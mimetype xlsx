--- v0 (2026-01-21)
+++ v1 (2026-04-21)
@@ -10,749 +10,11026 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7424" uniqueCount="3551">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>29662</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autógrafo</t>
   </si>
   <si>
     <t>Filipe Vilarins Lacerda - Filipe Vilarins</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29662/autografo_no_1-26_do_projeto_de_lei_ordinaria_no_1-26_-_sr.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29662/autografo_no_1-26_do_projeto_de_lei_ordinaria_no_1-26_-_sr.pdf</t>
   </si>
   <si>
     <t>Autógrafo nº 1/26 do Projeto de Lei Ordinária nº 1/26 - SR - "Dispõe sobre a compatibilização do Plano Plurianual 2026-2029, da Lei de Diretrizes Orçamentárias para 2026 e da Lei Orçamentária Anual para 2026, em decorrência da aprovação de emendas impositivas.</t>
   </si>
   <si>
+    <t>29950</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29950/autografo_nc2ba_2-26_do_pl_106-25_-_mv_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prioridade de matrícula inclusiva para estudantes com Transtorno do Espectro Autista (TEA) nas escolas da rede municipal de ensino mais próximas de suas residências, ou do local de trabalho de seus pais ou responsáveis, no município de Formosa/GO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>29951</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29951/autografo_nc2ba_3-26_do_pl_107-25_-_ws_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua do Abreu Erondina Borges dos Santos a Rua do Abreu, localizada no Bairro Abreu, no município de Formosa.</t>
+  </si>
+  <si>
+    <t>30249</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30249/autografo_no_4-26_do_pl_22-26_-_dg_1.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo nº 4/26 do PL 22/26 -"Institui a Corrida do Agro, denominada “AGRO SPRINT’’ no Calendário Oficial de Eventos do Município de Formosa Goiás, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>30250</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30250/autografo_no_5-26_do_pl_13-26_-_mp.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo nº 5/26 do PL 13/26 -"Dispõe sobre a responsabilidade do agressor ao ressarcimento dos custos relacionados aos serviços de saúde prestados pelo município às vítimas de violência doméstica e familiar e dos dispositivos de segurança por_x000D_
+elas utilizados, em conformidade com a Lei Federal nº 13.871/2019, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30251</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30251/autografo_no_6-26_do_pl_11-26_-_vj_1.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo nº 6/26 do PL 11/26 -"Inclui, no Calendário Oficial de Eventos do Município de Formosa-GO, a Festa de Santa Rosa - Distrito de Santa Rosa, a ser realizada anualmente entre os dias 20 e 30 de agosto".</t>
+  </si>
+  <si>
+    <t>30252</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30252/autografo_no_7-26_do_pl_16-26_-_cs.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo nº 7/26 do PL 16/26 -"Institui o Programa Municipal de Regularização Fundiária e Inclusão Urbana – REURB no Município de Formosa-GO, estabelece critérios de prioridade social, cria sistema de pontuação e dá outras providências".</t>
+  </si>
+  <si>
+    <t>30253</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30253/autografo_no_8-26_do_pl_15-26_-_fv.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo nº 8/26 do PL 15/26 -"Declara de Utilidade Pública Municipal a Associação de Proteção Animal Balaio de Gatos Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30254</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30254/autografo_no_9-26_do_pl_4-26_-_mv.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo nº 9/26 do PL 4/26 -"Autoriza o Poder Executivo Municipal a instituir o Programa “Agentes Mirins de Combate à Dengue” no Município de Formosa - GO, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>30255</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30255/autografo_no_10-26_do_pl_5-26_-_mv.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo nº 10/26 do PL 5/26 -"Dispõe sobre o recolhimento, armazenamento e destinação ambientalmente adequada de pneus inservíveis no Município de Formosa – GO, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>30256</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30256/autografo_no_11-26_do_pl_23-26_-_mv.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo nº 11/26 do PL 23/26 -"Institui diretrizes para promoção de ambientes sonoros acessíveis e inclusivos às pessoas com_x000D_
+Transtorno do Espectro Autista (TEA), com incentivo à instalação voluntária de placas educativas com os dizeres “AMBIENTE SILENCIOSO” em residências no município de Formosa - GO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30257</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30257/autografo_no_12-26_do_pl_21-26_-_pn.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo nº 12/26 do PL 21/26 -"Institui a Política Municipal de Enfrentamento às Ilhas de Calor Urbano no Município de Formosa".</t>
+  </si>
+  <si>
+    <t>30258</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30258/autografo_no_13-26_do_pl_26-26_-_pn.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo nº 13/26 do PL 2626 -"Denomina de Rua Joaquim Mendes de Macedo a estrada de chão que liga o Distrito do JK a região do Boa Vista, no município de Formosa".</t>
+  </si>
+  <si>
+    <t>30259</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30259/autografo_no_14-26_do_pl_27-26_-_pn.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo nº 14/26 do PL 27/26 -"Declara de Utilidade Pública Municipal a Associação dos Pequenos Produtores Rurais da Fazenda Palmeira e Choro, em Formosa Goiás".</t>
+  </si>
+  <si>
+    <t>30260</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30260/autografo_no_15-26_do_pl_28-26_-_pn.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo nº 15/26 do PL 28/26 -"Denomina de Setor de Chácaras Tiago Correia da Cruz o Setor de Chácaras que fica localizado na estrada da Boa Vista no Distrito de JK, no município de Formosa".</t>
+  </si>
+  <si>
+    <t>30532</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30532/autografo_no_16-26_do_pl_14-26-al.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Farmácia Veterinária Solidária no âmbito do Município de Formosa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30533</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30533/autografo_no_17-26_do_pl_30-26-al.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de divulgação, no site oficial do Município de Formosa, de todas as leis municipais relativas à proteção e ao bem-estar_x000D_
+animal.</t>
+  </si>
+  <si>
+    <t>30534</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30534/autografo_no_18-26_do_pl_29-26-ed.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Educação Preventiva e de Enfrentamento à Endometriose.</t>
+  </si>
+  <si>
+    <t>30535</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30535/autografo_no_19-26_do_pl_8-26-mp.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Programa Prevenção e Movimento nos Bairros no âmbito do Município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30536</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30536/autografo_no_20-26_do_pl_19-26-mp.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Prevenção e Tecnologia para a Segurança Pública no âmbito do Município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30537</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30537/autografo_no_21-26_do_pl_38-26-mv.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir a Carteira Municipal de Identificação da Pessoa com Deficiência (PCD) no Município de Formosa- GO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30538</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30538/autografo_no_22-26_do_pl_34-26-vj.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de “Rua Maria Rangel Martins” a Rua 12, localizada no Bairro Bela Vista, no Município de Formosa/GO.</t>
+  </si>
+  <si>
+    <t>30539</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30539/autografo_no_23-26_do_pl_35-26-vj.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de “Rua Alberico Lamounier” a Rua 5, do Setor de Chácaras Abreu, Município de Formosa/GO.</t>
+  </si>
+  <si>
+    <t>30560</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30560/autografo_no_24-26_do_pl_12-26-lb_1-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Orientação aos Direitos do Cidadão nos Serviços Públicos no Município de Formosa– GO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30561</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30561/autografo_no_25-26_do_pl_8-26-sr_1.pdf</t>
+  </si>
+  <si>
+    <t>Cria  o Fundo Municipal de Segurança Pública do Município de Formosa – FMSP e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30562</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30562/autografo_no_26-26_do_pl_9-26-sr_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui e estabelece critérios para a Prestação  do Serviço Voluntário Social no âmbito da Secretaria Municipal de Educação de Formosa-GO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30563</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30563/autografo_no_27-26_do_pl_15-26-sr_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para delegação, mediante concessão administrativa, dos serviços públicos de remoção, guarda, depósito e destinação de veículos removidos por infrações de trânsito no Município de Formosa/GO, estabelece diretrizes para a política tarifária e operacional, e dá outras _x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>30564</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30564/autografo_no_28-26_do_pl_16-26-sr.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a  firmar Termo de Colaboração de cooperação técnica-financeira entre o Fundo Municipal de Assistência Social e a Associação de Pais e Amigos dos Excepcionais de Formosa – APAE de Formosa, na forma que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30565</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30565/autografo_no_29-26_do_pl_17-26-sr-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o repasse de recursos financeiros à Mitra Diocesana de Formosa/GO para apoio à realização da Festa do Divino Espírito Santo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30566</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30566/autografo_no_30-26_do_pl_9-26-md_1.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Ordinária nº 625, de 7 de abril de 2021.</t>
+  </si>
+  <si>
+    <t>29863</t>
+  </si>
+  <si>
+    <t>EME</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Welio Antonio da Silva - Welio de Iraci Chegou</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29863/emenda_modificativa_no_01-26_ws_ao_projeto_de_lei_ordinaria_no_107-25_ws.pdf</t>
+  </si>
+  <si>
+    <t>Modifica dispositivos do Projeto de Lei Ordinária nº 107/25, de 02 de dezembro de 2025.</t>
+  </si>
+  <si>
+    <t>29897</t>
+  </si>
+  <si>
+    <t>Nilza Cristina Gomes dos Santos - Professora Nilza</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29897/emenda_modificativa_no_02-26_pn_-_ao_projeto_de_resolucao_no_01-26_md.pdf</t>
+  </si>
+  <si>
+    <t>Modifica o art. 62-A do Projeto de Resolução nº01/26, de 04 de fevereiro de 2026, que “Modifica e revoga dispositivos da Resolução nº 4, de 12 de dezembro de 2008 – Regimento Interno da Câmara Municipal de Formosa.”.</t>
+  </si>
+  <si>
+    <t>29913</t>
+  </si>
+  <si>
+    <t>Luiz Fernando Spíndola Lêdo- Dr Luiz Fernando Lêdo</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29913/emenda_no_3-26_-_cria_comissao_de_seguranca_publica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Adiciona e modifica dispositivos do Projeto de_x000D_
+Resolução nº 01/26, de 04 de fevereiro de 2026, que_x000D_
+“Modifica e revoga dispositivos da Resolução nº 4, de_x000D_
+12 de dezembro de 2008 – Regimento Interno da_x000D_
+Câmara Municipal de Formosa.”</t>
+  </si>
+  <si>
+    <t>30094</t>
+  </si>
+  <si>
+    <t>Marcus Vinicius Moreira Viana - Marcus Viana</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30094/emenda_modificativa_no_04_ao_projeto_de_lei_-_n_04-26.pdf</t>
+  </si>
+  <si>
+    <t>Modifica dispositivos do Projeto de Lei Ordinária nº 04/2026-MV, que “Autoriza o Poder Executivo Municipal a instituir o Programa ‘Agentes Mirins de Combate à Dengue’ no Município de Formosa-GO, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>30140</t>
+  </si>
+  <si>
+    <t>Amanda de Deus Moura R. Lima - Amanda do Amigo Cão</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30140/emenda_modificativa_no_05-2026_ao_projeto_de_lei_ordinaria_no_14-2026_al_de_10_de_fevereiro_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Modifica dispositivos do Projeto de Lei Ordinária nº_x000D_
+14/2026, que dispõe sobre a instituição do_x000D_
+Programa Farmácia Veterinária Solidária no_x000D_
+Município de Formosa.</t>
+  </si>
+  <si>
+    <t>30301</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30301/emenda_modificativa_no_06_ao_projeto_de_lei_-_n_38-26.pdf</t>
+  </si>
+  <si>
+    <t>Modifica a ementa do Projeto de Lei Ordinária nº 38/2026-MV, que “Institui a Carteira Municipal de Identificação da Pessoa com Deficiência (PCD) no Município de Formosa-GO e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>30557</t>
+  </si>
+  <si>
+    <t>Edmundo Nunes Dourado - Mundim</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30557/emenda_modificativa_8_ao_projeto_de_lei_n_8-assinado.pdf</t>
+  </si>
+  <si>
+    <t>nº - Modifica o art. 7º, § 1º, incisos I e II, do Projeto de Lei nº 08/2026, que cria o Fundo Municipal de Segurança Pública do Município de Formosa – FMSP e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30558</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30558/emenda_modificativa_9_ao_projeto_de_lei_n_15.pdf</t>
+  </si>
+  <si>
+    <t>nº 9/2026- Modifica o art. 1º, § 2º, do Projeto de Lei nº 15/2026, que dispõe sobre a autorização para delegação, mediante concessão administrativa, dos serviços públicos de remoção, guarda, depósito e destinação de veículos removidos por infrações de trânsito no Município de Formosa/GO, estabelece diretrizes para a política tarifária e operacional, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30559</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30559/emenda_modificativa_no_10-26_-_fv_ao_projeto_de_lei_ordinaria_no_09-26_-_md_1.pdf</t>
+  </si>
+  <si>
+    <t>Modifica o art. 6º do Projeto de Lei Ordinária nº 9/26, que “Altera dispositivos da Lei Ordinária nº 625, de 7 de abril de 2021. ”</t>
+  </si>
+  <si>
     <t>29661</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Clesio Gomes Santana - Subtenente Clésio</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29661/indicacao_no001-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29661/indicacao_no001-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo a reforma nas instalações da Escola Municipal Floripes Pires Lopes.</t>
   </si>
   <si>
     <t>29631</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29631/indicacao_no002-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29631/indicacao_no002-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita a  reforma da Quadra de Esportes Fábio José Barbosa ao lado do CIE no Setor Nordeste/Parque da Colina.</t>
   </si>
   <si>
     <t>29633</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29633/indicacao_no003-2026-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29633/indicacao_no003-2026-assinado.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita a reforma da Escola Isolada Palmeira II na zona rural.</t>
   </si>
   <si>
     <t>29632</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29632/indicacao_no004-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29632/indicacao_no004-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita  a expansão do CMEI HILDA RAMOS, na área remanescente.</t>
   </si>
   <si>
     <t>29634</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29634/indicacao_no005-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29634/indicacao_no005-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita faixa elevada em frente ao Colégio Estadual Joaquim Antônio Magalhães na avenida Valeriano de Castro, setor Central.</t>
   </si>
   <si>
     <t>29635</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29635/indicacao_no006-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29635/indicacao_no006-2026.pdf</t>
   </si>
   <si>
     <t>sugerindo que seja feita  a expansão do CMEI CLARINDA LOBO DE MIRANDA, na área remanescente.</t>
   </si>
   <si>
     <t>29636</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29636/indicacao_no007-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29636/indicacao_no007-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita faixa elevada em frente a Escola Municipal Professora Auta Vidal  no Setor Nordeste.</t>
   </si>
   <si>
     <t>29637</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29637/indicacao_no008-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29637/indicacao_no008-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo a criação  do Programa de Atendimento e Acompanhamento Domiciliar ao Paciente Terminal de Câncer no âmbito do Município de Formosa.</t>
   </si>
   <si>
     <t>29638</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29638/indicacao_no009-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29638/indicacao_no009-2026.pdf</t>
   </si>
   <si>
     <t>Providenciar que a linha de transporte rural passe no assentamento Brejão e Cooper X.</t>
   </si>
   <si>
     <t>29639</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29639/indicacao_no010-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29639/indicacao_no010-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feito manutenção e cascalhamento na estrada que sai da GO 116 e entra no galho para o Pesque e Pague Rainha da Paz e vai até a Casa Ecobocaina.</t>
   </si>
   <si>
     <t>29641</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29641/indicacao_no011-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29641/indicacao_no011-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita a construção de cobertura na arquibancada que fica na área externa do Ginásio Tio Luiz – Setor Bosque.</t>
   </si>
   <si>
     <t>29640</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29640/indicacao_no012-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29640/indicacao_no012-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feito o   micro-revestimento na Rua Antônio Bispo (rua 6) no Setor Nordeste.</t>
   </si>
   <si>
     <t>29645</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29645/indicacao_no013-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29645/indicacao_no013-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita coleta de lixo na GO 458 zona rural de Formosa até 15 km.</t>
   </si>
   <si>
     <t>29646</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29646/indicacao_no014-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29646/indicacao_no014-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita a troca de lâmpadas da Rua Nassim Abdala Saad  Parque Laguna II.</t>
   </si>
   <si>
     <t>29653</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29653/indicacao_no015-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29653/indicacao_no015-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo seja feito manilhamento na Grota Camarinhas no Assentamento Palmeira II.</t>
   </si>
   <si>
     <t>29654</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29654/indicacao_no016-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29654/indicacao_no016-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo seja feito estudo técnico e de viabilidade para a implantação de pavimentação asfáltica em todas as vias do bairro São Francisco.</t>
   </si>
   <si>
     <t>29657</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29657/indicacao_no017-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29657/indicacao_no017-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a  Secretária de Saúde  faça aquisição de medicamentos básicos, receituários e materiais médicos para as unidades básicas de saúde.</t>
   </si>
   <si>
     <t>29658</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29658/indicacao_no018-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29658/indicacao_no018-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita manutenção periódica das estradas vicinais evitando transtornos na época das chuvas.</t>
   </si>
   <si>
     <t>29660</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29660/indicacao_no019-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29660/indicacao_no019-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita fiscalização rigorosa dos veículos do transporte escolar, especialmente da zona rural.</t>
   </si>
   <si>
     <t>29659</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29659/indicacao_no020-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29659/indicacao_no020-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita substituição de pontes de madeira por pontes de concreto nas zonas rural .</t>
   </si>
   <si>
     <t>29656</t>
   </si>
   <si>
-    <t>21</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29656/indicacao_no021-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29656/indicacao_no021-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja reforma nas instalações do CMEI Clarinda Lobo de Miranda no bairro Conjunto Padre José.</t>
   </si>
   <si>
     <t>29643</t>
   </si>
   <si>
-    <t>22</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29643/indicacao_no022-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29643/indicacao_no022-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja reforma nas instalações da Escola Auta Vidal no Setor Nordeste.</t>
   </si>
   <si>
     <t>29642</t>
   </si>
   <si>
-    <t>23</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29642/indicacao_no023-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29642/indicacao_no023-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita a regularização fundiária urbana das casas do Setor Nordeste que ainda não têm escrituras.</t>
   </si>
   <si>
     <t>29644</t>
   </si>
   <si>
-    <t>24</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29644/indicacao_no024-2026-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29644/indicacao_no024-2026-assinado.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita a regularização fundiária urbana das casas do Bairro Dom Bosco que ainda não têm escrituras.</t>
   </si>
   <si>
     <t>29648</t>
   </si>
   <si>
-    <t>25</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29648/indicacao_no025-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29648/indicacao_no025-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita a regularização fundiária urbana das casas do Setor Parque da Colina II que ainda não têm escrituras.</t>
   </si>
   <si>
     <t>29647</t>
   </si>
   <si>
-    <t>26</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29647/indicacao_no026-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29647/indicacao_no026-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita a reforma e cobertura da quadra de esportes da Escola Isolada Palmeira II zona rural.</t>
   </si>
   <si>
     <t>29655</t>
   </si>
   <si>
-    <t>27</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29655/indicacao_no027-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29655/indicacao_no027-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita a reforma  completa da UBS 16 no bairro Nova Formosa.</t>
   </si>
   <si>
     <t>29652</t>
   </si>
   <si>
-    <t>28</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29652/indicacao_no028-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29652/indicacao_no028-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita a reforma  completa da UBS 5 no Setor Nordeste .</t>
   </si>
   <si>
     <t>29650</t>
   </si>
   <si>
-    <t>29</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29650/indicacao_no029-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29650/indicacao_no029-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita a reforma  completa da Quadra de Esportes da Rua Ibrain Jorge no Setor Nordeste .</t>
   </si>
   <si>
     <t>29651</t>
   </si>
   <si>
-    <t>30</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29651/indicacao_no030-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29651/indicacao_no030-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita a reforma  das paradas de ônibus em nosso múnicipio.</t>
   </si>
   <si>
     <t>29649</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29649/indicacao_no031-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29649/indicacao_no031-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja tomada medidas cabíveis para retirada de entulhos e fiscalização de terrenos baldios em nosso munícipio.</t>
   </si>
   <si>
     <t>29675</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29675/indicacao_no032-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29675/indicacao_no032-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo a implantação de sinalização adequada nas vias urbanas, especialmente nas áreas centrais, indicando rotas permitidas e restritas ao tráfego de veículos de grande porte, como bi-trens, carretas e caminhões.</t>
   </si>
   <si>
     <t>29676</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29676/indicacao_no033-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29676/indicacao_no033-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que tenha atendimento noturno nas UBSs, para atender a população que trabalha durante o dia.</t>
   </si>
   <si>
+    <t>29708</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29708/indicacao_no034-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feita pavimentação asfáltica na Via 30 que passa pela chácara 329 até a Rua 01 do Bairro São Benedito trecho de 200 metros.</t>
+  </si>
+  <si>
+    <t>29713</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29713/indicacao_no035-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que todas as UBSs tenham geladeiras para guardarem as vacinas para a população.</t>
+  </si>
+  <si>
+    <t>29712</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29712/indicacao_no036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feita operação tapa buracos e micro-revestimento asfáltico na Rua 12 esquina  com a Rua 4 do bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>29714</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29714/indicacao_no037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feita operação tapa buracos e micro-revestimento asfáltico em toda extensão da Avenida Ferroviária E do Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>29715</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29715/indicacao_no038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feita operação tapa buracos e micro-revestimento asfáltico em toda extensão da Avenida Ferroviária A do Bairro Paque da Colina.</t>
+  </si>
+  <si>
+    <t>29922</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29922/indicacao_no039-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feita reforma geral da Escola Municipal Isolada Projeto Paranã.</t>
+  </si>
+  <si>
+    <t>29954</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29954/indicacao_no040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que a responsabilidade das pontes e bueiros da zona rural seja competência da Secretária de Obras.</t>
+  </si>
+  <si>
+    <t>30127</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30127/indicacao_no041-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feito uma casa velatória comunitária.</t>
+  </si>
+  <si>
+    <t>30126</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30126/indicacao_no042-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que encaminhe com urgência Projeto de Lei para desafetação de um terreno para construção de um novo cemitério.</t>
+  </si>
+  <si>
+    <t>30198</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30198/indicacao_no043-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo a construção de um campo de futebol society aos fundos do Centro de Iniciação ao Esporte CIE no Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30406</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30406/indicacao_no044-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo troca de lâmpada na Rua 10 do Parque da Laranjeiras.</t>
+  </si>
+  <si>
+    <t>30407</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30407/indicacao_no045-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feito operação tapa buracos e micro-revestimento asfáltico em toda extensão da Rua Lindolfo Gonçalves no Setor Nordeste.</t>
+  </si>
+  <si>
     <t>29680</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>Marcus Vinicius Moreira Viana - Marcus Viana</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29680/indicacao_no_76-26_mv.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29680/indicacao_no_76-26_mv.pdf</t>
   </si>
   <si>
     <t>sugerindo a manutenção e, se possível, a substituição da Ponte do Descoberto, localizada na região da Boa Vista, Distrito JK, por estrutura de aduelas.</t>
   </si>
   <si>
     <t>29678</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29678/indicacao_no_77-26_mv.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29678/indicacao_no_77-26_mv.pdf</t>
   </si>
   <si>
     <t>sugerindo a manutenção e, se possível, a substituição da Ponte do Bonitinho, localizada na via da Associação Santo Antônio Xavier, na região Distrito Bezerra, por estrutura de aduelas.</t>
   </si>
   <si>
     <t>29679</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29679/indicacao_no_78-26_mv.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29679/indicacao_no_78-26_mv.pdf</t>
   </si>
   <si>
     <t>sugerindo a limpeza, roçagem e retirada de mato alto nas dependências da Escola da Boa Vista, localizada no Distrito JK, neste município.</t>
   </si>
   <si>
     <t>29677</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29677/indicacao_no_79-26_mv.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29677/indicacao_no_79-26_mv.pdf</t>
   </si>
   <si>
     <t>sugerindo Operação Tapa-Buracos – Rua Benedito Tasso Dutra ( divisa entre o Parque São Francisco e o Setor Village).</t>
   </si>
   <si>
     <t>29681</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29681/indicacao_no_80-26_mv.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29681/indicacao_no_80-26_mv.pdf</t>
   </si>
   <si>
     <t>sugerindo a construção de uma Sala de Saúde no PA Santo Antônio Xavier, localizado no Distrito Bezerra.</t>
   </si>
   <si>
+    <t>29682</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29682/indicacao_no_81-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a realização de estudo técnico e levantamento de medidas que possam ser adotadas para solucionar ou minimizar os alagamentos recorrentes no PA Barra I (Projeto de Assentamento Barra I), neste município.</t>
+  </si>
+  <si>
+    <t>29722</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29722/indicacao_no_82-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a operação tapa-buracos na Avenida “B”, Quadra “A”, no Parque da Colina..</t>
+  </si>
+  <si>
+    <t>29723</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29723/indicacao_no_83-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a manutenção em toda a extensão da Estrada do Caraibinha, localizada no Distrito JK, com início prioritário pela descida da ponte</t>
+  </si>
+  <si>
+    <t>29724</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29724/indicacao_no_84-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a poda das árvores ao longo de toda a extensão da Estrada do Caraibinha, localizada no Distrito JK.</t>
+  </si>
+  <si>
+    <t>29725</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29725/indicacao_no_85-26_mv-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a poda de árvores localizadas na área da Feira Coberta.</t>
+  </si>
+  <si>
+    <t>29815</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29815/indicacao_no_86-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a realização de operação tapa-buracos na Avenida Circular, nas proximidades do posto de combustíveis, no Jardim Oliveira.</t>
+  </si>
+  <si>
+    <t>29816</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29816/indicacao_no_87-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo o recapeamento asfáltico na TV Industrial, localizada entre a Pecuária e o Supermercado Dia a Dia, no Setor Industrial.</t>
+  </si>
+  <si>
+    <t>29870</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29870/indicacao_no_88-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a troca do telhado – Espaço Gerações / Setor Sul.</t>
+  </si>
+  <si>
+    <t>29876</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29876/indicacao_no_89-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a realização de serviços de patrulha mecanizada nas estradas do PA Virgilandia, na Região do Rubens, localizada no Distrito Santa Rosa.</t>
+  </si>
+  <si>
+    <t>29911</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29911/indicacao_no_90-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a realização de visitas domiciliares pelos agentes de endemias nas residências localizadas no Setor Parque São Francisco.</t>
+  </si>
+  <si>
+    <t>29914</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29914/indicacao_no_91-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a realização de visitas domiciliares pelos agentes de endemias nas residências localizadas no Setor Village</t>
+  </si>
+  <si>
+    <t>29915</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29915/indicacao_no_92-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a operação tapa-buracos em toda a extensão da Avenida Pedro Monteiro Guimarães (Avenida do Detran), localizada no Setor Ferroviário.</t>
+  </si>
+  <si>
+    <t>29912</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29912/indicacao_no_93-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a limpeza e manutenção dos canteiros centrais localizados na Avenida Arthur Bernardes, no Setor Pampulha.</t>
+  </si>
+  <si>
+    <t>29927</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29927/indicacao_no_95-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a manutenção das estradas localizadas no PA Santa Cruz.</t>
+  </si>
+  <si>
+    <t>29928</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29928/indicacao_no_94-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a manutenção das estradas localizadas no PA Bela Vista.</t>
+  </si>
+  <si>
+    <t>29941</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29941/indicacao_no_96-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a poda das árvores localizadas às margens da estrada da Região do Rubens, no Projeto de Assentamento (PA) Virgilandia, Distrito de Santa Rosa.</t>
+  </si>
+  <si>
+    <t>29942</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29942/indicacao_no_97-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a criação e/ou ampliação de linha de transporte coletivo urbano que atenda o Setor Parque Laguna II, especialmente a região próxima ao Fórum</t>
+  </si>
+  <si>
+    <t>29943</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29943/indicacao_no_98-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a operação tapa-buracos, bem como o recapeamento asfáltico das principais vias do Setor Parque Laguna II.</t>
+  </si>
+  <si>
+    <t>29944</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29944/indicacao_no_99-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a substituição das lâmpadas da iluminação pública nas principais vias do Setor Parque Laguna II.</t>
+  </si>
+  <si>
+    <t>29945</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29945/indicacao_no_100-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a substituição das lâmpadas da iluminação pública nas principais vias do Setor Parque São Francisco.</t>
+  </si>
+  <si>
+    <t>30100</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30100/indicacao_no_101-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que sejam realizados atendimentos periódicos com médico(a) ginecologista nos Distritos do JK, Bezerra e Santa Rosa.</t>
+  </si>
+  <si>
+    <t>30120</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30120/indicacao_no_102-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a construção de uma Praça Sensorial voltada às pessoas com Transtorno do Espectro Autista (TEA) no Município de Formosa – GO.</t>
+  </si>
+  <si>
+    <t>30168</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30168/indicacao_no_103-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo o recapeamento asfáltico na Rua 22, localizada no Setor Parque da Colina.</t>
+  </si>
+  <si>
+    <t>30159</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30159/indicacao_no_104-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a realização urgente do serviço de tapa-buraco em uma cratera aberta na Avenida Arthur Bernardes, Setor Pampulha, na altura da Escola Municipal Padre Dino.</t>
+  </si>
+  <si>
+    <t>30169</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30169/indicacao_no_105-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a instalação de redutor de velocidade (quebra-molas) na Rua 12, Parque Lago, nas proximidades do CMEI Helena de Sousa Santos.</t>
+  </si>
+  <si>
+    <t>30170</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30170/indicacao_no_106-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a realização de recapeamento asfáltico em toda a extensão da Avenida Flamboyant, localizada no Setor Jardim Planalto.</t>
+  </si>
+  <si>
+    <t>30224</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30224/indicacao_no_107-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a construção de banheiro exclusivo para os servidores da Escola Municipal Izaira Machado de Freitas.</t>
+  </si>
+  <si>
+    <t>30226</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30226/indicacao_no_108-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a retomada da linha de transporte coletivo que atendia a região do Projeto de Assentamento São Francisco, bem como as comunidades da Virgilândia e da Barragem do Paranã.</t>
+  </si>
+  <si>
+    <t>30367</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30367/indicacao_no_109-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a realização de análise técnica para a possível instalação de um redutor de velocidade (quebra-molas) no cruzamento da Rua 8 com a Rua 4, localizado no Setor Santa Rosa, nas proximidades do Parque das Laranjeiras</t>
+  </si>
+  <si>
+    <t>30322</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30322/indicacao_no_110-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a instalação de meio-fio na rua localizada acima do campo de futebol do Distrito JK</t>
+  </si>
+  <si>
+    <t>30323</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30323/indicacao_no_111-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo o recapeamento asfáltico da Rua 12, localizada no bairro Parque da Colina II.</t>
+  </si>
+  <si>
+    <t>30371</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30371/indicacao_no_112-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo patrolamento e cascalhamento na Rua 11, localizada no Setor Parque Laguna.</t>
+  </si>
+  <si>
+    <t>30369</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30369/indicacao_no_113-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo manutenção das estradas na região do Crixazinho.</t>
+  </si>
+  <si>
+    <t>30370</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30370/indicacao_no_114-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo manutenção das estradas na região do Água Doce.</t>
+  </si>
+  <si>
+    <t>30446</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30446/indicacao_no_115-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a troca das lâmpadas da Rua B, Quadra 10, no bairro Parque da Colina II</t>
+  </si>
+  <si>
+    <t>30493</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30493/indicacao_no_116-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a realização de operação tapa-buracos na Rua Vila Nova, localizada no Distrito JK.</t>
+  </si>
+  <si>
+    <t>30494</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30494/indicacao_no_117-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a realização de operação tapa-buracos na Rua do Campo 02, localizada no Distrito JK.</t>
+  </si>
+  <si>
+    <t>30495</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30495/indicacao_no_118-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a instalação de 01 container de lixo e 02 bancos na praça localizada em frente à Escola Municipal Dr. Euclides Wicar de Castro Parente Pessoa, no Distrito JK, neste município.</t>
+  </si>
+  <si>
+    <t>30530</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30530/indicacao_no_119-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo providências para celebração de convênio visando pavimentação e drenagem no Parque Laguna II.</t>
+  </si>
+  <si>
+    <t>30551</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30551/indicacao_no_120-26_mv.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a operação Tapa-Buracos na Rua17,Quadra 51 – Setor Rosa Maria.</t>
+  </si>
+  <si>
+    <t>29749</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>Valdson Jose da Silva - Valdson José</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29749/indicacao_no_151.pdf</t>
+  </si>
+  <si>
+    <t>retirar os entulhos e restos de demolição deixados na Escola Municipal Pedro Chaves.</t>
+  </si>
+  <si>
+    <t>29751</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29751/indicacao_no_152.pdf</t>
+  </si>
+  <si>
+    <t>realizar uma visita técnica para verificação sobre o derramamento de água na Rua Projetada do Setor de Chácaras Abreu.</t>
+  </si>
+  <si>
+    <t>29752</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29752/indicacao_no_153.pdf</t>
+  </si>
+  <si>
+    <t>realizar o pagamento dos músicos regionais que tocaram na Exposição Agropecuária de Formosa-2025</t>
+  </si>
+  <si>
+    <t>29750</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29750/indicacao_no_154.pdf</t>
+  </si>
+  <si>
+    <t>realizar a contratação de fisioterapeutas, fonaudiólogos e neuropediatras para  atendimento na rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>29753</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29753/indicacao_no_155.pdf</t>
+  </si>
+  <si>
+    <t>desentupir o bueiro da Rua Olimpo Jacinto esquina com a João Moreira, na altura do número 366.</t>
+  </si>
+  <si>
+    <t>29755</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29755/indicacao_no_156.pdf</t>
+  </si>
+  <si>
+    <t>colocar a geladeira de refrigeração no Posto (UBS) do Nova Formosa.</t>
+  </si>
+  <si>
+    <t>29757</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29757/indicacao_no_157.pdf</t>
+  </si>
+  <si>
+    <t>contratar enfermeiro, assistente social e psicóloga para atendimento no CTA (Centro de Testagem e Aconselhamento).</t>
+  </si>
+  <si>
+    <t>29748</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29748/indicacao_no_158.pdf</t>
+  </si>
+  <si>
+    <t>adquirir  insumos para atendimento no CTA (Centro de Testagem e Aconselhamento), inclusive ácidos.</t>
+  </si>
+  <si>
+    <t>29756</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29756/indicacao_no_159.pdf</t>
+  </si>
+  <si>
+    <t>adquirir material de limpeza para a UBS do Jardim das Américas.</t>
+  </si>
+  <si>
+    <t>29754</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29754/indicacao_no_160.pdf</t>
+  </si>
+  <si>
+    <t>colocar para funcionar a sala do dentista, a sala de curativos e  a sala de medicação da UBS do Jardim das Américas.</t>
+  </si>
+  <si>
+    <t>29808</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29808/indicacao_no_161_3-assinado.pdf</t>
+  </si>
+  <si>
+    <t>prorrogar o concurso público regido pelo Edital nº 01 de 2024, por mais dois anos a contar da data de vencimento do mesmo, de acordo com a legislação pertinente.</t>
+  </si>
+  <si>
+    <t>29805</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29805/indicacao_no_162-assinado.pdf</t>
+  </si>
+  <si>
+    <t>realizar o pagamento do banco de horas da Polícia Militar que presta serviço em Formosa.</t>
+  </si>
+  <si>
+    <t>29807</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29807/indicacao_no_163-assinado.pdf</t>
+  </si>
+  <si>
+    <t>reestruturar o cargo de Profissional de Apoio Escolar de acordo com a Lei 15.326 de 06 de janeiro de 2026 que alterou a LDB.</t>
+  </si>
+  <si>
+    <t>29806</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29806/indicacao_no_164.pdf</t>
+  </si>
+  <si>
+    <t>realizar roçagem e limpeza na área interna e arredores da Escola Municipal Projeto Paranã.</t>
+  </si>
+  <si>
+    <t>29809</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29809/indicacao_no_165.pdf</t>
+  </si>
+  <si>
+    <t>consertar o telhado da Escola Municipal Projeto Paranã.</t>
+  </si>
+  <si>
+    <t>29865</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29865/indicacao_no_166.pdf</t>
+  </si>
+  <si>
+    <t>realizar poda da árvore localizada na Rua Waldomiro de Miranda, em frente a loja 10, Centro.</t>
+  </si>
+  <si>
+    <t>29864</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29864/indicacao_no_167.pdf</t>
+  </si>
+  <si>
+    <t>realizar a roçagem e limpeza na Rua Heitor Vilas Lobos, última rua do Jardim Califórnia sentido Parque da Colina.</t>
+  </si>
+  <si>
+    <t>29868</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29868/indicacao_no_168-assinado.pdf</t>
+  </si>
+  <si>
+    <t>fazer a roçagem do canteiro central da Avenida Tancredo Neves, próximo à rotatória em frente ao Posto Fórmula I.</t>
+  </si>
+  <si>
+    <t>29867</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29867/indicacao_no_169.pdf</t>
+  </si>
+  <si>
+    <t>realizar ou atualizar o cadastro da Biblioteca Municipal de Formosa no Sistema Nacional de Bibliotecas Públicas  https://snbp.cultura.gov.br/autenticacao.</t>
+  </si>
+  <si>
+    <t>29866</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29866/indicacao_no_170.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buraco na Rua 01 do Parque Vitória.</t>
+  </si>
+  <si>
+    <t>29933</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29933/indicacao_no_171.pdf</t>
+  </si>
+  <si>
+    <t>realizar uma inspeção nas estruturas físicas da Escola Municipal Pastor Otaídes</t>
+  </si>
+  <si>
+    <t>29931</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29931/indicacao_no_172.pdf</t>
+  </si>
+  <si>
+    <t>fazer limpeza dos lotes baldios no Parque Vila Verde.</t>
+  </si>
+  <si>
+    <t>29932</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29932/indicacao_no_173.pdf</t>
+  </si>
+  <si>
+    <t>fazer uma avaliação de risco em todas as unidades escolares da Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>29929</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29929/indicacao_no_174.pdf</t>
+  </si>
+  <si>
+    <t>desenvolver programas de educação ambiental nas escolas  para aumentar a conscientização sobre questões ambientais.</t>
+  </si>
+  <si>
+    <t>29930</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29930/indicacao_no_175.pdf</t>
+  </si>
+  <si>
+    <t>fazer a revitalização da Praça localizada em frente à Rua 3, no Parque Vila Verde.</t>
+  </si>
+  <si>
+    <t>29998</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29998/indicacao_no_176.pdf</t>
+  </si>
+  <si>
+    <t>realizar roçagem e limpeza tanto da área interna, quanto da área externa da Escola Municipal Orlandina de Castro Miranda.</t>
+  </si>
+  <si>
+    <t>29993</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29993/indicacao_no_177.pdf</t>
+  </si>
+  <si>
+    <t>consertar as grades do sistema de escoamento de água da Escola Municipal Orlandina de Castro Miranda.</t>
+  </si>
+  <si>
+    <t>29999</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29999/indicacao_no_178.pdf</t>
+  </si>
+  <si>
+    <t>realizar a limpeza da piscina e/ou cobertura da Escola Municipal Orlandina de Castro Miranda.</t>
+  </si>
+  <si>
+    <t>30000</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30000/indicacao_no_179.pdf</t>
+  </si>
+  <si>
+    <t>realizar conserto das rachaduras nas paredes e nos quadros das salas de aula da Escola Municipal Orlandina de Castro Miranda.</t>
+  </si>
+  <si>
+    <t>29997</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29997/indicacao_no_180.pdf</t>
+  </si>
+  <si>
+    <t>realizar a troca das portas danificadas na Escola Municipal Orlandina de Castro Miranda.</t>
+  </si>
+  <si>
+    <t>30115</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30115/indicacao_no_181.pdf</t>
+  </si>
+  <si>
+    <t>realizar a troca do padrão de energia do Espaço Esportivo do setor Padre José .</t>
+  </si>
+  <si>
+    <t>30116</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30116/indicacao_no_182.pdf</t>
+  </si>
+  <si>
+    <t>realizar revisão na parte da iluminação do Espaço Esportivo do setor Padre José .</t>
+  </si>
+  <si>
+    <t>30117</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30117/indicacao_no_183.pdf</t>
+  </si>
+  <si>
+    <t>realizar retirada do lixo no Espaço Esportivo do setor Padre José.</t>
+  </si>
+  <si>
+    <t>30129</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30129/indicacao_no_184.pdf</t>
+  </si>
+  <si>
+    <t>realizar troca das traves no Espaço Esportivo do setor Padre José.</t>
+  </si>
+  <si>
+    <t>30118</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30118/indicacao_no_185.pdf</t>
+  </si>
+  <si>
+    <t>realizar conserto das grades de segurança no Espaço Esportivo do setor Padre José.</t>
+  </si>
+  <si>
+    <t>30149</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30149/indicacao_no_186.pdf</t>
+  </si>
+  <si>
+    <t>realizar um estudo técnico para transformar a Rua Honório Lobo em rua de mão única.</t>
+  </si>
+  <si>
+    <t>30150</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30150/indicacao_no_422.pdf</t>
+  </si>
+  <si>
+    <t>criar campanhas educativas sobre segurança dos alunos nas imediações das escolas.</t>
+  </si>
+  <si>
+    <t>30151</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30151/indicacao_no_421.pdf</t>
+  </si>
+  <si>
+    <t>criar um programa que incentive o uso de papel reciclado nas escolas municipais para promover práticas sustentáveis.</t>
+  </si>
+  <si>
+    <t>30152</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30152/indicacao_no_424.pdf</t>
+  </si>
+  <si>
+    <t>criar campanhas de conscientização sobre a importância da  economia de energia elétrica no município.</t>
+  </si>
+  <si>
+    <t>30148</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30148/indicacao_no_425.pdf</t>
+  </si>
+  <si>
+    <t>implantar programas de reflorestamento com espécies nativas em áreas degradadas.</t>
+  </si>
+  <si>
+    <t>29792</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29792/indicacao_no_191-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, no sentido de promover a manutenção e o patrolamento periódico das estradas vicinais, especialmente nas regiões de maior escoamento da produção agrícola do Município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>29795</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29795/indicacao_no_192-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a recuperação, manutenção e reforço estrutural das pontes localizadas na zona rural do Município, priorizando aquelas que apresentam riscos iminentes à segurança.</t>
+  </si>
+  <si>
+    <t>29797</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29797/indicacao_no_193-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>que adote as medidas cabíveis, para instituir e executar um Programa de Regularização Fundiária Urbana (REURB) no Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>29796</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29796/indicacao_no_194-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>que adote as medidas cabíveis, para implantação de Programa de Regularização Fundiária Urbana (REURB) no Setor Jardim Oliveira.</t>
+  </si>
+  <si>
+    <t>29798</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29798/indicacao_no_195-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>que adote as medidas cabíveis, para a implantação de procedimento de credenciamento formal das mídias locais, compreendendo emissoras de rádio, jornais impressos e plataformas digitais de comunicação.</t>
+  </si>
+  <si>
+    <t>29800</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29800/indicacao_no_196-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>que adote as medidas cabíveis, para implantação e/ou adequação de bueiros, manilhas e sistemas de drenagem superficial e profunda nas estradas vicinais da zona rural.</t>
+  </si>
+  <si>
+    <t>29802</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29802/indicacao_no_197-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>que adote as medidas cabíveis, a criação de um Programa Municipal de Apoio ao Pequeno e Médio Produtor Rural, com foco em assistência técnica continuada, mecanização agrícola e incentivo à produção sustentável.</t>
+  </si>
+  <si>
+    <t>29799</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29799/indicacao_no_198-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>que adote as medidas cabíveis, para promover articulação institucional junto às operadoras de telefonia móvel que atuam no município, bem como aos órgãos competentes das esferas estadual e federal, visando à ampliação da cobertura e à melhoria da qualidade do sinal de telefonia móvel nas comunidades rurais de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>29803</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29803/indicacao_no_199-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>que adote as medidas cabíveis, para a instalação de torres ou repetidoras de sinal de telefonia móvel em regiões rurais estratégicas, em parceria com operadoras de telefonia ou por meio de convênios e programas governamentais.</t>
+  </si>
+  <si>
+    <t>29801</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29801/indicacao_no_200-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>que adote as medidas cabíveis, para promover a reforma, ampliação e manutenção das unidades escolares localizadas na zona rural do Município, com o objetivo de garantir infraestrutura adequada, segurança e melhores condições de ensino para alunos e profissionais da educação.</t>
+  </si>
+  <si>
     <t>29663</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29663/indicacoes_2025.doc2093dezembro_doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29663/indicacoes_2025.doc2093dezembro_doc.pdf</t>
   </si>
   <si>
     <t>realizar operação tapa buracos em toda a _x000D_
 extensão da Rua 16 quadra 29 Setor Formosinha.</t>
   </si>
   <si>
     <t>29664</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29664/indicacoes_2025.doc_225fevereiro_doc-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29664/indicacoes_2025.doc_225fevereiro_doc-assinado.pdf</t>
   </si>
   <si>
     <t>a realizar pavimentação asfáltica na via 03 quadra_x000D_
 27 Chácara Setor Sul.</t>
   </si>
   <si>
     <t>29665</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29665/indicacoes_2025.doc_227fevereiro_doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29665/indicacoes_2025.doc_227fevereiro_doc.pdf</t>
   </si>
   <si>
     <t>operação tapa buracos na Avenida Saad,_x000D_
  ( em frene a Arena Soccer) Bairro Formosinha.</t>
   </si>
   <si>
     <t>29666</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29666/indicacoes_2026.doc_228fevereiro_doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29666/indicacoes_2026.doc_228fevereiro_doc.pdf</t>
   </si>
   <si>
     <t>a operação tapa buracos na rua Antônio Dutra _x000D_
 ( próximo ao Centro de especialidade odontológica número 52.)  Centro</t>
   </si>
   <si>
     <t>29667</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29667/indicacoes_2026.doc_229fevereiro_doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29667/indicacoes_2026.doc_229fevereiro_doc.pdf</t>
   </si>
   <si>
     <t>operação tapa buracos na rua Alves de Castro_x000D_
  ( em frente ao posto Spíndola) Centro.</t>
   </si>
   <si>
     <t>29668</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29668/indicacoes_2026.doc_230_fevereiro_doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29668/indicacoes_2026.doc_230_fevereiro_doc.pdf</t>
   </si>
   <si>
     <t>realizar limpeza da  Rua e do canteiro central na Avenida João Luiz do Espírito Santo,  próximo ao posto Paranã,  Bairro Formosinha.</t>
   </si>
   <si>
     <t>29670</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29670/indicacoes_2026.doc_231_fevereiro_doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29670/indicacoes_2026.doc_231_fevereiro_doc.pdf</t>
   </si>
   <si>
     <t>realizar operação tapa buracos na Avenida _x000D_
 Califórnia ( em frente a Arena Hope) bairro Formosinha/vila Bela nº166.</t>
   </si>
   <si>
     <t>29669</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29669/indicacoes_2026.doc_232fevereiro_doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29669/indicacoes_2026.doc_232fevereiro_doc.pdf</t>
   </si>
   <si>
     <t>realizar operação tapa buracos na Avenida _x000D_
 Ludovico de Almeida no Jardim Califórnia.</t>
   </si>
   <si>
     <t>29671</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29671/indicacoes_2026.doc_233fevereiro_doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29671/indicacoes_2026.doc_233fevereiro_doc.pdf</t>
   </si>
   <si>
     <t>realizar limpeza da rua Ludovico de Almeida , _x000D_
 ( próximo ao postinho de saúde ) no Jardim Califórnia.</t>
   </si>
   <si>
     <t>29672</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29672/indicacoes_2026.doc_234fevereiro_doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29672/indicacoes_2026.doc_234fevereiro_doc.pdf</t>
   </si>
   <si>
     <t>realizar limpeza da quadra de Futsal na Avenida Circular próximo ao Bretas no setor Formosinha/Jardim Califórnia n°75.</t>
   </si>
   <si>
     <t>29673</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29673/indicacoes_2026.doc_235fevereiro_doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29673/indicacoes_2026.doc_235fevereiro_doc.pdf</t>
   </si>
   <si>
     <t>fazer ondulação transversal na Rua H quadra 110 próximo esquina com a rua k 12 no Setor Parque da Colina.</t>
   </si>
   <si>
     <t>29674</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29674/indicacoes_2026.doc_236fevereiro_doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29674/indicacoes_2026.doc_236fevereiro_doc.pdf</t>
   </si>
   <si>
     <t>realizar operação tapa buracos em toda a _x000D_
 extensão da Via 12 no Setor Sul.</t>
   </si>
   <si>
+    <t>29746</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29746/indicacoes_2026.doc_237fevereiro_doc.pdf</t>
+  </si>
+  <si>
+    <t>a realizar operação tapa buracos na Avenida _x000D_
+Tancredo Neves , em frente o balão do Posto F1,  Setor Sul.</t>
+  </si>
+  <si>
+    <t>29747</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29747/indicacoes_2026.doc_238fevereiro_doc.pdf</t>
+  </si>
+  <si>
+    <t>a realizar limpeza do canteiro Central na Avenida Bosque, setor Central.</t>
+  </si>
+  <si>
+    <t>29697</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>Dannilo Ferreira Guia - Dannilo Guia</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29697/240-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+Que, por meio da Secretaria Municipal de Infraestrutura, seja realizada a manutenção da estrada vicinal  do Projeto de Assentamento Vale da Esperança.</t>
+  </si>
+  <si>
+    <t>29698</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29698/241-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: À Secretaria Municipal competente a execução de serviços de limpeza, capina e poda das árvores em toda a extensão da Avenida Posto Agropecuário, neste município.</t>
+  </si>
+  <si>
+    <t>29703</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29703/242.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: À Secretaria Municipal de Obras a realização de serviço de tapa-buraco na Avenida Circular, no Setor Primavera, neste município.</t>
+  </si>
+  <si>
+    <t>29704</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29704/243.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: À Secretaria Municipal de infraestrutura  a retirada de entulho na Rua Santa Terezinha, em frente ao endereço nº 280, neste município.</t>
+  </si>
+  <si>
+    <t>29699</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29699/244.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+À Secretaria Municipal de Obras a realização de serviço de tapa-buraco em toda extensão da Avenida Circular, especialmente no trecho localizado em  frente a quadra 73 lote 14 no bairro Rosa Maria, neste município.</t>
+  </si>
+  <si>
+    <t>29702</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29702/dg_indicacao_245-26.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+A necessidade de realização de serviços de manutenção na estrada do Assentamento Água Doce, que interliga a Rodovia GO-458 ao Vale da Esperança.</t>
+  </si>
+  <si>
+    <t>29700</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29700/246.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+ A necessidade de realização de serviços de manutenção na estrada que liga Crixászinho à Macambeira.</t>
+  </si>
+  <si>
+    <t>29701</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29701/247.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+À Secretaria Municipal competente a execução de serviços de limpeza, capina e poda das árvores em toda a extensão da  Av. Posto Agropecuário, que liga a Feira Coberta ao Parque das Laranjeiras (Brocoto), neste município.</t>
+  </si>
+  <si>
+    <t>29706</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29706/248.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+A criação do Programa Municipal de Drenagem Urbana Preventiva, com o objetivo de prevenir alagamentos e minimizar danos causados pelas chuvas no município.</t>
+  </si>
+  <si>
+    <t>29707</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29707/249.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: A necessidade de realização de serviços de manutenção na estrada  do Assentamento Florinda.</t>
+  </si>
+  <si>
+    <t>29705</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29705/250.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+- A necessidade de realização de serviços de limpeza, capina e poda das árvores na Avenida Arthur Bernardes, localizada no Setor Pampulha.</t>
+  </si>
+  <si>
+    <t>29709</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29709/251.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+- A necessidade de realização de serviços de tapa-buracos e aplicação de microrevestimento asfáltico nas Avenidas 1 e 4, localizadas no Parque das Laranjeiras.</t>
+  </si>
+  <si>
+    <t>29853</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29853/252_v-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+_x000D_
+- A necessidade de realização de serviços de manutenção na estrada na estrada do P.A. Água Viva.</t>
+  </si>
+  <si>
+    <t>29854</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29854/253_v-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+_x000D_
+- A necessidade de realização  manutenção da via que liga a rodovia 484 à rodovia 458, no trecho conhecido como Fundo do Confinamento de Mario Pinto.</t>
+  </si>
+  <si>
+    <t>29728</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29728/255.pdf</t>
+  </si>
+  <si>
+    <t>255 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Rua Peru, Setor Jardim das América.</t>
+  </si>
+  <si>
+    <t>29727</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29727/256.pdf</t>
+  </si>
+  <si>
+    <t>256 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Rua Costa Rica, Bairro Jardim das Américas.</t>
+  </si>
+  <si>
+    <t>29726</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29726/257.pdf</t>
+  </si>
+  <si>
+    <t>257 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Rua 3, Bairro Parque Serrano.</t>
+  </si>
+  <si>
+    <t>29729</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29729/258.pdf</t>
+  </si>
+  <si>
+    <t>258 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Via 10, Setor Sul.</t>
+  </si>
+  <si>
+    <t>29730</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29730/259.pdf</t>
+  </si>
+  <si>
+    <t>259 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Via 5, Bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>29732</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29732/260.pdf</t>
+  </si>
+  <si>
+    <t>260 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Rua Jorge Luís Praxedes, Setor de Chácaras Abreu.</t>
+  </si>
+  <si>
+    <t>29733</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29733/261.pdf</t>
+  </si>
+  <si>
+    <t>261 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na rua Guatemala, no Bairro Jardim das Américas.</t>
+  </si>
+  <si>
+    <t>29734</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29734/262.pdf</t>
+  </si>
+  <si>
+    <t>262 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Via 13, Setor de Chácaras Abreu.</t>
+  </si>
+  <si>
+    <t>29737</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29737/263.pdf</t>
+  </si>
+  <si>
+    <t>263 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Avenida Cristalina, Setor Sul.</t>
+  </si>
+  <si>
+    <t>29731</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29731/264.pdf</t>
+  </si>
+  <si>
+    <t>264 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Rua 1, Bairro Parque Dom Bosco.</t>
+  </si>
+  <si>
+    <t>29736</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29736/265.pdf</t>
+  </si>
+  <si>
+    <t>265 - sugerindo realizar operação tapa-buracos na Via 14, Setor de Chácaras Abreu.</t>
+  </si>
+  <si>
+    <t>29738</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29738/266.pdf</t>
+  </si>
+  <si>
+    <t>266 -  sugerindo realizar operação tapa-buracos na Avenida B, Bairro Parque Serrano.</t>
+  </si>
+  <si>
+    <t>29739</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29739/267.pdf</t>
+  </si>
+  <si>
+    <t>267 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Rua Buriti, Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>29735</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29735/268.pdf</t>
+  </si>
+  <si>
+    <t>268 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Rua 2, Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>29741</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29741/269.pdf</t>
+  </si>
+  <si>
+    <t>269 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Rua 6, Bairro Parque da Laranjeiras.</t>
+  </si>
+  <si>
+    <t>29740</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29740/270.pdf</t>
+  </si>
+  <si>
+    <t>270 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Rua 7, Bairro Parque da Laranjeiras.</t>
+  </si>
+  <si>
+    <t>29742</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29742/271.pdf</t>
+  </si>
+  <si>
+    <t>271 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Rua 3, Bairro Parque da Laranjeiras.</t>
+  </si>
+  <si>
+    <t>29743</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29743/272.pdf</t>
+  </si>
+  <si>
+    <t>272 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Rua 09, Bairro São Benedito.</t>
+  </si>
+  <si>
+    <t>29744</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29744/273.pdf</t>
+  </si>
+  <si>
+    <t>273 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Rua 24, bairro Setor Sul.</t>
+  </si>
+  <si>
+    <t>29745</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29745/274.pdf</t>
+  </si>
+  <si>
+    <t>274 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico na Rua Heitor Villas Lobos, Bairro Jardim Califórnia.</t>
+  </si>
+  <si>
+    <t>29898</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29898/280-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: - À Secretaria Municipal competente a execução de serviços de limpeza, capina e poda das_x000D_
+árvores em toda a extensão da Av. Circular, na divisa do Setor Pampulha com o Ferroviário. , neste município.</t>
+  </si>
+  <si>
+    <t>29773</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29773/281-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: - À Secretaria Municipal competente a execução de serviços de limpeza, em toda a extensão do_x000D_
+Anel Viário que liga Jardim oliveira ao parque das laranjeiras , neste município.</t>
+  </si>
+  <si>
+    <t>29872</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29872/282.pdf</t>
+  </si>
+  <si>
+    <t>29777</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29777/283-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+- À Secretaria Municipal competente a execução de serviços de limpeza, capina e poda das árvoresem toda extensão da  AV 3 do  parque das laranjeiras , neste município.</t>
+  </si>
+  <si>
+    <t>29778</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29778/284.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+- À Secretaria Municipal competente a execução que sejam adotadas providências urgentes para a manutenção da estrada vicinal e de uma ponte localizadas na Comunidade do Bonito.</t>
+  </si>
+  <si>
+    <t>29919</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29919/285-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+- À Secretaria Municipal competente a execução de serviços de limpeza, capina e poda das árvores em toda a extensão da Rua 12  do Bairro Lagoa dos Santos, neste município</t>
+  </si>
+  <si>
+    <t>29683</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29683/indicacao_no_287-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a realização de manutenção e reparo na iluminação pública do Cemitério Central.</t>
+  </si>
+  <si>
+    <t>29688</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29688/indicacao_no_288-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que sejam instalados redutores de velocidade na Avenida Lagoa Feia.</t>
+  </si>
+  <si>
+    <t>29694</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29694/indicacao_no_289-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que sejam instalados redutores de velocidade na Avenida Brasília.</t>
+  </si>
+  <si>
+    <t>29689</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29689/indicacao_no_290-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo fazer cumprir a Lei Ordinária nº 894 de 09 de Agosto de 2023, que “dispõe sobre a publicidade de informações relacionadas às emendas parlamentares, que destinam recursos ao Município de Formosa - Goiás”.</t>
+  </si>
+  <si>
+    <t>29691</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29691/indicacao_no_291-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo o estudo e a implantação de sinalização de “proibido parar e estacionar' na Avenida Circular do Setor Abreu, especificamente no trecho em frente ao Laguinho Dejanira Carvalho de Brito - Laguinho do Abreu.</t>
+  </si>
+  <si>
+    <t>29690</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29690/indicacao_no_292-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo divulgar e cumprir a Lei n.° 842 de 15 de fevereiro de 2023, que Institui o “Programa Água doce no Distrito de JK”, no Município de Formosa.</t>
+  </si>
+  <si>
+    <t>29692</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29692/indicacao_no_293-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo divulgar e promover campanhas de conscientização referente ao “Fevereiro Roxo” que aborda sobre a prevenção e tratamento contra Lupus, Alzheimer e Fibromialgia no Município de Formosa.</t>
+  </si>
+  <si>
+    <t>29695</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29695/indicacao_no_294-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo transformar o Posto de Saúde do Distrito do JK em uma unidade de atendimento 24 horas para eliminar a necessidade de deslocamento dos moradores em busca de assistência médica após as 18h.</t>
+  </si>
+  <si>
+    <t>29696</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29696/indicacao_no_295-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a obrigatoriedade do ensino da Língua Brasileira de Sinais (LIBRAS) na formação inicial e continuada do magistério, professores da educação infantil e demais profissionais da educação no município de Formosa.</t>
+  </si>
+  <si>
+    <t>29693</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29693/indicacao_no_296-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo promover palestras de conscientização a população sobre o perigo de dirigir nos dias chuvosos e a necessidade de redobrar a atenção, visando evitar acidentes.</t>
+  </si>
+  <si>
+    <t>29871</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29871/indicacao_no_297-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a aquisição urgente de um terreno para um novo cemitério público, visto que os atuais estão superlotados.</t>
+  </si>
+  <si>
+    <t>29873</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29873/indicacao_no_298-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja feito um estudo junto a GOINFRA para a construção de uma pista de caminhada de Formosa até a Serra do Bandeirinha.</t>
+  </si>
+  <si>
+    <t>29875</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29875/indicacao_no_299-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo realizar mutirão de limpeza de combate à Dengue com o apoio da Secretaria de Saúde e com a parceria da Secretaria de Transporte no Distrito JK.</t>
+  </si>
+  <si>
+    <t>29878</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29878/indicacao_no_300-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo o mapeamento topográfico urbano de todo o Bairro do Abreu e setores adjacentes.</t>
+  </si>
+  <si>
+    <t>29880</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29880/indicacao_no_301-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo um mutirão odontológico nas escolas da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>29883</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29883/indicacao_no_302-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja feita uma manutenção na rede de escoamento de água na Rua Guatemala, Bairro Jardim das Américas.</t>
+  </si>
+  <si>
+    <t>29882</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29882/indicacao_no_302-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja criado e oferecido um programa de atividades físicas para os idosos, com acompanhamento de profissional da área e avaliação com equipe multiprofissional.</t>
+  </si>
+  <si>
+    <t>29885</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29885/indicacao_no_304-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a implementação de sistemas de coleta de água da chuva para atender prédios públicos e crie um programa de incentivo para instalação de sistemas de coleta de água da chuva para usos diversos na limpeza e afins.</t>
+  </si>
+  <si>
+    <t>29891</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29891/indicacao_no_305-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a implementação de banheiros públicos nos cemitérios da cidade.</t>
+  </si>
+  <si>
+    <t>29892</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29892/indicacao_no_306-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a limpeza geral e poda de árvores da praça 21 de Abril, Bairro Abreu.</t>
+  </si>
+  <si>
+    <t>29894</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29894/indicacao_no_307-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo inclusão de atividades extracurriculares no programa da Casa da Mãe Social, visando o desenvolvimento dos jovens.</t>
+  </si>
+  <si>
+    <t>29888</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29888/indicacao_no_308-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a criação e execução de uma campanha de conscientização em parceria com a Secretaria Municipal de Trânsito (SMT), com foco nos riscos de segurança e nas normas de circulação referentes às motocicletas elétricas.</t>
+  </si>
+  <si>
+    <t>29893</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29893/indicacao_no_309-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo um mutirão com parceria entre a prefeitura e órgãos competentes para emissão de Registro Geral (RG).</t>
+  </si>
+  <si>
+    <t>29895</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29895/indicacao_no_310-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a regularização fundiária da Avenida Rifânia, Bairro Abreu.</t>
+  </si>
+  <si>
+    <t>29889</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29889/indicacao_no_311-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a promoção de atividades de Terapia Ocupacional com idosos do distrito do JK.</t>
+  </si>
+  <si>
+    <t>29965</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29965/indicacao_no_312-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a execução dos serviços de limpeza, capina e manutenção geral nas dependências do Cemitério Cruz das Almas.</t>
+  </si>
+  <si>
+    <t>29963</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29963/indicacao_no_313-26_ws-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo uma ambulância permanente na Unidade Básica de Saúde (UBS-07) no Distrito do JK.</t>
+  </si>
+  <si>
+    <t>29964</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29964/indicacao_no_314-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a construção de uma quadra de esportes com área de lazer anexa, no Distrito do JK.</t>
+  </si>
+  <si>
+    <t>29962</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29962/indicacao_no_315-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo divulgar e promover Campanhas de Conscientização referente ao “MARÇO LILÁS” que aborda sobre a prevenção do Câncer do colo do útero, no Município de Formosa.</t>
+  </si>
+  <si>
+    <t>29961</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29961/indicacao_no_316-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada a limpeza e roçagem do campo de futebol localizado no Bairro Jardim das Américas.</t>
+  </si>
+  <si>
+    <t>30016</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30016/indicacao_no_317-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que sejam instaladas câmeras de monitoramento no distrito do JK.</t>
+  </si>
+  <si>
+    <t>30049</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30049/indicacao_no_318-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo construir um ponto de ônibus com cobertura na Avenida Oeste, em frente a Marmoraria Epírito Santo.</t>
+  </si>
+  <si>
+    <t>30050</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30050/indicacao_no_319-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo realizar divulgação de campanhas de conscientização sobre os direitos das pessoas com deficiência, abordando temas como inclusão, acessibilidade, e combate ao preconceito.</t>
+  </si>
+  <si>
+    <t>30051</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30051/indicacao_no_320-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo aumentar a frequência da coleta de lixo nos bairros mais distantes do centro, para que o recolhimento seja diário, como acontece em bairros mais centralizados.</t>
+  </si>
+  <si>
+    <t>30052</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30052/indicacao_no_321-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo o conserto imediato da ponte ou da disponibilização de um transporte alternativo seguro para garantir o transporte escolar das crianças da região da Bucania - Distrito do JK.</t>
+  </si>
+  <si>
+    <t>30143</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30143/indicacao_no_322-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo construir um Centro de Usos Múltiplos para atender a população do Distrito JK.</t>
+  </si>
+  <si>
+    <t>30142</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30142/indicacao_no_323-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a contratação de um profissional de psicologia para atuar na Unidade Básica de Saúde (UBS 7) do Distrito do JK.</t>
+  </si>
+  <si>
+    <t>30141</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30141/indicacao_no_324-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a construção de um parquinho infantil com areia na Avenida 02 do Bairro Formosinha.</t>
+  </si>
+  <si>
+    <t>30144</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30144/indicacao_no_325-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo um estudo para que seja feita a regularização fundiária urbana dos imóveis da Avenida Rifânia no setor Abreu, inclusive realizando a demarcação urbanística e legitimação de posse.</t>
+  </si>
+  <si>
+    <t>30146</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30146/indicacao_no_326-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a execução dos serviços de limpeza, capina e manutenção geral nas dependências do Cemitério Central.</t>
+  </si>
+  <si>
+    <t>30145</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30145/indicacao_no_327-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo criar o programa de entrega domiciliar gratuita de medicamentos de uso contínuo às pessoas idosas e com deficiência , usuárias do Sistema Único de Saúde (SUS).</t>
+  </si>
+  <si>
+    <t>30147</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30147/indicacao_no_328-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a construção de uma casa ou capela velatória municipal na cidade de Formosa.</t>
+  </si>
+  <si>
+    <t>30153</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30153/indicacao_no_329-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo providências imediatas quanto à interrupção da coleta e processamento de exames de sangue no período noturno na UPA.</t>
+  </si>
+  <si>
+    <t>30155</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30155/indicacao_no_330-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a instalação de uma creche no Distrito do JK para atender a comunidade.</t>
+  </si>
+  <si>
+    <t>30154</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30154/indicacao_no_331-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo levar o carro fumacê para os distritos de JK, Santa Rosa e Bezerra, para ajudar no enfrentamento do mosquito transmissor da dengue, zika e chikungunya.</t>
+  </si>
+  <si>
+    <t>30156</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30156/indicacao_no_332-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja disponibilizada uma rede de internet para a Unidade Básica de Saúde (UBS-07) do Distrito do JK.</t>
+  </si>
+  <si>
+    <t>30157</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30157/indicacao_no_333-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja instalado um parquinho de diversão na Escola Municipal Dr. Euclides Wicar de Castro Parente Pessoa, localizada no Distrito JK.</t>
+  </si>
+  <si>
+    <t>29720</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>Flavio Rodrigues Pacheco - Major Pacheco</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29720/indicacao_n.334_-_tapa_buracos_av._dner.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir realização de operação tapa buracos em toda extensão da Avenida DNER, no Setor Primavera, neste Município.</t>
+  </si>
+  <si>
+    <t>29719</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29719/indicacao_n.335_-_tapa_buracos__rua_10_-_setor_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir realização de  operação tapa buracos em toda extensão da Rua 10, Setor Primavera, neste Município.</t>
+  </si>
+  <si>
+    <t>29721</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29721/indicacao_n.336_-_capina_e_limpeza__av._oeste.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir realização de capina e limpeza geral em toda extensão da Avenida Oeste, saída para Planaltina de Goiás.</t>
+  </si>
+  <si>
+    <t>29843</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29843/indicacao_n.337_-_tapa_buracos_rua_12_setor_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir operação tapa buracos em toda extensão da Rua 12, Setor Primavera, Formosa.</t>
+  </si>
+  <si>
+    <t>29844</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29844/indicacao_n.338_-_tapa_buracos_rua_14_a_setor_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir operação tapa buracos em toda extensão da Rua 14 A, Setor Primavera, Formosa.</t>
+  </si>
+  <si>
+    <t>29852</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29852/indicacao_n.339_-_tapa_buracos_avenida_dergo_setor_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir operação tapa buracos em toda extensão da Avenida DERGO, Setor Primavera, Formosa.</t>
+  </si>
+  <si>
+    <t>29855</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29855/indicacao_n.340_-_faixa_elevada_de_pedestres_denr_setor_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir construção de faixa elevada de pedestre, nos dois sentidos da  Avenida DNER, em frente a Escola Municipal Franklin Graham,  Setor Primavera,  Formosa.</t>
+  </si>
+  <si>
+    <t>29856</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29856/indicacao_n.341_-_quebra_molas_rua_9_setor_jardim_triangulo.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir construção de quebra molas, nos dois sentidos da Rua 9 , em frente a Igreja De Deus no Brasil,  Setor Jardim Triângulo,  Formosa/GO.</t>
+  </si>
+  <si>
+    <t>29857</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29857/indicacao_n.342_-_revitalizacao_e_tapa_buracos_rua_jose_carvalho_maia_setor_parque_laguna_ii.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir revitalização e tapa buracos, Rua José Carvalho Maia, Setor  Parque Laguna II,  Formosa/GO.</t>
+  </si>
+  <si>
+    <t>29858</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29858/indicacao_n.343_-_tapa_buracos_rua_3_setor_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir operação tapa buracos em toda extensão da Rua 3, Setor Primavera, Formosa.</t>
+  </si>
+  <si>
+    <t>29859</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29859/indicacao_n.344_-_tapa_buracos_rua_5_setor_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir operação tapa buracos em toda extensão da Rua 5, Setor Primavera, Formosa.</t>
+  </si>
+  <si>
+    <t>29860</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29860/indicacao_n.345_-_tapa_buracos_rua_7_setor_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir operação tapa buracos em toda extensão da Rua 7, Setor Primavera, Formosa.</t>
+  </si>
+  <si>
+    <t>30003</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30003/indicacao_n.347_-_troca_de_lampadas_setor_imperatriz.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir troca de lâmpadas em toda extensão da rua 06, Qd: 24 Setor Imperatriz, saída sul, neste Município.</t>
+  </si>
+  <si>
+    <t>30004</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30004/indicacao_n.348_-_fazer_limpeza_na_avenida_artur_bernardes.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir que faça adequada limpeza em toda extensão do canteiro e da avenida Artur Bernardes, setor Pampulha, neste Município.</t>
+  </si>
+  <si>
+    <t>30005</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30005/indicacao_n.349_-_retirada_das_arvores_cortadas_setor_imperatriz.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir seja feito a retirada do restante das árvores cortadas na rua 07, Qd: 24 Setor Imperatriz, saída sul, neste Município.</t>
+  </si>
+  <si>
+    <t>30006</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30006/indicacao_n.350_-_troca_de_lampadas_na_praca_da_biblia.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir troca de lâmpadas, onde se fizer necessário, na praça da bíblia, centro neste Município.</t>
+  </si>
+  <si>
+    <t>30064</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30064/indicacao_n.351_-tapa_buracos_na_rua_leonel_de_almeida_campos.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir tapa buracos em toda extensão da rua Leonel de Almeida Campos, Centro, neste Município.</t>
+  </si>
+  <si>
+    <t>30063</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30063/indicacao_n.352_-_restauracao_da_rua_16_no_parque_uniao.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir a restauração do asfalto da rua 16 Qd. J Nº18 , Parque União, neste Município.</t>
+  </si>
+  <si>
+    <t>30101</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30101/indicacao_n.353_-_tapa_buraco_na_av._modesto_de_melo_.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir tapa buracos, na Avenida Modesto de Melo, da casa da construção até a lavanderia, neste Município.</t>
+  </si>
+  <si>
+    <t>30102</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30102/indicacao_n.354_-_tapa_buracos_na_avenida_circular_final_da_avenida_dner__neste_municipio._.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir tapa buracos, na Avenida Circular, final da Avenida DNER, Setor Primavera,  neste Município.</t>
+  </si>
+  <si>
+    <t>30103</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30103/indicacao_n.355_-__tapa_buracos_na_rua_22_do_jardim_oliveira_rua_da_invasao._.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir tapa buracos, na rua 22 do Jardim Oliveira, rua da invasão, neste Município.</t>
+  </si>
+  <si>
+    <t>30173</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30173/indicacao_n.356_-_tapa_buracos_avenida_circular_-_setor_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir operação tapa buracos em toda extensão da Avenida Circular, Setor Primavera com Jardim Oliveira.</t>
+  </si>
+  <si>
+    <t>30172</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30172/indicacao_n.357_-_tapa_buracos_via__02_-_setor_de_chacaras_abreu.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir operação tapa buracos em toda extensão da Via 02, Setor de Chácaras Abreu.</t>
+  </si>
+  <si>
+    <t>30174</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30174/indicacao_n.358_-_tapa_buracos_rua_olimpio_espindola_-_setor_ferroviario.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir operação tapa buracos em toda extensão da Rua Olímpio Espindola, Setor Ferroviário.</t>
+  </si>
+  <si>
+    <t>30221</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30221/indicacao_n.359_-_realizar_capina_e_limpeza_do_laguinho_no_bairro_lagoa_dos_santo._.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir realizar capina e limpeza em toda extensão do laguinho no bairro Lagoa dos Santos , neste Município.</t>
+  </si>
+  <si>
+    <t>30223</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30223/indicacao_n.360_-_realizar_capina_e_limpeza_da_av._central_setor_jd._triangulo._.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir realizar capina e limpeza em toda extensão da Avenida Central setor Jardim Triângulo , neste Município.</t>
+  </si>
+  <si>
+    <t>29758</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>Lourenco Ramos Barbosa - Lorão</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29758/indicacao_no_370.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada a construção de  uma quadra de esportes no Setor Abreu, em frente à UBS 15  da Vila Carolina.</t>
+  </si>
+  <si>
+    <t>29759</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29759/indicacao_no__371-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a implantação de faixa de pedestre elevada, com a devida sinalização, na Rua Leonino César, Centro, Formosa – GO, em frente à Casa Velatória II.</t>
+  </si>
+  <si>
+    <t>29762</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29762/indicacao_no_372-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizado um mutirão oftalmológico destinado aos alunos do ensino fundamental das escolas da rede municipal de ensino de Formosa/GO.</t>
+  </si>
+  <si>
+    <t>29760</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29760/indicacao_no_373-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que  seja realizado limpeza nos canteiros da  Avenida Ferroviária D, Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>29761</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29761/indicacao_no_374-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a realização de campanhas sobre a importância da limpeza de terrenos baldios.</t>
+  </si>
+  <si>
+    <t>29765</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29765/indicacao_no_375-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a execução de serviços de pavimentação asfáltica na Rua 4A, localizada no Setor Vila Verde.</t>
+  </si>
+  <si>
+    <t>29764</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29764/indicacao_no_376-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a limpeza em toda a extensão da Avenida Rifaina, Setor Abreu.</t>
+  </si>
+  <si>
+    <t>29763</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29763/indicacao_no_377-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a limpeza do laguinho do Setor Abreu.</t>
+  </si>
+  <si>
+    <t>29833</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29833/indicacao_no_378-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a limpeza em toda a extensão da Via 10, Setor Sul.</t>
+  </si>
+  <si>
+    <t>29840</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29840/indicacao_no_379-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>providenciar manutenção da poda de árvores na Rua Travessa 7, no bairro São Vicente.</t>
+  </si>
+  <si>
+    <t>29896</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29896/indicacao_no_380-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a realização de um estudo para a implantação de lombada (quebra-molas) na Rua G, Parque da Colina.</t>
+  </si>
+  <si>
+    <t>29921</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29921/indicacao_no_381-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a limpeza em toda a extensão da Rua 10, Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>29920</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29920/indicacao_no_382-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizado operação tapa-buraco na Quadra 44, no Bairro Padre José.</t>
+  </si>
+  <si>
+    <t>30017</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30017/indicacao_no_383-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Rua 15, próximo ao nº 1070, no bairro Formosinha.</t>
+  </si>
+  <si>
+    <t>30018</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30018/indicacao_no_384-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Rua 02, próximo ao nº 16, Vila Carolina.</t>
+  </si>
+  <si>
+    <t>30019</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30019/indicacao_no_385-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Rua P,Qd O, próximo ao nº 07, Parque União.</t>
+  </si>
+  <si>
+    <t>29776</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>Jucie Batista do Nascimento - Ciê do Sacolão</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29776/indicacao_no_386-26_-_operacao_tapa_buracos__rua_17_quadra_93_no_parque_da_colina_ii..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização da operação tapa-buracos na extensão da Rua 17, Quadra 93, no Parque da Colina II.</t>
+  </si>
+  <si>
+    <t>29775</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29775/indicacao_no_387-26_-_operacao_tapa_buracos_venida_senador_coimbra_bueno_na_rotatoria_em_frente_ao_cmei_maria_aparecida_hamu_opa..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização da operação tapa-buracos na Avenida Senador Coimbra Bueno, na rotatória em frente ao CMEI Maria Aparecida Hamu Opa.</t>
+  </si>
+  <si>
+    <t>29823</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29823/indicacao_no_388-26_-_sugerindo_a_realizacao_da_operacao_tapa-buracos_na_extensao_da_avenida_circular_no_setor_rosa_maria.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização da operação tapa-buracos na extensão da Avenida Circular, no setor Rosa Maria</t>
+  </si>
+  <si>
+    <t>29826</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29826/indicacao_no_389-26_-_operacao_tapa-buracos_na_extensao_da_avenida_b_no_setor_vila_verde..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização de operação tapa-buracos na extensão da Avenida B, no setor Vila Verde.</t>
+  </si>
+  <si>
+    <t>29828</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29828/indicacao_no_390-26_-_operacao_tapa-buracos_na_extensao_da_rua_manezinho_das_mocas_no_setor_parque_laguna_ii..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização da operação tapa-buracos na extensão da Rua Manezinho das Moças, no setor Parque Laguna II.</t>
+  </si>
+  <si>
+    <t>29827</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29827/indicacao_no_391-26_-__instalacao_de_mais_conteineres_na_feira_de_domingo_a_fim_de_atender_adequadamente_a_demanda_existente..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a instalação de mais contêineres na feira de domingo, a fim de atender adequadamente à demanda existente.</t>
+  </si>
+  <si>
+    <t>29902</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29902/jn_indicacao_392-26.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a elaboração e execução de um cronograma para a coleta de entulhos que os moradores colocam para fora de suas residências, abrangendo todos os bairros do município.</t>
+  </si>
+  <si>
+    <t>29903</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29903/indicacao_no_393-26_-_operacao_tapa-buracos_em_toda_extensao_da_avenida_maestro_joao_luiz_do_espirito_santo..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização da operação tapa-buracos em toda extensão da Avenida Maestro João Luiz do Espírito Santo.</t>
+  </si>
+  <si>
+    <t>29907</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29907/indicacao_no_394-26_-_cumprimento_da_lei_ordinaria_no_936.pdf</t>
+  </si>
+  <si>
+    <t>Sugere o cumprimento da Lei Ordinária nº 936, de 29 de novembro de 2023, que “Dispõe sobre o dever da inserção, nas placas de obras públicas municipais, de código bidimensional QR Code (Quick Response) com informações devidas, no intuito de facilitar a fiscalização popular”.</t>
+  </si>
+  <si>
+    <t>29906</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29906/indicacao_no_395-26_-__reforma_do_parquinho_infantil_localizado_no_laguinho_do_vovo..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a reforma do parquinho infantil localizado no Laguinho do Vovô.</t>
+  </si>
+  <si>
+    <t>29905</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29905/indicacao_no_396-26_-_implementacao_de_um_canal_de_comunicacao_via_whatsapp.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a implementação de um canal de comunicação via WhatsApp e, alternativamente, por ligação telefônica, por meio da Secretaria Municipal de Saúde, com o objetivo de informar os pacientes sobre as datas de agendamento de consultas, exames e cirurgias.</t>
+  </si>
+  <si>
+    <t>29949</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29949/jn_indicacao_397-26.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a implementação de um sistema on-line que permita ao cidadão acompanhar, em tempo real, a disponibilidade e o estoque de medicamentos na Farmácia Municipal.</t>
+  </si>
+  <si>
+    <t>29979</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29979/indicacao_no_398-_26_-_substituicao_das_lampadas_queimadas_nos_postes_de_iluminacao_publica_localizados_na_rua_santa_terezinha_no_setor_nordeste..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a substituição das lâmpadas queimadas nos postes de iluminação pública localizados na Rua Santa Terezinha, no Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30011</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30011/indicacao_no_399-_26_-_operacao_tapa-buracos_em_toda_a_extensao_da_avenida_a_no_parque_da_colina_ii..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização de operação tapa-buracos em toda a extensão da Avenida A, no Parque da Colina II.</t>
+  </si>
+  <si>
+    <t>29981</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29981/indicacao_no_400-_26_-_realizacao_de_servicos_de_limpeza_e_manutencao_na_praca_publica_do_bela_vista..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização de serviços de limpeza e manutenção na Praça Pública do Bela Vista.</t>
+  </si>
+  <si>
+    <t>30012</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30012/indicacao_no_401-_26_-_pavimentacao_asfaltica_em_toda_a_extensao_da_rua_albino_abadio_de_oliveira_localizada_no_bairro_parque_laguna_ii..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização de pavimentação asfáltica em toda a extensão da Rua Albino Abadio de Oliveira, localizada no Bairro Parque Laguna II.</t>
+  </si>
+  <si>
+    <t>30013</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30013/indicacao_no_402-_26_-_operacao_tapa-buracos_em_toda_a_extensao_da_rua_jose_de_carvalho_maia_no_bairro_parque_laguna_ii..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização de operação tapa-buracos em toda a extensão da Rua José de Carvalho Maia, no Bairro Parque Laguna II.</t>
+  </si>
+  <si>
+    <t>30014</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30014/indicacao_no_403-_26_-_operacao_tapa-buracos_em_toda_a_extensao_da_avenida_sebastiao_monteiro_guimaraes_no_bairro_parque_laguna_ii..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização de operação tapa-buracos em toda a extensão da Avenida Sebastião Monteiro Guimarães, no Bairro Parque Laguna II.</t>
+  </si>
+  <si>
+    <t>30015</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30015/indicacao_no_404-_26_-_pavimentacao_asfaltica_em_toda_a_extensao_da_avenida_contorno_no_bairro_parque_laguna_ii..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização de pavimentação asfáltica em toda a extensão da Avenida Contorno, no Bairro Parque Laguna II.</t>
+  </si>
+  <si>
+    <t>30227</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30227/indicacao_no_405-26_-__criacao_de_convenios_com_farmacias_da_rede_privada.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a criação de convênios com farmácias da rede privada para fornecimento de medicamentos quando houver falta na Farmácia Municipal.</t>
+  </si>
+  <si>
+    <t>29784</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29784/indicacao_no_407-26_-_pn.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir a adesão do Município ao Plano Juventude Negra Viva (PJNV), programa do Ministério da Igualdade Racial do Governo Federal.</t>
+  </si>
+  <si>
+    <t>29786</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29786/indicacao_no_408-26_-_pn.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir o recapeamento asfáltico em ambos os sentidos da Avenida SHIS, no Setor Imperatriz, ao longo de toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>29787</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29787/indicacao_no_409-26_-_pn.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de operação tapa-buracos no entorno da rotatória da Rua Padre Tomé, localizada em frente ao Cemitério Central, no Centro da cidade.</t>
+  </si>
+  <si>
+    <t>29788</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29788/indicacao_no_410-26_-_pn.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de operação tapa-buraco em toda a extensão da Rua da Praça do Mercado, localizada no Centro Comercial Ibrahim Jorge.</t>
+  </si>
+  <si>
+    <t>29785</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29785/indicacao_no_411-26_-_pn.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir a efetivação da Lei Ordinária nº 272, de 24 de agosto de 2015, que determina a implementação da Central de Intérpretes de Libras na Ouvidoria da Prefeitura Municipal de Formosa.</t>
+  </si>
+  <si>
+    <t>29925</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29925/indicacao_no_412-26_-_pn.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir o replantio de árvores e/ou arbustos adequados no canteiro central ao longo de toda a Avenida Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>29924</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29924/indicacao_no_413-26_-_pn.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir o cascalhamento de toda a Rua 10, localizada no Setor Lagoa dos Santos, via sem saída.</t>
+  </si>
+  <si>
+    <t>29926</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29926/indicacao_no_414-26_-_pn.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir o a realização de estudo técnico e a viabilização de transporte escolar para estudantes universitários residentes no Assentamento Dom Tomás Balduíno / Fazenda Crixás, localizado na zona rural do Município de Formosa–GO.</t>
+  </si>
+  <si>
+    <t>30414</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30414/indicacao_no_415-26_-_pn.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização de reparo e manutenção da estrada rural localizada na descida do São Pedro, no sentido Cangalha, tendo como referência a região próxima à Fazenda Campo Limpo.</t>
+  </si>
+  <si>
+    <t>30415</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30415/indicacao_no_416-26_-_pn.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização de limpeza, retirada de lixo e entulho, bem como a adoção de medidas de manutenção na Rua 09, localizada no Setor Parque Lago, na lateral da Paróquia Santo Expedito, neste Município.</t>
+  </si>
+  <si>
+    <t>29874</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29874/indicacao_no_418-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para melhoria do transporte escolar rural, com a implantação de manutenção preventiva periódica da frota e adequação das rotas às condições das estradas vicinais.</t>
+  </si>
+  <si>
+    <t>29879</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29879/indicacao_no_419-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a implantação de sinalização básica nas estradas rurais do município, contemplando a identificação de comunidades, fazendas, assentamentos, travessias, pontes, entroncamentos, limites de velocidade e demais pontos de referência.</t>
+  </si>
+  <si>
+    <t>29877</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29877/indicacao_no_420-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a realização de levantamento técnico detalhado das demandas da zona rural do município de Formosa-GO, abrangendo, especialmente, as áreas de infraestrutura viária (estradas vicinais e pontes), telefonia/conectividade e educação.</t>
+  </si>
+  <si>
+    <t>29890</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29890/indicacao_no_421-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a realização de estudos técnicos, jurídicos, ambientais e orçamentários visando a desapropriação, por interesse público, de área particular localizada na Avenida Ivone Saad, ao lado da empresa Abrásgrãos, onde há nascente de água, com a finalidade de implantação de área pública de lazer, preservação ambiental e convivência comunitária.</t>
+  </si>
+  <si>
+    <t>29881</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29881/indicacao_no_422-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para providenciar que o Município adira ao Projeto Sandbox Regulatório da Agência Nacional de Telecomunicações – ANATEL, com vistas à implantação de infraestrutura de telecomunicações e ampliação da conectividade em áreas atualmente desassistidas de cobertura de sinal móvel e internet.</t>
+  </si>
+  <si>
+    <t>29936</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29936/indicacao_no_423-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a revitalização da sinalização horizontal da Rua Herculano Lobo e da Praça Rui Barbosa, com atenção especial à demarcação das vagas de estacionamento, neste Município.</t>
+  </si>
+  <si>
+    <t>29934</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29934/indicacao_no_424-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para instalação de placas de identificação com os nomes das ruas e avenidas junto aos semáforos do município, especialmente nos principais cruzamentos e vias de maior fluxo.</t>
+  </si>
+  <si>
+    <t>29938</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29938/indicacao_no_425-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a realização de estudos técnicos de viabilidade e necessidade para a implantação de sinalização semafórica (sinaleiro) no cruzamento da Avenida Califórnia com a Avenida Ivone Saad.</t>
+  </si>
+  <si>
+    <t>29937</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29937/indicacao_no_426-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para criação e implementação de um Programa Municipal de Incentivo à Participação de Empresas em Projetos Sociais, com o objetivo de estimular o envolvimento do setor privado em ações que beneficiem diretamente a comunidade local.</t>
+  </si>
+  <si>
+    <t>29935</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29935/indicacao_no_427-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a ampliação do atendimento psicológico gratuito no município, com o aumento da oferta de profissionais, horários e locais de atendimento, visando garantir maior acesso da população aos serviços de saúde mental.</t>
+  </si>
+  <si>
+    <t>30181</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30181/indicacao_no_428.pdf</t>
+  </si>
+  <si>
+    <t>realizar gestões no sentido de preencher as carências de professores nas escolas da rede municipal.</t>
+  </si>
+  <si>
+    <t>30180</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30180/indicacao_no_429.pdf</t>
+  </si>
+  <si>
+    <t>criar um programa de combate a escorpiões no município.</t>
+  </si>
+  <si>
+    <t>30186</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30186/indicacao_no_430.pdf</t>
+  </si>
+  <si>
+    <t>efetuar o pagamento do novo Piso Salarial dos professores estipulado pela  Portaria MEC nº 82, de 29 de janeiro de 2026, publicada no Diário Oficial da União.</t>
+  </si>
+  <si>
+    <t>30176</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30176/indicacao_no_431.pdf</t>
+  </si>
+  <si>
+    <t>revitalizar a Praça da Rodoviária.</t>
+  </si>
+  <si>
+    <t>30184</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30184/indicacao_no_432.pdf</t>
+  </si>
+  <si>
+    <t>realizar programas de orientações e estímulos à prática de exercícios físicos em unidades escolares.</t>
+  </si>
+  <si>
+    <t>30179</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30179/indicacao_no_433.pdf</t>
+  </si>
+  <si>
+    <t>promover atividades físicas gratuitas em espaços públicos, como escolas, quadras esportivas, praças e parques.</t>
+  </si>
+  <si>
+    <t>30182</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30182/indicacao_no_434.pdf</t>
+  </si>
+  <si>
+    <t>criar programas de conscientização da população acerca dos direitos dos consumidores.</t>
+  </si>
+  <si>
+    <t>30216</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30216/indicacao_no_435.pdf</t>
+  </si>
+  <si>
+    <t>criar campanhas de implementação de atividades, com fins educativos, para reparar danos causados pelos alunos no ambiente escolar, nas instituições públicas do município.</t>
+  </si>
+  <si>
+    <t>30264</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30264/indicacao_no_436.pdf</t>
+  </si>
+  <si>
+    <t>contratar técnicos e/ou enfermeiros para atuar na UBS 09 do Jardim Oliveira.</t>
+  </si>
+  <si>
+    <t>30261</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30261/indicacao_no_437.pdf</t>
+  </si>
+  <si>
+    <t>providenciar separação da sala de mediação da sala de curativo da UBS 09 do Jardim Oliveira.</t>
+  </si>
+  <si>
+    <t>30262</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30262/indicacao_no_438_2-assinado.pdf</t>
+  </si>
+  <si>
+    <t>adquirir uma impressora para a UBS 09 do Jardim Oliveira.</t>
+  </si>
+  <si>
+    <t>30263</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30263/indicacao_no_439.pdf</t>
+  </si>
+  <si>
+    <t>pintar a sala de atendimento odontológico na UBS 09 do Jardim Oliveira.</t>
+  </si>
+  <si>
+    <t>30247</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30247/indicacao_no_440.pdf</t>
+  </si>
+  <si>
+    <t>realizar a reposição de medicamentos e insumos que estão em falta na UBS 09 do Jardim Oliveira.</t>
+  </si>
+  <si>
+    <t>29814</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>Luziano Martins de Araujo - Luziano Martins</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29814/ind_451_-_reforma_da_praca_do_estudante.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo providenciar a reforma e ampliação da Praça do Estudante, no Distrito Bezerra, com projeto paisagístico, incluindo a instalação de fonte ornamental de água, iluminação, bancos e demais melhoria.</t>
+  </si>
+  <si>
+    <t>29810</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29810/ind_452_estender_horario_de_funcionamento_no_posto_de_saude_do_distrito_bezerra.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizado um estudo no sentindo de estender o horário de funcionamento até as 22hs do Posto de Saúde Floriana de Deus Passos, no Distrito Bezerra.</t>
+  </si>
+  <si>
+    <t>29813</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29813/ind_453_-_construcao_de_vestiarios_e_arquibancadas_no_estadio_siqueirao.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo providenciar a construção de arquibancadas, vestiários e muro na lateral esquerda no campo Siqueirão no Distrito Bezerra.</t>
+  </si>
+  <si>
+    <t>29811</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29811/ind_454_-_construcao_de_estacionamento_escama_de_peixe__na_avenida_do_california-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a construção de estacionamento escama de peixe na avenida Califórnia (próximo a quadra Coberta)</t>
+  </si>
+  <si>
+    <t>29812</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29812/ind_455_-_estender_o_horario_de_funcionamento_do_posto_de_saude_08_santa_rosa_.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo providenciar a um estudo no sentido de estender o horário de funcionamento até as 22hs do posto de saúde 08_x000D_
+no Distrito Santa Rosa.</t>
+  </si>
+  <si>
+    <t>29821</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29821/lm-_indicacao_456-26.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo providenciar a um estudo no sentido de estender o horário de funcionamento até as 22hs do Posto de Saude 07 no Distrito JK.</t>
+  </si>
+  <si>
+    <t>29830</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29830/ind_457_-_estacionamento_escama_de_peixe_na_avenida_isper_gebrim.pdf</t>
+  </si>
+  <si>
+    <t>construir estacionamentos escama de peixe em parte do canteiro central da Avenida João Ísper Gebrim, Bairro Formosinha.</t>
+  </si>
+  <si>
+    <t>29832</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29832/ind_458_-_poda_de_arvores_na_extensao_da_avenda_lagoa_feia.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo providenciar a poda das árvores em toda a extensão da Avenida Lagoa Feia.</t>
+  </si>
+  <si>
+    <t>29835</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29835/ind_459_-_providenciar_patrolamento_e_cascalhamento_nas_estradas_do_assentamento_crixas.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo providenciar o patrolamento e cascalhamento nas  estradas do Assentamento Crixás.</t>
+  </si>
+  <si>
+    <t>29836</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29836/ind_460_-pista_de_caminhada_e_ciclismo_na_margem_esquerda_da_br-020.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja feita a pista de caminhada e ciclismo na margem esquerda da BR-020.</t>
+  </si>
+  <si>
+    <t>29837</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29837/ind_461_-troca_de_lampadas_de_led_no_distrito_bezerra.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo instalação de lâmpadas de LED em toda a extenção da cidade Alta no Distrito Bezerra.</t>
+  </si>
+  <si>
+    <t>29845</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29845/ind_462_-numero_de_telefone_com_wattsapp_para_que_a_populacao_possa_informar_e_solicitar_a_troca_de_lampadas.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo juntamente com a secretaria competente para que disponibilize um número de telefone com WhatsApp para que a população possa informar e solicitar a troca de lâmpadas.</t>
+  </si>
+  <si>
+    <t>29846</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29846/ind_463_-_pavimentacao_asfaltica_na_rua_sem_denominacao_-_jardim_bela_vista.pdf</t>
+  </si>
+  <si>
+    <t>realizar pavimentação asfáltica na Rua sem denominação, quadra 04 setor jardim Bela Vista (entre as ruas 14 e 16 sentido ao Jardim Planalto).</t>
+  </si>
+  <si>
+    <t>29847</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29847/ind_464_-_faixa_de_pedestre_elevada_na_frente_da_binatural.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a colocação de uma faixa de pedestre elevada com sua devida sinalização e recapeamento asfáltico na Rua 01 Setor Industrial (em frente a Binatural).</t>
+  </si>
+  <si>
+    <t>29848</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29848/ind_465_-_construcao_de_uma_academia_na_praca_frente_a_rua_patativa.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a construção de uma academia ao lar livre na praça em frente a Rua Patativa no setor Parque Lago.</t>
+  </si>
+  <si>
+    <t>29849</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29849/ind_466_-_instalacao_de_grama_sintetica_construcao_de_arquibancadas_reforma_de_alambrados_e_construcao_de_vestiarios_no_campo_do_jardim_california.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja instalado grama sintética, seja feita também a construção de arquibancadas cobertas, a reforma de alambrados e a construção de vestiários no campo da praça do Jardim Califórnia.</t>
+  </si>
+  <si>
+    <t>29850</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29850/ind_467_-_instalacao_de_grama_sintetica_construcao_de_arquibancadas_reforma_de_alambrados_e_construcao_de_vestiarios_no_campo_da_saida_sul.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja instalado grama sintética, seja feita também a construção de arquibancadas cobertas, a reforma de alambrados e a construção de vestiários no Campo da Saída Sul na cidade de Formosa.</t>
+  </si>
+  <si>
+    <t>29851</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29851/ind_468_-_instalacao_de_grama_sintetica_construcao_de_arquibancadas_reforma_de_alambrados_e_construcao_de_vestiarios_no_campo_do_setor_vila_verde.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja instalado grama sintética, seja feita também a construção de arquibancadas cobertas, a reforma de alambrados e a construção de vestiários no Campo do setor Vila Verde.</t>
+  </si>
+  <si>
+    <t>29842</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29842/ind_469_-_construcao_de_meio-fio_na_rua_b_setor_bosque_distrito_bezerra.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a construção de meio-fio na Rua B do setor Bosque no Dsitrito Bezerra.</t>
+  </si>
+  <si>
+    <t>29841</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29841/ind_470-_operacao_tapa-buraco_na_rua_amaro_juvenal_de_almeida.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a operação tapa-buraco em toda a extensão da rua Amaro Juvenal de Almeida no setor Nordeste .</t>
+  </si>
+  <si>
+    <t>29839</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29839/ind_471_-_instalacao_de_grama_sintetica_construcao_de_arquibancadas_reforma_de_alambrados_e_construcao_de_vestiarios_no_campo_do_setor_vila_verde.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a instalação de refletores e fazer limpeza regular, nivelamento da areia, drenagem eficiente e higienização na quadra de areia da Praça da Paróquia Santa Luzia localizada no Parque da Colina.</t>
+  </si>
+  <si>
+    <t>29838</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29838/ind_472_sugerindo_construir_estacionamentos_escama_de_peixe_na_feira_coberta_localizada_na_avenida_posto_agropecuaria.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo construir estacionamentos escama de peixe na feira coberta localizada na Avenida Posto Agropecuária.</t>
+  </si>
+  <si>
+    <t>29834</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29834/ind_473_construir_faixa_de_pedestre.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a pintura de uma faixa de pedestre na Rua 19 quadra 111 número 115 da Formosinha ( em frente a Igreja Congregação Cristã no Brasil)</t>
+  </si>
+  <si>
+    <t>29822</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>Marcos Lourenco dos Reis - Markim Reis</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29822/indicacao_481-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir a retirada de entulhos da RUA 10 A, CASA 246, JARDIM OLIVEIRA.</t>
+  </si>
+  <si>
+    <t>29824</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29824/indicacao_482-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir a retirada de entulhos da RUA 12A, ESQUINA COM A RUA 13, CASA 14, JARDIM OLIVEIRA.</t>
+  </si>
+  <si>
+    <t>29825</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29825/indicacao_483-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir a retirada de entulhos da RUA ANGÉLICA, EM FRENTE A CASA 208, SETOR NORDESTE.</t>
+  </si>
+  <si>
+    <t>29884</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29884/indicacao_484-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir tapa-buraco na Avenida Ferroviária, esquina com a Avenida Ferroviária D, até a esquina com a Rua 10, Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>29886</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29886/indicacao_485-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir tapa-buraco na Via 4, quadra 94, em frente ao Condomínio Sahori Parque Abreu, Setor Chácara do Abreu.</t>
+  </si>
+  <si>
+    <t>29887</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29887/indicacao_486-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir pavimentação asfáltica na Rua 04, esquina com a Rua 07 e esquina com a Rua 08, Setor Parque Serrano.</t>
+  </si>
+  <si>
+    <t>29899</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29899/indicacao_no_487-26.al.pdf</t>
+  </si>
+  <si>
+    <t>Criação do Programa Farmácia Veterinária Solidária no município - A iniciativa visa organizar o recebimento de doações, estabelecer parcerias público-privadas, possibilitar o reaproveitamento responsável de medicamentos oriundos da Secretaria Municipal de Saúde que estejam próximos ao vencimento, observadas as normas sanitárias vigentes, bem como promover a distribuição gratuita de medicamentos e insumos veterinários para cuidadores de animais em situação de vulnerabilidade.</t>
+  </si>
+  <si>
+    <t>29900</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29900/indicacao_no_488-26.al.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de faixa elevada em frente à Policlínica Estadual da Região do Entorno – Formosa - A implantação de faixa elevada, além de organizar o trânsito, contribui significativamente para a redução da velocidade dos veículos e para a proteção da vida, promovendo maior segurança tanto para pedestres quanto para condutores.</t>
+  </si>
+  <si>
+    <t>29910</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29910/indicacao_489-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir tapa-buraco na Via 04, Setor de Chácara Abreu.</t>
+  </si>
+  <si>
+    <t>29908</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29908/indicacao_490-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir revitalização do playground do Laguinho do Vovô.</t>
+  </si>
+  <si>
+    <t>29909</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29909/indicacao_491-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir faixa elevada em frente ao Hospital Regional de Formosa.</t>
+  </si>
+  <si>
+    <t>29916</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29916/indicacao_492-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir revitalização da academia ao ar livre do Laguinho do Vovô.</t>
+  </si>
+  <si>
+    <t>29917</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29917/indicacao_493-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir instalação de novas lixeiras no Laguinho do Vovô.</t>
+  </si>
+  <si>
+    <t>29918</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29918/indicacao_494-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir retirada de entulho na rua Valdemiro Machado de Paiva, quadra A, lote 02, número 17, Setor Sul. (Fundo do Aeroporto).</t>
+  </si>
+  <si>
+    <t>29955</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29955/indicacoes_2026.doc_495_marco_doc.pdf</t>
+  </si>
+  <si>
+    <t>a realizar recapeamento  asfáltico na   Avenida _x000D_
+Isper Gebrim entre a Avenida 06 até o Semáforo da Avenida Brasília ,  Bairro Formosinha.</t>
+  </si>
+  <si>
+    <t>29956</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29956/indicacoes_2026.doc_496_marco_doc.pdf</t>
+  </si>
+  <si>
+    <t>a fazer ondulação transversal na rua 16 quadra 29 próximo a casa 31 no Bairro Formosinha.</t>
+  </si>
+  <si>
+    <t>29957</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29957/indicacoes_2026.doc_497_marco_doc.pdf</t>
+  </si>
+  <si>
+    <t>realiza operação tapa buracos na Avenida _x000D_
+Senador  Coimbra Bueno , em frente ao Batalhão dos Bombeiros , no Jardim Triângulo.</t>
+  </si>
+  <si>
+    <t>29958</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29958/indicacoes_2026.doc_498_marco_doc.pdf</t>
+  </si>
+  <si>
+    <t>realiza operação tapa buracos na Avenida _x000D_
+Maestro do Espírito Santo. ( Av.06)  em frente ao CEPI Sérgio Fayad, Bairro Formosinha.</t>
+  </si>
+  <si>
+    <t>29980</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29980/indicacoes_2026.doc_499_marco_doc.pdf</t>
+  </si>
+  <si>
+    <t>realiza pintura da faixa de pedestre  elevado na Avenida Tancredo Neves  próximo ao número 640 A, Setor Bosque.</t>
+  </si>
+  <si>
+    <t>29977</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29977/indicacoes_2026.doc_500_marco_doc.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos em toda a _x000D_
+extensão na Rua 15 Formosinha.</t>
+  </si>
+  <si>
+    <t>29978</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29978/indicacoes_2026.doc_501_marco_doc.pdf</t>
+  </si>
+  <si>
+    <t>realizar limpeza em toda a extensão da rua A no Jardim Triângulo.</t>
+  </si>
+  <si>
+    <t>29982</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29982/indicacoes_2026.doc_502_marco_doc.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos na Rua 02 esquina com a rua 15 próximo ao Sacolão Miranda, Bairro  Formosinha.</t>
+  </si>
+  <si>
+    <t>29983</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29983/indicacoes_2026.doc_503marco_doc.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos na Rua 03 em     frente  ao condomínio Vila das Orquídias, na Rua Manoel Alves Ferreira  Centro.</t>
+  </si>
+  <si>
+    <t>29995</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29995/indicacoes_2026.doc_504_marco_doc.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos na 02 quadra 09 no Setor Bosque II.</t>
+  </si>
+  <si>
+    <t>29987</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29987/indicacoes_2026.doc_505_marco_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos na 03 quadra 16 no Setor Bosque .</t>
+  </si>
+  <si>
+    <t>29992</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29992/indicacoes_2026.doc_506_marco_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>realizar reparo dos  postes de iluminação_x000D_
+ Pública na Avenida Dergo em frente ao Studio Movimente-se, no Setor Primavera.</t>
+  </si>
+  <si>
+    <t>30023</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30023/indicacoes_2026.doc_507_marco_doc.doc_1-assinado.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos na Rua 29 esquina com  a Avenida Tancredo Neves próximo ao número  1.030 A Setor Bosque I.</t>
+  </si>
+  <si>
+    <t>30024</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30024/indicacoes_2026.doc_508_marco_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos na Rua 27 _x000D_
+ Quadra 21 próximo ao número 790 Setor Bosque.</t>
+  </si>
+  <si>
+    <t>30098</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30098/indicacoes_2026.doc_509_marco_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos na Rua 15  _x000D_
+ Quadra 23  Setor Bosque 2.</t>
+  </si>
+  <si>
+    <t>29966</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29966/511.pdf</t>
+  </si>
+  <si>
+    <t>511 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão da Via 5, Setor de Chácaras do Abreu.</t>
+  </si>
+  <si>
+    <t>29967</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29967/512.pdf</t>
+  </si>
+  <si>
+    <t>512 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão da rua Costa Rica, bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>29968</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29968/513.pdf</t>
+  </si>
+  <si>
+    <t>513 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão da rua Honduras, bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>29970</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29970/514.pdf</t>
+  </si>
+  <si>
+    <t>514 -  sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão da rua Panamá, bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>29972</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29972/515.pdf</t>
+  </si>
+  <si>
+    <t>515 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão da rua 22, Setor Sul.</t>
+  </si>
+  <si>
+    <t>29969</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29969/516.pdf</t>
+  </si>
+  <si>
+    <t>516 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão da via 18, Setor Sul.</t>
+  </si>
+  <si>
+    <t>29971</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29971/517.pdf</t>
+  </si>
+  <si>
+    <t>517 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão da via 17, Setor Sul.</t>
+  </si>
+  <si>
+    <t>29973</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29973/518.pdf</t>
+  </si>
+  <si>
+    <t>518 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão da rua 20, Setor Sul.</t>
+  </si>
+  <si>
+    <t>29975</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29975/519.pdf</t>
+  </si>
+  <si>
+    <t>519 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Avenida A, Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>29974</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29974/520.pdf</t>
+  </si>
+  <si>
+    <t>520 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua C, Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>29976</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29976/521.pdf</t>
+  </si>
+  <si>
+    <t>521 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 27A, Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>29985</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29985/522.pdf</t>
+  </si>
+  <si>
+    <t>522 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 29, Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>29989</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29989/523.pdf</t>
+  </si>
+  <si>
+    <t>523 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua Virgílio Alves Ferreira, Setor Pampulha.</t>
+  </si>
+  <si>
+    <t>29986</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29986/524.pdf</t>
+  </si>
+  <si>
+    <t>524 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua Presidente Vargas, Setor Pampulha.</t>
+  </si>
+  <si>
+    <t>29990</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29990/525.pdf</t>
+  </si>
+  <si>
+    <t>525 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua Cel. Limirio Rosa, Setor Pampulha.</t>
+  </si>
+  <si>
+    <t>29984</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29984/526.pdf</t>
+  </si>
+  <si>
+    <t>526 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua Jacinto Borba, Setor Pampulha.</t>
+  </si>
+  <si>
+    <t>29988</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29988/527.pdf</t>
+  </si>
+  <si>
+    <t>527 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua Paracatu, Parque Lago.</t>
+  </si>
+  <si>
+    <t>29991</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29991/528.pdf</t>
+  </si>
+  <si>
+    <t>528 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 3, Parque Lago.</t>
+  </si>
+  <si>
+    <t>29994</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29994/529.pdf</t>
+  </si>
+  <si>
+    <t>529 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 11, Parque Lago.</t>
+  </si>
+  <si>
+    <t>29996</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29996/530.pdf</t>
+  </si>
+  <si>
+    <t>530 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 07, Parque Lago.</t>
+  </si>
+  <si>
+    <t>30002</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30002/indicacao_n.346_-_construcao_da_praca_do_jardim_triangulo.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir a construção de estacionamento escama de peixe,  bancos, academia e parque infantil, na praça localizada no Jardim Triângulo na rua 16, com a rua 9, com a rua 7, neste Município.</t>
+  </si>
+  <si>
+    <t>30020</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30020/indicacao_no_536-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Via 30, próximo ao nº 102, Parque Vitória.</t>
+  </si>
+  <si>
+    <t>30021</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30021/indicacao_no_537-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Via 13, próximo a quadra 242, Setor de Chácaras Sul.</t>
+  </si>
+  <si>
+    <t>30022</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30022/indicacao_no_538-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Rua Heitor Vila Lobos, próximo a Qd 61, Lt 14A, Jardim Califórnia.</t>
+  </si>
+  <si>
+    <t>30106</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30106/indicacao_no_539-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a substituição da lâmpada do poste de iluminação pública situado na Rua B, próximo ao número 70, Setor Sul.</t>
+  </si>
+  <si>
+    <t>30107</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30107/indicacao_no_540-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Rua Valdomiro de Miranda, próximo ao nº 145A, Centro.</t>
+  </si>
+  <si>
+    <t>30108</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30108/indicacao_no_541-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Rua São Pedro, próximo ao nº 41, Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30124</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30124/indicacao_no_542-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Rua I, próximo ao nº 124, Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30123</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30123/indicacao_no_543-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Via 01, no Setor de Chácaras Abreu.</t>
+  </si>
+  <si>
+    <t>30125</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30125/indicacao_no_544-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na  Avenida Bernardo Sayão,no Setor Jardim Califórnia.</t>
+  </si>
+  <si>
+    <t>30171</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30171/indicacao_no_545-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizado  a limpeza na Via 16, próximo ao número 150, Setor Sul.</t>
+  </si>
+  <si>
+    <t>30199</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30199/indicacao_no_546.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Rua 07, próximo a quadra 06, Setor Bosque II.</t>
+  </si>
+  <si>
+    <t>30217</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30217/indicacao_no_547-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Rua 02, próximo ao número 8, Vila Carolina.</t>
+  </si>
+  <si>
+    <t>30379</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30379/indicacao_no_548-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Rua 31, próximo a quadra 10, Setor Bosque.</t>
+  </si>
+  <si>
+    <t>30088</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30088/indicacao_no_549-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para notificar as empresas prestadoras de serviços de internet e telefonia que mantêm fios soltos, caídos ou sem a devida manutenção nas vias públicas do Município.</t>
+  </si>
+  <si>
+    <t>30089</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30089/indicacao_no_550-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para instituir Programa Municipal de Empregabilidade e Inclusão Produtiva para Jovens Egressos de Abrigos, com atenção especial aos jovens oriundos de unidades de acolhimento institucional na modalidade Mãe Social, no âmbito do Município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30090</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30090/indicacao_no_551-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria Municipal de Educação, em parceria com a Secretaria Municipal de Saúde, que adote as medidas cabíveis, para que seja implantado o Programa de Equipes Multidisciplinares Móveis Permanentes de Psicologia nas Escolas Municipais.</t>
+  </si>
+  <si>
+    <t>30091</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30091/indicacao_no_552-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para instituir o Centro de Capacitação da Mulher do Campo no Município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30092</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30092/indicacao_no_553-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria de Saúde, que adote as medidas cabíveis, para que sejam intensificadas as implementações de programas de saúde materno-infantil abrangentes no município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30109</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30109/indicacao_no_554-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a realização de campanhas educativas permanentes voltadas à divulgação de informações essenciais sobre quando e como acionar corretamente os serviços de emergência, especialmente o Serviço de Atendimento Móvel de Urgência (SAMU – 192) e o Corpo de Bombeiros Militar do Estado de Goiás (193).</t>
+  </si>
+  <si>
+    <t>30111</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30111/indicacao_no_555-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, no sentido de promover ação intensiva para retirada de placas de publicidade, faixas, cavaletes, banners e quaisquer outros materiais instalados irregularmente em vias públicas, que estejam prejudicando o trânsito de veículos e a circulação segura de pedestres no Município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30112</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30112/indicacao_no_556-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para implantação de monitoramento 24 horas nos locais onde estão instalados contêineres de lixo no município, com o objetivo de coibir o descarte irregular de resíduos fora dos recipientes adequados, bem como o depósito de materiais inapropriados.</t>
+  </si>
+  <si>
+    <t>30110</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30110/indicacao_no_557-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria Municipal de Saúde e demais orgãos competentes, que adote as medidas cabíveis, no sentido de reforçar as campanhas educativas de prevenção e combate à dengue, especialmente após o período de fortes chuvas registrado no município.</t>
+  </si>
+  <si>
+    <t>30113</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30113/indicacao_no_558-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para realização de Mutirão de Limpeza no Distrito de Santa Rosa, no município de Formosa.</t>
+  </si>
+  <si>
+    <t>30161</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30161/indicacao_no_559-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para implantação de cronograma permanente de limpeza e desobstrução periódica de bocas de lobo, galerias pluviais e córregos urbanos no município de Formosa.</t>
+  </si>
+  <si>
+    <t>30163</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30163/indicacao_no_560-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a elaboração e execução de projeto técnico para ampliação e modernização da rede de drenagem pluvial no Município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30162</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30162/indicacao_no_561-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para aumentar o quantitativo de professores e monitores nos Centros Municipais de Educação Infantil (CMEIs) do município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30160</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30160/indicacao_no_562-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>sugerir que juntamente com a Secretaria de Saúde e dos órgãos competentes, que adote as medidas cabíveis, para que seja realizada ampla divulgação no município de Formosa-GO sobre o programa especializado do Sistema Único de Saúde (SUS) para tratamento da dependência em jogos e apostas online (ludopatia), com oferta de atendimento psicológico remoto e gratuito.</t>
+  </si>
+  <si>
+    <t>30164</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30164/indicacao_no_563-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>sugerir que juntamente com a Secretaria de Saúde e dos órgãos competentes, que adote as medidas cabíveis, que seja implantado um programa de aulas orientadas, ao menos uma vez por mês, com educadores físicos nas praças públicas do município que possuem aparelhos de Academia da Saúde.</t>
+  </si>
+  <si>
+    <t>30073</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30073/indicacao_5651.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+- Que seja realizado serviço de tapa-buraco na Avenida Pedro Monteiro Guimarães, nº 320, Setor Ferroviário, neste município.</t>
+  </si>
+  <si>
+    <t>30075</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30075/indicacao_566-assinado.pdf</t>
+  </si>
+  <si>
+    <t>30074</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30074/indicacao_567-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+- Que seja realizado serviço de retirada de entulho e limpeza na Avenida 3, em frente ao nº 92-A, Parque das Laranjeiras, neste município.</t>
+  </si>
+  <si>
+    <t>30072</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30072/indicacao_568.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+- Criação do Programa Municipal “Adote uma Praça”, com o objetivo de firmar parcerias entre o Poder Público e empresas, comerciantes e a comunidade para manutenção, conservação e revitalização das praças do município.</t>
+  </si>
+  <si>
+    <t>30076</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30076/indicacao_569-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir  tapa-buraco na Rua 04, Bairro são Benedito.</t>
+  </si>
+  <si>
+    <t>30078</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30078/indicacao_570-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir tapa-buraco na rua Olímpio de Melo Álvares, número 38, Jardim California, próximo ao Modelo Alto Center.</t>
+  </si>
+  <si>
+    <t>30077</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30077/indicacao_571-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir placa de sinalização de quebra-molas na Rodovia GO 116, KM 74, zona rural de Formosa, Fazenda Sacão (Antigo Bar do Mazinho, Santa Leocácia).</t>
+  </si>
+  <si>
+    <t>30097</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30097/indicacao_572-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir tapa- buraco na rua Valdemiro Machado de Paiva, quadra A, lote 02, em frente ao número 17, Setor Sul.</t>
+  </si>
+  <si>
+    <t>30096</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30096/indicacao_573-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir recapiamento asfáltico da rua 03, setor Primavera.</t>
+  </si>
+  <si>
+    <t>30095</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30095/indicacao_574-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir iluminação pública na rua A, setor Industrial Formosinha (fundo do Parque de Exposições Agropecuárias).</t>
+  </si>
+  <si>
+    <t>29774</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29774/indicacao_no_385-26_-_operacao_tapa_buracos_na_avenida_b_vila_verdedocx.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização da operação tapa-buracos na extensão da Avenida B, no Bairro Vila Verde.</t>
+  </si>
+  <si>
+    <t>30128</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30128/indicacao_581-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir  tapa-buraco na Rua 01, Bairro são Benedito.</t>
+  </si>
+  <si>
+    <t>30130</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30130/indicacao_582-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir  tapa-buraco na Rua 01, próximo ao Premier, Setor Parque Lago.</t>
+  </si>
+  <si>
+    <t>30131</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30131/indicacao_583-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir limpeza do canteiro central da Avenida Ferroviária E.</t>
+  </si>
+  <si>
+    <t>30191</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30191/indicacao_584-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir retirada de entulho na rua 14, lote 03, casa 46, bairro São Benedito.</t>
+  </si>
+  <si>
+    <t>30192</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30192/indicacao_585-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir retirada de entulho na rua 11, bairro São Benedito.</t>
+  </si>
+  <si>
+    <t>30193</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30193/indicacao_586-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir restauração do playground no Setor Parque Lago, em frente ao Comercial São José.</t>
+  </si>
+  <si>
+    <t>30194</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30194/indicacao_587-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir revitalização da Quadra de esportes, ao lado da Igreja Santa Luzia, na Avenida A, no setor Parque da Colina.</t>
+  </si>
+  <si>
+    <t>30196</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30196/indicacao_588-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir revitalização do playground do Estadio Diogão.</t>
+  </si>
+  <si>
+    <t>30197</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30197/indicacao_589-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir manutenção da iluminação pública da Avenida X, setor Primavera.</t>
+  </si>
+  <si>
+    <t>30137</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30137/indicacao_590_10_de_marco-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: Que seja realizado serviço de tapa-buraco em toda extenção Rua 12 do Bairro Lagoa Dos Santos, neste município.</t>
+  </si>
+  <si>
+    <t>30136</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30136/indicacao_591_10_de_marco-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: Que  seja realizado a revitalização, reforma e implantação de novos pontos de ônibus no município de Formosa.</t>
+  </si>
+  <si>
+    <t>30138</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30138/indicacao_592_10_de_marco-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: Que seja realizada a limpeza e roçagem na Rua 12, em frente ao nº 457, no bairro Lagoa dos Santos, no município de Formosa.</t>
+  </si>
+  <si>
+    <t>30139</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30139/indicacao_593_10_de_marco-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:  Ao Poder Executivo Municipal que, por meio da SMT – Superintendência Municipal de Trânsito, seja realizado estudo técnico de engenharia de tráfego para reorganização do trânsito no cruzamento localizado nas proximidades do edificio Blue Tower, na rua 32 do Setor Bosque, no município de Formosa.</t>
+  </si>
+  <si>
+    <t>30178</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30178/indicacao_594_11_de_marco-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: Que seja realizado serviço de tapa-buraco em toda extensão Rua Vicentina Setor Sul, neste município.</t>
+  </si>
+  <si>
+    <t>30188</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30188/indicacao_595_11_de_marco.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: A limpeza e manutenção do canteiro central de toda extensão Rua Vicentina, localizada no Setor Sul, no município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30177</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30177/indicacao_596--sugerir_a_solicitacao_de_quebra_mola_ou_redutor_de_velocidade__na_av_brocoto_proximo_ao_numero_116-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Sugiro: A SOLICITAÇÃO DE QUEBRA MOLA OU REDUTOR DE VELOCIDADE  NA AV BROCOTÓ PRÓXIMO AO NÚMERO 116</t>
+  </si>
+  <si>
+    <t>30187</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30187/indicacao_597_11_de_marco-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: O recapeamento da malha asfáltica em toda a extensão da Avenida Cristalina, localizada no Setor de Chácaras Sul, no município de Formosa-GO, especialmente nas proximidades da Chácara nº 170.</t>
+  </si>
+  <si>
+    <t>29789</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29789/indicacao_no_186-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, no sentido de realizar a manutenção e recuperação da via municipal localizada na região da Palmeira 3, com a execução do devido cascalhamento, visando à melhoria das condições de tráfego.</t>
+  </si>
+  <si>
+    <t>29791</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29791/indicacao_no_187-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, no sentido de efetuar a construção de cobertura na quadra de esportes da Escola Municipal Isolada Fazenda Palmeira.</t>
+  </si>
+  <si>
+    <t>29793</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29793/indicacao_no_188-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a criação e implantação de uma linha regular de transporte público (ônibus) para atender a região da Palmeira 3, neste Município.</t>
+  </si>
+  <si>
+    <t>29790</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29790/indicacao_no_189-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para realização de manutenção e ampliação da rede de iluminação pública na região da Palmeira 3, localizada na zona rural do Município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>29794</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29794/indicacao_no_190-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a revitalização e/ou recapeamento asfáltico da via que liga o Setor Militar até a sede da Ordem dos Advogados do Brasil – OAB, neste Município.</t>
+  </si>
+  <si>
+    <t>29716</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29716/indicacao_n.331_-_tapa_buracos_rua_trajano_lobo.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo operação tapa buracos em toda extensão da Rua Trajano  Lôbo, centro, neste Município.</t>
+  </si>
+  <si>
+    <t>29718</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29718/indicacao_n.333_-_tapa_buracos_rua_dr._jose_balduino.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo operação tapa buracos em toda extensão da  Rua Dr. José Décio Balduino, centro, neste Município.</t>
+  </si>
+  <si>
+    <t>29717</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29717/indicacao_n.332_-_tapa_buracos_rua__honorio_lobo.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo realizar operação tapa buracos em toda extensão da Rua Honório  Lôbo, centro, neste Município.</t>
+  </si>
+  <si>
+    <t>30158</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30158/ws_indicacao_607-26.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a extensão do horário de funcionamento da UBS 07 do Distrito do JK para atendimento até as 21:00.</t>
+  </si>
+  <si>
+    <t>30165</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30165/indicacao_no_608-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja ofertado gratuitamente um curso de reciclagem para motoristas infratores da cidade de Formosa, em parceira com a Secretaria Municipal de Trânsito, empresas privadas e prefeitura.</t>
+  </si>
+  <si>
+    <t>30166</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30166/indicacao_no_609-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja reforçada a campanha contra a Dengue tendo em vista o período chuvoso.</t>
+  </si>
+  <si>
+    <t>30167</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30167/indicacao_no_610-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a criação de uma escola de línguas estrangeiras que ofereça cursos gratuitos para os alunos da rede municipal.</t>
+  </si>
+  <si>
+    <t>30214</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30214/indicacao_611_12_de_marco-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: A manutenção e substituição de lâmpadas da iluminação pública no 1º Setor Industrial, neste município.</t>
+  </si>
+  <si>
+    <t>30215</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30215/indicacao_612_12_de_marco-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: Um estudo para criação de um calendário oficial de eventos culturais e turísticos do município de Formosa.</t>
+  </si>
+  <si>
+    <t>30213</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30213/indicacao_613_12_de_marco-assinado.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:A Senhora Prefeita Municipal, juntamente à Secretaria Municipal de Trânsito(SMT), que seja realizado estudo para implantação de campanhas permanentes de educação no trânsito nas escolas do município.</t>
+  </si>
+  <si>
+    <t>30189</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>Eder Bernardes da Silva - Eder Bernardes (Dedé)</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30189/indicacao_no_619.pdf</t>
+  </si>
+  <si>
+    <t>Sugiro realizar operação tapa buracos em toda extensão da Rua 16, loacalizada no setor Formosinha.</t>
+  </si>
+  <si>
+    <t>30195</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30195/indicacao_620-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir revitalização do playground da Praça Central na Avenida X, setor Primavera.</t>
+  </si>
+  <si>
+    <t>30204</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30204/indicacao_no_621-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, que sejam adotadas as providências necessárias para a recuperação da estrada vicinal da região do Crixazinho, vão do paranã, com a realização de serviços de patrolamento, nivelamento e cascalhamento ao longo de sua extensão.</t>
+  </si>
+  <si>
+    <t>30203</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30203/indicacao_no_622-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, que sejam adotadas as providências necessárias para a recuperação da estrada vicinal da região do Salobrão, com a realização de serviços de patrolamento, nivelamento e cascalhamento ao longo de sua extensão.</t>
+  </si>
+  <si>
+    <t>30205</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30205/indicacao_no_623-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, que sejam adotadas as providências necessárias para a recuperação da estrada vicinal da região do Brejão, com a realização de serviços de patrolamento, nivelamento e cascalhamento ao longo de sua extensão.</t>
+  </si>
+  <si>
+    <t>30209</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30209/indicacao_no_624-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, que sejam adotadas as providências necessárias para a recuperação da estrada de acesso para o Vale da Esperança, com a realização de serviços de patrolamento, nivelamento e cascalhamento ao longo de sua extensão.</t>
+  </si>
+  <si>
+    <t>30208</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30208/indicacao_no_625-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, que sejam adotadas as providências necessárias para a recuperação da estrada vicinal do Palmeira 3 e 4, com a realização de serviços de patrolamento, nivelamento e cascalhamento ao longo de sua extensão.</t>
+  </si>
+  <si>
+    <t>30206</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30206/indicacao_no_626-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria de Saúde e dos órgãos competentes, que adote as medidas cabíveis, para que sejam realizadas ações de divulgação e conscientização junto à população sobre os serviços gratuitos de tratamento para dependência química oferecidos pelo Sistema Único de Saúde – SUS, especialmente aqueles estruturados por meio da Sistema Único de Saúde e da Rede de Atenção Psicossocial (RAPS).</t>
+  </si>
+  <si>
+    <t>30210</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30210/indicacao_no_627-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a realização de manutenção no sistema de iluminação pública do Distrito de Santa Rosa, neste município.</t>
+  </si>
+  <si>
+    <t>30211</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30211/indicacao_no_628-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para criar e fortalecer ações de apoio aos empreendedores do turismo rural e ecológico no município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30212</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30212/indicacao_no_629-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, a recuperação total do campo de futebol localizado no Distrito de Santa Rosa, com a realização de serviços como, recuperação do gramado, manutenção ou instalação de traves e redes,  alambrado e demais adequações necessárias para garantir a utilização segura do espaço pela comunidade.</t>
+  </si>
+  <si>
+    <t>30207</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30207/indicacao_no_630-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria de Saúde, que adote as medidas cabíveis, para intensificar o atendimento na UPA Infantil do município de Formosa-GO, com o objetivo de ampliar a capacidade de acolhimento e reduzir o tempo de espera para atendimento das crianças.</t>
+  </si>
+  <si>
+    <t>30222</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30222/indicacao_n.361_-_tapa_buraco_na_rua_8_setor_primavera._.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir tapa buraco em toda a extensão da rua 8 setor Primavera , neste Município.</t>
+  </si>
+  <si>
+    <t>30279</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30279/indicacao_n.362_-_tapa_buraco_na_av._3_setor_pq._das_laranjeiras_.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir tapa buracos em toda extensão da Avenida 3 setor Parque das Laranjeiras, neste Município.</t>
+  </si>
+  <si>
+    <t>30278</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30278/indicacao_n.363_-_capina_e_limpeza_canteiro_setor_jardim_triangulo_.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir capina e limpeza no canteiro entre Avenida Central, com a rua E, e rua 7 no Setor Jardim Triângulo, neste Município.</t>
+  </si>
+  <si>
+    <t>30277</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30277/indicacao_n.364_-_tapa_buracos_rua_1_setor_primavera_.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir tapa buracos em toda extensão da rua 1 Setor Primavera, neste Município.</t>
+  </si>
+  <si>
+    <t>30286</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30286/indicacao_n.365-_tapa_buracos_rua_16_jd._oliveira_.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir tapa buracos em toda extensão da rua 16 Setor Jardim Oliveira, próximo a invasão, neste Município.</t>
+  </si>
+  <si>
+    <t>30287</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30287/indicacao_n.366_-_capina_e_limpeza_no_canteiro_entre_av._central_a_rua_9__setor_jardim_triangulo_.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir capina e limpeza no canteiro entre Avenida Central, com a rua 9 no Setor Jardim Triângulo, neste Município.</t>
+  </si>
+  <si>
+    <t>30288</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30288/indicacao_n.367_-_tapa_buracos__av._central___setor_jardim_triangulo_.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir tapa buracos  em toda extensão da Avenida Central,  Setor Jardim Triângulo, neste Município.</t>
+  </si>
+  <si>
+    <t>30337</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30337/indicacao_n.368_-_limpeza_na_ubs_02_setor_paque_das_laranjeiras_.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir devida capina e limpeza na UBS 02, Setor Parque das Laranjeiras, neste Município.</t>
+  </si>
+  <si>
+    <t>30338</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30338/indicacao_n.369_-_sanar_problemas_de_infiltracao_no_teto_da_ubs_02__setor_parque_das_laranjeiras_.pdf</t>
+  </si>
+  <si>
+    <t>Tomar medidas cabiveis no sentido de sanar problemas de infiltração no teto da UBS 02,  Setor Parque das Laranjeiras, neste Município.</t>
+  </si>
+  <si>
+    <t>30504</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30504/indicacao_n.640_-limpeza_na_ubs_13__setor_paque_lago.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir devida capina e limpeza na UBS 13 , Setor Parque Lago, neste Município.</t>
+  </si>
+  <si>
+    <t>30409</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30409/indicacao_n.641_-_tapa_buracos__rua_jose_jacinto_california_.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir tapa buracos na  Rua José Jacinto, esquina da Ciana  com Jales, Setor  Califórnia , neste Município.</t>
+  </si>
+  <si>
+    <t>30410</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30410/indicacao_n.642_-_fazer_a_devida_limpeza_nos_bueiros_da_praca_da_feira_coberta_.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a secretaria de obras, fazer a devida limpeza nos bueiros da praça da feira coberta, neste Município.</t>
+  </si>
+  <si>
+    <t>30411</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30411/indicacao_n.643_-_tapa_buracos__av._circular_com_av._oeste_jardin_oliveira_.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir tapa buracos na  Avenida circular do setor  Jardim Oliveira, paralelo com a Avenida Oeste , neste Município.</t>
+  </si>
+  <si>
+    <t>30448</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30448/indicacao_n.644_-_sugerir_tapa_buracos_na__rua_12_dominicanos_esquina_do_ideal_setor_california_.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir tapa buracos na  rua 12, Dominicanos esquina do ideal, Setor Califórnia, neste Município.</t>
+  </si>
+  <si>
+    <t>30419</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30419/indicacao_n.645_fazer_cumprir_a_lei_no_530_-042-p_de_20_de_julho_de_1972_-_hino_oficial_do_municipio_de_formosa.pdf</t>
+  </si>
+  <si>
+    <t>fazer cumprir a Lei nº 530/042-P de 20 de julho de 1972, a qual estabelece que o Hino Oficial do Município de Formosa seja adotado e executado oficialmente nas escolas, em comemorações cívicas, reuniões solenes, festas de formatura e em todas as datas célebres da cidade.</t>
+  </si>
+  <si>
+    <t>30447</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30447/indicacao_n.646_-_sugerir_tapa_buracos_em_toda_extensao_da__rua_05_no_setor_parque_das_laranjeiras_.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir tapa buracos em toda extensão da  rua 05, no Setor parque das Laranjeiras, neste Município.</t>
+  </si>
+  <si>
+    <t>30449</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30449/indicacao_n.647_-sugerir_tapa_buracos_em_toda_extensao_da__rua_12_no_setor_parque_lago.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir tapa buracos em toda extensão da  rua 12, no Setor Parque Lago, neste Município.</t>
+  </si>
+  <si>
+    <t>30450</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30450/indicacao_n.648_-sugerir_tapa_buracos_em_toda_extensao_da__rua_a_no_setor_parque_da_colina.pdf</t>
+  </si>
+  <si>
+    <t>Sugerir tapa buracos em toda extensão da  rua A, no Setor Parque da Colina, neste Município.</t>
+  </si>
+  <si>
+    <t>30230</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30230/indicacao_no_671-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a criação de uma parada de ônibus para o cemitério da formosinha.</t>
+  </si>
+  <si>
+    <t>30231</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30231/indicacao_no_672-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a criação de estratégias para garantir que turistas e moradores de Formosa tenham acesso e conheçam a diversidade de experiências e serviços turísticos da cidade.</t>
+  </si>
+  <si>
+    <t>30232</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30232/indicacao_no_673-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a manutenção frequente dos números de telefones disponibilizados no site da prefeitura das respectivas secretarias, pois os números fornecidos não atendem.</t>
+  </si>
+  <si>
+    <t>30233</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30233/indicacao_no_674-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo construir uma praça no terreno que envolve toda a área do campo society no Distrito do JK.</t>
+  </si>
+  <si>
+    <t>30234</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30234/indicacao_no_675-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a reforma do alambrado do campo de futebol do Distrito do JK.</t>
+  </si>
+  <si>
+    <t>30241</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30241/indicacao_no_676-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo  uma campanha de conscientização para empresas, colaboradores e a sociedade sobre o “ABRIL VERDE” que dispõe sobre prevenção de acidentes de trabalho e doenças ocupacionais.</t>
+  </si>
+  <si>
+    <t>30242</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30242/indicacao_no_677-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo realizar “mutirões da saúde” para zerar a fila de atendimentos especializados em diversas áreas como oftalmologia, ginecologia, obstetrícia, entre outros.</t>
+  </si>
+  <si>
+    <t>30243</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30243/indicacao_no_678-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja feita uma revitalização geral (paisagismo, bancos e lixeiras) na Praça Rui Barbosa - Bairro Centro.</t>
+  </si>
+  <si>
+    <t>30244</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30244/indicacao_no_679-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja promovido um curso municipal gratuito de Língua Brasileira de Sinais - LIBRAS, para toda a comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30245</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30245/indicacao_no_680-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a criação de um terceiro Conselho Tutelar com sede no Distrito do JK para atendimento aos Distritos JK, Bezerra e Santa Rosa.</t>
+  </si>
+  <si>
+    <t>30465</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30465/indicacao_no_681-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo providenciar parque infantil com areia e brinquedos na Praça Sérgio Fayad Generoso, Avenida Maestro João Luiz do Espírito Santo, Bairro Jardim Califórnia.</t>
+  </si>
+  <si>
+    <t>30468</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30468/indicacao_no_682-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a divulgação e o cumprimento da Lei n° 675 de 20 de outubro de 2021, que “Dispõe sobre a criação do Programa “Adote o seu quarteirão” para incentivar a participação de moradores, em conjunto com à rede municipal de saúde, no combate ao vetor da dengue, infestação de escorpiões e outros problemas relevantes de saúde em nosso município.</t>
+  </si>
+  <si>
+    <t>30466</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30466/indicacao_no_683-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo parcerias da prefeitura com empresas e patrocinadores para garantir apoio financeiro para eventos esportivos, equipes e programas de desenvolvimento.</t>
+  </si>
+  <si>
+    <t>30467</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30467/indicacao_no_684-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que promova o recadastramento dos túmulos do cemitério Cruz das Almas através de chamamento publico, criando um acervo digital detalhado e atualizado dos terrenos existentes.</t>
+  </si>
+  <si>
+    <t>30470</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30470/indicacao_no_685-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja feito um estudo juntamente com os órgãos responsáveis para colocar um redutor de velocidade com faixa de segurança para pedestres elevada na BR020 - Distrito do JK.</t>
+  </si>
+  <si>
+    <t>30471</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30471/indicacao_no_686-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo divulgar e cumprir a Lei n° 842 de 15 de fevereiro de 2023, que Institui o “Programa Água doce no Distrito de JK”.</t>
+  </si>
+  <si>
+    <t>30472</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30472/indicacao_no_687-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada a festa em comemoração do aniversário do Distrito do JK.</t>
+  </si>
+  <si>
+    <t>30473</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30473/indicacao_no_688-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo promover a ampliação e o reforço das campanhas informativas dirigidas a gestantes e parturientes sobre seus direitos na atenção obstétrica e neonatal, com foco na proteção contra a violência obstétrica.</t>
+  </si>
+  <si>
+    <t>30474</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30474/indicacao_no_689-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja implementado um plano emergencial com a contratação de um médico pediatra para os posto de saúde para atender os casos de prioridade verde e amarelo, tendo em vista o grande surto de dengue, gripes, bronquite, pneumonia e outros que lotam a UPA da cidade.</t>
+  </si>
+  <si>
+    <t>30475</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30475/indicacao_no_690-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo colocar um sistema de monitoramento no Laguinho Dejanira Carvalho de Brito (laguinho da vovó), Bairro Abreu.</t>
+  </si>
+  <si>
+    <t>30525</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30525/indicacao_no_691-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja feita uma extensão da feira coberta, tendo em vista o crescente aumento dos comerciantes naquele local.</t>
+  </si>
+  <si>
+    <t>30526</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30526/indicacao_no_692-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a criação de um plano de atenção e acolhimento para a saúde e bem-estar de nossos idosos e pessoas em situação de vulnerabilidade em Formosa.</t>
+  </si>
+  <si>
+    <t>30527</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30527/indicacao_no_693-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a reforma dos dois quebra-molas na BR020 do Distrito do JK, mais precisamente em frente ao Posto de gasolina e a Barraca do Fá.</t>
+  </si>
+  <si>
+    <t>30528</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30528/indicacao_no_694-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo o direcionamento de uma área pública para a construção de um novo cemitério, na modalidade vertical, visando melhor aproveitamento.</t>
+  </si>
+  <si>
+    <t>30529</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30529/indicacao_no_695-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo a compra e distribuição gratuita de uniformes para todos os alunos da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>30554</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30554/indicacao_no_696-26_ws.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja tomada as devidas providências em relação a água parada que fica na porta do colégio Visão em dias chuvosos, e que segue empoçada por um bom pedaço da avenida.</t>
+  </si>
+  <si>
+    <t>30228</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30228/indicacao_no_811-26_-__tapa_buracos_na_extensao_da_rua_21_quadra_f_rosa_maria.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização de operação tapa-buracos em toda a extensão da Rua 21, Quadra F, Rosa Maria.</t>
+  </si>
+  <si>
+    <t>30229</t>
+  </si>
+  <si>
+    <t>812</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30229/indicacao_no_812-26_-__instalacao_de_um_ponto_de_parada_de_onibus_com_estrutura_coberta_em_frente_a_escola_municipal_floripes_pires_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a instalação de um ponto de parada de ônibus com estrutura coberta em frente à Escola Municipal Floripes Pires Lopes.</t>
+  </si>
+  <si>
+    <t>30269</t>
+  </si>
+  <si>
+    <t>813</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30269/indicacao_no_813-26_-_sugere_o_cumprimento_da_lei_ordinaria_no_917_de_30_de_outubro_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Sugere o cumprimento da Lei Ordinária nº 917, de 30 de outubro de 2023, que “Determina que os serviços terceirizados pelo Poder Público, que utilizam veículos, caminhões e máquinas para a prestação de serviços, devem utilizar adesivos com a identidade da gestão vigente, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>30270</t>
+  </si>
+  <si>
+    <t>814</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30270/indicacao_no_814-26_-_sinalizacao_vertical_no_cruzamento_da_rua_17_com_a_avenida_01_no_bairro_parque_da_colina_ii..pdf</t>
+  </si>
+  <si>
+    <t>Sugere que seja realizada a devida sinalização vertical no cruzamento da Rua 17 com a Avenida 01, no bairro Parque da Colina II.</t>
+  </si>
+  <si>
+    <t>30271</t>
+  </si>
+  <si>
+    <t>815</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30271/indicacao_no_815-26_-_pavimentacao_asfaltica_em_toda_a_extensao_da_rua_d_no_bairro_parque_da_colina_ii..pdf</t>
+  </si>
+  <si>
+    <t>Sugere que seja realizada a pavimentação asfáltica em toda a extensão da Rua D, no bairro Parque da Colina II.</t>
+  </si>
+  <si>
+    <t>30272</t>
+  </si>
+  <si>
+    <t>816</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30272/jn-_indicacao-_816-26.pdf</t>
+  </si>
+  <si>
+    <t>Sugere o cumprimento da Lei Ordinária nº 803, de 5 de outubro de 2022, que “Institui a Semana Municipal de Incentivo ao Aleitamento Materno no Município de Formosa”.</t>
+  </si>
+  <si>
+    <t>30274</t>
+  </si>
+  <si>
+    <t>817</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30274/indicacao_no_817-26_-__implantacao_de_faixa_elevada_em_frente_ao_cmei_maria_aparecida_hamu_opa..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a implantação de faixa elevada em frente ao CMEI Maria Aparecida Hamu Opa.</t>
+  </si>
+  <si>
+    <t>30273</t>
+  </si>
+  <si>
+    <t>818</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30273/indicacao_no_818-26_-__implantacao_de_sinalizacao_horizontal_e_vertical_no_cruzamento_da_avenida_senador_coimbra_bueno.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a implantação de sinalização horizontal e vertical no cruzamento da Avenida Senador Coimbra Bueno com a Rua 1, em frente ao Supermercado Rio Vermelho, no bairro Parque da Colina II.</t>
+  </si>
+  <si>
+    <t>30275</t>
+  </si>
+  <si>
+    <t>819</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30275/indicacao_no_819-26_-_realizacao_da_pintura_da_faixa_de_pedestres_em_frente_a_escola_municipal_joaquim_moreira..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização da pintura da faixa de pedestres em frente à Escola Municipal Joaquim Moreira.</t>
+  </si>
+  <si>
+    <t>30276</t>
+  </si>
+  <si>
+    <t>820</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30276/indicacao_no_820-26_-_realizacao_de_operacao_tapa-buracos_na_avenida_isper_gebrim_no_trecho_compreendido_entre_a_rua_2_e_a_rua_3_no_bairro_formosinha..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização de operação tapa-buracos na Avenida Isper Gebrim, no trecho compreendido entre a Rua 2 e a Rua 3, no bairro Formosinha.</t>
+  </si>
+  <si>
+    <t>30339</t>
+  </si>
+  <si>
+    <t>821</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30339/indicacao_no_821-26_-_operacao_tapa-buracos_em_toda_a_extensao_da_rua_santa_luzia_setor_nordeste..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização da operação tapa-buracos em toda a extensão da Rua Santa Luzia, Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30343</t>
+  </si>
+  <si>
+    <t>822</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30343/indicacao_no_822-26_-_pintura_da_faixa_elevada_situada_na_rua_visconde_de_porto_seguro_em_frente_a_visual_calcados.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização da pintura da faixa elevada situada na Rua Visconde de Porto Seguro, em frente à Visual Calçados.</t>
+  </si>
+  <si>
+    <t>30340</t>
+  </si>
+  <si>
+    <t>823</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30340/indicacao_no_823-26_-_operacao_tapa-buracos_na_extensao_da_rua_e_quadra_24_parque_da_colina_ii..pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização da operação tapa-buracos na extensão da Rua E, Quadra 24, Parque da Colina II.</t>
+  </si>
+  <si>
+    <t>30342</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30342/indicacao_no_824-26_-_operacao_tapa-buracos_na_extensao_da_rua_e_quadra_24_parque_da_colina_ii..pdf</t>
+  </si>
+  <si>
+    <t>30289</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30289/indicacoes_2026.doc_826_abril_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos na Rua 12_x000D_
+ Quadra 18  Setor Bosque 2.</t>
+  </si>
+  <si>
+    <t>30290</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30290/indicacoes_2026.doc_828_abril_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>realizar troca de lâmpada na Rua Ebraim Jorge em frente Ginásio de Esportes no Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30294</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30294/indicacoes_2026.doc_828_abril_doc.doc_1.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos na Rua 07_x000D_
+ Quadra 07  Setor Bosque 2.</t>
+  </si>
+  <si>
+    <t>30292</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30292/indicacoes_2026.doc_829_abril_doc.doc_1-assinado.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos na Rua 30 lateral da constrular  setor Bosque.</t>
+  </si>
+  <si>
+    <t>30296</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30296/indicacoes_2026.doc_830_abril_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos na Rua 19 _x000D_
+quadra 37 Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30293</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30293/indicacoes_2026.doc_831_abril_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos na Rua 16 esquina com a Avenida 06  Bairro Formosinha.</t>
+  </si>
+  <si>
+    <t>30291</t>
+  </si>
+  <si>
+    <t>832</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30291/indicacoes_2026.doc_832_abril_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos na Rua 01  esquina com a Avenida 15 em frente a Michelin no  Bairro Formosinha.</t>
+  </si>
+  <si>
+    <t>30295</t>
+  </si>
+  <si>
+    <t>833</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30295/indicacoes_2026.doc_833_abril_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos em toda a _x000D_
+extensão da  Rua 17  quadra 45   Bairro Formosinha.</t>
+  </si>
+  <si>
+    <t>30298</t>
+  </si>
+  <si>
+    <t>834</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30298/indicacoes_2026.doc_834_abril_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>fazer ondulação transversal na Avenida A_x000D_
+  Engenheiro Flávio Vitor Dias quadra 86 em frente a panificadora Avenida , no Parque da Colina.</t>
+  </si>
+  <si>
+    <t>30300</t>
+  </si>
+  <si>
+    <t>835</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30300/indicacoes_2026.doc_835_abril_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>a realizar pavimentação asfáltica na Via 03 quadra 27 Setor Sul.</t>
+  </si>
+  <si>
+    <t>30299</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30299/indicacoes_2026.doc_836_abril_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>realizar limpeza e revitalização da  quadra _x000D_
+esportiva  na Avenida Ferroviária E no Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30324</t>
+  </si>
+  <si>
+    <t>837</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30324/indicacoes_2026.doc_837_abril_doc.doc_1-assinado.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos na Rua 02 _x000D_
+esquina com a Rua 18 Bairro Formosinha próximo á JHM lanternagem e pintura.</t>
+  </si>
+  <si>
+    <t>30328</t>
+  </si>
+  <si>
+    <t>838</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30328/indicacoes_2026.doc_838_abril_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>a realizar limpeza do canteiro central na Avenida _x000D_
+Tancredo Neves Setor Sul.</t>
+  </si>
+  <si>
+    <t>30330</t>
+  </si>
+  <si>
+    <t>839</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30330/indicacoes_2026.doc_839_abril_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>realizar operação tapa buracos na rua 10 no_x000D_
+ Parque das Laranjeiras.</t>
+  </si>
+  <si>
+    <t>30329</t>
+  </si>
+  <si>
+    <t>840</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30329/indicacoes_2026.doc_840_abril_doc.doc_1.pdf</t>
+  </si>
+  <si>
+    <t>a realizar operação tapa buracos e limpeza da Rua 15 de novembro no bairro Vista Alegre.</t>
+  </si>
+  <si>
+    <t>30341</t>
+  </si>
+  <si>
+    <t>842</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30341/indicacao_no_842.pdf</t>
+  </si>
+  <si>
+    <t>realizar a revitalização do Parquinho Infantil da Mata da Bica.</t>
+  </si>
+  <si>
+    <t>30344</t>
+  </si>
+  <si>
+    <t>843</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30344/indicacao_no_843.pdf</t>
+  </si>
+  <si>
+    <t>colocar areia no Parquinho Infantil da Mata da Bica.</t>
+  </si>
+  <si>
+    <t>30345</t>
+  </si>
+  <si>
+    <t>844</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30345/indicacao_no_844.pdf</t>
+  </si>
+  <si>
+    <t>reformar o telhado da Escola Municipal Adelina Rodriques de Souza.</t>
+  </si>
+  <si>
+    <t>30346</t>
+  </si>
+  <si>
+    <t>845</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30346/indicacao_no_845.pdf</t>
+  </si>
+  <si>
+    <t>reformar a calçada da Escola Municipal Adelina Rodriques de Souza.</t>
+  </si>
+  <si>
+    <t>30347</t>
+  </si>
+  <si>
+    <t>846</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30347/indicacao_no_846.pdf</t>
+  </si>
+  <si>
+    <t>reformar o parque infantil da Escola Municipal Adelina Rodriques de Souza.</t>
+  </si>
+  <si>
+    <t>30441</t>
+  </si>
+  <si>
+    <t>847</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30441/indicacao_no_847.pdf</t>
+  </si>
+  <si>
+    <t>realizar roçagem na Escola Municipal Adelina Rodrigues de Souza.</t>
+  </si>
+  <si>
+    <t>30442</t>
+  </si>
+  <si>
+    <t>848</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30442/indicacao_no_848.pdf</t>
+  </si>
+  <si>
+    <t>realizar campanhas de orientações sobre o autismo, a importância do diagnóstico precoce e as formas de tratamento.</t>
+  </si>
+  <si>
+    <t>30445</t>
+  </si>
+  <si>
+    <t>849</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30445/indicacao_no_849.pdf</t>
+  </si>
+  <si>
+    <t>realizar campanhas públicas de esclarecimento sobre os serviços de apoio à família de portadores do transtorno espectro autista oferecidos pelo município.</t>
+  </si>
+  <si>
+    <t>30443</t>
+  </si>
+  <si>
+    <t>850</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30443/indicacao_no_850.pdf</t>
+  </si>
+  <si>
+    <t>promover cursos de aperfeiçoamento para os  profissionais que trabalham com autistas.</t>
+  </si>
+  <si>
+    <t>30444</t>
+  </si>
+  <si>
+    <t>851</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30444/indicacao_no_851.pdf</t>
+  </si>
+  <si>
+    <t>promover  atividades literárias, artísticas e culturais com o objetivo de estimular o estudo e a leitura entre crianças, adolescentes, adultos e idosos.</t>
+  </si>
+  <si>
+    <t>30476</t>
+  </si>
+  <si>
+    <t>852</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30476/indicacao_no_852.pdf</t>
+  </si>
+  <si>
+    <t>determinar o uso da Linguagem Brasileira de Sinais em veiculação de propagandas oficiais da Prefeitura Municipal</t>
+  </si>
+  <si>
+    <t>30478</t>
+  </si>
+  <si>
+    <t>853</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30478/indicacao_no_853.pdf</t>
+  </si>
+  <si>
+    <t>promover campanhas para destacar a importância de realizar atividades físicas regulares para combater o sedentarismo e mais doenças crônicas não transmissíveis .</t>
+  </si>
+  <si>
+    <t>30477</t>
+  </si>
+  <si>
+    <t>854</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30477/indicacao_no_854.pdf</t>
+  </si>
+  <si>
+    <t>promover ações que visem ao desenvolvimento social, econômico e ao fomento da produção agrícola e familiar no município .</t>
+  </si>
+  <si>
+    <t>30479</t>
+  </si>
+  <si>
+    <t>855</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30479/indicacao_no_855.pdf</t>
+  </si>
+  <si>
+    <t>estabelecer diretrizes  para abertura, conservação e manutenção de estradas rurais do Município .</t>
+  </si>
+  <si>
+    <t>30505</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30505/indicacao_no_856_1.pdf</t>
+  </si>
+  <si>
+    <t>padronizar as calçadas da cidade para melhorar a mobilidade de cadeirantes, idosos e pessoas com necessidades especiais.</t>
+  </si>
+  <si>
+    <t>30511</t>
+  </si>
+  <si>
+    <t>857</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30511/indicacao_no_857.pdf</t>
+  </si>
+  <si>
+    <t>Realização de campanhas de orientação sobre saúde preventiva nas escolas, abordando temas como higiene, alimentação saudável, saúde mental e prevenção de doenças.</t>
+  </si>
+  <si>
+    <t>30512</t>
+  </si>
+  <si>
+    <t>858</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30512/indicacao_no_858.pdf</t>
+  </si>
+  <si>
+    <t>Criação de programas de capacitação para servidores públicos voltados ao atendimento inclusivo e humanizado às pessoas com deficiência, transtornos do neurodesenvolvimento e necessidades especiais.</t>
+  </si>
+  <si>
+    <t>30510</t>
+  </si>
+  <si>
+    <t>859</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30510/indicacao_no_859.pdf</t>
+  </si>
+  <si>
+    <t>Realização de mutirões periódicos de limpeza e revitalização de áreas verdes.</t>
+  </si>
+  <si>
+    <t>30513</t>
+  </si>
+  <si>
+    <t>860</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30513/indicacao_no_860.pdf</t>
+  </si>
+  <si>
+    <t>Desenvolver programas de incentivo à coleta seletiva e reciclagem nas escolas da rede municipal.</t>
+  </si>
+  <si>
+    <t>30514</t>
+  </si>
+  <si>
+    <t>861</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30514/indicacao_no_861-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Criação de campanhas educativas voltadas à prevenção do bullying e da violência escolar.</t>
+  </si>
+  <si>
+    <t>30183</t>
+  </si>
+  <si>
+    <t>872</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30183/indicacao_no_426.pdf</t>
+  </si>
+  <si>
+    <t>realizar a roçagem e limpeza na Avenida Circular, no Jardim das Américas.</t>
+  </si>
+  <si>
+    <t>30321</t>
+  </si>
+  <si>
+    <t>873</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30321/indicacao_no_873...pdf</t>
+  </si>
+  <si>
+    <t>Sugiro realizar operação tapa buracos em toda extensão da Rua 17, localizada no setor Parque da Colina.</t>
+  </si>
+  <si>
+    <t>30320</t>
+  </si>
+  <si>
+    <t>874</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30320/indicacao_no_874...pdf</t>
+  </si>
+  <si>
+    <t>Sugiro realizar operação tapa buracos localizado na Avenida B, no Parque Vila Verde.</t>
+  </si>
+  <si>
+    <t>30387</t>
+  </si>
+  <si>
+    <t>877</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30387/indicacao_no_877-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para realizar com urgência o conserto da cadeira odontológica da unidade de saúde do Distrito de Santa Rosa, a qual se encontra com defeito, impossibilitando a realização dos atendimentos odontológicos à população.</t>
+  </si>
+  <si>
+    <t>30386</t>
+  </si>
+  <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30386/indicacao_no_878-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para garantir o pleno funcionamento da sala de vacinação no Distrito de Santa Rosa.</t>
+  </si>
+  <si>
+    <t>30388</t>
+  </si>
+  <si>
+    <t>879</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30388/indicacao_no_879-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para retorno do atendimento de psicologia no posto de saúde do Distrito de Santa Rosa.</t>
+  </si>
+  <si>
+    <t>30389</t>
+  </si>
+  <si>
+    <t>880</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30389/indicacao_no_880-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, no sentido de adquirir uma balança nova para o posto de saúde do Distrito de Santa Rosa, destinada à pesagem de adultos e crianças.</t>
+  </si>
+  <si>
+    <t>30390</t>
+  </si>
+  <si>
+    <t>881</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30390/indicacao_no_881-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para aquisição e instalação de uma nova estufa para esterilização de utensílios na unidade de atendimento de saúde do Distrito de Santa Rosa.</t>
+  </si>
+  <si>
+    <t>30420</t>
+  </si>
+  <si>
+    <t>882</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30420/indicacao_no_882-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a realização de manutenção, patrolamento e cascalhamento das estradas vicinais localizadas no setor de chácaras da Região Santa Rita, especialmente no Recanto das Violetas, zona rural do município de Formosa-GO, na saída para Planaltina-GO, lado esquerdo.</t>
+  </si>
+  <si>
+    <t>30421</t>
+  </si>
+  <si>
+    <t>883</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30421/indicacao_no_883-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a reforma geral da Escola Municipal Júlio César Lacerda, localizada no Distrito de Santa Rosa.</t>
+  </si>
+  <si>
+    <t>30422</t>
+  </si>
+  <si>
+    <t>884</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30422/indicacao_no_884-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, no sentido de adquirir ou contratar os serviços de um veículo tipo plataforma (prancha), destinado ao deslocamento de maquinários utilizados na manutenção das estradas vicinais do município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30423</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30423/indicacao_no_885-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, no sentido para aquisição e/ou contratação de caminhões-pipa para o fornecimento de água potável e não potável no município, especialmente para atendimento das comunidades urbanas e rurais, considerando a aproximação do período de estiagem.</t>
+  </si>
+  <si>
+    <t>30424</t>
+  </si>
+  <si>
+    <t>886</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30424/indicacao_no_886-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, no sentido para aquisição ou contratação, com a máxima urgência, de no mínimo dois caminhões caçamba, duas pás carregadeiras e uma motoniveladora, com a finalidade de atender de forma eficiente as demandas da zona rural do município de Formosa.</t>
+  </si>
+  <si>
+    <t>30496</t>
+  </si>
+  <si>
+    <t>887</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30496/indicacao_no_887-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, no sentido de intensificação da fiscalização quanto à venda irregular de óculos de grau no município de Formosa-GO, especialmente por ambulantes e estabelecimentos não autorizados.</t>
+  </si>
+  <si>
+    <t>30499</t>
+  </si>
+  <si>
+    <t>888</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30499/indicacao_no_888-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis,  para a manutenção e revitalização das lixeiras da Praça Rui Barbosa.</t>
+  </si>
+  <si>
+    <t>30498</t>
+  </si>
+  <si>
+    <t>889</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30498/indicacao_no_889-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, no sentido de apoiar a realização de torneios de futebol na zona rural do município, garantindo a disponibilização de materiais esportivos e o suporte estrutural necessário para a realização desses campeonatos.</t>
+  </si>
+  <si>
+    <t>30497</t>
+  </si>
+  <si>
+    <t>890</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30497/indicacao_no_890-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, no sentido de regulamentar, por meio de Decreto Municipal, a Lei nº 1.126/2025, que dispõe sobre a compensação de débitos com precatórios no âmbito do Município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30500</t>
+  </si>
+  <si>
+    <t>891</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30500/indicacao_no_891-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a criação de um Centro de Convivência Social na saída para o Salto do Itiquira, no município de Formosa.</t>
+  </si>
+  <si>
+    <t>30516</t>
+  </si>
+  <si>
+    <t>892</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30516/indicacao_no_892-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a criação de incentivos fiscais e financeiros destinados à agricultura familiar, apicultores e piscicultores do município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30515</t>
+  </si>
+  <si>
+    <t>893</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30515/indicacao_no_893-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para que seja implantado um sistema de vídeo monitoramento no Distrito de Santa Rosa.</t>
+  </si>
+  <si>
+    <t>30519</t>
+  </si>
+  <si>
+    <t>894</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30519/indicacao_no_894-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a desburocratização do processo de emissão de alvarás de funcionamento no município, mediante a criação e implementação de um sistema virtual, de fácil acesso, intuitivo e eficiente.</t>
+  </si>
+  <si>
+    <t>30518</t>
+  </si>
+  <si>
+    <t>895</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30518/indicacao_no_895-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente e às operadoras de telefonia móvel, que adote as medidas cabíveis, no sentido de viabilizar a instalação de torres de sinal de telefonia móvel nas regiões do Paranã do Meio, Toca da Onça e Maltizaria, localizadas na zona rural do município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30517</t>
+  </si>
+  <si>
+    <t>896</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30517/indicacao_no_896-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, no sentido de incluir, no Calendário Oficial de Eventos do Município, eventos ligados aos esportes equestres, em especial as cavalgadas.</t>
+  </si>
+  <si>
+    <t>30546</t>
+  </si>
+  <si>
+    <t>897</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30546/indicacao_no_897-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, no sentido para a implantação de fornecimento de internet gratuita (Wi-Fi público) no Parque Municipal Salto do Itiquira.</t>
+  </si>
+  <si>
+    <t>30549</t>
+  </si>
+  <si>
+    <t>898</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30549/indicacao_no_898-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para a criação de mecanismos de incentivo para empresas que contratarem pessoas participantes de programas sociais do município de Formosa.</t>
+  </si>
+  <si>
+    <t>30548</t>
+  </si>
+  <si>
+    <t>899</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30548/indicacao_no_899-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para incluir conteúdos relacionados ao empreendedorismo no currículo das escolas da rede pública municipal de ensino, de forma interdisciplinar ou como projeto pedagógico complementar.</t>
+  </si>
+  <si>
+    <t>30547</t>
+  </si>
+  <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30547/indicacao_no_900-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para implementar um Programa de Entrega Domiciliar de Medicamentos destinados a pacientes com doenças crônicas no município de Formosa, garantindo o acesso contínuo, regular e facilitado aos tratamentos essenciais.</t>
+  </si>
+  <si>
+    <t>30550</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30550/indicacao_no_901-26_lf.pdf</t>
+  </si>
+  <si>
+    <t>juntamente com a Secretaria competente, que adote as medidas cabíveis, para instituir o “Prêmio Jovem Cientista Municipal”, destinado a reconhecer, valorizar e incentivar projetos de pesquisa científica desenvolvidos por alunos da rede pública de ensino do município.</t>
+  </si>
+  <si>
+    <t>30363</t>
+  </si>
+  <si>
+    <t>902</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30363/indicacao_902_07_de_marco.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+- Que seja realizada a troca de lâmpada queimada localizada na Rua 04, QD. D,em frente a Casa 18, Bairro Bela Vista, neste município.</t>
+  </si>
+  <si>
+    <t>30375</t>
+  </si>
+  <si>
+    <t>903</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30375/indicacao_903_07_de_marco.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+-  à Secretaria Municipal competente, que seja realizada poda de árvore localizada na Rua 08, lote 421.</t>
+  </si>
+  <si>
+    <t>30376</t>
+  </si>
+  <si>
+    <t>904</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30376/indicacao_904_07_de_marco.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+_x000D_
+- A  implantação de atendimento com psicólogo nas unidades escolares da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>30377</t>
+  </si>
+  <si>
+    <t>905</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30377/indicacao_905_07_de_marco.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+_x000D_
+- A   implantação de lixeiras comunitárias em pontos estratégicos dos bairros do município.</t>
+  </si>
+  <si>
+    <t>30382</t>
+  </si>
+  <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30382/indicacao_906_08_de_marco.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+- A   criação do Programa Municipal “Fila Zero”, com o objetivo de reduzir e, progressivamente, zerar a fila de espera por consultas, exames laboratoriais e de imagem na rede pública de saúde.</t>
+  </si>
+  <si>
+    <t>30378</t>
+  </si>
+  <si>
+    <t>907</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30378/indicacao_907_08_de_marco.pdf</t>
+  </si>
+  <si>
+    <t>Sugiro a intensificação da fiscalização, bem como a implementação de programa de readequação e padronização das calçadas no município, garantindo acessibilidade e segurança aos pedestres.</t>
+  </si>
+  <si>
+    <t>30412</t>
+  </si>
+  <si>
+    <t>908</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30412/indicacao_908_08_de_abril.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: Que seja realizado serviço de tapa-buraco em toda extenção da Rua 08 setor Bosque II, neste município.</t>
+  </si>
+  <si>
+    <t>30413</t>
+  </si>
+  <si>
+    <t>909</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30413/indicacao_909_08_de_abril.pdf</t>
+  </si>
+  <si>
+    <t>sugiro: Indico à Secretaria Municipal de Meio Ambiente a criação do programa “Adote uma Praça”, permitindo que empresas e cidadãos contribuam com a manutenção e revitalização de espaços públicos.</t>
+  </si>
+  <si>
+    <t>30506</t>
+  </si>
+  <si>
+    <t>910</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30506/indicacao_910_15_de_abril.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:-Que seja realizado  a operação tapa-buracos na Via 20, localizada no Setor Sul, neste município.</t>
+  </si>
+  <si>
+    <t>30484</t>
+  </si>
+  <si>
+    <t>911</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30484/indicacao_911_14_de_abril_v.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+-A criação do Programa Municipal de Identificação e Recuperação de Imóveis Abandonados, com levantamento, notificação dos proprietários e destinação adequada dos espaços</t>
+  </si>
+  <si>
+    <t>30393</t>
+  </si>
+  <si>
+    <t>912</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30393/912.pdf</t>
+  </si>
+  <si>
+    <t>912- sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua bandeirinha, localizada no Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30391</t>
+  </si>
+  <si>
+    <t>913</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30391/913.pdf</t>
+  </si>
+  <si>
+    <t>913- sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 06, localizada no Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30392</t>
+  </si>
+  <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30392/914.pdf</t>
+  </si>
+  <si>
+    <t>914sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua Canário, localizada no Bairro Parque Lago.</t>
+  </si>
+  <si>
+    <t>30394</t>
+  </si>
+  <si>
+    <t>915</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30394/915.pdf</t>
+  </si>
+  <si>
+    <t>915- sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 01, Bairro São Benedito.</t>
+  </si>
+  <si>
+    <t>30425</t>
+  </si>
+  <si>
+    <t>916</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30425/916.pdf</t>
+  </si>
+  <si>
+    <t>916 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 14, Bairro Formosinha</t>
+  </si>
+  <si>
+    <t>30426</t>
+  </si>
+  <si>
+    <t>917</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30426/917.pdf</t>
+  </si>
+  <si>
+    <t>917 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 16, Bairro Formosinha</t>
+  </si>
+  <si>
+    <t>30427</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30427/918.pdf</t>
+  </si>
+  <si>
+    <t>918 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 18, Bairro Formosinha</t>
+  </si>
+  <si>
+    <t>30428</t>
+  </si>
+  <si>
+    <t>919</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30428/919.pdf</t>
+  </si>
+  <si>
+    <t>919 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 20, Bairro Formosinha</t>
+  </si>
+  <si>
+    <t>30429</t>
+  </si>
+  <si>
+    <t>920</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30429/920.pdf</t>
+  </si>
+  <si>
+    <t>920 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na na Rua 1, Bairro Parque Dom Bosco</t>
+  </si>
+  <si>
+    <t>30430</t>
+  </si>
+  <si>
+    <t>921</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30430/921.pdf</t>
+  </si>
+  <si>
+    <t>921 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 3, Bairro Parque Serrano</t>
+  </si>
+  <si>
+    <t>30433</t>
+  </si>
+  <si>
+    <t>922</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30433/922.pdf</t>
+  </si>
+  <si>
+    <t>922 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua Travessa Santa Luzia, Setor Nordeste</t>
+  </si>
+  <si>
+    <t>30434</t>
+  </si>
+  <si>
+    <t>923</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30434/923.pdf</t>
+  </si>
+  <si>
+    <t>923 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 05, Bairro Parque das Laranjeiras.</t>
+  </si>
+  <si>
+    <t>30432</t>
+  </si>
+  <si>
+    <t>924</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30432/924.pdf</t>
+  </si>
+  <si>
+    <t>924 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 04, Bairro Parque das Laranjeiras</t>
+  </si>
+  <si>
+    <t>30435</t>
+  </si>
+  <si>
+    <t>925</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30435/925.pdf</t>
+  </si>
+  <si>
+    <t>925 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 03, Bairro Parque das Laranjeiras</t>
+  </si>
+  <si>
+    <t>30431</t>
+  </si>
+  <si>
+    <t>926</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30431/926.pdf</t>
+  </si>
+  <si>
+    <t>926 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 3, Bairro Jardim triângulo</t>
+  </si>
+  <si>
+    <t>30436</t>
+  </si>
+  <si>
+    <t>927</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30436/927.pdf</t>
+  </si>
+  <si>
+    <t>927 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Heitor Vilas Lobo, Bairro Jardim Califórnia</t>
+  </si>
+  <si>
+    <t>30437</t>
+  </si>
+  <si>
+    <t>928</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30437/928.pdf</t>
+  </si>
+  <si>
+    <t>928 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua 1, Bairro Vila Carolina</t>
+  </si>
+  <si>
+    <t>30438</t>
+  </si>
+  <si>
+    <t>929</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30438/929.pdf</t>
+  </si>
+  <si>
+    <t>929 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua E, Bairro Parque da Colina I</t>
+  </si>
+  <si>
+    <t>30439</t>
+  </si>
+  <si>
+    <t>930</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30439/930.pdf</t>
+  </si>
+  <si>
+    <t>930 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Rua G, Bairro Parque da Colina I.</t>
+  </si>
+  <si>
+    <t>30440</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30440/931.pdf</t>
+  </si>
+  <si>
+    <t>931 - sugerindo realizar operação tapa-buracos e micro revestimento asfáltico em toda extensão na Avenida Engenheiro Flávio Victor Dias, Bairro Parque da Colina I.</t>
+  </si>
+  <si>
+    <t>30380</t>
+  </si>
+  <si>
+    <t>933</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30380/indicacao_no_933-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Rua 01, próximo ao lote 15, Setor de Chácaras Sul.</t>
+  </si>
+  <si>
+    <t>30381</t>
+  </si>
+  <si>
+    <t>934</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30381/indicacao_no_934-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Rua 66, próximo ao número 3, Parque Lago.</t>
+  </si>
+  <si>
+    <t>30384</t>
+  </si>
+  <si>
+    <t>935</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30384/indicacao_no_935-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na quadra 18, Lote 01, esquina com a 22, Parque da Colina II.</t>
+  </si>
+  <si>
+    <t>30385</t>
+  </si>
+  <si>
+    <t>936</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30385/indicacao_no_936-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizado  a limpeza na Avenida Circular , próximo ao número 24, Setor Bosque II.</t>
+  </si>
+  <si>
+    <t>30464</t>
+  </si>
+  <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30464/indicacao_no_938-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizado  a limpeza na Rua Jandáia, quadra 18 , próximo ao número 12, Parque Lago.</t>
+  </si>
+  <si>
+    <t>30480</t>
+  </si>
+  <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30480/indicacao_no_939-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Rua J, próximo ao número n° 30, Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30481</t>
+  </si>
+  <si>
+    <t>940</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30481/indicacao_no_940-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Via 15, quadra A, próximo ao lote 02, Setor Sul.</t>
+  </si>
+  <si>
+    <t>30482</t>
+  </si>
+  <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30482/indicacao_no_941-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizado manutenção e patrolamento da Rua Brasília, quadra G, próximo ao lote 01, no Residencial Santa Rosa.</t>
+  </si>
+  <si>
+    <t>30486</t>
+  </si>
+  <si>
+    <t>942</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30486/indicacao_no_942-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Rua Vicentina, quadra 26, próximo ao nº 07, Setor Bosque II.</t>
+  </si>
+  <si>
+    <t>30400</t>
+  </si>
+  <si>
+    <t>943</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30400/indicacao_943-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir recapeamento asfáltico em toda a extensão da Avenida Heitor Vilas Lobos, setor Jardim Califórnia.</t>
+  </si>
+  <si>
+    <t>30402</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30402/indicacao_944-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir recapeamento asfáltico em toda a extensão da Avenida Cristalina, setor Sul.</t>
+  </si>
+  <si>
+    <t>30405</t>
+  </si>
+  <si>
+    <t>945</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30405/indicacao_945-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir manutenção de iluminação pública na Avenida 2, setor Formosinha.</t>
+  </si>
+  <si>
+    <t>30401</t>
+  </si>
+  <si>
+    <t>946</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30401/indicacao_946-26_mr_2.pdf</t>
+  </si>
+  <si>
+    <t>sugerir limpeza no canteiro central da Avenida Ivone Saad, setor Vila Bela.</t>
+  </si>
+  <si>
+    <t>30404</t>
+  </si>
+  <si>
+    <t>947</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30404/indicacao_947-26_mr_1.pdf</t>
+  </si>
+  <si>
+    <t>sugerir  recapeamento asfáltico da Via 08, Setor Sul.</t>
+  </si>
+  <si>
+    <t>30403</t>
+  </si>
+  <si>
+    <t>948</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30403/indicacao_948-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir revitalização da quadra de esportes em frente à escola municipal Floripes Pires Lopes, setor Parque da Colina.</t>
+  </si>
+  <si>
+    <t>30451</t>
+  </si>
+  <si>
+    <t>949</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30451/indicacao_949-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir tapa-buraco na rua I, quadra 107, em frente ao lote 21, setor Parque da Colina.</t>
+  </si>
+  <si>
+    <t>30452</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30452/indicacao_950-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir tapa-buraco na rua 05, em frente ao número 106, setor Parque da Colina I.</t>
+  </si>
+  <si>
+    <t>30453</t>
+  </si>
+  <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30453/indicacao_951-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir manutenção da iluminação pública na rua G, quadra 48, setor Parque da Colina.</t>
+  </si>
+  <si>
+    <t>30454</t>
+  </si>
+  <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30454/indicacao_952-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir tapa-buraco na rua Antônio Bispo de Oliveira, setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30455</t>
+  </si>
+  <si>
+    <t>953</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30455/indicacao_953-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir instalação de placa de sinalização na rua 19, esquina com a Avenida Ferroviária E, setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30456</t>
+  </si>
+  <si>
+    <t>954</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30456/indicacao_954-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir instalação de placa de sinalização na rua C, esquina com a Avenida Ferroviária E, setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30487</t>
+  </si>
+  <si>
+    <t>955</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30487/indicacao_955-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir revitalização da parada de ônibus da Avenida Ferroviária E, esquina com a rua 21, setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30489</t>
+  </si>
+  <si>
+    <t>956</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30489/indicacao_956-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir instalação de placa de sinalização na rua 23, esquina com a Avenida Ferroviária E, setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30490</t>
+  </si>
+  <si>
+    <t>957</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30490/indicacao_957-26_mr.pdf</t>
+  </si>
+  <si>
+    <t>sugerir limpeza do canteiro central da Avenida Maestro João Luiz do Espírito Santo, Parque Laguna II, em frente ao Hospital Estadual de Formosa (HEF).</t>
+  </si>
+  <si>
+    <t>30485</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30485/indicacao_958_14_de_abril.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+_x000D_
+-Que seja realizado através da Secretaria competente, a criação do Programa de Patrulhamento Comunitário, em parceria com a Guarda Municipal, no município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30488</t>
+  </si>
+  <si>
+    <t>959</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30488/indicacao_95914_de_abril.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+-Que seja realizada a retirada de entulho acumulado na Rua Frei Constância, esquina com a Rua Maria Carlos Guimarães, Quadra 54, Lote 28A, Casa 505, Bairro Jardim Califórnia, neste município.</t>
+  </si>
+  <si>
+    <t>30508</t>
+  </si>
+  <si>
+    <t>960</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30508/indicacao_960_15_de_abril.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+-Que seja realizada a organização do trânsito na Rua 15, esquina com a Via 20, no Setor Sul, com a devida sinalização e definição de sentido das vias (subida e descida), bem como a adoção de medidas que garantam maior segurança no local.</t>
+  </si>
+  <si>
+    <t>30507</t>
+  </si>
+  <si>
+    <t>961</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30507/indicacao_961_15_de_abril.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+_x000D_
+-Que seja realizada a implantação da iluminação pública na entrada da cidade, localizada na saída sul do município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30509</t>
+  </si>
+  <si>
+    <t>962</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30509/indicacao_962_15de_abril.pdf</t>
+  </si>
+  <si>
+    <t>sugiro:_x000D_
+-Que seja realizada a construção de estacionamento na área da Igreja Santa Luzia, localizada no Parque da Colina, em frente à Escola Izaira, neste município.</t>
+  </si>
+  <si>
+    <t>30491</t>
+  </si>
+  <si>
+    <t>966</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30491/indicacao_no_966-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Rua 10, quadra A, próximo ao número 06, Setor Nordeste.</t>
+  </si>
+  <si>
+    <t>30492</t>
+  </si>
+  <si>
+    <t>967</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30492/indicacao_no_967-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>, sugerindo que seja realizada operação tapa-buraco na Rua Frei Manoel, quadra 54, próximo ao lote 13, Jardim Califórnia.</t>
+  </si>
+  <si>
+    <t>30520</t>
+  </si>
+  <si>
+    <t>968</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30520/indicacao_no_968-26_lb.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada operação tapa-buraco na Avenida Aeroporto, quadra B, próximo ao lote 01, Íris Village.</t>
+  </si>
+  <si>
+    <t>30521</t>
+  </si>
+  <si>
+    <t>976</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30521/indicacao___976.pdf</t>
+  </si>
+  <si>
+    <t>sugiro :_x000D_
+- Que seja realizada operação tapa-buraco em toda extensão da Rua 1, do Setor Bosque 2.</t>
+  </si>
+  <si>
+    <t>30522</t>
+  </si>
+  <si>
+    <t>977</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30522/indicacao___977.pdf</t>
+  </si>
+  <si>
+    <t>sugiro : Que seja realizada operação tapa-buraco em toda extensão da Rua 8, do Setor Bosque 2.</t>
+  </si>
+  <si>
+    <t>30523</t>
+  </si>
+  <si>
+    <t>978</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30523/dg-_indicacao-978-26.pdf</t>
+  </si>
+  <si>
+    <t>sugiro :_x000D_
+Sugiro  a elaboração e posterior execução de projeto arquitetônico e paisagístico para a rotatória localizada na Avenida Ferroviária, no Setor Nordeste, tendo como ponto de referência os estabelecimentos comerciais Sabor Goiano e Goiano Pneus.</t>
+  </si>
+  <si>
+    <t>30524</t>
+  </si>
+  <si>
+    <t>979</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30524/indicacao___979.pdf</t>
+  </si>
+  <si>
+    <t>sugiro :_x000D_
+-A reforma da entrada da cidade, com a elaboração e posterior execução de projeto arquitetônico para implantação de portal de entrada na saída sul do município.</t>
+  </si>
+  <si>
+    <t>29953</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29953/mocao_de_congratulacao_no_01-26_ws_doc.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada o Senhor Juraci Correia da Silva em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>29952</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29952/mocao_de_congratulacao_no_02-26_ws_doc.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada o Senhor João do Carmo Pereira de Souza em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>29960</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29960/mocao_de_congratulacao_no_03-26_ws_doc.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada ao Senhor Cabo Alberto Fernandes Araujo, do Corpo de Bombeiros Militar do Estado de Goiás, em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>29772</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29772/mocao_04_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, apresentamos nos termos regimentais, a presente Moção_x000D_
+Mediante ao Ato de Bravura, a ser encaminhada aos Guardas Municipais de Formosa Elvis Ribeiro_x000D_
+dos Santos e Carlos Gomes de Moura; à Sra. Técnica de Segurança do Trabalho, Cristiane Pereira_x000D_
+Bito; aos Policiais Militares Sargento D’angelis Borba Carneiro e Soldado Kennedy Siqueira Alvares_x000D_
+Machado; bem como aos Militares do Corpo de Bombeiros 2º Sargento Geraldo Marcelino Pereira_x000D_
+Junior, 3º Sargento Wescley de Souza Ribeiro e Soldado Tiago Pereira da Luz Moraes.</t>
+  </si>
+  <si>
+    <t>30104</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30104/mocao_05.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, apresento nos termos regimentais, a presente Moção de Congratulação aos Cuidadores Sociais Andressa Damaceno de Jesus, Beatriz Alves Machado de Paiva , Bruna carvalho Lima, Diego dos Reis Vieira, Esdras Frederico de Paiva Silvestre, Iglaé Gunther, Jenifer Paula Sena Rosa de Oliveira, Jorge Dionísio Pereira, José Iêdmo Saraiva Pereira, Julianna Fernandes Araújo, Kemilly Nicácio da Silva, Lara Magalhães da Costa, Luiz Eduardo do Nascimento Amaral, Luziene Teles Pereira, Maria do Carmo Lopes Martins, Marilane Teixeira da Cunha, Reiziane Gonçalves dos Santos, Ully Gleice Soares da Silva, Walece Cesario Lira Alves, Wellington de Souza,  que atuam na Casa de Passagem e na Casa da Mãe Social Unidades I e II da Secretaria Municipal de Desenvolvimento Social de Formosa/GO,  pelos relevantes serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30105</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30105/mocao_06.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, apresento nos termos regimentais, a presente Moção de Congratulação aos Cabo Murillo de Sousa Melo, Cabo Vinicyus Ribeiro de Magalhães e Sargento Cristian Pereira pelos relevantes serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30114</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30114/mocao_07.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, apresento nos termos regimentais, a presente Moção de Congratulação ao Sargento Rodrigo Torres Figueira pelos relevantes serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30119</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30119/mocao_de_congratulacao_no_10_militares_da_5a_companhia_do_2o_bpm_rural.pdf</t>
+  </si>
+  <si>
+    <t>a ser encaminhada aos valorosos militares da 5ª Companhia do 2º BPM Rural,     SUBTENENTE JOSIANO DIAS PEREIRA, 2º SGT EDUARDO ALVES DIAS DE ALECRIM, 2º SGT JOÃO FLÁVIO DE MOURA MENDES, 2º SGT GIOVANI BERNARDO SCHREINER, 3º SGT WILKER ALVES DA SILVA, 3º SGT FERNANDO GABRIEL CORDEIRO ANDRADE, 3º SGT PAULO RAMOS BORGES DA CRUZ, CB PEDRO LÓPEZ DA SILVEIRA MARTINS FERRARI, em reconhecimento à atuação exemplar na ocorrência de furto de gado registrada na zona rural do município de Formosa.</t>
+  </si>
+  <si>
+    <t>29771</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29771/viviane_dos_santos1-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada a senhor  Viviane dos Santos Rodrigues em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>29770</t>
+  </si>
+  <si>
+    <t>Dannilo Ferreira Guia - Dannilo Guia, Luiz Fernando Spíndola Lêdo- Dr Luiz Fernando Lêdo</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29770/rancho_nossa_senhora_de_aparecida-assinado.pdf</t>
+  </si>
+  <si>
+    <t>a presente Moção de Congratulação, a ser encaminhada ao Rancho Nossa Senhora Aparecida relevante representante da comunidade formosense, em reconhecimento à sua expressiva contribuição ao esporte equestre no município de Formosa/GO.</t>
+  </si>
+  <si>
+    <t>29782</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29782/mocao_de_congratulacao_no_16_-_italo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação a ser encaminhada ao Sr. Italo Alexandre Suess, em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>29783</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29783/mocao_de_congratulacao_no_17_-_eudes.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação a ser encaminhada ao Sr. Sargento Junio Eudes Cunha Monteiro, em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>29781</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29781/mocao_de_congratulacao_no_18_-_gleison.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação a ser encaminhada ao Sr. 2º Sargento Gleison de Sousa Brasileiro, em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>29780</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29780/mocao_de_congratulacao_no_19_-_felipe.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação a ser encaminhada ao Sr. 3º Sargento Felipe Marques Macedo Souza, em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>29817</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29817/mocao_de_congratulacao_no_20_-_ceus.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada aos servidores públicos, profissionais, voluntários e colaboradores que atuam junto ao CEUs das Artes, sendo eles Srs. Major Eliton Ataide Ornelas, 2º Sargento Alessandro Glicério da Silva, 3ºSargento Wescley de Souza Ribeiro, 2º Sargento Denis Pereira de Souza, Jucelma Mirelles Alves Borges da Silva, Solange Pires da Silva,Gardene Veloso Lopes Roehrs, Arthur Vilela, Aparecida Patrícia de Araújo, Leonardo dos Santos Moreira, Gilmar Fernandes de Souza, Vinícius Spíndola Barroso, Cristiane Pereira dos Santos Costa, Isadora da Silva dos Santos, Mariana dos Santos Borges, Arnor Barbosa Santos, Pollyana Farias Dutra, Regina Rodrigues dos Santos, Ataides Mendes da Silva, Geraldo Spíndola de Ataides, Heliton Dutra Ferraz, Juniron Soares Valente, Wesley da Jesus Leão, Paulo Sérgio Dourado da Silva, Bruna Alvarenga Freitas, Arlindo Penke, Ivonete Marques Rodrigues, Regiane Ariadiny Alcântara Albuquerque Silva, Rubens Fonseca de Deus, José Bezerra de Menezes de Deus Rocha, Wadson Batista de Sousa e Ildemar Álvares de Sousa   em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30040</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30040/mocao_de_congratulacao_no_21-26_mp__-_vigilantes.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada aos Senhores, Ailton Abadio de Oliveira, Alcineide Dias de Sousa, Anderson Pereira da Silva, Diego Rodrigues Nardim, Edson Cardoso da Silva, Edvilson Ferreira da Conceição, Fabiano Costa do Nascimento,  Fernando Silveira Pereira, Francinerio Pereira da Silva, Germivan Batista dos Santos, Gerson Roberto Da Silva,  Ismar da Silva Nascimento, Jaime Pereira de Moura, Leandro Ferreira Maciel,  Marlidia Spindola de Ataides, Meuriene Nobriga da Silva,  Nilson Francisco da Costa,  Rodrigo Hanter Pires Chagas, Teotonio Ataídes dos Santos Filho e  Vanderli vaz da Costa, em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30039</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30039/mocao_de_congratulacao_no_22-26_mp__-__policiais.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada aos Senhores, Soldado Davi Meireles Andrade, soldado João Victor Oliveira Ibiapino e Soldado Vanderley Rodrigues de Moura , em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30071</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30071/mocao_23_chico_pronta.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, apresentamos nos termos regimentais, a presente Moção Mediante ao Ato de Bravura, a ser encaminhada ao Guarda Municipal de Formosa Francisco José Fontes Vieira.</t>
+  </si>
+  <si>
+    <t>30048</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30048/mocao_24.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, apresentamos nos termos regimentais, a presente Moção de Congratulação, a ser encaminhada à Equipe de Técnicos em Radiologia, Zacheu Sampaio dos Santos, Simone dos Santos Ferreira, Alessandra de Araujo Gomes, Vanusa Cardoso Uchôa, Claudio Marcos dos Reis, Tony José da Silva, Glaucia Alves Pinto e Carlos Alberto Silva Freitas em reconhecimento aos relevantes serviços prestados à comunidade, especialmente pela dedicação,competência técnica e compromisso demonstrados no exercício de suas funções.</t>
+  </si>
+  <si>
+    <t>30046</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30046/mocao_25.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, apresentamos nos termos regimentais, a presente Moção de Congratulação, a ser encaminhada à Senhora Joelma Nunes da Silva, em reconhecimento pelos serviços prestados à comunidade Formosense.</t>
+  </si>
+  <si>
+    <t>29959</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29959/mocao_de_congratulacao_no_26-26_ws_doc.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada ao Senhor Sargento Elisson Ribeiro dos Santos, do Corpo de Bombeiros Militar do Estado de Goiás, em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30047</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30047/mocao_de_congratulacao_no_27-26_ws_doc.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada ao Senhor Cabo Tarcísio Xavier da Cruz , do Corpo de Bombeiros Militar do Estado de Goiás, em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30053</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30053/mocao_curso_de_aperfeicoamento.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, apresento nos termos regimentais, a presente Moção com grande honra e profundo reconhecimento e agradecimento aos servidores que contribuíram de forma exemplar para a realização do 4° (CAT) Curso de Armamento e tiro da GM Formosa.</t>
+  </si>
+  <si>
+    <t>30054</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30054/mocao_dos_gms.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, apresento nos termos regimentais, a presente Moção Mediante ao Ato de Bravura, a ser encaminhada ao Eduardo Alves de Sousa, Jeferson Magno Nogueira e Ivany Celestino da Silva .</t>
+  </si>
+  <si>
+    <t>30070</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30070/mocao_gm_moreira.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, apresento nos termos regimentais, a presente Moção Mediante ao Ato de Bravura, a ser encaminhada ao Israel Moreira dos anjos, José da Costa Barbosa e Carlos Leandro de Souza Silva .</t>
+  </si>
+  <si>
+    <t>30080</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30080/mocao_de_congratulacao_no32-26_sergio_fayad.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada aos servidores do  Colégio Estadual em Período Integral Sérgio Fayad Generoso, Adão Pereira dos Santos, Elza Gomes de Melo, Joaquina Curcino dos Santos, Rosilda Rocha, Sandra de Fátima Alves Florencio, Célia Lopes dos Santos Pires, Genilda Estácia de Oliveira Sousa, Gisele Aparecida Gomes Paulino Santos, Maria do Rosário Ferreira, Michele Inácio da Silva e Pabline de Sousa Cangucu  em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30079</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30079/mocao_de_congratulacao_no33-26_escola_auta_vidal.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada aos servidores da Escola Municipal Professora Auta Vidal, Carlos Daniel Cardoso Pereira, Carmelita Vieira da Silva, Cleonice Xavier Pereira Nogueira, Eni Porto Magalhães, Gislene Vieira da Silva,Harley Rodrigues Pimentel,  José Nildo de Sousa Alves Filho, Kevellyn Ferreira da Cruz, Lauane Andressa Fernandes Sales, Maricilene Rodrigues de Barros, Marilda Rodrigues Pimentel, Nilza Batista da Silva Ribeiro, Rafael Pereira de Souza, Sara Jaqueline de Sousa Silva e Shirlei Batista Leite</t>
+  </si>
+  <si>
+    <t>30354</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30354/mocao_de_congratulacao_no34-26_sd_alline.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada a senhora Soldado PM Alline Rodrigues Bastos em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30353</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30353/mocao_de_congratulacao_no35-26_sgt_rafael_ferreira_dias-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada ao senhor 3º Sargento da PM Rafael Ferreira Dias em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30355</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30355/mocao_de_congratulacao_no36-26_colegio_militar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada aos servidores do Colégio Estadual da Polícia Militar de Goiás Domingos de Oliveira, Meirivan Pires de Oliveira, Neli Estância de Oliveira Costa, Aurileia Felix da Costa Miranda, Januária Rodrigues Barros Neta, Jusefa Caboclo da Silva Machado, Maria do Carmo Gomes Pereira, Nilza Leite Teles, Fábio Nunes Carvalho, Flavio Neiva Neto, Cleomar Lopes do Nascimento, Karina Pinto de Azevedo, Ilza Mota Braz de Oliveira , Iracema J. Martins Borges, Luana Cristina Dutra, Regina Pereira das Neves, Giselma Alves Moura em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30458</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30458/mocao_de_congratulacao_no37-26_copom.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada  aos policiais militares efetivos do COPOM, 2º Tenente PM RG 28428 Cleber Afonso Ribeiro, Subtenente PM RG 28413 Matildes Luciana Gontijo, 1º Sargento PM RG 30060 Marco Aurélio S. Matos, 1º Sargento PM RG 29952 Cecília Aparecida P. da Silva, 1º Sargento Ricardo Lopes Ribeiro, 1º Sargento PM RG 27669 Edenval Braz Albernaz, 1º Sargento PM RG 28833 Silma Pereira Pinto Couto, 2º Sargento PM RG 29949 Rosamaria Soares Ribeiro, 2º Sargento PM RG 33521 Cinivaldo Pereira da Silva, 2] Sargento PM RG 32041 Thaís Gonçalves de Oliveira, 2º Sargento PM RG 33387 Adriana Cunha Ribeiro Mateus, 3º Sargento PM RG 34738 Rafael Ferreira Dias, 3º Sargento PM RG 35104 Thiago Ferreira de França, 3º Sargento PM RG 35490 Kelvia da Silva Antônio, 3º Sargento PM RG 35939 Phavieri  Ruduvais Souto, 3º Sargento PM RG 36132 Fausto Gonçalves dos Santos, Cabo PM RG 36929 Darlan Caetano da Silva, Cabo PM RG 36770 Bruno de Assis Silva, Cabo PM RG 37121 Fábio Rocha dos Reis,  Cabo PM RG 34915 Wilson Viana da Silva,Soldado PM RG 37624 Kimilly Hana Costa Melo Teles e Soldado PM RG 37961 Nadson de Oliveira Souza em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30459</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30459/mocao_de_congratulacao_no38-26_maria_da_penha.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada  aos policiais militares do Batalhão Maria da Penha,  Major PM RG 32159 Karina Nunes dos Santos, Capitão PM RG 29897Valter Guedes Brito Filho, Subtenente PM RG 31665 Fabiana Fernandes de Araújo de Brito Alexandre,  1º Sargento PM RG 28834 Valdinete Fonseca de Melo, Soldado PM RG 39159 Ihana dos Santos Rosa, Soldado PM RG 39988 Rayssa Jericó Rodrigues Pereira, Soldado PM RG 40117 Andressa Gomes de Melo e Soldado PM RG 40147 Karolina Morais de Andrade Santos em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30246</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30246/mocao_de_congratulacao_no_42-26_ws_doc.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada aos Senhores Policiais Militares do 16º BPM - Batalhão Itiquira da Polícia Militar, SUBTEN Genilson Mendes Ribeiro, SGT Cristian Pereira do Amaral, CB Allan Henrique da Silva, CB Luana Rosa de Faria, SD Kennedy Siqueira Alvares Machado e SD Marciano Cunha Ribeiro , em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30297</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30297/escola_gabriela_amado_vv.pdf</t>
+  </si>
+  <si>
+    <t>a presente Moção de Congratulação, a ser encaminhada aos servidores da Escola Municipal Professora Gabriela Amado, pela relevante representatividade na comunidade formosense, pela relevante representatividade na comunidade formosense, em reconhecimento à sua expressiva contribuição ao esporte equestre no município de Formosa/GO.</t>
+  </si>
+  <si>
+    <t>30333</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30333/mocao_de_congratulacao_no45.26-mariana.pdf</t>
+  </si>
+  <si>
+    <t>MARIANA DE OLIVEIRA MACHADO  - PROTETORA ANIMAL E VOLUNTÁRIA DO PROJETO PATAS DA BARROQUINHA_x000D_
+_x000D_
+JUSTIFICATIVA_x000D_
+_x000D_
+Mariana de Oliveira Machado é enfermeira e iniciou sua atuação na causa animal no ano de 2023, dedicando-se há cerca de três anos ao resgate, cuidado e proteção de animais em situação de vulnerabilidade. Atua diretamente em resgates de atropelamentos, oferta de lar temporário, incentivo à adoção responsável, organização de bazares solidários e feirinhas de adoção, além dos cuidados diários com animais resgatados do lixão, garantindo alimentação, medicação e acompanhamento contínuo. Participa também do acompanhamento de gatas do projeto Balaio durante castrações realizadas no Recanto das Emas._x000D_
+_x000D_
+Seu envolvimento com a causa animal começou após o resgate da gata Mia, vítima de atropelamento grave, que perdeu um olho e sofreu fratura na mandíbula. Após tratamento custeado por doações, Mariana a adotou e realizou todos os cuidados necessários, alimentando-a com seringa e fazendo curativos até sua recuperação. Destaca-se ainda sua atuação no projeto Patas da Barroquinha, onde participou do resgate de aproximadamente 35 animais abandonados no lixão, realizando diversas viagens até garantir segurança a todos. _x000D_
+_x000D_
+Entre seus trabalhos mais recentes está o resgate da cadela Bela, vítima de atropelamento que ficou paraplégica, mas que hoje vive com qualidade de vida e representa um símbolo de resiliência. Atualmente, Mariana cuida de sete gatos resgatados, mantém dois cães em lar temporário e adotou recentemente Bela, reforçando diariamente seu compromisso com a proteção e o bem-estar animal.</t>
+  </si>
+  <si>
+    <t>30332</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30332/mocao_de_congratulacao_no46.26-camila.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO Nº46/26 AL, DE 01 DE ABRIL DE 2026_x000D_
+Camila da Costa Dias é enfermeira emergencista e doula, atuando há 12 anos na causa animal. Iniciou como protetora independente aos 17 anos, na cidade de Goianésia, posteriormente participando de grupos de proteção animal em Brasília. Em novembro de 2023, ao se mudar para Formosa, passou a atuar de forma ativa no município, sendo voluntária nos projetos Balaio, Amigo Cão e Patas da Barroquinha, além de manter trabalho independente. Integra o grupo fundador do Patas, prestando suporte aos animais resgatados do lixão, com cuidados diários que incluem alimentação, oferta de água, medicação, limpeza e acompanhamento contínuo, além da manutenção de cães comunitários e pontos de água na cidade.</t>
+  </si>
+  <si>
+    <t>30331</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30331/mocao_de_congratulacao_no47.26_-tabta.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO Nº47/26 AL, DE 01 DE ABRIL DE 2026_x000D_
+_x000D_
+Tabta Carvalho Prado é psicóloga e pedagoga, com atuação na causa animal desde a infância, influenciada pelo trabalho voluntário de sua família, que mantinha uma chácara estruturada com canis e gatis para acolhimento de animais resgatados, chegando a cuidar de 65 cães e 11 gatos simultaneamente. Em 2022, passou a atuar diretamente como voluntária e lar temporário nos projetos Amigo Cão e Balaio de Gatos, permanecendo ativa até hoje. Atualmente também integra o Patas da Barroquinha, realizando semanalmente serviços de limpeza do lote e cuidados com os animais resgatados. Em sua residência, mantém sete animais, sendo quatro em lar temporário.</t>
+  </si>
+  <si>
+    <t>30335</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30335/mocao_de_congratulacao_no48.26-marlon.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO Nº48/26 AL, DE 01 DE ABRIL DE 2026_x000D_
+_x000D_
+Kaio Marlon Fonseca de Deus é vigilante e atua há aproximadamente 1 ano na causa animal em Formosa. Nesse período, vem contribuindo como voluntário em ações de proteção e cuidado aos animais, participando ativamente do Projeto Patas da Barroquinha e apoiando iniciativas desenvolvidas por projetos independentes da cidade. Sua atuação demonstra compromisso, solidariedade e dedicação ao bem-estar animal, fortalecendo o trabalho coletivo em defesa da causa animal no município.</t>
+  </si>
+  <si>
+    <t>30336</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30336/mocao_de_congratulacao_no_49-26_al_-_ana_julia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO Nº49/26 AL, DE 01 DE ABRIL DE 2026_x000D_
+Ana Júlia Evangelista dos Santos é estudante de Administração e atuante na causa animal em Formosa. Desde pequena demonstra amor e compromisso com o bem-estar dos animais, sempre defendendo seus direitos, independentemente da raça ou espécie. Iniciou oficialmente sua atuação na causa animal em janeiro deste ano, passando a integrar o projeto Patas da Barroquinha, onde participa de ações voltadas ao cuidado, proteção e apoio aos animais do município. Embora ainda esteja no início da trajetória como protetora, vem construindo iniciativas e ideias em parceria com amigos e colaboradores da cidade, demonstrando dedicação e vontade de contribuir cada vez mais com a causa animal.</t>
+  </si>
+  <si>
+    <t>30348</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30348/mocao_de_congratulacao_no_50-26_al_-_aline.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO Nº 50/26 AL, DE 01 DE ABRIL DE 2026_x000D_
+_x000D_
+Aline Viviane de Paiva Machado é professora e iniciou sua atuação na causa animal em março de_x000D_
+2025, motivada pela preocupação com a situação dos animais em vulnerabilidade no lixão de_x000D_
+Formosa, atualmente acompanhados pelo projeto Patas da Barroquinha. Há cerca de um ano, dedica-se aos cuidados diários, resgates e acolhimento de animais, oferecendo lar temporário_x000D_
+para dois cães resgatados do lixão e abrigo definitivo para uma cadela vítima de acidente que_x000D_
+ficou paraplégica. Sua atuação é marcada pela sensibilidade, responsabilidade e compromisso_x000D_
+com o bem-estar animal, contribuindo de forma significativa para a proteção e dignidade dos_x000D_
+animais do município.</t>
+  </si>
+  <si>
+    <t>30334</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30334/mocao_de_congratulacao_no_51-26_al_-fernanda.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO Nº51/26 AL, DE 01 DE ABRIL DE 2026_x000D_
+_x000D_
+Fernanda Vitória Santos Teixeira é estudante de Direito e atuante na causa animal no município de Formosa. Desde cedo, demonstra cuidado e sensibilidade com os animais, buscando contribuir para seu bem-estar e proteção. Sua atuação teve início de forma independente, por meio de ajudas a animais em situação de vulnerabilidade, incluindo resgates e encaminhamentos para adoção. Em 2024, participou do seu primeiro resgate mais ativo, em conjunto com outros voluntários, de uma cachorrinha chamada Vitória, encontrada no lixão. Atualmente, também participa do projeto Patas da Barroquinha, colaborando com ações voltadas ao cuidado e apoio aos animais do município._x000D_
+Com mais de um ano de atuação na causa animal, vem construindo sua trajetória de forma simples, fazendo o que está ao seu alcance para ajudar.</t>
+  </si>
+  <si>
+    <t>30351</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30351/mocao_de_congratulacao_no_52-26_al_-_juan.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO Nº 52/26 AL, DE 01 DE ABRIL DE 2026_x000D_
+_x000D_
+Juan Pietro Steven Xavier Martins é estudante de Psicologia, atualmente em formação, e iniciou_x000D_
+sua atuação na causa animal em 1º de janeiro de 2026. Desde então, participa ativamente dos_x000D_
+grupos Patas da Barroquinha e Balaio de Gatos, dedicando-se aos cuidados de animais resgatados_x000D_
+até que encontrem um novo lar. Também colabora em eventos públicos promovidos por esses_x000D_
+projetos e pelo Amigo Cão, fortalecendo ações de conscientização, proteção e bem-estar animal_x000D_
+no município. Em 1º de abril, completa três meses de atuação voluntária, período marcado pelo_x000D_
+compromisso, sensibilidade e responsabilidade com a causa animal. Para Juan Pietro, o simples_x000D_
+ato de se voluntariar já representa uma atitude capaz de inspirar outras pessoas, além de ser uma_x000D_
+experiência profundamente significativa em sua trajetória pessoal e profissional.</t>
+  </si>
+  <si>
+    <t>30352</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30352/mocao_de_congratulacao_no_53-26_al_-janaina.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO Nº 53/26 AL, DE 01 DE ABRIL DE 2026_x000D_
+_x000D_
+Janaina Santiago dos Santos é representante comercial e atua na causa animal desde o ano de 2020, dedicando-se à proteção e ao cuidado de animais em situação de vulnerabilidade no município de Formosa._x000D_
+Ao longo de seus 6 anos de atuação, tem contribuído ativamente com resgates de animais em situação de rua, além de mobilizar ações solidárias por meio de vaquinhas e doações, fortalecendo a rede de apoio aos protetores independentes e projetos locais._x000D_
+Integra o projeto Patas da Barroquinha, onde desempenha papel fundamental ao disponibilizar o espaço que abriga os cães resgatados, contribuindo diretamente para a segurança e bem-estar dos animais. Também é responsável pelos cuidados semanais dos cães, demonstrando compromisso contínuo com a causa animal e com a construção de uma cidade mais humana e consciente.</t>
+  </si>
+  <si>
+    <t>30365</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30365/mocao_de_congratulacao_no_54-26_mp__-__policiais.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada aos Senhores: SUBTENENTE RÔMULO MENEZES DE ARAÚJO, SUBTENENTE GENILSON MENDES  RIBEIRO, SUBTENENTE  LUCENI DA SILVA ALVES, 2º SARGENTO  CRISTIAN PEREIRA DO AMARAL, 3º SARGENTO RAFAEL DA SILVA DIAS, 3º SARGENTO SILAS TINOCO LOPES, CABO ALLAN HENRIQUE DA SILVA, CABO JÉSSICA VINI GOMES SANTOS DE OLIVEIRA, CABO LUANA ROSA DE FARIA, CABO CARLOS HENRIQUE NUNES GOUVEIA, CABO  MATHEUS HENRIQUE ALENCAR, SOLDADO ANDERSON FRANCISCO PIRES DE JESUS, SOLDADO DYOVANE MARTINS DE GODOI e SOLDADO MARCIANO CUNHA RIBEIRO, em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30373</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30373/mocao_de_congratulacao_no_55_conselho_demolays_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada ao Conselho Consultivo da Ordem DeMolay. Em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30374</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30374/mocao_de_congratulacao_no_56_ordem_demolay_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada a Ordem DeMolay. Em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30372</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30372/mocao_60.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação aos funcionários do COTEC Carmem Dutra Araújo:  Alice Rodrigues dos Santos, Andréia de Andrade Brito Herculano, Charon Aila Barbosa Carlos, Danielle Stefany Dafico Salvador, Durvalina Francisco da Conceição, Francislei do Carmo Souza, Gemerson Francisco da Silva, Iury Santos Braga, Joyce Pabline Lima de Ataídes, Julliane Vieira Nunes Guia, Jumaíra Jerônimo Assunção, Larissa Uchôa da Rocha, Lilian Soares Lima, Luiz José Marques de Faria Júnior, Maria Sandra Barbosa Aragão, Mariellen Augusto Lima da Silva, Nayara Gomes da Silva Brito, Ophélia Moraes Pinheiro, Paula Fernanda Silva Pereira, Paula Fernanda Silva Pereira, Poliana Ornelas Pacheco, Uânia Cristina Bastos Leite de Faria e Wagner Francisco dos Santos  pelos relevantes serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30364</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30364/mocao_de_congratulacao_no_61-26_al_-jose_reinaldo_de_sousa.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO Nº 61/26 AL, DE 01 DE ABRIL DE 2026_x000D_
+_x000D_
+José Reinaldo de Sousa é Subtenente da Polícia Militar do Distrito Federal (PMDF) e Bacharel em Direito pelo Instituto de Ensino Superior de Goiás (IESGO). Ao longo de sua trajetória profissional e pessoal, destaca-se pelo compromisso com a segurança pública, a cidadania e, especialmente, com a causa animal._x000D_
+_x000D_
+Movido pelo respeito à vida e pela sensibilidade diante do sofrimento animal, José Reinaldo atua em iniciativas voltadas à proteção e ao bem-estar dos animais, defendendo a transformação do projeto de castração de animais em situação de rua em uma política pública permanente de governo, como forma eficaz de controle populacional, prevenção de maus-tratos e promoção da saúde pública._x000D_
+_x000D_
+Sua dedicação à causa animal representa um importante trabalho social, contribuindo diretamente para minimizar o sofrimento daqueles que carinhosamente define como “anjos de quatro patas”. Para ele, a maior conquista está em poder ajudar, ainda que de forma gradual, a melhorar a realidade de animais vulneráveis e incentivar uma cultura de cuidado, responsabilidade e compaixão na sociedade.</t>
+  </si>
+  <si>
+    <t>30366</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30366/mocao_de_congratulacao_no_62-26_al_-renata_lino_de_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO Nº 62/26 AL, DE 01 DE ABRIL DE 2026_x000D_
+_x000D_
+Renata Lino de Oliveira é trabalhadora autônoma e atuante na causa animal em Formosa._x000D_
+Sua trajetória começou em 2023, a partir de uma experiência pessoal marcante com sua gata Jade. Após sobreviver a um atropelamento e passar pelo processo de recuperação, Jade fugiu de casa e permaneceu desaparecida por sete dias. No momento em que foi reencontrada, Renata recebeu a oportunidade de realizar a castração a preço social, o que a levou a ingressar no grupo Balaio de Gatos Castração._x000D_
+Foi nesse espaço que conheceu Larissa Carvalho, que já acompanhava seu interesse pela causa animal e a convidou para colaborar com o grupo, inicialmente auxiliando na orientação e repasse de informações à comunidade._x000D_
+Desde então, Renata passou a atuar de forma ativa na proteção animal, realizando resgates de gatos e cães, contribuindo para ações de conscientização e fortalecendo o trabalho coletivo em prol do bem-estar animal._x000D_
+Atuante há muitos anos na causa animal, integra há três anos o grupo Balaio de Gatos, onde atualmente faz parte da diretoria, dedicando seu tempo e esforço à redução do sofrimento animal e à promoção da guarda responsável.</t>
+  </si>
+  <si>
+    <t>30359</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30359/mocao_de_congratulacao_no_63-26_pn_a_sra._adna_francisco_maciel.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada à Sra. Adna Francisco Maciel, em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30357</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30357/mocao_de_congratulacao_no_64-26_pn_a_sra._eliabe_francisco_maciel.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada à Sra. Eliabe Francisco Maciel, em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30360</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30360/mocao_de_congratulacao_no_65-26_pn_a_sra._janilda_francisco_maciel_de_sousa.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada à Sra. Janilda Francisco Maciel de Sousa, em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30358</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30358/mocao_de_congratulacao_no_66-26_pn_a_sra._neusa_batista_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada à Sra. Neusa Batista de Araujo, em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30356</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30356/mocao_de_congratulacao_no_67-26_pn_a_sra._maria_jose_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação, a ser encaminhada à Sra. Maria José Oliveira, em reconhecimento pelos serviços prestados à comunidade formosense.</t>
+  </si>
+  <si>
+    <t>30087</t>
+  </si>
+  <si>
+    <t>PCDH</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Direitos Humanos e Legislação</t>
+  </si>
+  <si>
+    <t>CDH - Comissão de Direitos Humanos e Legislação Inclusiva</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30087/parecer_no_1_projeto_no_2_valdson.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 01/2026 - COMISSÃO DE DIREITOS HUMANOS E LEGISLAÇÃO INCLUSIVA_x000D_
+Relator: Vereador Mundim (ED)_x000D_
+Projeto de Lei nº 2/2026: Dispõe sobre a sinalização de ruas que residem pessoas com Transtorno do_x000D_
+Espectro Autista (TEA) no Município de Formosa/GO. Autor: Vereador Valdson.</t>
+  </si>
+  <si>
+    <t>30083</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30083/parecer_no_2_ao_projeto_de_lei_no13.doc_soldado_pacheco.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 02/2026 - COMISSÃO DE DIREITOS HUMANOS E LEGISLAÇÃO INCLUSIVA_x000D_
+Relator: Vereador Mundim (ED)_x000D_
+Projeto de Lei nº 13/2026: Dispõe sobre a responsabilidade do agressor ao ressarcimento dos custos_x000D_
+relacionados aos serviços de saúde prestados pelo município às vítimas de violência doméstica e familiar_x000D_
+e dos dispositivos de segurança por elas utilizados, em conformidade com a Lei Federal nº 13.871/2019, e_x000D_
+dá outras providências. Autor: Ver. Major Pacheco</t>
+  </si>
+  <si>
+    <t>30084</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30084/parecer_no3_ao_projeto_de_lei_no_14_amanda_amigo_cao.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 03/2026 - COMISSÃO DE DIREITOS HUMANOS E LEGISLAÇÃO INCLUSIVA_x000D_
+Relator: Vereador Mundim (ED)_x000D_
+Projeto de Lei nº 14/2026: Dispõe sobre a instituição do Programa Farmácia Veterinária Solidária no_x000D_
+Município de Formosa. Autor: Ver. Amanda do Amigo Cão.</t>
+  </si>
+  <si>
+    <t>30085</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30085/parecer_04-26_-_plc_15-26_-_constitucionalidade-_amanda_do_amigo_cao_3.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 04/26 DA COMISSÃO DE DIREITOS HUMANOS E LEGISLAÇÃO INCLUSIVA(CDH)_x000D_
+Projeto de Lei Ordinária nº 15/26-FV e AL, de 10 de fevereiro de 2026_x000D_
+Autoria: Vereador Filipe Vilarins e Vereadora Amanda do Amigo Cão_x000D_
+Ementa: Declara de Utilidade Pública Municipal a Associação de Proteção Animal Balaio de Gatos Formosa-GO</t>
+  </si>
+  <si>
+    <t>30086</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30086/parecer_05-26_-_plc_23-26_-_constitucionalidade-_amanda_do_amigo_cao_3.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 05/26 DA COMISSÃO DE DIREITOS HUMANOS E LEGISLAÇÃO INCLUSIVA(CDH)_x000D_
+Projeto de Lei Ordinária nº 23/26 - MV, de 12 de fevereiro de 2026_x000D_
+Autoria: Vereador Marcus Viana_x000D_
+Ementa: Institui diretrizes para promoção de ambientes sonoros acessíveis e inclusivos às pessoas com Transtorno do_x000D_
+Espectro Autista (TEA), com incentivo à instalação voluntária de placas educativas com os dizeres “AMBIENTE_x000D_
+SILENCIOSO” em residências no município de Formosa-GO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30202</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30202/parecer_06-26_-_plc_30-26_-_constitucionalidade-_amanda_do_amigo_cao_4er.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 06 - Projeto de Lei Ordinária nº 30/26, de autoria da Vereadora Amanda do Amigo Cão, que_x000D_
+Dispõe sobre a obrigatoriedade de divulgação, no site oficial do Município de Formosa, de todas as leis_x000D_
+municipais relativas à proteção e ao bem-estar animal.</t>
+  </si>
+  <si>
+    <t>30305</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30305/parecer_projeto_no7_ao_projeto_de_lei_no_33_3.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 07/2026 _x000D_
+Relator: Vereador Mundim (ED)_x000D_
+Projeto de Lei Ordinária n.º 33/26, “Fica criado o Programa de Abrigamento Provisório de animais em_x000D_
+situação de vulnerabilidade, através de convênio com entidades sem fins lucrativos e protetores_x000D_
+independentes e dá outras providências.” Autor: Valdson Jose da Silva - Valdson José_x000D_
+Amanda de Deus Moura R. Lima - Amanda do Amigo Cão_x000D_
+Clesio Gomes Santana - Subtenente Clésio_x000D_
+Jucie Batista do Nascimento - Ciê do Sacolão_x000D_
+Nilza Cristina Gomes dos Santos - Professora Nilza_x000D_
+Welio Antonio da Silva - Welio de Iraci Chegou</t>
+  </si>
+  <si>
+    <t>30306</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30306/parecer_projeto_no8_ao_projeto_de_lei_no_37._2026_amanda_do_amigo_cao_4.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 08/2026 -_x000D_
+Relator: Vereador Mundim (ED)_x000D_
+Projeto de Lei Ordinária n.º 37/26, “Dispõe sobre a obrigação de comunicação de indícios ou ocorrência_x000D_
+de maus-tratos contra animais por parte de moradores de condomínios e prédios residenciais ao órgão_x000D_
+ambiental municipal e as autoridades policiais no âmbito do Município de Formosa/Goiás. Autor: Amanda de Deus Moura R. Lima - Amanda do Amigo Cão</t>
+  </si>
+  <si>
+    <t>30307</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30307/parecer_09_-26_marcus_viana_dh_1.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 09/26 _x000D_
+Relator: Ver. Marquim Araujo_x000D_
+Trata-se do Projeto de Lei nº 38/2026, de autoria do Vereador Marcus Viana, que institui a_x000D_
+Carteira Municipal de Identificação da Pessoa com Deficiência (PCD) no Município de Formosa-GO, com_x000D_
+o objetivo de facilitar a identificação e assegurar o acesso a direitos, prioridades e políticas públicas às_x000D_
+pessoas com deficiência.</t>
+  </si>
+  <si>
+    <t>30057</t>
+  </si>
+  <si>
+    <t>PCES</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Educação, Saúde, Esporte</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30057/parecer_no_01_ces_pl01-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve, aplicadas pelo Município de Formosa-GO, em doação de sangue ou de medula óssea a unidades oficiais de hemoterapia.</t>
+  </si>
+  <si>
+    <t>30056</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30056/parecer_no_02-26_ces_aprovacao_do_projeto_de_lei_ordinaria_no_02-26-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a_x000D_
+sinalização de ruas que residem pessoas com Transtorno do Espectro Autista (TEA) no município_x000D_
+de Formosa</t>
+  </si>
+  <si>
+    <t>30058</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30058/parecer_03-26_ces.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir o Programa “Agentes Mirins de Combate à Dengue” no_x000D_
+Município de Formosa GO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30059</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30059/parecer_no_04-26_ces_aprovacao_do_projeto_de_lei_ordinaria_no_10-26-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Torna a_x000D_
+Biblioteca Municipal Bárbara Messias de Souza, Patrimônio Cultural e Imaterial do Município de_x000D_
+Formosa, Goiás, e dá outras providências</t>
+  </si>
+  <si>
+    <t>30060</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30060/parecer_no_05_ces_pl_13-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a responsabilidade do agressor pelo ressarcimento dos custos relacionados aos serviços de_x000D_
+saúde prestados pelo Município às vítimas de violência doméstica e familiar, bem como dos_x000D_
+dispositivos de segurança por elas utilizados, em conformidade com a Lei Federal nº 13.871.</t>
+  </si>
+  <si>
+    <t>30061</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30061/parecer_no_06-26_ces_aprovacao_do_projeto_de_lei_ordinaria_no_23-26-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui_x000D_
+diretrizes para promoção de ambientes sonoros acessíveis e inclusivos às pessoas com Transtorno_x000D_
+do Espectro Autista (TEA), comi ncentivo à instalação voluntária de placas educativas com os_x000D_
+dizeres “AMBIENTESILENCIOSO” em residências no município de Formosa - GO, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>30062</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30062/parecer_07-26_ces.pdf</t>
+  </si>
+  <si>
+    <t>30327</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30327/parecer_no_08_ces_pl08_2.pdf</t>
+  </si>
+  <si>
+    <t>Instituir o Programa Prevenção e Movimento nos Bairros no município de Formosa-GO.</t>
+  </si>
+  <si>
+    <t>30326</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30326/parecer_no_09-26_ces_aprovacao_do_projeto_de_lei_ordinaria_no_12-26_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Orientação aos Direitos do Cidadão nos Serviços Públicos no Município de Formosa – GO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30122</t>
+  </si>
+  <si>
+    <t>PCFO</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30122/parecer_1-26_comissao_de_financas_e_orcamentos-assinado.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 01/26 DA COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), DE 27 DE FEVEREIRO DE 2026_x000D_
+Projeto de Lei Ordinária nº 13/26-MP, de autoria do Vereador Major Pacheco, que dispõe sobre a responsabilidade do agressor pelo ressarcimento dos custos relacionados aos serviços de saúde prestados pelo Município às vítimas de violência doméstica e familiar e aos dispositivos de  segurança por elas utilizados, em conformidade com a Lei Federal nº 13.871/2019.</t>
+  </si>
+  <si>
+    <t>30121</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30121/parecer_no_02.26_da_comissao_de_financas_e_orcamento_cfo_de_25_de_fevereiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 02/26 DA COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), DE 27 DE FEVEREIRO DE 2026_x000D_
+Projeto de Lei Ordinária nº 16/26-CS, de 12 de fevereiro de 2026_x000D_
+Autoria: Vereadores Subtenente Clésio e Dannilo Guia_x000D_
+Institui o Programa Municipal de Regularização Fundiária e Inclusão Urbana – REURB no Município de Formosa-GO, estabelece critérios de prioridade social e cria sistema de pontuação.</t>
+  </si>
+  <si>
+    <t>30302</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30302/parecer_no_03.26_da_comissao_de_financas_e_orcamento_cfo_de_23_de_marco_de_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 03/26 DA COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), DE 23 DE MARÇO DE 2026_x000D_
+Projeto de Lei Ordinária nº 25/26, de 23 de fevereiro de 2026_x000D_
+Autoria: Vereadores Valdson José, Subtenente Clésio, Ciê do SacolãO e Welio de Iraci Chegou_x000D_
+Ementa: “Dispõe sobre a isenção do Imposto Predial e Territorial Urbano (IPTU) para imóveis_x000D_
+localizados em vias públicas que apresentem condições precárias de infraestrutura, e dá outras_x000D_
+providências”.</t>
+  </si>
+  <si>
+    <t>30025</t>
+  </si>
+  <si>
+    <t>PCJR</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Justiça e Redação</t>
+  </si>
+  <si>
+    <t>CJR - Comissão de Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30025/parecer_no_01-26_-_pl_01-26-assinado.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 01/2026 DO PROJETO DE LEI Nº 01/26 DO PODER LEGISLATIVO_x000D_
+COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO, DE 21 DE FEVEREIRO DE 2026_x000D_
+Dispõe sobre a possibilidade de conversão do_x000D_
+pagamento de multas de trânsito de natureza leve, aplicadas pelo Município de Formosa Go, em_x000D_
+doação de sangue e de medula óssea. Relator: Vereador Marcus Viana</t>
+  </si>
+  <si>
+    <t>30045</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30045/parecer_02_26_pl_02_26_pela_rejeicao_cjr-assinado.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 02/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 23 DE FEVEREIRODE2026_x000D_
+_x000D_
+Projeto de Lei Ordinária nº 02/26, de autoria do Ver. Valdson José que “Dispõe sobre a sinalização de ruas que residem pessoas com Transtorno do Espectro Autista (TEA) no município de Formosa.” Relator: Ver. Dr. Luiz Fernando Lêdo.</t>
+  </si>
+  <si>
+    <t>30218</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30218/parecer_03_26_pl_03_26_pela_aprovacao_cjr.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 03/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR),_x000D_
+Projeto de Lei Ordinária nº 03/26, de autoria do Ver. ValdsonJosé que “Dispõe sobre a construção de Jardins de Chuva no MunicípiodeFormosa.” Relator: Ver. Dr. Luiz Fernando Lêdo.</t>
+  </si>
+  <si>
+    <t>30028</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30028/parecer_04_26_pl_04_26_pela_aprovacao_cjr_3.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 04/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 20 DE FEVEREIRO DE_x000D_
+2026_x000D_
+Projeto de Lei Ordinária nº 04/26, de autoria do Ver. Marcos Viana_x000D_
+que “Autoriza o Poder Executivo Municipal a instituir o Programa “Agentes Mirins de_x000D_
+Combate à Dengue” no Município de Formosa - GO, e dá outras providências.” Relator: Ver. Dr. Luiz Fernando Lêdo.</t>
+  </si>
+  <si>
+    <t>30026</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30026/parecer_05_26_pl_05_26_pela_aprovacao_cjr-assinado.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 05/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 20 DE FEVEREIRO DE_x000D_
+2026_x000D_
+Projeto de Lei Ordinária nº 05/26, de autoria do Ver. Marcos Viana_x000D_
+que “Dispõe sobre o recolhimento, armazenamento e destinação ambientalmente_x000D_
+adequada de pneus inservíveis no Município de Formosa–GO, e dá outras_x000D_
+providências.” Relator: Ver. Dr. Luiz Fernando Lêdo.</t>
+  </si>
+  <si>
+    <t>30027</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30027/parecer_no_06-26_-_pl_07-26-assinado.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 06/2026 DO PROJETO DE LEI Nº 07/26 DO PODER LEGISLATIVO_x000D_
+COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO, _x000D_
+Institui cobrança de multa pelo porte e uso de_x000D_
+entorpecentes em ambientes públicos no Município_x000D_
+de Formosa. Relator: Vereador Marcus Vian</t>
+  </si>
+  <si>
+    <t>30135</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30135/parecer_07_26_pl_10_26_pela_aprovacao_cjr_1.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 07/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 20 DE FEVEREIRODE2026_x000D_
+Projeto de Lei Ordinária nº 10/26, de autoria do Ver. Valdson José que “Torna a Biblioteca Municipal Bárbara Messias de Souza Patrimônio Cultural e material do Município de Formosa-GO e dá outras providências.” Relator: Ver. Dr. Luiz Fernando Lêdo</t>
+  </si>
+  <si>
+    <t>30029</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30029/parecer_no_08-26_-_pl_11-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 08/2026 DO PROJETO DE LEI Nº 11/26 DO PODER LEGISLATIVO_x000D_
+COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO,_x000D_
+Inclui, no Calendário Oficial de Eventos do_x000D_
+Município de Formosa - GO, a Festa de Santa Rosa - Distrito de Santa Rosa, a ser realizada anualmente_x000D_
+entre os dias 20 e 30 de agosto. Relator: Vereador Marcus Viana</t>
+  </si>
+  <si>
+    <t>30030</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30030/parecer_09_26_pl_12_26_pela_aprovacao_cjr_1.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 09/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 20 DE FEVEREIRO DE_x000D_
+2026_x000D_
+Projeto de Lei Ordinária nº 12/26, de autoria do Ver. Lourenço_x000D_
+Ramos Barbosa – Lorão, em trâmite nesta Casa, que “Institui o Programa Municipal_x000D_
+de Orientação aos Direitos do Cidadão nos Serviços Públicos no Município de_x000D_
+Formosa – GO e dá outras providências”. Relator: Ver. Dr. Luiz Fernando Lêdo.</t>
+  </si>
+  <si>
+    <t>30032</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30032/parecer_no_10-26_-_pl_13-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 10/2026 DO PROJETO DE LEI Nº 13/26 DO PODER LEGISLATIVO_x000D_
+COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO, DE 18 DE FEVEREIRO DE 2026_x000D_
+Documento assinado digitalmente conforme MP nº 2.200-2/01, que instituiu a Infraestrutura de Chaves Públicas Brasileira – ICP-Brasil_x000D_
+Dispõe sobre a responsabilidade do agressor ao ressarcimento dos custos relacionados aos serviços de saúde prestados pelo município às vítimas de violência doméstica e familiar e dos dispositivos de segurança por elas utilizados, em conformidade com a Lei Federal nº 13.871/2019, e dá outras providências. Relator: Vereador Marcus Viana</t>
+  </si>
+  <si>
+    <t>30033</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30033/parecer_11_26_pl_14_26_pela_aprovacao_cjr_1.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 11/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 20 DE FEVEREIRODE2026_x000D_
+Projeto de Lei Ordinária nº 14/26, de autoria da Ver. Amanda do Amigo Cão, em trâmite nesta Casa, que “Dispõe sobre a instituição do Programa Farmácia Veterinária Solidária no Município de Formosa”. Relator: Ver. Dr. Luiz Fernando Lêdo.</t>
+  </si>
+  <si>
+    <t>30034</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30034/parecer_no_12-26_-_pl_15-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 12/2026 DO PROJETO DE LEI Nº 15/26 DO PODER LEGISLATIVOCOMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO, DE 18 DE FEVEREIRODE 2026_x000D_
+Declara de Utilidade Pública Municipal a Associação de Proteção Animal Balaio de Gatos Formosa-GO. Relator: Vereador Marcus Viana</t>
+  </si>
+  <si>
+    <t>30038</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30038/parecer_13_26_pl_16_26_pela_aprovacao_cjr.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº13/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), referente Projeto de Lei Ordinária nº 16/26, de autoria dos Vereadores Subtenente Clésio e Dannilo Guia, em trâmite nesta Casa, que “institui o Programa Municipal de Regularização Fundiária e Inclusão Urbana– REURB”.</t>
+  </si>
+  <si>
+    <t>30035</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30035/parecer_no_14-26_pl_21-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 14/2026 DO PROJETO DE LEI Nº 21/26 DO PODER LEGISLATIVO_x000D_
+COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO, DE 18 DE FEVEREIRO DE 2026_x000D_
+Institui a Política Municipal de Enfrentamento às Ilhas de Calor Urbano no Município de Formosa. Relator: Vereador Marcus Viana</t>
+  </si>
+  <si>
+    <t>30037</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30037/parecer_no_15-26_-_pl_22-26_1.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 15/2026 DO PROJETO DE LEI Nº 22/26 DO PODER LEGISLATIVO_x000D_
+COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO, DE 18 DE FEVEREIRO DE 2026_x000D_
+Institui a Corrida do Agro, denominada “AGROSPRINT’’ no Calendário Oficial de Eventos do Município de Formosa Goiás, e dá outras providências._x000D_
+Relator: Vereador Marcus Viana</t>
+  </si>
+  <si>
+    <t>30042</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30042/parecer_16_26_pl_23_26_pela_aprovacao_cjr_1-assinado.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 16/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 20 DE FEVEREIRO DE_x000D_
+2026_x000D_
+Projeto de Lei Ordinária nº 23/26, de autoria do Ver. Marcos Viana_x000D_
+que “Institui diretrizes para promoção de ambientes sonoros acessíveis e inclusivos_x000D_
+às pessoas com Transtorno do Espectro Autista (TEA), com incentivo à instalação_x000D_
+voluntária de placas educativas com os dizeres “AMBIENTE SILENCIOSO” em_x000D_
+residências no município de Formosa - GO, e dá outras providências.” Relator: Ver. Dr. Luiz Fernando Lêdo.</t>
+  </si>
+  <si>
+    <t>30041</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30041/parecer_17_26_pl_26_26_pela_aprovacao_cjr.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 17/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 20 DE FEVEREIRO DE_x000D_
+2026_x000D_
+Projeto de Lei Ordinária nº 26/26, de autoria do Ver. Wélio de Iraci_x000D_
+Chegou, em trâmite nesta Casa, que “Denomina de Rua Joaquim Mendes de_x000D_
+Macedo a estrada de chão que liga o Distrito do JK a região do Boa Vista, no_x000D_
+município de Formosa”. Relator: Dr. Luiz Fernando Lêdo</t>
+  </si>
+  <si>
+    <t>30031</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30031/parecer_no_18-26_-_pl_27-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 18/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 20 DE FEVEREIRO DE 2026 Projeto de Lei Ordinária nº 27/26, de autoria do Ver. Wélio de Iraci Chegou, em trâmite nesta Casa, que “Declara de Utilidade Pública Municipal a Associação dos Pequenos Produtores Rurais da Fazenda Palmeira e Choro, em Formosa Goiás.”</t>
+  </si>
+  <si>
+    <t>30043</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30043/parecer_19_26_pl_28_26_pela_aprovacao_cjr.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 19/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 20 DE FEVEREIRODE2026_x000D_
+Projeto de Lei Ordinária nº 28/26, de autoria do Ver. Wélio d eIraci_x000D_
+Chegou, em trâmite nesta Casa, que “Denomina de Setor de Chácaras Tiago Correia da Cruz o Setor de Chácaras que fica localizado na estrada da Boa Vista no Distrito de JK, no município de Formosa”. Relator: Ver. Dr. Luiz Fernando Lêdo</t>
+  </si>
+  <si>
+    <t>30036</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30036/parecer_no_20-26_-_pl_29-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 20/2026 DO PROJETO DE LEI Nº 29/26 DO PODER LEGISLATIVO_x000D_
+COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO,_x000D_
+Institui a Semana Municipal de Educação Preventiva_x000D_
+e de Enfrentamento à Endometriose. Relator: Vereador Marcus Viana</t>
+  </si>
+  <si>
+    <t>30044</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30044/parecer_21_26_pl_30_26_pela_aprovacao_cjr.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 21/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 20 DE FEVEREIRO_x000D_
+DE 2026_x000D_
+Projeto de Lei Ordinária nº 30/26, de autoria da Ver. Amanda do_x000D_
+Amigo Cão, em trâmite nesta Casa, que “dispõe sobre a obrigatoriedade de_x000D_
+divulgação, no site oficial do Município de Formosa, de todas as leis municipais_x000D_
+relativas à proteção e ao bem-estar animal”. Relator: Ver. Dr. Luiz Fernando Lêdo</t>
+  </si>
+  <si>
+    <t>30304</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30304/parecer_no_22-26_-_pl_08-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 22/2026 DO PROJETO DE LEI Nº 08/26 DO PODER LEGISLATIVO COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO, DE 17 DE MARÇO DE 2026  _x000D_
+Dispõe sobre a criação do Programa Prevenção e Movimento nos Bairros no âmbito do Município de Formosa-GO. _x000D_
+Relator: Vereador Marcus Viana</t>
+  </si>
+  <si>
+    <t>30313</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30313/parecer_23_26_pl_19_26_pela_aprovacao_cjr.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 23/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 19 DE MARÇO DE 2026_x000D_
+Projeto de Lei Ordinária nº 19/26, de autoria do Ver. Major Pacheco,em trâmite nesta Casa, que “Institui o Programa Municipal de Prevenção e Tecnologia para a Segurança Pública no âmbito do Município de Formosa-GO.”. Relator: Ver. Dr. Luiz Fernando Lêdo.</t>
+  </si>
+  <si>
+    <t>30314</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30314/parecer_24_26_pl_20_26_pela_rejeicao_cjr_plantio_pacheco.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 24/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 19 DE MARÇO DE 2026_x000D_
+Projeto de Lei Ordinária nº 20/26, de autoria do Ver. Major Pacheco,em trâmite nesta Casa, que “Dispõe sobre a proibição do plantio de qualquer espécie de plantas e árvores em canteiros centrais de avenidas, praças e logradouros públicos sem a devida aprovação das secretarias do Meio Ambiente e Urbanismo e Paisagismo, no âmbito do Município de Formosa GO”. Relator: Ver. Dr. Luiz Fernando Lêdo.</t>
+  </si>
+  <si>
+    <t>30317</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30317/parecer_25_26_pl_25_26_pela_rejeicao_cjr.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 25/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 19 DE MARÇO DE 2026_x000D_
+Projeto de Lei Ordinária nº 25/26, de autoria do Ver. Valdson José e Outros, em trâmite nesta Casa, que “Dispõe sobre a isenção do Imposto Predial e Territorial Urbano (IPTU) para imóveis localizados em vias públicas que apresentem condições precárias de infraestrutura, e dá outras providências”. Relator: Ver. Dr. Luiz Fernando Lêdo</t>
+  </si>
+  <si>
+    <t>30312</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30312/parecer_26_26_pl_33_26_pela_aprovacao_cjr.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 26/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 19 DE MARÇODE2026_x000D_
+Projeto de Lei Ordinária nº 33/26, de autoria do Ver. Valdson José,em trâmite nesta Casa, que “Fica criado o Programa de Abrigamento Provisório de animais em situação de vulnerabilidade, através de convênio com entidades sem fins lucrativos e protetores independentes e dá outras providências”. Relator: Ver. Dr. Luiz Fernando Lêdo.</t>
+  </si>
+  <si>
+    <t>30315</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30315/parecer_no_27-26_-_pl_34-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 27/2026 DO PROJETO DE LEI Nº 34/26 DO PODER LEGISLATIVOCOMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO, DE 17 DE MARÇO DE 2026_x000D_
+Denomina de “Rua Maria Rangel Martins”aRua12,localizada no Bairro Bela Vista, no Município de Formosa/GO. Relator: Vereador Marcus Viana</t>
+  </si>
+  <si>
+    <t>30303</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30303/parecer_no_28-26_-_pl_35-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 28/2026 DO PROJETO DE LEI Nº 35/26 DO PODER LEGISLATIVO COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO, DE 17 DE MARÇODE 2026 Denomina de “Rua Alberico Lamounier”aRua5,doSetor de Chácaras Abreu, Município de Formosa/GO. Relator: Vereador Marcus Viana</t>
+  </si>
+  <si>
+    <t>30457</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30457/parecer_no_29-26_-_pl_36-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 29/2026 DO PROJETO DE LEI Nº 36/26 DO PODER LEGISLATIVO_x000D_
+COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO, DE 17 DE MARÇO DE 2026_x000D_
+Dispõe sobre a proteção do patrimônio arbóreo_x000D_
+urbano no Município de Formosa-GO, proíbe a_x000D_
+prática de poda drástica e a supressão irregular de_x000D_
+árvores, estabelece critérios técnicos para_x000D_
+intervenções relacionadas à rede elétrica. Relator: Vereador Marcus Viana</t>
+  </si>
+  <si>
+    <t>30325</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30325/parecer_30_26_pl_37_26_pela_aprovacao_cjr.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 30/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 19 DE MARÇODE 2026_x000D_
+Projeto de Lei Ordinária nº 37/26, de autoria da Ver. Amanda do Amigo Cão, em trâmite nesta Casa, que “Dispõe sobre a obrigação de comunicação de indícios ou ocorrência de maus-tratos contra animais por parte de moradores de condomínios e prédios residenciais ao órgão ambiental municipal e as autoridades policiais no âmbito do Município de Formosa, Goiás”. Relator: Ver. Dr. Luiz Fernando Lêdo.</t>
+  </si>
+  <si>
+    <t>30318</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30318/parecer_31_26_pl_38_26_pela_aprovacao_cjr.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 31/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 19 DE MARÇO DE 2026_x000D_
+Projeto de Lei Ordinária nº 38/26, de autoria do Ver. Marcus Viana, em trâmite nesta Casa, que “Institui a Carteira Municipal de Identificação da Pessoa com Deficiência (PCD) no Município de Formosa-GO e dá outras providências”. Relator: Ver. Dr. Luiz Fernando Lêdo.</t>
+  </si>
+  <si>
+    <t>30316</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30316/parecer_32_26_pdl_01_26_pela_aprovacao_cjr_1.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 32/26 DA COMISSÃO DE JUSTIÇA E REDAÇÃO (CJR), DE 19 DE MARÇO DE 2026_x000D_
+Projeto de Decreto Legislativo nº 01/26, de autoria do Ver. Marcus Viana, em trâmite nesta Casa, que “Concede Título de Cidadão Formosense ao Exmo. senhor Deputado Estadual Delegado Eduardo Prado”. Relator: Ver. Dr. Luiz Fernando Lêdo.</t>
+  </si>
+  <si>
+    <t>30065</t>
+  </si>
+  <si>
+    <t>PCMA</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Meio Ambiente, Agricultura</t>
+  </si>
+  <si>
+    <t>CMA - Comissão de Meio Ambiente, Agricultura, Pecuária, Turismo e Recursos Hídricos</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30065/parecer_no__01-26_cma_aprovacao_do_projeto_de_lei_ordinaria_no_03-26_1.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 01/26 DA COMISSÃO DE MEIO AMBIENTE, AGRICULTURA, PECUÁRIA, TURISMO E RECURSOS HÍDRICOS (CMA), DE 20 DE FEVEREIRODE 2026</t>
+  </si>
+  <si>
+    <t>30066</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30066/parecer_no__02-26_cma_aprovacao_do_projeto_de_lei_ordinaria_no_05-26_1.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 02/26 DA COMISSÃO DE MEIO AMBIENTE, AGRICULTURA, PECUÁRIA, TURISMO E RECURSOS HÍDRICOS (CMA), DE 20 DE FEVEREIRODE 2026</t>
+  </si>
+  <si>
+    <t>30067</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30067/parecer_03_26_pl_21_26_pela_aprovacao_cma.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 03/26 DA COMISSÃO DE MEIO AMBIENTE (CMA), DE 26 DE FEVEREIRODE2026</t>
+  </si>
+  <si>
+    <t>30068</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30068/parecer_04_26_pl_22_26_cma_pela_aprovacao.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 04/26 DA COMISSÃO DE MEIO AMBIENTE (CMA), DE 26 DE FEVEREIRODE2026</t>
+  </si>
+  <si>
+    <t>30069</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30069/parecer_05_26_pl_27_26_pela_aprovacao_cma.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 05/26 DA COMISSÃO DE MEIO AMBIENTE (CMA), DE 26 DE FEVEREIRODE2026</t>
+  </si>
+  <si>
+    <t>30308</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30308/parecer_no_06-26_cma_rejeicao_do_projeto_de_lei_ordinaria_no_20-26_1.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 20/26, de autoria do Ver. Major Pacheco, que “Dispõe sobre a proibição do plantio de qualquer espécie de plantas e árvores em canteiros centrais de avenidas, praças e logradouros públicos sem a devida aprovação das secretarias do Meio Ambiente e Urbanismo e Paisagismo, no âmbito do Município de Formosa GO”.</t>
+  </si>
+  <si>
+    <t>30309</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30309/parecer_07_26_pl_36_26_pela_aprovacao_cma_1.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 36/26, de autoria da Ver. Professora Nilza, em trâmite nesta Casa, que “Dispõe sobre a proteção do patrimônio arbóreo urbano no Município de Formosa-GO, proíbe a prática de poda drástica e a supressão irregular de árvores, e estabelece critérios técnicos para intervenções relacionadas à_x000D_
+rede elétrica.”</t>
+  </si>
+  <si>
+    <t>30009</t>
+  </si>
+  <si>
+    <t>PCOS</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Obras, Serviços Públicos</t>
+  </si>
+  <si>
+    <t>COS - Comissão de Obras, Serviços Públicos, Cultura e Outras Atividades</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30009/parecer_no_1-26_da_comissao_de_obras_servico_publicos_cultura_e_outras_atividades_cos.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 1/26 DA COMISSÃO DE OBRAS, SERVIÇO PÚBLICOS, CULTURA E OUTRAS ATIVIDADES (COS), DE 22 DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>30010</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30010/parecer_no_2-26_da_comissao_de_obras_servico_publicos_cultura_e_outras_atividades_cos.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 2/26 DA COMISSÃO DE OBRAS, SERVIÇO PÚBLICOS, CULTURA E OUTRAS ATIVIDADES (COS), DE 22 DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>30055</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30055/parecer_no_3-26_da_comissao_de_obras_servico_publicos_cultura_e_outras_atividades_cos.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 03/26 DA COMISSÃO DE OBRAS E SERVIÇOS PUBLICOS,CULTURA E OUTRAS ATIVIDADES (COS), DE 20 DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>30408</t>
+  </si>
+  <si>
+    <t>PCSP</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Segurança Pública e Defesa</t>
+  </si>
+  <si>
+    <t>CSP - Comissão de Segurança Pública e Defesa da Criança e do Adolescente</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30408/parecer_n_01-26_da_comissao_de_seguranca..._1.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 01/26 DA COMISSÃO DE SEGURANÇA PÚBLICA E DEFESA DA CRIANÇA E DO ADOLESCENTE (CSP) DE 23 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>30220</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30220/projeto_de_decreto_legislativo_no_01-26_-_titulo_cidadao_formosense.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Formosense ao senhor Deputado Estadual Delegado Eduardo Prado.</t>
+  </si>
+  <si>
+    <t>30240</t>
+  </si>
+  <si>
+    <t>PLCE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar do Executivo</t>
+  </si>
+  <si>
+    <t>Simone Dias Ribeiro de Melo</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30240/plc_06-2026_-_retifica_a_lei_complementar_n.o_022-2017_-_plano_diretor_do_municipio_de_formosa.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar n.º 06, de 12 de março de 2026, que “Retifica Anexo II, constante da Lei Complementar n.º 022, de 20 de novembro de 2017, que “Institui o Plano Diretor de Desenvolvimento Integrado do Município de Formosa, que dispõe sobre a política de desenvolvimento municipal, o plano de uso e ocupação, os instrumentos urbanísticos e o sistema de gestão, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>30399</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30399/plc_10-2026_-_retifica_a_lei_complementar_n.o_022-2017_-_plano_diretor_do_municipio_de_formosa.pdf</t>
+  </si>
+  <si>
+    <t>PLC n.º 10/2026, Retifica Anexo II, constante da Lei Complementar n.º 022, de 20 de novembro de 2017, que “Institui o Plano Diretor de Desenvolvimento Integrado do Município de Formosa, que dispõe sobre a política de desenvolvimento municipal, o plano de uso e ocupação, os instrumentos urbanísticos e o sistema de gestão, e dá outras providências.</t>
+  </si>
+  <si>
     <t>29629</t>
   </si>
   <si>
     <t>PLOPE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>Simone Dias Ribeiro de Melo</t>
-[...2 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29629/pl_01-2026_-_compatibilizacao_do_plano_plurianual_2026-2029_da_lei_de_diretrizes_orcamentarias_para_2026_e_da_lei_orcamentaria_anual_para_2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29629/pl_01-2026_-_compatibilizacao_do_plano_plurianual_2026-2029_da_lei_de_diretrizes_orcamentarias_para_2026_e_da_lei_orcamentaria_anual_para_2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a compatibilização do Plano Plurianual 2026-2029, da Lei de Diretrizes Orçamentárias para 2026 e da Lei Orçamentária Anual para 2026, em decorrência da aprovação de emendas impositivas"</t>
   </si>
   <si>
+    <t>30235</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30235/pl_02-2026_-_institui_o_centro_cultural_e_psicossocial_de_formosa__viver__expressar_a_ser_instalado_no_espaco_do_centro_olimpico_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n.º 02, de 12 de março de 2026, que “Institui o Centro Cultural e Psicossocial de Formosa – “Viver &amp; Expressar”, a ser instalado no espaço do Centro Olímpico Municipal, e dá outras providências’’.</t>
+  </si>
+  <si>
+    <t>30237</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30237/pl_03-2026_-_altera_e_acrescenta_dispositivos_da_lei_municipal_n.o_516-25_-_fisco_-_tributos.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n.º 03, de 12 de março de 2026, que “Altera e acrescenta dispositivos à Lei n.º 516, de 08 de março de 2019, que “Institui o Plano de Cargos, Carreira e Vencimentos dos Fiscais de Tributos Municipais do Município de Formosa e dá providências”, na forma que especifica’’.</t>
+  </si>
+  <si>
+    <t>30238</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30238/pl_04-2026_-altera_e_acrescenta_dispositivos_da_lei_municipal_n.o_517-25_-_audifis_-_obras_e_posturas.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n.º 04, de 12 de março de 2026, que “Altera e acrescenta dispositivos à Lei n.º 517, de 08 de março de 2019, que “Institui o Plano de Cargos, Carreira e Vencimentos dos Fiscais de Obras e Posturas do Município de Formosa e dá providências”, na forma que especifica”.</t>
+  </si>
+  <si>
+    <t>30239</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30239/pl_05-2026-_altera_dispositivo_da_lei_n.o_793-2022_-_servico_de_inspecao_municipal_-_sim_-_sec_agricultura.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n.º 05, de 12 de março de 2026, que “Dispõe sobre alteração de dispositivo constante na Lei Municipal n.º 793, de 20 de julho de 2022 que “Dispõe sobre o Serviço de Inspeção Municipal – S.I.M. e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal e dá outras providências, no Município de Formosa-GO”, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>30396</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30396/pl_07-2026_-_compdec.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Criação da Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do município de Formosa -GO e do Fundo Especial para a Proteção e Defesa Civil na forma que menciona e dá outras providências</t>
+  </si>
+  <si>
+    <t>30395</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30395/pl_08-2026_-_institui_o_fundo_da_seguranca_publica.pdf</t>
+  </si>
+  <si>
+    <t>PL nº. 08/2026, Cria o Fundo Municipal de Segurança Pública do Município de Formosa – FMSP e dá outras providências</t>
+  </si>
+  <si>
+    <t>30398</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30398/pl_09-2026_-_institui_e_estabelece_criterios_para_a_prestacao_do_servico_voluntario_social.pdf</t>
+  </si>
+  <si>
+    <t>PL n.º 09/2026, Institui e estabelece critérios para a Prestação do Serviço Voluntário Social no âmbito da Secretaria Municipal de Educação de Formosa-GO, e dá outras providências</t>
+  </si>
+  <si>
+    <t>30460</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30460/pl_11-2026_-_institui_o_fundo_municipal_de_esporte_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>PL n.º 11/2026, Cria o Fundo Municipal de Esporte, no âmbito do município de Formosa-GO e dá outras providências e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30462</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30462/pl_12-2026_-_institui_o_conselho_municipal_de_esporte_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>PL n. º 12/2026, Cria o Conselho Municipal de Esporte – CME, no âmbito do município de Formosa-GO e dá outras providências e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30463</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30463/pl_13-2026_-_autoriza_o_municipio_a_aderir_sinesp.pdf</t>
+  </si>
+  <si>
+    <t>PL n.º 13/2026, Autoriza o município de Formosa-GO a aderir ao Sistema Nacional do Esporte (Sinesp), disposto na Lei Federal nº 14.597, de 14 de junho de 2023.</t>
+  </si>
+  <si>
+    <t>30416</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30416/pl_14-2026_-_mitra_diocesana_-_repasse_festa_do_divino_espirito_santo.pdf</t>
+  </si>
+  <si>
+    <t>PL n.º 14/2026, que Dispõe sobre o repasse de recursos financeiros à Mitra Diocesana de Formosa/GO para apoio à realização da Festa do Divino Espírito Santo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30417</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30417/pl_15-2026_-_concessao_administrativa_dos_servicos_de_remocao_guarda_deposito_e_destinacao_de_veiculos_removidos_por_infracao.pdf</t>
+  </si>
+  <si>
+    <t>PL n.º 15/2026, que Dispõe sobre a autorização para delegação, mediante concessão administrativa, dos serviços públicos de remoção, guarda, depósito e destinação de veículos removidos por infrações de trânsito no Município de Formosa/GO, estabelece diretrizes para a política tarifária e operacional, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30501</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30501/pl_16-2026_-_autoriza_termo_de_colaboracao_entre_o_fundo_de_assistencia_social_e_a_apae_-_repasse_financeiro.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar Termo de Colaboração de cooperação técnica-financeira entre o Fundo Municipal de Assistência Social e a Associação de Pais e Amigos dos Excepcionais de Formosa – APAE de Formosa, na forma que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30543</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30543/pl_17-2026_-_mitra_diocesana_-_repasse_festa_do_divino_espirito_santo.pdf</t>
+  </si>
+  <si>
+    <t>PL n.º 17/2026, que Dispõe sobre o repasse de recursos financeiros à Mitra Diocesana de Formosa/GO para apoio à realização da Festa do Divino Espírito Santo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30552</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30552/pl_18-2026_-_ldo_-_2027.pdf</t>
+  </si>
+  <si>
+    <t>PL n.º 18/2026, que "Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária Anual - LOA de 2027 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>29829</t>
+  </si>
+  <si>
+    <t>PLOPL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29829/projeto_multa_de_transito..-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve, aplicadas pelo Município de Formosa Go, em doação de sangue e de medula óssea.</t>
+  </si>
+  <si>
+    <t>29685</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29685/pl_02-_sinalizacao_ruas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a sinalização de ruas que residem pessoas com Transtorno do Espectro Autista (TEA) no município de Formosa.</t>
+  </si>
+  <si>
+    <t>29687</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29687/pl_03_-_jardins_de_chuva.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a construção de Jardins de Chuva no município de Formosa.</t>
+  </si>
+  <si>
+    <t>29686</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29686/projeto_de_lei_ordinaria_no__04-26_-_mv..pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir o Programa “Agentes Mirins de Combate à Dengue” no Município de Formosa GO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>29684</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29684/projeto_de_lei_ordinaria_no__05-26_-_mv.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o recolhimento, armazenamento e destinação ambientalmente adequada de pneus inservíveis no Município de Formosa – GO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>29767</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29767/projeto_de_lei_ordinaria__n._07_-2026__.pdf</t>
+  </si>
+  <si>
+    <t>Institui cobrança de multa pelo porte e uso de entorpecentes em ambientes públicos no Município de Formosa.</t>
+  </si>
+  <si>
+    <t>30081</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30081/projeto_de_lei_n.08_-_programa_prevencao_e_movimento_nos_bairro.-assinado.pdf</t>
+  </si>
+  <si>
+    <t>30540</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30540/projeto_de_lei_ordinaria_no_9-26_md_-_recomposicao_remuneratoria_lc_226-2026_e_extincao_cargo_motorista-2_2.pdf_-_corrigido_1_1_1.pdf</t>
+  </si>
+  <si>
+    <t>29766</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29766/pl_10_biblioteca.pdf</t>
+  </si>
+  <si>
+    <t>Torna a Biblioteca Municipal Bárbara Messias de Souza, Patrimônio Cultural e Imaterial do Município de Formosa, Goiás, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>29769</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29769/pl_11_festa_santa_rosa-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Inclui, no Calendário Oficial de Eventos do Município de Formosa-GO, a Festa de Santa Rosa - Distrito de Santa Rosa, a ser realizada anualmente entre os dias 20 e 30 de agosto.</t>
+  </si>
+  <si>
+    <t>29779</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29779/projeto_de_lei_12.pdf</t>
+  </si>
+  <si>
+    <t>29904</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29904/projeto_de_lei_13_-ressarcimento_agressor_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a responsabilidade do agressor ao ressarcimento dos custos relacionados aos serviços de saúde prestados pelo município às vítimas de violência doméstica e familiar e dos dispositivos de segurança por elas utilizados, em conformidade com a Lei Federal nº 13.871/2019, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>29923</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29923/projeto_de_lei_ordinaria_no_14-26_al_-_programa_farmacia_veterinaria_solidaria_no_municipio_de_formosa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Programa Farmácia Veterinária Solidária no Município de Formosa.</t>
+  </si>
+  <si>
+    <t>29940</t>
+  </si>
+  <si>
+    <t>Filipe Vilarins Lacerda - Filipe Vilarins, Amanda de Deus Moura R. Lima - Amanda do Amigo Cão</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29940/projeto_de_lei_ordinaria_fv_e_al_no_15-26__utilidade_publica_balaio_de_gatos_.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Associação de Proteção Animal Balaio de Gatos Formosa-GO.</t>
+  </si>
+  <si>
+    <t>29946</t>
+  </si>
+  <si>
+    <t>Clesio Gomes Santana - Subtenente Clésio, Dannilo Ferreira Guia - Dannilo Guia</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29946/projeto_de_lei__ordinaria_16-26_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Regularização Fundiária e InclusãoUrbana – REURB no Município deFormosa-GO, estabelece critérios de prioridade social, cria sistema depontuação e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30268</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30268/projeto_de_lei__ordinaria_17-26.docx_copa_nordeste.pdf</t>
+  </si>
+  <si>
+    <t>Inclui, no Calendário Oficial de Eventos do Município de Formosa-GO, a “Copa Nordeste”, realizada anualmente no município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30134</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30134/projeto_de_lei_n.19__programa_municipal_de_prevencao_e_tecnologia_para_a_seguranca_publica.pdf</t>
+  </si>
+  <si>
+    <t>30175</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30175/projeto_de_lei_n.20-_proibicao_do_plantio_de_qualquer_tipo_de_plantas_e_arvores.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição do plantio de qualquer espécie de plantas e árvores em canteiros centrais de avenidas, praças e logradouros públicos sem a devida aprovação das secretarias do Meio Ambiente e Urbanismo e Paisagismo, no âmbito do Município de Formosa GO.</t>
+  </si>
+  <si>
+    <t>29820</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29820/projeto_de_lei_ordinaria_no_21-26_-_institui_a_politica_municipal_de_enfrentamento_as_ilhas_de_calor_urbano_no_municipio_de_formosa_-_pn.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Enfrentamento às Ilhas de Calor Urbano no Município de Formosa.</t>
+  </si>
+  <si>
+    <t>29804</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29804/projeto__de_lei_22_corrida_do_agro_agro_sprint_02-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Corrida do Agro, denominada “AGRO SPRINT’’ no Calendário Oficial de Eventos do Município de Formosa Goiás, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>29939</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29939/projeto_de_lei_ordinaria_no__23-26_-_mv_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para promoção de ambientes sonoros acessíveis e inclusivos às pessoas com Transtorno do Espectro Autista (TEA), com incentivo à instalação voluntária de placas educativas com os dizeres “AMBIENTE SILENCIOSO” em residências no município de Formosa - GO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30007</t>
+  </si>
+  <si>
+    <t>Valdson Jose da Silva - Valdson José, Clesio Gomes Santana - Subtenente Clésio, Jucie Batista do Nascimento - Ciê do Sacolão, Welio Antonio da Silva - Welio de Iraci Chegou</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30007/pl_25.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a isenção do Imposto Predial e Territorial Urbano (IPTU) para imóveis localizados em vias públicas que apresentem condições precárias de infraestrutura, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>29819</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29819/projeto_de_lei_ordinaria_no_26-26_ws_2.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Joaquim Mendes de Macedo a estrada de chão que liga o Distrito do JK a região do Boa Vista, no município de Formosa.</t>
+  </si>
+  <si>
+    <t>29862</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29862/projeto_de_lei_ordinaria_no_27-26__ws.pdf</t>
+  </si>
+  <si>
+    <t>"Declara de Utilidade Pública Municipal a Associação dos Pequenos Produtores Rurais da Fazenda Palmeira e Choro, em Formosa Goiás."</t>
+  </si>
+  <si>
+    <t>29831</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29831/projeto_de_lei_ordinaria_no_28-26_ws_2.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Setor de Chácaras Tiago Correia da Cruz o Setor de Chácaras que fica localizado na estrada da Boa Vista no Distrito de JK, no município de Formosa</t>
+  </si>
+  <si>
+    <t>29818</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29818/2026_-_endometriose.pdf</t>
+  </si>
+  <si>
+    <t>29/2026-Institui a Semana Municipal de Educação Preventiva e de Enfrentamento à Endometriose.</t>
+  </si>
+  <si>
+    <t>29861</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29861/projeto_de_lei_ordinaria_no_30-26__obrigatoriedade_de_divulgacao_no_site_oficial_do_municipio_de_todas_as_leis_municipais_relativas_a_protecao_e_ao_bem-estar_animalc.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de divulgação, no site oficial do Município de Formosa, de todas as leis municipais relativas à proteção e ao bem-estar animal.</t>
+  </si>
+  <si>
+    <t>30008</t>
+  </si>
+  <si>
+    <t>Valdson Jose da Silva - Valdson José, Amanda de Deus Moura R. Lima - Amanda do Amigo Cão, Clesio Gomes Santana - Subtenente Clésio, Jucie Batista do Nascimento - Ciê do Sacolão, Nilza Cristina Gomes dos Santos - Professora Nilza, Welio Antonio da Silva - Welio de Iraci Chegou</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30008/pl_33_abrigo_animais.pdf</t>
+  </si>
+  <si>
+    <t>Fica criado o Programa de Abrigamento Provisório de animais em situação de vulnerabilidade, através de convênio com entidades sem fins lucrativos e protetores independentes e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30133</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30133/pl_34_mudanca_de_nome.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de “Rua Maria Rangel_x000D_
+Martins” a Rua 12, localizada no Bairro_x000D_
+Bela Vista, no Município de_x000D_
+Formosa/GO.</t>
+  </si>
+  <si>
+    <t>30132</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30132/pl_35_rua_alberico.pdf</t>
+  </si>
+  <si>
+    <t>30200</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30200/projeto_de_lei_ordinaria_no_36-26_pn.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proteção do patrimônio arbóreo urbano no Município de Formosa-GO, proíbe a prática de poda drástica e a supressão irregular de árvores, estabelece critérios técnicos para intervenções relacionadas à rede elétrica.</t>
+  </si>
+  <si>
+    <t>30190</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30190/projeto_de_lei_ordinaria_no_37-26__obrigacao_de_comunicacao_de_indicios_ou_ocorrencia_de_maus-tratos_contra_animais_por_parte_de_condominios.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigação de comunicação de indícios ou ocorrência de maus-tratos contra animais por parte de moradores de condomínios e prédios residenciais ao órgão ambiental municipal e as autoridades policiais no âmbito do Município de Formosa, Goiás.</t>
+  </si>
+  <si>
+    <t>30219</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30219/projeto_de_lei_ordinaria_no_38-26_-_mv.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Carteira Municipal de Identificação da Pessoa com Deficiência (PCD) no Município de Formosa-GO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30267</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30267/projeto_de_lei_ordinaria_no_48-26__ws-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Associação dos Pequenos Produtores Rurais do Projeto Paranã, em Formosa Goiás.</t>
+  </si>
+  <si>
+    <t>30266</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30266/projeto_de_lei_ordinaria_no_50-26_jn_-_institui_o_programa_formosa_iluminada_no_municipio_de_formosa-go_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Formosa Iluminada” no Município de Formosa-GO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30265</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30265/projeto_de_lei_51.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A SEMANA DE CONSCIENTIZAÇÃO DO MEIO AMBIENTE NAS ESCOLAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>30281</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30281/pl_52_programa_limpeza_urbana.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Limpeza Urbana no_x000D_
+Município de Formosa-GO, com ações de capina, roçagem, recolhimento de lixo e implantação de_x000D_
+lixeiras coletivas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30283</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30283/pl_53_cessao_de_servidores_justificativa.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 143, de 02 de maio de 1991, que institui o Regime Jurídico Único dos Servidores_x000D_
+Públicos do Município de Formosa/GO, para_x000D_
+disciplinar a cessão de servidores públicos_x000D_
+municipais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30280</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30280/pl_54_substituicao_de_pontes.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a substituição gradativa de_x000D_
+pontes de madeira por pontes de concreto no_x000D_
+Município de Formosa-GO e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>30285</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30285/pl_55_sistema_de_captacao_de_aguas_pluviais.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Identificação e_x000D_
+Implementação do Sistema de Captação de Águas_x000D_
+Pluviais no Município de Formosa-GO, visando_x000D_
+prevenir alagamentos, transtornos e prejuízos à_x000D_
+administração pública e à população, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>30284</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30284/pl_56_agricultura_tecnologica.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de_x000D_
+Agricultura Tecnológica no Município de_x000D_
+Formosa-GO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30310</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30310/pl_57_altera_lei_168_ct_1_1_1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 57, DE 2026, LF, EB, VJ, JN, WS, MP, MR, AL, MV, DE 07_x000D_
+DE ABRIL DE 2026_x000D_
+_x000D_
+Altera a Lei Ordinária nº 168, de 10 de julho de_x000D_
+1991, que dispõe sobre a política municipal de_x000D_
+atendimento dos direitos da criança e do_x000D_
+adolescente, para estabelecer que cada eleitor_x000D_
+poderá votar em até 03 (três) candidatos no_x000D_
+processo de escolha dos membros do Conselho_x000D_
+Tutelar do Município de Formosa/GO, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>30282</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30282/pl_58_programa_manutencao_preventiva_malha_asfaltica.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a manutenção periódica da malha_x000D_
+asfáltica no Município de Formosa-GO, com_x000D_
+objetivo de prevenir colapsos durante o período_x000D_
+chuvoso, minimizar transtornos e prejuízos à_x000D_
+população, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30319</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30319/projeto_de_lei__ordinaria_61-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Proteção e Autodefesa da Mulher, “Égide Feminino Formosense”, no Município de Formosa-GO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30531</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30531/projeto_de_lei__ordinaria_62-26_animais.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a apreensão, registro e cadastramento de animais de grande porte soltos em vias e logradouros públicos na zona urbana do Município de Formosa-GO, estabelece penalidades e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30311</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30311/projeto_de_lei_63_avenida_circular_moises.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de “Avenida Circular Moisés Luiz Pereira” a Avenida Circular Jardim das Américas no Município de Formosa-Go</t>
+  </si>
+  <si>
+    <t>30362</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30362/pl_65_prazos_para_atendimento_de_advogados.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece normas gerais sobre prazos para atendimento e resposta a requerimentos formulados por advogados no âmbito da Administração Pública Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30361</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30361/pl_66_atendimento_prioritario_advogados_em_exercicio_da_profissao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prioridade de atendimento aos advogados no exercício da profissão em repartições públicas no âmbito do Município de Formosa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30483</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30483/projeto_de_lei_n._67_programa_municipal_de_incentivo_ao_turismo_institui_o_selo_destino_formosa-go_de_qualidade_turistica..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Programa Municipal de Incentivo ao Turismo, institui o Selo “Destino Formosa-GO” de Qualidade Turística.</t>
+  </si>
+  <si>
+    <t>30545</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30545/projeto_de_lei_68_altera_lei_168_ct.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Ordinária nº 168, de 10 de julho de 1991, que dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>29869</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29869/projeto_de_resolucao_no_01-26_md_comissoes_1_1-assinado-assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Modifica e revoga dispositivos da Resolução nº 4, de 12 de dezembro de 2008 – Regimento Interno da Câmara Municipal de Formosa.</t>
+  </si>
+  <si>
+    <t>30383</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30383/projeto_de_resolucao_n.2___medalha_merito__seguranca_publica-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui Medalha Mérito Segurança Pública - 3º Sargento Luciano Alves Rabelo, no âmbito da Câmara Municipal de Formosa.</t>
+  </si>
+  <si>
+    <t>30541</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30541/projeto_de_resolucao_no_03-26_md_institui_o_programa_de_estagio_da_camara_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Estágio da Câmara Municipal de Formosa</t>
+  </si>
+  <si>
+    <t>29901</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29901/requerimento_no_01-26_-_requerimento_de_informacoes_sec_de_governo-assinado-assinado-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais e após regular tramitação em Plenário, que sejam solicitadas ao Sr. Matteus Felipe Alves Santana, Secretário Municipal de Governo, informações detalhadas acerca do processo licitatório destinado à contratação do serviço de ônibus circulares gratuitos no âmbito deste Município.</t>
+  </si>
+  <si>
+    <t>30099</t>
+  </si>
+  <si>
+    <t>Marcos Goulart de Araujo - Marquim Araujo</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30099/requerimento_no_02.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a prorrogação do prazo de funcionamento da Comissão Parlamentar de Inquérito-CPI das Máquinas, instituída para apurar/investigar a ocorrência irregularidades na avaliação, descarte, transferência, cessão, alienação ou qualquer outra forma de destinação desses bens públicos através do convênio celebrado entre o Poder Executivo Municipal e a OSCIP “Construindo um Amanhã”, pelo prazo de noventa dias. O presidente da CPI da Máquinas, no uso de suas atribuições regimentais, e com fundamento no art. 90 do Regimento Interno, requer a prorrogação do prazo de funcionamento da referida CPI por mais 90 (noventa) dias. O objetivo da prorrogação é garantir a apuração minuciosa dos fatos, prezando pela verdade e pela responsabilidade na elucidação das possíveis irregularidades investigadas. Diante do exposto, solicitamos o apoio dos pares para a aprovação deste requerimento.</t>
+  </si>
+  <si>
+    <t>30225</t>
+  </si>
+  <si>
+    <t>Jucie Batista do Nascimento - Ciê do Sacolão, Clesio Gomes Santana - Subtenente Clésio, Marcos Goulart de Araujo - Marquim Araujo, Marcos Lourenco dos Reis - Markim Reis, Valdson Jose da Silva - Valdson José, Welio Antonio da Silva - Welio de Iraci Chegou</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30225/requerimento_no_3-26-_requerimento_de_informacoes_sec_de_esporte_lazer_e_juventude_1.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos, nos termos regimentais, e após ouvido o Plenário, que seja convocada a Senhora Regina Lopes Pereira Alves da Mata , Secretária Municipal de Esporte, Lazer e Juventude</t>
+  </si>
+  <si>
+    <t>29947</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29947/requerimento_no_4-26-_requerimento_de_informacoes_sec_de_obras.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais, e após ouvido o Plenário, que seja convocado o Senhor Silas Negreiros da Cunha, Secretário Municipal de Obras,</t>
+  </si>
+  <si>
+    <t>29948</t>
+  </si>
+  <si>
+    <t>Luiz Fernando Spíndola Lêdo- Dr Luiz Fernando Lêdo, Clesio Gomes Santana - Subtenente Clésio, Dannilo Ferreira Guia - Dannilo Guia, Eder Bernardes da Silva - Eder Bernardes (Dedé), Flavio Rodrigues Pacheco - Major Pacheco, Jucie Batista do Nascimento - Ciê do Sacolão, Lourenco Ramos Barbosa - Lorão, Marcos Goulart de Araujo - Marquim Araujo, Marcos Lourenco dos Reis - Markim Reis, Nilza Cristina Gomes dos Santos - Professora Nilza, Valdson Jose da Silva - Valdson José</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29948/requerimento_05_26_solicita_informacaoes_sec_obras_ass..pdf</t>
+  </si>
+  <si>
+    <t>A sua Excelência, o Senhor _x000D_
+FILIPE VILARINS LACERDA_x000D_
+Presidente da Câmara Municipal de Formosa_x000D_
+Formosa/GO_x000D_
+_x000D_
+_x000D_
+Senhor Presidente,_x000D_
+Requeremos a Vossa Excelência, nos termos regimentais, e, após ouvido o Plenário, seja solicitado ao Senhor SILAS NEGREIROS DA CUNHA, Secretário Municipal de Obras, para prestar informações ao Plenário desta Casa os seguintes questionamentos:_x000D_
+1.As providências adotadas pelo Município em relação às obras da BR-020;_x000D_
+2.A situação estrutural da ponte localizada no Bairro Vila Verde;_x000D_
+3.Informações sobre o material utilizado na operação tapa-buracos;_x000D_
+4.Apresentação de nota técnica referente ao material empregado na operação tapa-buracos;_x000D_
+5.O planejamento e cronograma da operação tapa-buracos no Município;_x000D_
+6.A situação e as condições estruturais das pontes situadas na Zona Rural;_x000D_
+7.O planjamento e cronograma para alfatamento nos bairros Alphaville, São Francisco e Parque Laguna;_x000D_
+8.Planejamento da construção da Escola Municipal Pedro Chaves.</t>
+  </si>
+  <si>
+    <t>30469</t>
+  </si>
+  <si>
+    <t>Valdson Jose da Silva - Valdson José, Amanda de Deus Moura R. Lima - Amanda do Amigo Cão, Edmundo Nunes Dourado - Mundim, Jucie Batista do Nascimento - Ciê do Sacolão, Marcos Goulart de Araujo - Marquim Araujo, Welio Antonio da Silva - Welio de Iraci Chegou</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30469/requerimento_no_x_saude_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos, nos termos regimentais, e após ouvido o Plenário, que seja convocado o Senhor Rogério Pereira, Secretário Municipal de Saúde, para que compareça ao Plenário desta Casa no dia 05 de maio de 2026 às 09h, a fim de prestar esclarecimentos</t>
+  </si>
+  <si>
     <t>29630</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>--------------------------------------------------</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29630/oficio_006_-2026_-_gab_-_solicitacao_e_apreciacao_urgente_do_projeto_de_lei_orcamentario_01-2026.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29630/oficio_006_-2026_-_gab_-_solicitacao_e_apreciacao_urgente_do_projeto_de_lei_orcamentario_01-2026.pdf</t>
   </si>
   <si>
     <t>Ofício n.º  006/2026-GAB de convocação para apreciação e votação em sessão Extraordinária do Projeto de Lei  n.º 01/2026.</t>
+  </si>
+  <si>
+    <t>30236</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30236/oficio_168-2026_-_gab_-_solicitacao_e_apreciacao_em_sessao_ordinaria_dos_projetos_de_lei_n._s_02030405_e_plc_06.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento do Ofício n.º 168/2026-GAB de convocação para apreciação e votação em sessão Ordinária  dos Projetos de Lei  n.º (s) 02/2026, 03/2026, 04/2026, 05/2026 e Projeto de Lei Complementar n.º 06/2026.</t>
+  </si>
+  <si>
+    <t>30368</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30368/oficio_218-2026_-_-_retirada_de_projeto_de_lei_complementar_n.o_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Retirada da pauta de votação em sessão ordinária, o Projeto de Lei Complementar n.º 06/2026, encaminhado através do Ofício n.º 168/2026-GAB, de 12 de março de 2026.</t>
+  </si>
+  <si>
+    <t>30397</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30397/oficio_230_-2026_-_gab_-_solicitacao_e_apreciacao_urgente_do_pls.pdf</t>
+  </si>
+  <si>
+    <t>Convocação para apreciação e votação em sessão Extraordinária dos Projetos de Leis abaixo especificados:_x000D_
+PROJETO DE LEI N.º 07, DE 01 DE ABRIL DE 2026, que Dispõe sobre a Criação da Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do município de Formosa -GO e do Fundo Especial para a Proteção e Defesa Civil na forma que menciona e dá outras providências;_x000D_
+PROJETO DE LEI N.º 08, DE 01 DE ABRIL DE 2026, que Cria o Fundo Municipal de Segurança Pública do Município de Formosa – FMSP e dá outras providências;_x000D_
+PROJETO DE LEI N.º 09, DE 01 DE ABRIL DE 2026, que Institui e estabelece critérios para a Prestação do Serviço Voluntário Social no âmbito da Secretaria Municipal de Educação de Formosa-GO, e dá outras providências;_x000D_
+PROJETO DE LEI COMPLEMENTAR N.º 10, DE 01 DE ABRIL DE 2026, que Retifica Anexo II, constante da Lei Complementar n.º 022, de 20 de novembro de 2017, que “Institui o Plano Diretor de Desenvolvimento Integrado do Município de Formosa, que dispõe sobre a política de desenvolvimento municipal, o plano de uso e ocupação, os instrumentos urbanísticos e o sistema de gestão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30461</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30461/oficio__233-2026_-_gab_-_sessao_ordinaria_dos_projetos_de_lei_n._s__11._12_e_13.pdf</t>
+  </si>
+  <si>
+    <t>Convocação para apreciação e votação em sessão Ordinária dos Projetos de Lei abaixo especificados:_x000D_
+Projeto de Lei n.º 11, de 06 de abril de 2026, que “Cria o Fundo Municipal de Esporte, no âmbito do município de Formosa-GO e dá outras providências e dá outras providências’’;_x000D_
+Projeto de Lei n.º 12, de 06 de abril de 2026, que “Cria o Conselho Municipal de Esporte – CME, no âmbito do município de Formosa-GO e dá outras providências e dá outras providências”;_x000D_
+Projeto de Lei n.º 13, de 06 de abril de 2026, que “Autoriza o município de Formosa-GO a aderir ao Sistema Nacional do Esporte (Sinesp), disposto na Lei Federal nº 14.597, de 14 de junho de 2023”.</t>
+  </si>
+  <si>
+    <t>30418</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30418/oficio_234_-2026_-_gab_-_solicitacao_e_apreciacao_urgente_do_pl_14_e_15.pdf</t>
+  </si>
+  <si>
+    <t>Convocação para apreciação e votação em sessão Extraordinária dos Projetos de Leis, PROJETO DE LEI N. º 14, DE 06 DE ABRIL DE 2026, que “Dispõe sobre o repasse de recursos financeiros à Mitra Diocesana de Formosa/GO para apoio à realização da Festa do Divino Espírito Santo e dá outras providências”. e  PROJETO DE LEI N. º 15, DE 06 DE ABRIL DE 2026 que “Dispõe sobre a autorização para delegação, mediante concessão administrativa, dos serviços públicos de remoção, guarda, depósito e destinação de veículos removidos por infrações de trânsito no Município de Formosa/GO, estabelece diretrizes para a política tarifária e operacional, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>30502</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30502/oficio__256-2026_-_gab_-_solicitacao_e_apreciacao_urgente_do_pl_16.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha o PROJETO DE LEI N. º 16, DE 10 DE ABRIL DE 2026, que “Autoriza o Poder Executivo Municipal a firmar Termo de Colaboração de cooperação técnica-financeira entre o Fundo Municipal de Assistência Social e a Associação de Pais e Amigos dos Excepcionais de Formosa – APAE de Formosa, na forma que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30503</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30503/processo_n.o_3105-2026.pdf</t>
+  </si>
+  <si>
+    <t>Processo n.º 3105/2026, referente ao PL nº 16/2026</t>
+  </si>
+  <si>
+    <t>30542</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30542/oficio_248-2026_-_-_retirada_de_projeto_de_lei_n.o_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício n.º 248/2026, solicita a retirada da pauta de votação em sessão extraordinária, do Projeto de Lei n.º 14/2026, que “Dispõe sobre o repasse de recursos financeiros à Mitra Diocesana de Formosa/GO para apoio à realização da Festa do Divino Espírito Santo e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>30544</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30544/oficio_249_-2026_-_gab_-_solicitacao_e_apreciacao_urgente_do_pl_14.pdf</t>
+  </si>
+  <si>
+    <t>Convocação para apreciação e votação em sessão Extraordinária do PROJETO DE LEI N. º 17, DE 15 DE ABRIL DE 2026, que “Dispõe sobre o repasse de recursos financeiros à Mitra Diocesana de Formosa/GO para apoio à realização da Festa do Divino Espírito Santo e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>30553</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30553/oficio_253_-2026_-_encaminhamento_do_projeto_de_lei__n.o_18-2026_para_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Ofício n.º 253/2026, que encaminha o PL n.º 18/2026, que "Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária Anual - LOA de 2027 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>30555</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30555/anexos_pl_n.o_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Anexos I, II, III, IV, V, VI, VII, VIII e IX do Projeto de Lei n.º 18/2026</t>
+  </si>
+  <si>
+    <t>30556</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30556/formulario_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Anexo do PL n.º 18/2026, Formulário de Participação de Audiência Pública  LDO 2027.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1056,69 +11333,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29662/autografo_no_1-26_do_projeto_de_lei_ordinaria_no_1-26_-_sr.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29661/indicacao_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29631/indicacao_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29633/indicacao_no003-2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29632/indicacao_no004-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29634/indicacao_no005-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29635/indicacao_no006-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29636/indicacao_no007-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29637/indicacao_no008-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29638/indicacao_no009-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29639/indicacao_no010-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29641/indicacao_no011-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29640/indicacao_no012-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29645/indicacao_no013-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29646/indicacao_no014-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29653/indicacao_no015-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29654/indicacao_no016-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29657/indicacao_no017-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29658/indicacao_no018-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29660/indicacao_no019-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29659/indicacao_no020-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29656/indicacao_no021-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29643/indicacao_no022-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29642/indicacao_no023-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29644/indicacao_no024-2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29648/indicacao_no025-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29647/indicacao_no026-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29655/indicacao_no027-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29652/indicacao_no028-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29650/indicacao_no029-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29651/indicacao_no030-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29649/indicacao_no031-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29675/indicacao_no032-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29676/indicacao_no033-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29680/indicacao_no_76-26_mv.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29678/indicacao_no_77-26_mv.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29679/indicacao_no_78-26_mv.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29677/indicacao_no_79-26_mv.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29681/indicacao_no_80-26_mv.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29663/indicacoes_2025.doc2093dezembro_doc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29664/indicacoes_2025.doc_225fevereiro_doc-assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29665/indicacoes_2025.doc_227fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29666/indicacoes_2026.doc_228fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29667/indicacoes_2026.doc_229fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29668/indicacoes_2026.doc_230_fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29670/indicacoes_2026.doc_231_fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29669/indicacoes_2026.doc_232fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29671/indicacoes_2026.doc_233fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29672/indicacoes_2026.doc_234fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29673/indicacoes_2026.doc_235fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29674/indicacoes_2026.doc_236fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29629/pl_01-2026_-_compatibilizacao_do_plano_plurianual_2026-2029_da_lei_de_diretrizes_orcamentarias_para_2026_e_da_lei_orcamentaria_anual_para_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29630/oficio_006_-2026_-_gab_-_solicitacao_e_apreciacao_urgente_do_projeto_de_lei_orcamentario_01-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29662/autografo_no_1-26_do_projeto_de_lei_ordinaria_no_1-26_-_sr.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29950/autografo_nc2ba_2-26_do_pl_106-25_-_mv_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29951/autografo_nc2ba_3-26_do_pl_107-25_-_ws_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30249/autografo_no_4-26_do_pl_22-26_-_dg_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30250/autografo_no_5-26_do_pl_13-26_-_mp.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30251/autografo_no_6-26_do_pl_11-26_-_vj_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30252/autografo_no_7-26_do_pl_16-26_-_cs.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30253/autografo_no_8-26_do_pl_15-26_-_fv.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30254/autografo_no_9-26_do_pl_4-26_-_mv.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30255/autografo_no_10-26_do_pl_5-26_-_mv.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30256/autografo_no_11-26_do_pl_23-26_-_mv.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30257/autografo_no_12-26_do_pl_21-26_-_pn.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30258/autografo_no_13-26_do_pl_26-26_-_pn.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30259/autografo_no_14-26_do_pl_27-26_-_pn.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30260/autografo_no_15-26_do_pl_28-26_-_pn.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30532/autografo_no_16-26_do_pl_14-26-al.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30533/autografo_no_17-26_do_pl_30-26-al.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30534/autografo_no_18-26_do_pl_29-26-ed.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30535/autografo_no_19-26_do_pl_8-26-mp.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30536/autografo_no_20-26_do_pl_19-26-mp.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30537/autografo_no_21-26_do_pl_38-26-mv.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30538/autografo_no_22-26_do_pl_34-26-vj.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30539/autografo_no_23-26_do_pl_35-26-vj.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30560/autografo_no_24-26_do_pl_12-26-lb_1-assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30561/autografo_no_25-26_do_pl_8-26-sr_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30562/autografo_no_26-26_do_pl_9-26-sr_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30563/autografo_no_27-26_do_pl_15-26-sr_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30564/autografo_no_28-26_do_pl_16-26-sr.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30565/autografo_no_29-26_do_pl_17-26-sr-assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30566/autografo_no_30-26_do_pl_9-26-md_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29863/emenda_modificativa_no_01-26_ws_ao_projeto_de_lei_ordinaria_no_107-25_ws.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29897/emenda_modificativa_no_02-26_pn_-_ao_projeto_de_resolucao_no_01-26_md.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29913/emenda_no_3-26_-_cria_comissao_de_seguranca_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30094/emenda_modificativa_no_04_ao_projeto_de_lei_-_n_04-26.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30140/emenda_modificativa_no_05-2026_ao_projeto_de_lei_ordinaria_no_14-2026_al_de_10_de_fevereiro_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30301/emenda_modificativa_no_06_ao_projeto_de_lei_-_n_38-26.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30557/emenda_modificativa_8_ao_projeto_de_lei_n_8-assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30558/emenda_modificativa_9_ao_projeto_de_lei_n_15.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30559/emenda_modificativa_no_10-26_-_fv_ao_projeto_de_lei_ordinaria_no_09-26_-_md_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29661/indicacao_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29631/indicacao_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29633/indicacao_no003-2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29632/indicacao_no004-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29634/indicacao_no005-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29635/indicacao_no006-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29636/indicacao_no007-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29637/indicacao_no008-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29638/indicacao_no009-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29639/indicacao_no010-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29641/indicacao_no011-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29640/indicacao_no012-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29645/indicacao_no013-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29646/indicacao_no014-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29653/indicacao_no015-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29654/indicacao_no016-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29657/indicacao_no017-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29658/indicacao_no018-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29660/indicacao_no019-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29659/indicacao_no020-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29656/indicacao_no021-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29643/indicacao_no022-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29642/indicacao_no023-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29644/indicacao_no024-2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29648/indicacao_no025-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29647/indicacao_no026-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29655/indicacao_no027-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29652/indicacao_no028-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29650/indicacao_no029-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29651/indicacao_no030-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29649/indicacao_no031-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29675/indicacao_no032-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29676/indicacao_no033-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29708/indicacao_no034-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29713/indicacao_no035-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29712/indicacao_no036-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29714/indicacao_no037-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29715/indicacao_no038-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29922/indicacao_no039-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29954/indicacao_no040-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30127/indicacao_no041-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30126/indicacao_no042-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30198/indicacao_no043-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30406/indicacao_no044-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30407/indicacao_no045-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29680/indicacao_no_76-26_mv.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29678/indicacao_no_77-26_mv.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29679/indicacao_no_78-26_mv.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29677/indicacao_no_79-26_mv.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29681/indicacao_no_80-26_mv.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29682/indicacao_no_81-26_mv.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29722/indicacao_no_82-26_mv.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29723/indicacao_no_83-26_mv.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29724/indicacao_no_84-26_mv.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29725/indicacao_no_85-26_mv-assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29815/indicacao_no_86-26_mv.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29816/indicacao_no_87-26_mv.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29870/indicacao_no_88-26_mv.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29876/indicacao_no_89-26_mv.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29911/indicacao_no_90-26_mv.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29914/indicacao_no_91-26_mv.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29915/indicacao_no_92-26_mv.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29912/indicacao_no_93-26_mv.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29927/indicacao_no_95-26_mv.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29928/indicacao_no_94-26_mv.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29941/indicacao_no_96-26_mv.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29942/indicacao_no_97-26_mv.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29943/indicacao_no_98-26_mv.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29944/indicacao_no_99-26_mv.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29945/indicacao_no_100-26_mv.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30100/indicacao_no_101-26_mv.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30120/indicacao_no_102-26_mv.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30168/indicacao_no_103-26_mv.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30159/indicacao_no_104-26_mv.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30169/indicacao_no_105-26_mv.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30170/indicacao_no_106-26_mv.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30224/indicacao_no_107-26_mv.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30226/indicacao_no_108-26_mv.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30367/indicacao_no_109-26_mv.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30322/indicacao_no_110-26_mv.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30323/indicacao_no_111-26_mv.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30371/indicacao_no_112-26_mv.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30369/indicacao_no_113-26_mv.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30370/indicacao_no_114-26_mv.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30446/indicacao_no_115-26_mv.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30493/indicacao_no_116-26_mv.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30494/indicacao_no_117-26_mv.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30495/indicacao_no_118-26_mv.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30530/indicacao_no_119-26_mv.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30551/indicacao_no_120-26_mv.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29749/indicacao_no_151.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29751/indicacao_no_152.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29752/indicacao_no_153.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29750/indicacao_no_154.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29753/indicacao_no_155.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29755/indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29757/indicacao_no_157.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29748/indicacao_no_158.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29756/indicacao_no_159.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29754/indicacao_no_160.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29808/indicacao_no_161_3-assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29805/indicacao_no_162-assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29807/indicacao_no_163-assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29806/indicacao_no_164.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29809/indicacao_no_165.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29865/indicacao_no_166.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29864/indicacao_no_167.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29868/indicacao_no_168-assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29867/indicacao_no_169.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29866/indicacao_no_170.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29933/indicacao_no_171.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29931/indicacao_no_172.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29932/indicacao_no_173.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29929/indicacao_no_174.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29930/indicacao_no_175.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29998/indicacao_no_176.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29993/indicacao_no_177.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29999/indicacao_no_178.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30000/indicacao_no_179.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29997/indicacao_no_180.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30115/indicacao_no_181.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30116/indicacao_no_182.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30117/indicacao_no_183.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30129/indicacao_no_184.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30118/indicacao_no_185.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30149/indicacao_no_186.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30150/indicacao_no_422.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30151/indicacao_no_421.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30152/indicacao_no_424.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30148/indicacao_no_425.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29792/indicacao_no_191-26_lf.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29795/indicacao_no_192-26_lf.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29797/indicacao_no_193-26_lf.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29796/indicacao_no_194-26_lf.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29798/indicacao_no_195-26_lf.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29800/indicacao_no_196-26_lf.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29802/indicacao_no_197-26_lf.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29799/indicacao_no_198-26_lf.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29803/indicacao_no_199-26_lf.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29801/indicacao_no_200-26_lf.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29663/indicacoes_2025.doc2093dezembro_doc.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29664/indicacoes_2025.doc_225fevereiro_doc-assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29665/indicacoes_2025.doc_227fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29666/indicacoes_2026.doc_228fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29667/indicacoes_2026.doc_229fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29668/indicacoes_2026.doc_230_fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29670/indicacoes_2026.doc_231_fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29669/indicacoes_2026.doc_232fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29671/indicacoes_2026.doc_233fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29672/indicacoes_2026.doc_234fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29673/indicacoes_2026.doc_235fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29674/indicacoes_2026.doc_236fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29746/indicacoes_2026.doc_237fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29747/indicacoes_2026.doc_238fevereiro_doc.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29697/240-assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29698/241-assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29703/242.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29704/243.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29699/244.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29702/dg_indicacao_245-26.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29700/246.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29701/247.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29706/248.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29707/249.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29705/250.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29709/251.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29853/252_v-assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29854/253_v-assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29728/255.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29727/256.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29726/257.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29729/258.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29730/259.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29732/260.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29733/261.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29734/262.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29737/263.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29731/264.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29736/265.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29738/266.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29739/267.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29735/268.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29741/269.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29740/270.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29742/271.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29743/272.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29744/273.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29745/274.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29898/280-assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29773/281-assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29872/282.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29777/283-assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29778/284.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29919/285-assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29683/indicacao_no_287-26_ws.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29688/indicacao_no_288-26_ws.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29694/indicacao_no_289-26_ws.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29689/indicacao_no_290-26_ws.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29691/indicacao_no_291-26_ws.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29690/indicacao_no_292-26_ws.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29692/indicacao_no_293-26_ws.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29695/indicacao_no_294-26_ws.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29696/indicacao_no_295-26_ws.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29693/indicacao_no_296-26_ws.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29871/indicacao_no_297-26_ws.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29873/indicacao_no_298-26_ws.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29875/indicacao_no_299-26_ws.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29878/indicacao_no_300-26_ws.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29880/indicacao_no_301-26_ws.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29883/indicacao_no_302-26_ws.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29882/indicacao_no_302-26_ws.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29885/indicacao_no_304-26_ws.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29891/indicacao_no_305-26_ws.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29892/indicacao_no_306-26_ws.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29894/indicacao_no_307-26_ws.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29888/indicacao_no_308-26_ws.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29893/indicacao_no_309-26_ws.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29895/indicacao_no_310-26_ws.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29889/indicacao_no_311-26_ws.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29965/indicacao_no_312-26_ws.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29963/indicacao_no_313-26_ws-assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29964/indicacao_no_314-26_ws.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29962/indicacao_no_315-26_ws.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29961/indicacao_no_316-26_ws.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30016/indicacao_no_317-26_ws.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30049/indicacao_no_318-26_ws.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30050/indicacao_no_319-26_ws.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30051/indicacao_no_320-26_ws.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30052/indicacao_no_321-26_ws.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30143/indicacao_no_322-26_ws.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30142/indicacao_no_323-26_ws.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30141/indicacao_no_324-26_ws.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30144/indicacao_no_325-26_ws.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30146/indicacao_no_326-26_ws.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30145/indicacao_no_327-26_ws.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30147/indicacao_no_328-26_ws.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30153/indicacao_no_329-26_ws.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30155/indicacao_no_330-26_ws.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30154/indicacao_no_331-26_ws.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30156/indicacao_no_332-26_ws.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30157/indicacao_no_333-26_ws.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29720/indicacao_n.334_-_tapa_buracos_av._dner.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29719/indicacao_n.335_-_tapa_buracos__rua_10_-_setor_primavera.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29721/indicacao_n.336_-_capina_e_limpeza__av._oeste.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29843/indicacao_n.337_-_tapa_buracos_rua_12_setor_primavera.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29844/indicacao_n.338_-_tapa_buracos_rua_14_a_setor_primavera.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29852/indicacao_n.339_-_tapa_buracos_avenida_dergo_setor_primavera.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29855/indicacao_n.340_-_faixa_elevada_de_pedestres_denr_setor_primavera.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29856/indicacao_n.341_-_quebra_molas_rua_9_setor_jardim_triangulo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29857/indicacao_n.342_-_revitalizacao_e_tapa_buracos_rua_jose_carvalho_maia_setor_parque_laguna_ii.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29858/indicacao_n.343_-_tapa_buracos_rua_3_setor_primavera.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29859/indicacao_n.344_-_tapa_buracos_rua_5_setor_primavera.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29860/indicacao_n.345_-_tapa_buracos_rua_7_setor_primavera.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30003/indicacao_n.347_-_troca_de_lampadas_setor_imperatriz.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30004/indicacao_n.348_-_fazer_limpeza_na_avenida_artur_bernardes.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30005/indicacao_n.349_-_retirada_das_arvores_cortadas_setor_imperatriz.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30006/indicacao_n.350_-_troca_de_lampadas_na_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30064/indicacao_n.351_-tapa_buracos_na_rua_leonel_de_almeida_campos.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30063/indicacao_n.352_-_restauracao_da_rua_16_no_parque_uniao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30101/indicacao_n.353_-_tapa_buraco_na_av._modesto_de_melo_.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30102/indicacao_n.354_-_tapa_buracos_na_avenida_circular_final_da_avenida_dner__neste_municipio._.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30103/indicacao_n.355_-__tapa_buracos_na_rua_22_do_jardim_oliveira_rua_da_invasao._.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30173/indicacao_n.356_-_tapa_buracos_avenida_circular_-_setor_primavera.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30172/indicacao_n.357_-_tapa_buracos_via__02_-_setor_de_chacaras_abreu.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30174/indicacao_n.358_-_tapa_buracos_rua_olimpio_espindola_-_setor_ferroviario.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30221/indicacao_n.359_-_realizar_capina_e_limpeza_do_laguinho_no_bairro_lagoa_dos_santo._.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30223/indicacao_n.360_-_realizar_capina_e_limpeza_da_av._central_setor_jd._triangulo._.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29758/indicacao_no_370.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29759/indicacao_no__371-26_lb.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29762/indicacao_no_372-26_lb.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29760/indicacao_no_373-26_lb.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29761/indicacao_no_374-26_lb.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29765/indicacao_no_375-26_lb.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29764/indicacao_no_376-26_lb.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29763/indicacao_no_377-26_lb.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29833/indicacao_no_378-26_lb.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29840/indicacao_no_379-26_lb.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29896/indicacao_no_380-26_lb.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29921/indicacao_no_381-26_lb.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29920/indicacao_no_382-26_lb.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30017/indicacao_no_383-26_lb.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30018/indicacao_no_384-26_lb.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30019/indicacao_no_385-26_lb.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29776/indicacao_no_386-26_-_operacao_tapa_buracos__rua_17_quadra_93_no_parque_da_colina_ii..pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29775/indicacao_no_387-26_-_operacao_tapa_buracos_venida_senador_coimbra_bueno_na_rotatoria_em_frente_ao_cmei_maria_aparecida_hamu_opa..pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29823/indicacao_no_388-26_-_sugerindo_a_realizacao_da_operacao_tapa-buracos_na_extensao_da_avenida_circular_no_setor_rosa_maria.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29826/indicacao_no_389-26_-_operacao_tapa-buracos_na_extensao_da_avenida_b_no_setor_vila_verde..pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29828/indicacao_no_390-26_-_operacao_tapa-buracos_na_extensao_da_rua_manezinho_das_mocas_no_setor_parque_laguna_ii..pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29827/indicacao_no_391-26_-__instalacao_de_mais_conteineres_na_feira_de_domingo_a_fim_de_atender_adequadamente_a_demanda_existente..pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29902/jn_indicacao_392-26.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29903/indicacao_no_393-26_-_operacao_tapa-buracos_em_toda_extensao_da_avenida_maestro_joao_luiz_do_espirito_santo..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29907/indicacao_no_394-26_-_cumprimento_da_lei_ordinaria_no_936.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29906/indicacao_no_395-26_-__reforma_do_parquinho_infantil_localizado_no_laguinho_do_vovo..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29905/indicacao_no_396-26_-_implementacao_de_um_canal_de_comunicacao_via_whatsapp.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29949/jn_indicacao_397-26.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29979/indicacao_no_398-_26_-_substituicao_das_lampadas_queimadas_nos_postes_de_iluminacao_publica_localizados_na_rua_santa_terezinha_no_setor_nordeste..pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30011/indicacao_no_399-_26_-_operacao_tapa-buracos_em_toda_a_extensao_da_avenida_a_no_parque_da_colina_ii..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29981/indicacao_no_400-_26_-_realizacao_de_servicos_de_limpeza_e_manutencao_na_praca_publica_do_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30012/indicacao_no_401-_26_-_pavimentacao_asfaltica_em_toda_a_extensao_da_rua_albino_abadio_de_oliveira_localizada_no_bairro_parque_laguna_ii..pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30013/indicacao_no_402-_26_-_operacao_tapa-buracos_em_toda_a_extensao_da_rua_jose_de_carvalho_maia_no_bairro_parque_laguna_ii..pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30014/indicacao_no_403-_26_-_operacao_tapa-buracos_em_toda_a_extensao_da_avenida_sebastiao_monteiro_guimaraes_no_bairro_parque_laguna_ii..pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30015/indicacao_no_404-_26_-_pavimentacao_asfaltica_em_toda_a_extensao_da_avenida_contorno_no_bairro_parque_laguna_ii..pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30227/indicacao_no_405-26_-__criacao_de_convenios_com_farmacias_da_rede_privada.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29784/indicacao_no_407-26_-_pn.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29786/indicacao_no_408-26_-_pn.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29787/indicacao_no_409-26_-_pn.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29788/indicacao_no_410-26_-_pn.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29785/indicacao_no_411-26_-_pn.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29925/indicacao_no_412-26_-_pn.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29924/indicacao_no_413-26_-_pn.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29926/indicacao_no_414-26_-_pn.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30414/indicacao_no_415-26_-_pn.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30415/indicacao_no_416-26_-_pn.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29874/indicacao_no_418-26_lf.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29879/indicacao_no_419-26_lf.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29877/indicacao_no_420-26_lf.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29890/indicacao_no_421-26_lf.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29881/indicacao_no_422-26_lf.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29936/indicacao_no_423-26_lf.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29934/indicacao_no_424-26_lf.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29938/indicacao_no_425-26_lf.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29937/indicacao_no_426-26_lf.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29935/indicacao_no_427-26_lf.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30181/indicacao_no_428.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30180/indicacao_no_429.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30186/indicacao_no_430.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30176/indicacao_no_431.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30184/indicacao_no_432.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30179/indicacao_no_433.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30182/indicacao_no_434.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30216/indicacao_no_435.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30264/indicacao_no_436.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30261/indicacao_no_437.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30262/indicacao_no_438_2-assinado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30263/indicacao_no_439.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30247/indicacao_no_440.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29814/ind_451_-_reforma_da_praca_do_estudante.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29810/ind_452_estender_horario_de_funcionamento_no_posto_de_saude_do_distrito_bezerra.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29813/ind_453_-_construcao_de_vestiarios_e_arquibancadas_no_estadio_siqueirao.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29811/ind_454_-_construcao_de_estacionamento_escama_de_peixe__na_avenida_do_california-assinado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29812/ind_455_-_estender_o_horario_de_funcionamento_do_posto_de_saude_08_santa_rosa_.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29821/lm-_indicacao_456-26.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29830/ind_457_-_estacionamento_escama_de_peixe_na_avenida_isper_gebrim.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29832/ind_458_-_poda_de_arvores_na_extensao_da_avenda_lagoa_feia.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29835/ind_459_-_providenciar_patrolamento_e_cascalhamento_nas_estradas_do_assentamento_crixas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29836/ind_460_-pista_de_caminhada_e_ciclismo_na_margem_esquerda_da_br-020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29837/ind_461_-troca_de_lampadas_de_led_no_distrito_bezerra.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29845/ind_462_-numero_de_telefone_com_wattsapp_para_que_a_populacao_possa_informar_e_solicitar_a_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29846/ind_463_-_pavimentacao_asfaltica_na_rua_sem_denominacao_-_jardim_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29847/ind_464_-_faixa_de_pedestre_elevada_na_frente_da_binatural.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29848/ind_465_-_construcao_de_uma_academia_na_praca_frente_a_rua_patativa.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29849/ind_466_-_instalacao_de_grama_sintetica_construcao_de_arquibancadas_reforma_de_alambrados_e_construcao_de_vestiarios_no_campo_do_jardim_california.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29850/ind_467_-_instalacao_de_grama_sintetica_construcao_de_arquibancadas_reforma_de_alambrados_e_construcao_de_vestiarios_no_campo_da_saida_sul.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29851/ind_468_-_instalacao_de_grama_sintetica_construcao_de_arquibancadas_reforma_de_alambrados_e_construcao_de_vestiarios_no_campo_do_setor_vila_verde.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29842/ind_469_-_construcao_de_meio-fio_na_rua_b_setor_bosque_distrito_bezerra.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29841/ind_470-_operacao_tapa-buraco_na_rua_amaro_juvenal_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29839/ind_471_-_instalacao_de_grama_sintetica_construcao_de_arquibancadas_reforma_de_alambrados_e_construcao_de_vestiarios_no_campo_do_setor_vila_verde.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29838/ind_472_sugerindo_construir_estacionamentos_escama_de_peixe_na_feira_coberta_localizada_na_avenida_posto_agropecuaria.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29834/ind_473_construir_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29822/indicacao_481-26_mr.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29824/indicacao_482-26_mr.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29825/indicacao_483-26_mr.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29884/indicacao_484-26_mr.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29886/indicacao_485-26_mr.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29887/indicacao_486-26_mr.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29899/indicacao_no_487-26.al.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29900/indicacao_no_488-26.al.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29910/indicacao_489-26_mr.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29908/indicacao_490-26_mr.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29909/indicacao_491-26_mr.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29916/indicacao_492-26_mr.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29917/indicacao_493-26_mr.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29918/indicacao_494-26_mr.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29955/indicacoes_2026.doc_495_marco_doc.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29956/indicacoes_2026.doc_496_marco_doc.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29957/indicacoes_2026.doc_497_marco_doc.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29958/indicacoes_2026.doc_498_marco_doc.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29980/indicacoes_2026.doc_499_marco_doc.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29977/indicacoes_2026.doc_500_marco_doc.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29978/indicacoes_2026.doc_501_marco_doc.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29982/indicacoes_2026.doc_502_marco_doc.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29983/indicacoes_2026.doc_503marco_doc.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29995/indicacoes_2026.doc_504_marco_doc.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29987/indicacoes_2026.doc_505_marco_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29992/indicacoes_2026.doc_506_marco_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30023/indicacoes_2026.doc_507_marco_doc.doc_1-assinado.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30024/indicacoes_2026.doc_508_marco_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30098/indicacoes_2026.doc_509_marco_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29966/511.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29967/512.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29968/513.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29970/514.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29972/515.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29969/516.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29971/517.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29973/518.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29975/519.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29974/520.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29976/521.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29985/522.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29989/523.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29986/524.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29990/525.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29984/526.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29988/527.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29991/528.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29994/529.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29996/530.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30002/indicacao_n.346_-_construcao_da_praca_do_jardim_triangulo.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30020/indicacao_no_536-26_lb.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30021/indicacao_no_537-26_lb.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30022/indicacao_no_538-26_lb.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30106/indicacao_no_539-26_lb.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30107/indicacao_no_540-26_lb.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30108/indicacao_no_541-26_lb.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30124/indicacao_no_542-26_lb.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30123/indicacao_no_543-26_lb.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30125/indicacao_no_544-26_lb.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30171/indicacao_no_545-26_lb.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30199/indicacao_no_546.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30217/indicacao_no_547-26_lb.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30379/indicacao_no_548-26_lb.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30088/indicacao_no_549-26_lf.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30089/indicacao_no_550-26_lf.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30090/indicacao_no_551-26_lf.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30091/indicacao_no_552-26_lf.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30092/indicacao_no_553-26_lf.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30109/indicacao_no_554-26_lf.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30111/indicacao_no_555-26_lf.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30112/indicacao_no_556-26_lf.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30110/indicacao_no_557-26_lf.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30113/indicacao_no_558-26_lf.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30161/indicacao_no_559-26_lf.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30163/indicacao_no_560-26_lf.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30162/indicacao_no_561-26_lf.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30160/indicacao_no_562-26_lf.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30164/indicacao_no_563-26_lf.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30073/indicacao_5651.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30075/indicacao_566-assinado.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30074/indicacao_567-assinado.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30072/indicacao_568.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30076/indicacao_569-26_mr.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30078/indicacao_570-26_mr.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30077/indicacao_571-26_mr.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30097/indicacao_572-26_mr.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30096/indicacao_573-26_mr.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30095/indicacao_574-26_mr.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29774/indicacao_no_385-26_-_operacao_tapa_buracos_na_avenida_b_vila_verdedocx.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30128/indicacao_581-26_mr.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30130/indicacao_582-26_mr.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30131/indicacao_583-26_mr.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30191/indicacao_584-26_mr.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30192/indicacao_585-26_mr.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30193/indicacao_586-26_mr.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30194/indicacao_587-26_mr.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30196/indicacao_588-26_mr.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30197/indicacao_589-26_mr.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30137/indicacao_590_10_de_marco-assinado.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30136/indicacao_591_10_de_marco-assinado.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30138/indicacao_592_10_de_marco-assinado.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30139/indicacao_593_10_de_marco-assinado.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30178/indicacao_594_11_de_marco-assinado.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30188/indicacao_595_11_de_marco.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30177/indicacao_596--sugerir_a_solicitacao_de_quebra_mola_ou_redutor_de_velocidade__na_av_brocoto_proximo_ao_numero_116-assinado.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30187/indicacao_597_11_de_marco-assinado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29789/indicacao_no_186-26_lf.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29791/indicacao_no_187-26_lf.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29793/indicacao_no_188-26_lf.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29790/indicacao_no_189-26_lf.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29794/indicacao_no_190-26_lf.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29716/indicacao_n.331_-_tapa_buracos_rua_trajano_lobo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29718/indicacao_n.333_-_tapa_buracos_rua_dr._jose_balduino.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29717/indicacao_n.332_-_tapa_buracos_rua__honorio_lobo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30158/ws_indicacao_607-26.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30165/indicacao_no_608-26_ws.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30166/indicacao_no_609-26_ws.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30167/indicacao_no_610-26_ws.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30214/indicacao_611_12_de_marco-assinado.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30215/indicacao_612_12_de_marco-assinado.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30213/indicacao_613_12_de_marco-assinado.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30189/indicacao_no_619.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30195/indicacao_620-26_mr.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30204/indicacao_no_621-26_lf.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30203/indicacao_no_622-26_lf.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30205/indicacao_no_623-26_lf.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30209/indicacao_no_624-26_lf.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30208/indicacao_no_625-26_lf.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30206/indicacao_no_626-26_lf.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30210/indicacao_no_627-26_lf.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30211/indicacao_no_628-26_lf.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30212/indicacao_no_629-26_lf.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30207/indicacao_no_630-26_lf.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30222/indicacao_n.361_-_tapa_buraco_na_rua_8_setor_primavera._.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30279/indicacao_n.362_-_tapa_buraco_na_av._3_setor_pq._das_laranjeiras_.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30278/indicacao_n.363_-_capina_e_limpeza_canteiro_setor_jardim_triangulo_.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30277/indicacao_n.364_-_tapa_buracos_rua_1_setor_primavera_.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30286/indicacao_n.365-_tapa_buracos_rua_16_jd._oliveira_.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30287/indicacao_n.366_-_capina_e_limpeza_no_canteiro_entre_av._central_a_rua_9__setor_jardim_triangulo_.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30288/indicacao_n.367_-_tapa_buracos__av._central___setor_jardim_triangulo_.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30337/indicacao_n.368_-_limpeza_na_ubs_02_setor_paque_das_laranjeiras_.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30338/indicacao_n.369_-_sanar_problemas_de_infiltracao_no_teto_da_ubs_02__setor_parque_das_laranjeiras_.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30504/indicacao_n.640_-limpeza_na_ubs_13__setor_paque_lago.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30409/indicacao_n.641_-_tapa_buracos__rua_jose_jacinto_california_.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30410/indicacao_n.642_-_fazer_a_devida_limpeza_nos_bueiros_da_praca_da_feira_coberta_.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30411/indicacao_n.643_-_tapa_buracos__av._circular_com_av._oeste_jardin_oliveira_.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30448/indicacao_n.644_-_sugerir_tapa_buracos_na__rua_12_dominicanos_esquina_do_ideal_setor_california_.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30419/indicacao_n.645_fazer_cumprir_a_lei_no_530_-042-p_de_20_de_julho_de_1972_-_hino_oficial_do_municipio_de_formosa.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30447/indicacao_n.646_-_sugerir_tapa_buracos_em_toda_extensao_da__rua_05_no_setor_parque_das_laranjeiras_.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30449/indicacao_n.647_-sugerir_tapa_buracos_em_toda_extensao_da__rua_12_no_setor_parque_lago.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30450/indicacao_n.648_-sugerir_tapa_buracos_em_toda_extensao_da__rua_a_no_setor_parque_da_colina.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30230/indicacao_no_671-26_ws.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30231/indicacao_no_672-26_ws.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30232/indicacao_no_673-26_ws.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30233/indicacao_no_674-26_ws.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30234/indicacao_no_675-26_ws.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30241/indicacao_no_676-26_ws.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30242/indicacao_no_677-26_ws.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30243/indicacao_no_678-26_ws.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30244/indicacao_no_679-26_ws.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30245/indicacao_no_680-26_ws.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30465/indicacao_no_681-26_ws.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30468/indicacao_no_682-26_ws.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30466/indicacao_no_683-26_ws.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30467/indicacao_no_684-26_ws.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30470/indicacao_no_685-26_ws.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30471/indicacao_no_686-26_ws.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30472/indicacao_no_687-26_ws.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30473/indicacao_no_688-26_ws.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30474/indicacao_no_689-26_ws.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30475/indicacao_no_690-26_ws.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30525/indicacao_no_691-26_ws.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30526/indicacao_no_692-26_ws.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30527/indicacao_no_693-26_ws.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30528/indicacao_no_694-26_ws.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30529/indicacao_no_695-26_ws.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30554/indicacao_no_696-26_ws.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30228/indicacao_no_811-26_-__tapa_buracos_na_extensao_da_rua_21_quadra_f_rosa_maria.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30229/indicacao_no_812-26_-__instalacao_de_um_ponto_de_parada_de_onibus_com_estrutura_coberta_em_frente_a_escola_municipal_floripes_pires_lopes.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30269/indicacao_no_813-26_-_sugere_o_cumprimento_da_lei_ordinaria_no_917_de_30_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30270/indicacao_no_814-26_-_sinalizacao_vertical_no_cruzamento_da_rua_17_com_a_avenida_01_no_bairro_parque_da_colina_ii..pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30271/indicacao_no_815-26_-_pavimentacao_asfaltica_em_toda_a_extensao_da_rua_d_no_bairro_parque_da_colina_ii..pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30272/jn-_indicacao-_816-26.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30274/indicacao_no_817-26_-__implantacao_de_faixa_elevada_em_frente_ao_cmei_maria_aparecida_hamu_opa..pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30273/indicacao_no_818-26_-__implantacao_de_sinalizacao_horizontal_e_vertical_no_cruzamento_da_avenida_senador_coimbra_bueno.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30275/indicacao_no_819-26_-_realizacao_da_pintura_da_faixa_de_pedestres_em_frente_a_escola_municipal_joaquim_moreira..pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30276/indicacao_no_820-26_-_realizacao_de_operacao_tapa-buracos_na_avenida_isper_gebrim_no_trecho_compreendido_entre_a_rua_2_e_a_rua_3_no_bairro_formosinha..pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30339/indicacao_no_821-26_-_operacao_tapa-buracos_em_toda_a_extensao_da_rua_santa_luzia_setor_nordeste..pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30343/indicacao_no_822-26_-_pintura_da_faixa_elevada_situada_na_rua_visconde_de_porto_seguro_em_frente_a_visual_calcados.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30340/indicacao_no_823-26_-_operacao_tapa-buracos_na_extensao_da_rua_e_quadra_24_parque_da_colina_ii..pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30342/indicacao_no_824-26_-_operacao_tapa-buracos_na_extensao_da_rua_e_quadra_24_parque_da_colina_ii..pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30289/indicacoes_2026.doc_826_abril_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30290/indicacoes_2026.doc_828_abril_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30294/indicacoes_2026.doc_828_abril_doc.doc_1.doc_1.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30292/indicacoes_2026.doc_829_abril_doc.doc_1-assinado.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30296/indicacoes_2026.doc_830_abril_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30293/indicacoes_2026.doc_831_abril_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30291/indicacoes_2026.doc_832_abril_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30295/indicacoes_2026.doc_833_abril_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30298/indicacoes_2026.doc_834_abril_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30300/indicacoes_2026.doc_835_abril_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30299/indicacoes_2026.doc_836_abril_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30324/indicacoes_2026.doc_837_abril_doc.doc_1-assinado.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30328/indicacoes_2026.doc_838_abril_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30330/indicacoes_2026.doc_839_abril_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30329/indicacoes_2026.doc_840_abril_doc.doc_1.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30341/indicacao_no_842.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30344/indicacao_no_843.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30345/indicacao_no_844.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30346/indicacao_no_845.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30347/indicacao_no_846.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30441/indicacao_no_847.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30442/indicacao_no_848.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30445/indicacao_no_849.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30443/indicacao_no_850.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30444/indicacao_no_851.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30476/indicacao_no_852.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30478/indicacao_no_853.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30477/indicacao_no_854.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30479/indicacao_no_855.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30505/indicacao_no_856_1.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30511/indicacao_no_857.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30512/indicacao_no_858.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30510/indicacao_no_859.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30513/indicacao_no_860.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30514/indicacao_no_861-assinado.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30183/indicacao_no_426.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30321/indicacao_no_873...pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30320/indicacao_no_874...pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30387/indicacao_no_877-26_lf.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30386/indicacao_no_878-26_lf.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30388/indicacao_no_879-26_lf.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30389/indicacao_no_880-26_lf.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30390/indicacao_no_881-26_lf.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30420/indicacao_no_882-26_lf.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30421/indicacao_no_883-26_lf.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30422/indicacao_no_884-26_lf.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30423/indicacao_no_885-26_lf.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30424/indicacao_no_886-26_lf.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30496/indicacao_no_887-26_lf.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30499/indicacao_no_888-26_lf.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30498/indicacao_no_889-26_lf.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30497/indicacao_no_890-26_lf.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30500/indicacao_no_891-26_lf.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30516/indicacao_no_892-26_lf.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30515/indicacao_no_893-26_lf.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30519/indicacao_no_894-26_lf.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30518/indicacao_no_895-26_lf.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30517/indicacao_no_896-26_lf.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30546/indicacao_no_897-26_lf.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30549/indicacao_no_898-26_lf.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30548/indicacao_no_899-26_lf.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30547/indicacao_no_900-26_lf.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30550/indicacao_no_901-26_lf.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30363/indicacao_902_07_de_marco.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30375/indicacao_903_07_de_marco.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30376/indicacao_904_07_de_marco.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30377/indicacao_905_07_de_marco.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30382/indicacao_906_08_de_marco.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30378/indicacao_907_08_de_marco.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30412/indicacao_908_08_de_abril.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30413/indicacao_909_08_de_abril.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30506/indicacao_910_15_de_abril.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30484/indicacao_911_14_de_abril_v.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30393/912.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30391/913.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30392/914.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30394/915.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30425/916.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30426/917.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30427/918.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30428/919.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30429/920.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30430/921.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30433/922.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30434/923.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30432/924.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30435/925.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30431/926.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30436/927.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30437/928.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30438/929.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30439/930.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30440/931.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30380/indicacao_no_933-26_lb.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30381/indicacao_no_934-26_lb.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30384/indicacao_no_935-26_lb.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30385/indicacao_no_936-26_lb.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30464/indicacao_no_938-26_lb.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30480/indicacao_no_939-26_lb.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30481/indicacao_no_940-26_lb.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30482/indicacao_no_941-26_lb.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30486/indicacao_no_942-26_lb.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30400/indicacao_943-26_mr.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30402/indicacao_944-26_mr.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30405/indicacao_945-26_mr.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30401/indicacao_946-26_mr_2.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30404/indicacao_947-26_mr_1.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30403/indicacao_948-26_mr.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30451/indicacao_949-26_mr.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30452/indicacao_950-26_mr.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30453/indicacao_951-26_mr.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30454/indicacao_952-26_mr.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30455/indicacao_953-26_mr.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30456/indicacao_954-26_mr.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30487/indicacao_955-26_mr.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30489/indicacao_956-26_mr.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30490/indicacao_957-26_mr.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30485/indicacao_958_14_de_abril.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30488/indicacao_95914_de_abril.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30508/indicacao_960_15_de_abril.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30507/indicacao_961_15_de_abril.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30509/indicacao_962_15de_abril.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30491/indicacao_no_966-26_lb.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30492/indicacao_no_967-26_lb.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30520/indicacao_no_968-26_lb.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30521/indicacao___976.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30522/indicacao___977.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30523/dg-_indicacao-978-26.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30524/indicacao___979.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29953/mocao_de_congratulacao_no_01-26_ws_doc.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29952/mocao_de_congratulacao_no_02-26_ws_doc.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29960/mocao_de_congratulacao_no_03-26_ws_doc.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29772/mocao_04_1_1.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30104/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30105/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30114/mocao_07.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30119/mocao_de_congratulacao_no_10_militares_da_5a_companhia_do_2o_bpm_rural.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29771/viviane_dos_santos1-assinado.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29770/rancho_nossa_senhora_de_aparecida-assinado.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29782/mocao_de_congratulacao_no_16_-_italo.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29783/mocao_de_congratulacao_no_17_-_eudes.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29781/mocao_de_congratulacao_no_18_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29780/mocao_de_congratulacao_no_19_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29817/mocao_de_congratulacao_no_20_-_ceus.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30040/mocao_de_congratulacao_no_21-26_mp__-_vigilantes.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30039/mocao_de_congratulacao_no_22-26_mp__-__policiais.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30071/mocao_23_chico_pronta.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30048/mocao_24.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30046/mocao_25.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29959/mocao_de_congratulacao_no_26-26_ws_doc.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30047/mocao_de_congratulacao_no_27-26_ws_doc.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30053/mocao_curso_de_aperfeicoamento.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30054/mocao_dos_gms.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30070/mocao_gm_moreira.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30080/mocao_de_congratulacao_no32-26_sergio_fayad.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30079/mocao_de_congratulacao_no33-26_escola_auta_vidal.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30354/mocao_de_congratulacao_no34-26_sd_alline.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30353/mocao_de_congratulacao_no35-26_sgt_rafael_ferreira_dias-assinado.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30355/mocao_de_congratulacao_no36-26_colegio_militar.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30458/mocao_de_congratulacao_no37-26_copom.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30459/mocao_de_congratulacao_no38-26_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30246/mocao_de_congratulacao_no_42-26_ws_doc.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30297/escola_gabriela_amado_vv.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30333/mocao_de_congratulacao_no45.26-mariana.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30332/mocao_de_congratulacao_no46.26-camila.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30331/mocao_de_congratulacao_no47.26_-tabta.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30335/mocao_de_congratulacao_no48.26-marlon.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30336/mocao_de_congratulacao_no_49-26_al_-_ana_julia.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30348/mocao_de_congratulacao_no_50-26_al_-_aline.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30334/mocao_de_congratulacao_no_51-26_al_-fernanda.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30351/mocao_de_congratulacao_no_52-26_al_-_juan.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30352/mocao_de_congratulacao_no_53-26_al_-janaina.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30365/mocao_de_congratulacao_no_54-26_mp__-__policiais.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30373/mocao_de_congratulacao_no_55_conselho_demolays_-_copia.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30374/mocao_de_congratulacao_no_56_ordem_demolay_-_copia.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30372/mocao_60.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30364/mocao_de_congratulacao_no_61-26_al_-jose_reinaldo_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30366/mocao_de_congratulacao_no_62-26_al_-renata_lino_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30359/mocao_de_congratulacao_no_63-26_pn_a_sra._adna_francisco_maciel.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30357/mocao_de_congratulacao_no_64-26_pn_a_sra._eliabe_francisco_maciel.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30360/mocao_de_congratulacao_no_65-26_pn_a_sra._janilda_francisco_maciel_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30358/mocao_de_congratulacao_no_66-26_pn_a_sra._neusa_batista_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30356/mocao_de_congratulacao_no_67-26_pn_a_sra._maria_jose_oliveira.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30087/parecer_no_1_projeto_no_2_valdson.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30083/parecer_no_2_ao_projeto_de_lei_no13.doc_soldado_pacheco.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30084/parecer_no3_ao_projeto_de_lei_no_14_amanda_amigo_cao.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30085/parecer_04-26_-_plc_15-26_-_constitucionalidade-_amanda_do_amigo_cao_3.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30086/parecer_05-26_-_plc_23-26_-_constitucionalidade-_amanda_do_amigo_cao_3.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30202/parecer_06-26_-_plc_30-26_-_constitucionalidade-_amanda_do_amigo_cao_4er.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30305/parecer_projeto_no7_ao_projeto_de_lei_no_33_3.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30306/parecer_projeto_no8_ao_projeto_de_lei_no_37._2026_amanda_do_amigo_cao_4.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30307/parecer_09_-26_marcus_viana_dh_1.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30057/parecer_no_01_ces_pl01-assinado.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30056/parecer_no_02-26_ces_aprovacao_do_projeto_de_lei_ordinaria_no_02-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30058/parecer_03-26_ces.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30059/parecer_no_04-26_ces_aprovacao_do_projeto_de_lei_ordinaria_no_10-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30060/parecer_no_05_ces_pl_13-assinado.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30061/parecer_no_06-26_ces_aprovacao_do_projeto_de_lei_ordinaria_no_23-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30062/parecer_07-26_ces.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30327/parecer_no_08_ces_pl08_2.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30326/parecer_no_09-26_ces_aprovacao_do_projeto_de_lei_ordinaria_no_12-26_1.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30122/parecer_1-26_comissao_de_financas_e_orcamentos-assinado.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30121/parecer_no_02.26_da_comissao_de_financas_e_orcamento_cfo_de_25_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30302/parecer_no_03.26_da_comissao_de_financas_e_orcamento_cfo_de_23_de_marco_de_2026_1.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30025/parecer_no_01-26_-_pl_01-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30045/parecer_02_26_pl_02_26_pela_rejeicao_cjr-assinado.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30218/parecer_03_26_pl_03_26_pela_aprovacao_cjr.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30028/parecer_04_26_pl_04_26_pela_aprovacao_cjr_3.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30026/parecer_05_26_pl_05_26_pela_aprovacao_cjr-assinado.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30027/parecer_no_06-26_-_pl_07-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30135/parecer_07_26_pl_10_26_pela_aprovacao_cjr_1.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30029/parecer_no_08-26_-_pl_11-26.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30030/parecer_09_26_pl_12_26_pela_aprovacao_cjr_1.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30032/parecer_no_10-26_-_pl_13-26.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30033/parecer_11_26_pl_14_26_pela_aprovacao_cjr_1.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30034/parecer_no_12-26_-_pl_15-26.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30038/parecer_13_26_pl_16_26_pela_aprovacao_cjr.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30035/parecer_no_14-26_pl_21-26.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30037/parecer_no_15-26_-_pl_22-26_1.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30042/parecer_16_26_pl_23_26_pela_aprovacao_cjr_1-assinado.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30041/parecer_17_26_pl_26_26_pela_aprovacao_cjr.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30031/parecer_no_18-26_-_pl_27-26.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30043/parecer_19_26_pl_28_26_pela_aprovacao_cjr.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30036/parecer_no_20-26_-_pl_29-26.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30044/parecer_21_26_pl_30_26_pela_aprovacao_cjr.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30304/parecer_no_22-26_-_pl_08-26.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30313/parecer_23_26_pl_19_26_pela_aprovacao_cjr.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30314/parecer_24_26_pl_20_26_pela_rejeicao_cjr_plantio_pacheco.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30317/parecer_25_26_pl_25_26_pela_rejeicao_cjr.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30312/parecer_26_26_pl_33_26_pela_aprovacao_cjr.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30315/parecer_no_27-26_-_pl_34-26.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30303/parecer_no_28-26_-_pl_35-26.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30457/parecer_no_29-26_-_pl_36-26.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30325/parecer_30_26_pl_37_26_pela_aprovacao_cjr.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30318/parecer_31_26_pl_38_26_pela_aprovacao_cjr.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30316/parecer_32_26_pdl_01_26_pela_aprovacao_cjr_1.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30065/parecer_no__01-26_cma_aprovacao_do_projeto_de_lei_ordinaria_no_03-26_1.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30066/parecer_no__02-26_cma_aprovacao_do_projeto_de_lei_ordinaria_no_05-26_1.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30067/parecer_03_26_pl_21_26_pela_aprovacao_cma.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30068/parecer_04_26_pl_22_26_cma_pela_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30069/parecer_05_26_pl_27_26_pela_aprovacao_cma.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30308/parecer_no_06-26_cma_rejeicao_do_projeto_de_lei_ordinaria_no_20-26_1.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30309/parecer_07_26_pl_36_26_pela_aprovacao_cma_1.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30009/parecer_no_1-26_da_comissao_de_obras_servico_publicos_cultura_e_outras_atividades_cos.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30010/parecer_no_2-26_da_comissao_de_obras_servico_publicos_cultura_e_outras_atividades_cos.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30055/parecer_no_3-26_da_comissao_de_obras_servico_publicos_cultura_e_outras_atividades_cos.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30408/parecer_n_01-26_da_comissao_de_seguranca..._1.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30220/projeto_de_decreto_legislativo_no_01-26_-_titulo_cidadao_formosense.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30240/plc_06-2026_-_retifica_a_lei_complementar_n.o_022-2017_-_plano_diretor_do_municipio_de_formosa.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30399/plc_10-2026_-_retifica_a_lei_complementar_n.o_022-2017_-_plano_diretor_do_municipio_de_formosa.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29629/pl_01-2026_-_compatibilizacao_do_plano_plurianual_2026-2029_da_lei_de_diretrizes_orcamentarias_para_2026_e_da_lei_orcamentaria_anual_para_2026.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30235/pl_02-2026_-_institui_o_centro_cultural_e_psicossocial_de_formosa__viver__expressar_a_ser_instalado_no_espaco_do_centro_olimpico_municipal.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30237/pl_03-2026_-_altera_e_acrescenta_dispositivos_da_lei_municipal_n.o_516-25_-_fisco_-_tributos.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30238/pl_04-2026_-altera_e_acrescenta_dispositivos_da_lei_municipal_n.o_517-25_-_audifis_-_obras_e_posturas.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30239/pl_05-2026-_altera_dispositivo_da_lei_n.o_793-2022_-_servico_de_inspecao_municipal_-_sim_-_sec_agricultura.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30396/pl_07-2026_-_compdec.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30395/pl_08-2026_-_institui_o_fundo_da_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30398/pl_09-2026_-_institui_e_estabelece_criterios_para_a_prestacao_do_servico_voluntario_social.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30460/pl_11-2026_-_institui_o_fundo_municipal_de_esporte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30462/pl_12-2026_-_institui_o_conselho_municipal_de_esporte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30463/pl_13-2026_-_autoriza_o_municipio_a_aderir_sinesp.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30416/pl_14-2026_-_mitra_diocesana_-_repasse_festa_do_divino_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30417/pl_15-2026_-_concessao_administrativa_dos_servicos_de_remocao_guarda_deposito_e_destinacao_de_veiculos_removidos_por_infracao.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30501/pl_16-2026_-_autoriza_termo_de_colaboracao_entre_o_fundo_de_assistencia_social_e_a_apae_-_repasse_financeiro.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30543/pl_17-2026_-_mitra_diocesana_-_repasse_festa_do_divino_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30552/pl_18-2026_-_ldo_-_2027.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29829/projeto_multa_de_transito..-assinado.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29685/pl_02-_sinalizacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29687/pl_03_-_jardins_de_chuva.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29686/projeto_de_lei_ordinaria_no__04-26_-_mv..pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29684/projeto_de_lei_ordinaria_no__05-26_-_mv.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29767/projeto_de_lei_ordinaria__n._07_-2026__.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30081/projeto_de_lei_n.08_-_programa_prevencao_e_movimento_nos_bairro.-assinado.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30540/projeto_de_lei_ordinaria_no_9-26_md_-_recomposicao_remuneratoria_lc_226-2026_e_extincao_cargo_motorista-2_2.pdf_-_corrigido_1_1_1.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29766/pl_10_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29769/pl_11_festa_santa_rosa-assinado.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29779/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29904/projeto_de_lei_13_-ressarcimento_agressor_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29923/projeto_de_lei_ordinaria_no_14-26_al_-_programa_farmacia_veterinaria_solidaria_no_municipio_de_formosa.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29940/projeto_de_lei_ordinaria_fv_e_al_no_15-26__utilidade_publica_balaio_de_gatos_.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29946/projeto_de_lei__ordinaria_16-26_1.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30268/projeto_de_lei__ordinaria_17-26.docx_copa_nordeste.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30134/projeto_de_lei_n.19__programa_municipal_de_prevencao_e_tecnologia_para_a_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30175/projeto_de_lei_n.20-_proibicao_do_plantio_de_qualquer_tipo_de_plantas_e_arvores.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29820/projeto_de_lei_ordinaria_no_21-26_-_institui_a_politica_municipal_de_enfrentamento_as_ilhas_de_calor_urbano_no_municipio_de_formosa_-_pn.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29804/projeto__de_lei_22_corrida_do_agro_agro_sprint_02-assinado.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29939/projeto_de_lei_ordinaria_no__23-26_-_mv_-_copia.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30007/pl_25.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29819/projeto_de_lei_ordinaria_no_26-26_ws_2.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29862/projeto_de_lei_ordinaria_no_27-26__ws.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29831/projeto_de_lei_ordinaria_no_28-26_ws_2.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29818/2026_-_endometriose.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29861/projeto_de_lei_ordinaria_no_30-26__obrigatoriedade_de_divulgacao_no_site_oficial_do_municipio_de_todas_as_leis_municipais_relativas_a_protecao_e_ao_bem-estar_animalc.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30008/pl_33_abrigo_animais.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30133/pl_34_mudanca_de_nome.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30132/pl_35_rua_alberico.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30200/projeto_de_lei_ordinaria_no_36-26_pn.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30190/projeto_de_lei_ordinaria_no_37-26__obrigacao_de_comunicacao_de_indicios_ou_ocorrencia_de_maus-tratos_contra_animais_por_parte_de_condominios.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30219/projeto_de_lei_ordinaria_no_38-26_-_mv.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30267/projeto_de_lei_ordinaria_no_48-26__ws-assinado.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30266/projeto_de_lei_ordinaria_no_50-26_jn_-_institui_o_programa_formosa_iluminada_no_municipio_de_formosa-go_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30265/projeto_de_lei_51.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30281/pl_52_programa_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30283/pl_53_cessao_de_servidores_justificativa.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30280/pl_54_substituicao_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30285/pl_55_sistema_de_captacao_de_aguas_pluviais.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30284/pl_56_agricultura_tecnologica.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30310/pl_57_altera_lei_168_ct_1_1_1.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30282/pl_58_programa_manutencao_preventiva_malha_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30319/projeto_de_lei__ordinaria_61-26.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30531/projeto_de_lei__ordinaria_62-26_animais.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30311/projeto_de_lei_63_avenida_circular_moises.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30362/pl_65_prazos_para_atendimento_de_advogados.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30361/pl_66_atendimento_prioritario_advogados_em_exercicio_da_profissao.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30483/projeto_de_lei_n._67_programa_municipal_de_incentivo_ao_turismo_institui_o_selo_destino_formosa-go_de_qualidade_turistica..pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30545/projeto_de_lei_68_altera_lei_168_ct.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29869/projeto_de_resolucao_no_01-26_md_comissoes_1_1-assinado-assinado_1.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30383/projeto_de_resolucao_n.2___medalha_merito__seguranca_publica-assinado.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30541/projeto_de_resolucao_no_03-26_md_institui_o_programa_de_estagio_da_camara_1_1.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29901/requerimento_no_01-26_-_requerimento_de_informacoes_sec_de_governo-assinado-assinado-assinado.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30099/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30225/requerimento_no_3-26-_requerimento_de_informacoes_sec_de_esporte_lazer_e_juventude_1.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29947/requerimento_no_4-26-_requerimento_de_informacoes_sec_de_obras.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29948/requerimento_05_26_solicita_informacaoes_sec_obras_ass..pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30469/requerimento_no_x_saude_1_1.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/29630/oficio_006_-2026_-_gab_-_solicitacao_e_apreciacao_urgente_do_projeto_de_lei_orcamentario_01-2026.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30236/oficio_168-2026_-_gab_-_solicitacao_e_apreciacao_em_sessao_ordinaria_dos_projetos_de_lei_n._s_02030405_e_plc_06.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30368/oficio_218-2026_-_-_retirada_de_projeto_de_lei_complementar_n.o_06-2026.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30397/oficio_230_-2026_-_gab_-_solicitacao_e_apreciacao_urgente_do_pls.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30461/oficio__233-2026_-_gab_-_sessao_ordinaria_dos_projetos_de_lei_n._s__11._12_e_13.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30418/oficio_234_-2026_-_gab_-_solicitacao_e_apreciacao_urgente_do_pl_14_e_15.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30502/oficio__256-2026_-_gab_-_solicitacao_e_apreciacao_urgente_do_pl_16.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30503/processo_n.o_3105-2026.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30542/oficio_248-2026_-_-_retirada_de_projeto_de_lei_n.o_14-2026.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30544/oficio_249_-2026_-_gab_-_solicitacao_e_apreciacao_urgente_do_pl_14.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30553/oficio_253_-2026_-_encaminhamento_do_projeto_de_lei__n.o_18-2026_para_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30555/anexos_pl_n.o_18-2026.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2026/30556/formulario_ldo_2027.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H54"/>
+  <dimension ref="A1:H928"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="233.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="47" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="233.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1137,1392 +11414,24116 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...13 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...13 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...13 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="H17" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="H18" t="s">
         <v>79</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="H19" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="H20" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="H21" t="s">
         <v>91</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="H22" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="H23" t="s">
         <v>99</v>
-      </c>
-[...13 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>101</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="H24" t="s">
         <v>103</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="H25" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>111</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="H27" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>117</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="H28" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="H29" t="s">
         <v>123</v>
-      </c>
-[...13 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="H30" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>129</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="H31" t="s">
         <v>131</v>
-      </c>
-[...13 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>132</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" t="s">
+        <v>133</v>
+      </c>
+      <c r="E32" t="s">
         <v>134</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="F32" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>136</v>
       </c>
       <c r="H32" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>138</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" t="s">
+        <v>133</v>
+      </c>
+      <c r="E33" t="s">
+        <v>134</v>
+      </c>
+      <c r="F33" t="s">
         <v>139</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H33" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>142</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" t="s">
+        <v>133</v>
+      </c>
+      <c r="E34" t="s">
+        <v>134</v>
+      </c>
+      <c r="F34" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H34" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
+        <v>25</v>
+      </c>
+      <c r="D35" t="s">
+        <v>133</v>
+      </c>
+      <c r="E35" t="s">
+        <v>134</v>
+      </c>
+      <c r="F35" t="s">
         <v>147</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>148</v>
       </c>
       <c r="H35" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
+        <v>29</v>
+      </c>
+      <c r="D36" t="s">
+        <v>133</v>
+      </c>
+      <c r="E36" t="s">
+        <v>134</v>
+      </c>
+      <c r="F36" t="s">
         <v>151</v>
       </c>
-      <c r="D36" t="s">
-[...5 lines deleted...]
-      <c r="F36" t="s">
+      <c r="G36" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37" t="s">
+        <v>133</v>
+      </c>
+      <c r="E37" t="s">
+        <v>134</v>
+      </c>
+      <c r="F37" t="s">
+        <v>147</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="H37" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38" t="s">
+        <v>133</v>
+      </c>
+      <c r="E38" t="s">
+        <v>134</v>
+      </c>
+      <c r="F38" t="s">
+        <v>158</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="H38" t="s">
         <v>160</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>45</v>
+      </c>
+      <c r="D39" t="s">
+        <v>133</v>
+      </c>
+      <c r="E39" t="s">
+        <v>134</v>
+      </c>
+      <c r="F39" t="s">
+        <v>158</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H39" t="s">
         <v>163</v>
-      </c>
-[...19 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>168</v>
+        <v>49</v>
       </c>
       <c r="D40" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="E40" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="F40" t="s">
-        <v>152</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="H40" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>167</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>168</v>
+      </c>
+      <c r="E41" t="s">
+        <v>169</v>
+      </c>
+      <c r="F41" t="s">
+        <v>170</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="H41" t="s">
         <v>172</v>
-      </c>
-[...13 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" t="s">
+        <v>168</v>
+      </c>
+      <c r="E42" t="s">
+        <v>169</v>
+      </c>
+      <c r="F42" t="s">
+        <v>170</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H42" t="s">
         <v>175</v>
-      </c>
-[...19 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>180</v>
+        <v>21</v>
       </c>
       <c r="D43" t="s">
-        <v>17</v>
+        <v>168</v>
       </c>
       <c r="E43" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="H43" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>184</v>
+        <v>25</v>
       </c>
       <c r="D44" t="s">
-        <v>17</v>
+        <v>168</v>
       </c>
       <c r="E44" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="H44" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>188</v>
+        <v>29</v>
       </c>
       <c r="D45" t="s">
-        <v>17</v>
+        <v>168</v>
       </c>
       <c r="E45" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="H45" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>192</v>
+        <v>33</v>
       </c>
       <c r="D46" t="s">
-        <v>17</v>
+        <v>168</v>
       </c>
       <c r="E46" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="H46" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>196</v>
+        <v>37</v>
       </c>
       <c r="D47" t="s">
-        <v>17</v>
+        <v>168</v>
       </c>
       <c r="E47" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="H47" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>200</v>
+        <v>41</v>
       </c>
       <c r="D48" t="s">
-        <v>17</v>
+        <v>168</v>
       </c>
       <c r="E48" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="H48" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>204</v>
+        <v>45</v>
       </c>
       <c r="D49" t="s">
-        <v>17</v>
+        <v>168</v>
       </c>
       <c r="E49" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="H49" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>208</v>
+        <v>49</v>
       </c>
       <c r="D50" t="s">
-        <v>17</v>
+        <v>168</v>
       </c>
       <c r="E50" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="H50" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>212</v>
+        <v>53</v>
       </c>
       <c r="D51" t="s">
-        <v>17</v>
+        <v>168</v>
       </c>
       <c r="E51" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="H51" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>216</v>
+        <v>57</v>
       </c>
       <c r="D52" t="s">
-        <v>17</v>
+        <v>168</v>
       </c>
       <c r="E52" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="H52" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D53" t="s">
-        <v>220</v>
+        <v>168</v>
       </c>
       <c r="E53" t="s">
-        <v>221</v>
+        <v>169</v>
       </c>
       <c r="F53" t="s">
-        <v>222</v>
+        <v>170</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="H53" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>209</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>65</v>
+      </c>
+      <c r="D54" t="s">
+        <v>168</v>
+      </c>
+      <c r="E54" t="s">
+        <v>169</v>
+      </c>
+      <c r="F54" t="s">
+        <v>170</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H54" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>212</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>69</v>
+      </c>
+      <c r="D55" t="s">
+        <v>168</v>
+      </c>
+      <c r="E55" t="s">
+        <v>169</v>
+      </c>
+      <c r="F55" t="s">
+        <v>170</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H55" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>215</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>73</v>
+      </c>
+      <c r="D56" t="s">
+        <v>168</v>
+      </c>
+      <c r="E56" t="s">
+        <v>169</v>
+      </c>
+      <c r="F56" t="s">
+        <v>170</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H56" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>218</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>77</v>
+      </c>
+      <c r="D57" t="s">
+        <v>168</v>
+      </c>
+      <c r="E57" t="s">
+        <v>169</v>
+      </c>
+      <c r="F57" t="s">
+        <v>170</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H57" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>221</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>81</v>
+      </c>
+      <c r="D58" t="s">
+        <v>168</v>
+      </c>
+      <c r="E58" t="s">
+        <v>169</v>
+      </c>
+      <c r="F58" t="s">
+        <v>170</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H58" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>224</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>85</v>
+      </c>
+      <c r="D59" t="s">
+        <v>168</v>
+      </c>
+      <c r="E59" t="s">
+        <v>169</v>
+      </c>
+      <c r="F59" t="s">
+        <v>170</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="H59" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>227</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>89</v>
+      </c>
+      <c r="D60" t="s">
+        <v>168</v>
+      </c>
+      <c r="E60" t="s">
+        <v>169</v>
+      </c>
+      <c r="F60" t="s">
+        <v>170</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H60" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>230</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>93</v>
+      </c>
+      <c r="D61" t="s">
+        <v>168</v>
+      </c>
+      <c r="E61" t="s">
+        <v>169</v>
+      </c>
+      <c r="F61" t="s">
+        <v>170</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H61" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>233</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>97</v>
+      </c>
+      <c r="D62" t="s">
+        <v>168</v>
+      </c>
+      <c r="E62" t="s">
+        <v>169</v>
+      </c>
+      <c r="F62" t="s">
+        <v>170</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H62" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>236</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>101</v>
+      </c>
+      <c r="D63" t="s">
+        <v>168</v>
+      </c>
+      <c r="E63" t="s">
+        <v>169</v>
+      </c>
+      <c r="F63" t="s">
+        <v>170</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H63" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>239</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>105</v>
+      </c>
+      <c r="D64" t="s">
+        <v>168</v>
+      </c>
+      <c r="E64" t="s">
+        <v>169</v>
+      </c>
+      <c r="F64" t="s">
+        <v>170</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H64" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>242</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>109</v>
+      </c>
+      <c r="D65" t="s">
+        <v>168</v>
+      </c>
+      <c r="E65" t="s">
+        <v>169</v>
+      </c>
+      <c r="F65" t="s">
+        <v>170</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H65" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>245</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>113</v>
+      </c>
+      <c r="D66" t="s">
+        <v>168</v>
+      </c>
+      <c r="E66" t="s">
+        <v>169</v>
+      </c>
+      <c r="F66" t="s">
+        <v>170</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H66" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>117</v>
+      </c>
+      <c r="D67" t="s">
+        <v>168</v>
+      </c>
+      <c r="E67" t="s">
+        <v>169</v>
+      </c>
+      <c r="F67" t="s">
+        <v>170</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H67" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>251</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>121</v>
+      </c>
+      <c r="D68" t="s">
+        <v>168</v>
+      </c>
+      <c r="E68" t="s">
+        <v>169</v>
+      </c>
+      <c r="F68" t="s">
+        <v>170</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H68" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>254</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>125</v>
+      </c>
+      <c r="D69" t="s">
+        <v>168</v>
+      </c>
+      <c r="E69" t="s">
+        <v>169</v>
+      </c>
+      <c r="F69" t="s">
+        <v>170</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H69" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>257</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>129</v>
+      </c>
+      <c r="D70" t="s">
+        <v>168</v>
+      </c>
+      <c r="E70" t="s">
+        <v>169</v>
+      </c>
+      <c r="F70" t="s">
+        <v>170</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H70" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>260</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>261</v>
+      </c>
+      <c r="D71" t="s">
+        <v>168</v>
+      </c>
+      <c r="E71" t="s">
+        <v>169</v>
+      </c>
+      <c r="F71" t="s">
+        <v>170</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H71" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>264</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>265</v>
+      </c>
+      <c r="D72" t="s">
+        <v>168</v>
+      </c>
+      <c r="E72" t="s">
+        <v>169</v>
+      </c>
+      <c r="F72" t="s">
+        <v>170</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H72" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>268</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>269</v>
+      </c>
+      <c r="D73" t="s">
+        <v>168</v>
+      </c>
+      <c r="E73" t="s">
+        <v>169</v>
+      </c>
+      <c r="F73" t="s">
+        <v>170</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H73" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>272</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>273</v>
+      </c>
+      <c r="D74" t="s">
+        <v>168</v>
+      </c>
+      <c r="E74" t="s">
+        <v>169</v>
+      </c>
+      <c r="F74" t="s">
+        <v>170</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H74" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>276</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>277</v>
+      </c>
+      <c r="D75" t="s">
+        <v>168</v>
+      </c>
+      <c r="E75" t="s">
+        <v>169</v>
+      </c>
+      <c r="F75" t="s">
+        <v>170</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H75" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>280</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>281</v>
+      </c>
+      <c r="D76" t="s">
+        <v>168</v>
+      </c>
+      <c r="E76" t="s">
+        <v>169</v>
+      </c>
+      <c r="F76" t="s">
+        <v>170</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H76" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>284</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>285</v>
+      </c>
+      <c r="D77" t="s">
+        <v>168</v>
+      </c>
+      <c r="E77" t="s">
+        <v>169</v>
+      </c>
+      <c r="F77" t="s">
+        <v>170</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H77" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>288</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>289</v>
+      </c>
+      <c r="D78" t="s">
+        <v>168</v>
+      </c>
+      <c r="E78" t="s">
+        <v>169</v>
+      </c>
+      <c r="F78" t="s">
+        <v>170</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H78" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>292</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>293</v>
+      </c>
+      <c r="D79" t="s">
+        <v>168</v>
+      </c>
+      <c r="E79" t="s">
+        <v>169</v>
+      </c>
+      <c r="F79" t="s">
+        <v>170</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H79" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>296</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>297</v>
+      </c>
+      <c r="D80" t="s">
+        <v>168</v>
+      </c>
+      <c r="E80" t="s">
+        <v>169</v>
+      </c>
+      <c r="F80" t="s">
+        <v>170</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H80" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>300</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>301</v>
+      </c>
+      <c r="D81" t="s">
+        <v>168</v>
+      </c>
+      <c r="E81" t="s">
+        <v>169</v>
+      </c>
+      <c r="F81" t="s">
+        <v>170</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H81" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>304</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>305</v>
+      </c>
+      <c r="D82" t="s">
+        <v>168</v>
+      </c>
+      <c r="E82" t="s">
+        <v>169</v>
+      </c>
+      <c r="F82" t="s">
+        <v>170</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H82" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>308</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>309</v>
+      </c>
+      <c r="D83" t="s">
+        <v>168</v>
+      </c>
+      <c r="E83" t="s">
+        <v>169</v>
+      </c>
+      <c r="F83" t="s">
+        <v>170</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H83" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>312</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>313</v>
+      </c>
+      <c r="D84" t="s">
+        <v>168</v>
+      </c>
+      <c r="E84" t="s">
+        <v>169</v>
+      </c>
+      <c r="F84" t="s">
+        <v>170</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H84" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>316</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>317</v>
+      </c>
+      <c r="D85" t="s">
+        <v>168</v>
+      </c>
+      <c r="E85" t="s">
+        <v>169</v>
+      </c>
+      <c r="F85" t="s">
+        <v>170</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H85" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>320</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>321</v>
+      </c>
+      <c r="D86" t="s">
+        <v>168</v>
+      </c>
+      <c r="E86" t="s">
+        <v>169</v>
+      </c>
+      <c r="F86" t="s">
+        <v>147</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H86" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>324</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>325</v>
+      </c>
+      <c r="D87" t="s">
+        <v>168</v>
+      </c>
+      <c r="E87" t="s">
+        <v>169</v>
+      </c>
+      <c r="F87" t="s">
+        <v>147</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H87" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>328</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>329</v>
+      </c>
+      <c r="D88" t="s">
+        <v>168</v>
+      </c>
+      <c r="E88" t="s">
+        <v>169</v>
+      </c>
+      <c r="F88" t="s">
+        <v>147</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H88" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>332</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>333</v>
+      </c>
+      <c r="D89" t="s">
+        <v>168</v>
+      </c>
+      <c r="E89" t="s">
+        <v>169</v>
+      </c>
+      <c r="F89" t="s">
+        <v>147</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H89" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>336</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>337</v>
+      </c>
+      <c r="D90" t="s">
+        <v>168</v>
+      </c>
+      <c r="E90" t="s">
+        <v>169</v>
+      </c>
+      <c r="F90" t="s">
+        <v>147</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H90" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>340</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>341</v>
+      </c>
+      <c r="D91" t="s">
+        <v>168</v>
+      </c>
+      <c r="E91" t="s">
+        <v>169</v>
+      </c>
+      <c r="F91" t="s">
+        <v>147</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H91" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>344</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>345</v>
+      </c>
+      <c r="D92" t="s">
+        <v>168</v>
+      </c>
+      <c r="E92" t="s">
+        <v>169</v>
+      </c>
+      <c r="F92" t="s">
+        <v>147</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H92" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>348</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>349</v>
+      </c>
+      <c r="D93" t="s">
+        <v>168</v>
+      </c>
+      <c r="E93" t="s">
+        <v>169</v>
+      </c>
+      <c r="F93" t="s">
+        <v>147</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H93" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>352</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>353</v>
+      </c>
+      <c r="D94" t="s">
+        <v>168</v>
+      </c>
+      <c r="E94" t="s">
+        <v>169</v>
+      </c>
+      <c r="F94" t="s">
+        <v>147</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H94" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>356</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>357</v>
+      </c>
+      <c r="D95" t="s">
+        <v>168</v>
+      </c>
+      <c r="E95" t="s">
+        <v>169</v>
+      </c>
+      <c r="F95" t="s">
+        <v>147</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H95" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>360</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>361</v>
+      </c>
+      <c r="D96" t="s">
+        <v>168</v>
+      </c>
+      <c r="E96" t="s">
+        <v>169</v>
+      </c>
+      <c r="F96" t="s">
+        <v>147</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H96" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>364</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>365</v>
+      </c>
+      <c r="D97" t="s">
+        <v>168</v>
+      </c>
+      <c r="E97" t="s">
+        <v>169</v>
+      </c>
+      <c r="F97" t="s">
+        <v>147</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H97" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>368</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>369</v>
+      </c>
+      <c r="D98" t="s">
+        <v>168</v>
+      </c>
+      <c r="E98" t="s">
+        <v>169</v>
+      </c>
+      <c r="F98" t="s">
+        <v>147</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H98" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>372</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>373</v>
+      </c>
+      <c r="D99" t="s">
+        <v>168</v>
+      </c>
+      <c r="E99" t="s">
+        <v>169</v>
+      </c>
+      <c r="F99" t="s">
+        <v>147</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H99" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>376</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>377</v>
+      </c>
+      <c r="D100" t="s">
+        <v>168</v>
+      </c>
+      <c r="E100" t="s">
+        <v>169</v>
+      </c>
+      <c r="F100" t="s">
+        <v>147</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H100" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>380</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>381</v>
+      </c>
+      <c r="D101" t="s">
+        <v>168</v>
+      </c>
+      <c r="E101" t="s">
+        <v>169</v>
+      </c>
+      <c r="F101" t="s">
+        <v>147</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H101" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>384</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>385</v>
+      </c>
+      <c r="D102" t="s">
+        <v>168</v>
+      </c>
+      <c r="E102" t="s">
+        <v>169</v>
+      </c>
+      <c r="F102" t="s">
+        <v>147</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H102" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>388</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>389</v>
+      </c>
+      <c r="D103" t="s">
+        <v>168</v>
+      </c>
+      <c r="E103" t="s">
+        <v>169</v>
+      </c>
+      <c r="F103" t="s">
+        <v>147</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H103" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>392</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>393</v>
+      </c>
+      <c r="D104" t="s">
+        <v>168</v>
+      </c>
+      <c r="E104" t="s">
+        <v>169</v>
+      </c>
+      <c r="F104" t="s">
+        <v>147</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H104" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>396</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>397</v>
+      </c>
+      <c r="D105" t="s">
+        <v>168</v>
+      </c>
+      <c r="E105" t="s">
+        <v>169</v>
+      </c>
+      <c r="F105" t="s">
+        <v>147</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H105" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>400</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>401</v>
+      </c>
+      <c r="D106" t="s">
+        <v>168</v>
+      </c>
+      <c r="E106" t="s">
+        <v>169</v>
+      </c>
+      <c r="F106" t="s">
+        <v>147</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H106" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>404</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>405</v>
+      </c>
+      <c r="D107" t="s">
+        <v>168</v>
+      </c>
+      <c r="E107" t="s">
+        <v>169</v>
+      </c>
+      <c r="F107" t="s">
+        <v>147</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H107" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>408</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>409</v>
+      </c>
+      <c r="D108" t="s">
+        <v>168</v>
+      </c>
+      <c r="E108" t="s">
+        <v>169</v>
+      </c>
+      <c r="F108" t="s">
+        <v>147</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H108" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>412</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>413</v>
+      </c>
+      <c r="D109" t="s">
+        <v>168</v>
+      </c>
+      <c r="E109" t="s">
+        <v>169</v>
+      </c>
+      <c r="F109" t="s">
+        <v>147</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H109" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>416</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>417</v>
+      </c>
+      <c r="D110" t="s">
+        <v>168</v>
+      </c>
+      <c r="E110" t="s">
+        <v>169</v>
+      </c>
+      <c r="F110" t="s">
+        <v>147</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H110" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>420</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>421</v>
+      </c>
+      <c r="D111" t="s">
+        <v>168</v>
+      </c>
+      <c r="E111" t="s">
+        <v>169</v>
+      </c>
+      <c r="F111" t="s">
+        <v>147</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H111" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>424</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>425</v>
+      </c>
+      <c r="D112" t="s">
+        <v>168</v>
+      </c>
+      <c r="E112" t="s">
+        <v>169</v>
+      </c>
+      <c r="F112" t="s">
+        <v>147</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H112" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>428</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>429</v>
+      </c>
+      <c r="D113" t="s">
+        <v>168</v>
+      </c>
+      <c r="E113" t="s">
+        <v>169</v>
+      </c>
+      <c r="F113" t="s">
+        <v>147</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H113" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>432</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>433</v>
+      </c>
+      <c r="D114" t="s">
+        <v>168</v>
+      </c>
+      <c r="E114" t="s">
+        <v>169</v>
+      </c>
+      <c r="F114" t="s">
+        <v>147</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H114" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>436</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>437</v>
+      </c>
+      <c r="D115" t="s">
+        <v>168</v>
+      </c>
+      <c r="E115" t="s">
+        <v>169</v>
+      </c>
+      <c r="F115" t="s">
+        <v>147</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H115" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>440</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>441</v>
+      </c>
+      <c r="D116" t="s">
+        <v>168</v>
+      </c>
+      <c r="E116" t="s">
+        <v>169</v>
+      </c>
+      <c r="F116" t="s">
+        <v>147</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H116" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>444</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>445</v>
+      </c>
+      <c r="D117" t="s">
+        <v>168</v>
+      </c>
+      <c r="E117" t="s">
+        <v>169</v>
+      </c>
+      <c r="F117" t="s">
+        <v>147</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H117" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>448</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>449</v>
+      </c>
+      <c r="D118" t="s">
+        <v>168</v>
+      </c>
+      <c r="E118" t="s">
+        <v>169</v>
+      </c>
+      <c r="F118" t="s">
+        <v>147</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H118" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>452</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>453</v>
+      </c>
+      <c r="D119" t="s">
+        <v>168</v>
+      </c>
+      <c r="E119" t="s">
+        <v>169</v>
+      </c>
+      <c r="F119" t="s">
+        <v>147</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H119" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>456</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>457</v>
+      </c>
+      <c r="D120" t="s">
+        <v>168</v>
+      </c>
+      <c r="E120" t="s">
+        <v>169</v>
+      </c>
+      <c r="F120" t="s">
+        <v>147</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H120" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>460</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>461</v>
+      </c>
+      <c r="D121" t="s">
+        <v>168</v>
+      </c>
+      <c r="E121" t="s">
+        <v>169</v>
+      </c>
+      <c r="F121" t="s">
+        <v>147</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H121" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>464</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>465</v>
+      </c>
+      <c r="D122" t="s">
+        <v>168</v>
+      </c>
+      <c r="E122" t="s">
+        <v>169</v>
+      </c>
+      <c r="F122" t="s">
+        <v>147</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H122" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>468</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>469</v>
+      </c>
+      <c r="D123" t="s">
+        <v>168</v>
+      </c>
+      <c r="E123" t="s">
+        <v>169</v>
+      </c>
+      <c r="F123" t="s">
+        <v>147</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H123" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>472</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>473</v>
+      </c>
+      <c r="D124" t="s">
+        <v>168</v>
+      </c>
+      <c r="E124" t="s">
+        <v>169</v>
+      </c>
+      <c r="F124" t="s">
+        <v>147</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H124" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>476</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>477</v>
+      </c>
+      <c r="D125" t="s">
+        <v>168</v>
+      </c>
+      <c r="E125" t="s">
+        <v>169</v>
+      </c>
+      <c r="F125" t="s">
+        <v>147</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H125" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>480</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>481</v>
+      </c>
+      <c r="D126" t="s">
+        <v>168</v>
+      </c>
+      <c r="E126" t="s">
+        <v>169</v>
+      </c>
+      <c r="F126" t="s">
+        <v>147</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H126" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>484</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>485</v>
+      </c>
+      <c r="D127" t="s">
+        <v>168</v>
+      </c>
+      <c r="E127" t="s">
+        <v>169</v>
+      </c>
+      <c r="F127" t="s">
+        <v>147</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H127" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>488</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>489</v>
+      </c>
+      <c r="D128" t="s">
+        <v>168</v>
+      </c>
+      <c r="E128" t="s">
+        <v>169</v>
+      </c>
+      <c r="F128" t="s">
+        <v>147</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H128" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>492</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>493</v>
+      </c>
+      <c r="D129" t="s">
+        <v>168</v>
+      </c>
+      <c r="E129" t="s">
+        <v>169</v>
+      </c>
+      <c r="F129" t="s">
+        <v>147</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H129" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>496</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>497</v>
+      </c>
+      <c r="D130" t="s">
+        <v>168</v>
+      </c>
+      <c r="E130" t="s">
+        <v>169</v>
+      </c>
+      <c r="F130" t="s">
+        <v>147</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H130" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>500</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>501</v>
+      </c>
+      <c r="D131" t="s">
+        <v>168</v>
+      </c>
+      <c r="E131" t="s">
+        <v>169</v>
+      </c>
+      <c r="F131" t="s">
+        <v>502</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H131" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>505</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>506</v>
+      </c>
+      <c r="D132" t="s">
+        <v>168</v>
+      </c>
+      <c r="E132" t="s">
+        <v>169</v>
+      </c>
+      <c r="F132" t="s">
+        <v>502</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H132" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>509</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>510</v>
+      </c>
+      <c r="D133" t="s">
+        <v>168</v>
+      </c>
+      <c r="E133" t="s">
+        <v>169</v>
+      </c>
+      <c r="F133" t="s">
+        <v>502</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H133" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>513</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>514</v>
+      </c>
+      <c r="D134" t="s">
+        <v>168</v>
+      </c>
+      <c r="E134" t="s">
+        <v>169</v>
+      </c>
+      <c r="F134" t="s">
+        <v>502</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H134" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>517</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>518</v>
+      </c>
+      <c r="D135" t="s">
+        <v>168</v>
+      </c>
+      <c r="E135" t="s">
+        <v>169</v>
+      </c>
+      <c r="F135" t="s">
+        <v>502</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H135" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>521</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>522</v>
+      </c>
+      <c r="D136" t="s">
+        <v>168</v>
+      </c>
+      <c r="E136" t="s">
+        <v>169</v>
+      </c>
+      <c r="F136" t="s">
+        <v>502</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H136" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>525</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>526</v>
+      </c>
+      <c r="D137" t="s">
+        <v>168</v>
+      </c>
+      <c r="E137" t="s">
+        <v>169</v>
+      </c>
+      <c r="F137" t="s">
+        <v>502</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H137" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>529</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>530</v>
+      </c>
+      <c r="D138" t="s">
+        <v>168</v>
+      </c>
+      <c r="E138" t="s">
+        <v>169</v>
+      </c>
+      <c r="F138" t="s">
+        <v>502</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H138" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>533</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>534</v>
+      </c>
+      <c r="D139" t="s">
+        <v>168</v>
+      </c>
+      <c r="E139" t="s">
+        <v>169</v>
+      </c>
+      <c r="F139" t="s">
+        <v>502</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H139" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>537</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>538</v>
+      </c>
+      <c r="D140" t="s">
+        <v>168</v>
+      </c>
+      <c r="E140" t="s">
+        <v>169</v>
+      </c>
+      <c r="F140" t="s">
+        <v>502</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H140" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>541</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>542</v>
+      </c>
+      <c r="D141" t="s">
+        <v>168</v>
+      </c>
+      <c r="E141" t="s">
+        <v>169</v>
+      </c>
+      <c r="F141" t="s">
+        <v>502</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H141" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>545</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>546</v>
+      </c>
+      <c r="D142" t="s">
+        <v>168</v>
+      </c>
+      <c r="E142" t="s">
+        <v>169</v>
+      </c>
+      <c r="F142" t="s">
+        <v>502</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H142" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>549</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>550</v>
+      </c>
+      <c r="D143" t="s">
+        <v>168</v>
+      </c>
+      <c r="E143" t="s">
+        <v>169</v>
+      </c>
+      <c r="F143" t="s">
+        <v>502</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H143" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>553</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>554</v>
+      </c>
+      <c r="D144" t="s">
+        <v>168</v>
+      </c>
+      <c r="E144" t="s">
+        <v>169</v>
+      </c>
+      <c r="F144" t="s">
+        <v>502</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H144" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>557</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>558</v>
+      </c>
+      <c r="D145" t="s">
+        <v>168</v>
+      </c>
+      <c r="E145" t="s">
+        <v>169</v>
+      </c>
+      <c r="F145" t="s">
+        <v>502</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H145" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>561</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>562</v>
+      </c>
+      <c r="D146" t="s">
+        <v>168</v>
+      </c>
+      <c r="E146" t="s">
+        <v>169</v>
+      </c>
+      <c r="F146" t="s">
+        <v>502</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H146" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>565</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>566</v>
+      </c>
+      <c r="D147" t="s">
+        <v>168</v>
+      </c>
+      <c r="E147" t="s">
+        <v>169</v>
+      </c>
+      <c r="F147" t="s">
+        <v>502</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H147" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>569</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>570</v>
+      </c>
+      <c r="D148" t="s">
+        <v>168</v>
+      </c>
+      <c r="E148" t="s">
+        <v>169</v>
+      </c>
+      <c r="F148" t="s">
+        <v>502</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H148" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>573</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>574</v>
+      </c>
+      <c r="D149" t="s">
+        <v>168</v>
+      </c>
+      <c r="E149" t="s">
+        <v>169</v>
+      </c>
+      <c r="F149" t="s">
+        <v>502</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H149" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>577</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>578</v>
+      </c>
+      <c r="D150" t="s">
+        <v>168</v>
+      </c>
+      <c r="E150" t="s">
+        <v>169</v>
+      </c>
+      <c r="F150" t="s">
+        <v>502</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H150" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>581</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>582</v>
+      </c>
+      <c r="D151" t="s">
+        <v>168</v>
+      </c>
+      <c r="E151" t="s">
+        <v>169</v>
+      </c>
+      <c r="F151" t="s">
+        <v>502</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H151" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>585</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>586</v>
+      </c>
+      <c r="D152" t="s">
+        <v>168</v>
+      </c>
+      <c r="E152" t="s">
+        <v>169</v>
+      </c>
+      <c r="F152" t="s">
+        <v>502</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H152" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>589</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>590</v>
+      </c>
+      <c r="D153" t="s">
+        <v>168</v>
+      </c>
+      <c r="E153" t="s">
+        <v>169</v>
+      </c>
+      <c r="F153" t="s">
+        <v>502</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H153" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>593</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>594</v>
+      </c>
+      <c r="D154" t="s">
+        <v>168</v>
+      </c>
+      <c r="E154" t="s">
+        <v>169</v>
+      </c>
+      <c r="F154" t="s">
+        <v>502</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H154" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>597</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>598</v>
+      </c>
+      <c r="D155" t="s">
+        <v>168</v>
+      </c>
+      <c r="E155" t="s">
+        <v>169</v>
+      </c>
+      <c r="F155" t="s">
+        <v>502</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H155" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>601</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>602</v>
+      </c>
+      <c r="D156" t="s">
+        <v>168</v>
+      </c>
+      <c r="E156" t="s">
+        <v>169</v>
+      </c>
+      <c r="F156" t="s">
+        <v>502</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H156" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>605</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>606</v>
+      </c>
+      <c r="D157" t="s">
+        <v>168</v>
+      </c>
+      <c r="E157" t="s">
+        <v>169</v>
+      </c>
+      <c r="F157" t="s">
+        <v>502</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H157" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>609</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>610</v>
+      </c>
+      <c r="D158" t="s">
+        <v>168</v>
+      </c>
+      <c r="E158" t="s">
+        <v>169</v>
+      </c>
+      <c r="F158" t="s">
+        <v>502</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H158" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>613</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>614</v>
+      </c>
+      <c r="D159" t="s">
+        <v>168</v>
+      </c>
+      <c r="E159" t="s">
+        <v>169</v>
+      </c>
+      <c r="F159" t="s">
+        <v>502</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H159" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>617</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>618</v>
+      </c>
+      <c r="D160" t="s">
+        <v>168</v>
+      </c>
+      <c r="E160" t="s">
+        <v>169</v>
+      </c>
+      <c r="F160" t="s">
+        <v>502</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H160" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>621</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>622</v>
+      </c>
+      <c r="D161" t="s">
+        <v>168</v>
+      </c>
+      <c r="E161" t="s">
+        <v>169</v>
+      </c>
+      <c r="F161" t="s">
+        <v>502</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H161" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>625</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>626</v>
+      </c>
+      <c r="D162" t="s">
+        <v>168</v>
+      </c>
+      <c r="E162" t="s">
+        <v>169</v>
+      </c>
+      <c r="F162" t="s">
+        <v>502</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H162" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>629</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>630</v>
+      </c>
+      <c r="D163" t="s">
+        <v>168</v>
+      </c>
+      <c r="E163" t="s">
+        <v>169</v>
+      </c>
+      <c r="F163" t="s">
+        <v>502</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H163" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>633</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>634</v>
+      </c>
+      <c r="D164" t="s">
+        <v>168</v>
+      </c>
+      <c r="E164" t="s">
+        <v>169</v>
+      </c>
+      <c r="F164" t="s">
+        <v>502</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H164" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>637</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>638</v>
+      </c>
+      <c r="D165" t="s">
+        <v>168</v>
+      </c>
+      <c r="E165" t="s">
+        <v>169</v>
+      </c>
+      <c r="F165" t="s">
+        <v>502</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H165" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>641</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>642</v>
+      </c>
+      <c r="D166" t="s">
+        <v>168</v>
+      </c>
+      <c r="E166" t="s">
+        <v>169</v>
+      </c>
+      <c r="F166" t="s">
+        <v>502</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H166" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>645</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>646</v>
+      </c>
+      <c r="D167" t="s">
+        <v>168</v>
+      </c>
+      <c r="E167" t="s">
+        <v>169</v>
+      </c>
+      <c r="F167" t="s">
+        <v>502</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H167" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>649</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>650</v>
+      </c>
+      <c r="D168" t="s">
+        <v>168</v>
+      </c>
+      <c r="E168" t="s">
+        <v>169</v>
+      </c>
+      <c r="F168" t="s">
+        <v>502</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H168" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>653</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>654</v>
+      </c>
+      <c r="D169" t="s">
+        <v>168</v>
+      </c>
+      <c r="E169" t="s">
+        <v>169</v>
+      </c>
+      <c r="F169" t="s">
+        <v>502</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H169" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>657</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>658</v>
+      </c>
+      <c r="D170" t="s">
+        <v>168</v>
+      </c>
+      <c r="E170" t="s">
+        <v>169</v>
+      </c>
+      <c r="F170" t="s">
+        <v>502</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H170" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>661</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>662</v>
+      </c>
+      <c r="D171" t="s">
+        <v>168</v>
+      </c>
+      <c r="E171" t="s">
+        <v>169</v>
+      </c>
+      <c r="F171" t="s">
+        <v>143</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H171" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>665</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>666</v>
+      </c>
+      <c r="D172" t="s">
+        <v>168</v>
+      </c>
+      <c r="E172" t="s">
+        <v>169</v>
+      </c>
+      <c r="F172" t="s">
+        <v>143</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H172" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>669</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>670</v>
+      </c>
+      <c r="D173" t="s">
+        <v>168</v>
+      </c>
+      <c r="E173" t="s">
+        <v>169</v>
+      </c>
+      <c r="F173" t="s">
+        <v>143</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H173" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>673</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>674</v>
+      </c>
+      <c r="D174" t="s">
+        <v>168</v>
+      </c>
+      <c r="E174" t="s">
+        <v>169</v>
+      </c>
+      <c r="F174" t="s">
+        <v>143</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H174" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>677</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>678</v>
+      </c>
+      <c r="D175" t="s">
+        <v>168</v>
+      </c>
+      <c r="E175" t="s">
+        <v>169</v>
+      </c>
+      <c r="F175" t="s">
+        <v>143</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H175" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>681</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>682</v>
+      </c>
+      <c r="D176" t="s">
+        <v>168</v>
+      </c>
+      <c r="E176" t="s">
+        <v>169</v>
+      </c>
+      <c r="F176" t="s">
+        <v>143</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H176" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>685</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>686</v>
+      </c>
+      <c r="D177" t="s">
+        <v>168</v>
+      </c>
+      <c r="E177" t="s">
+        <v>169</v>
+      </c>
+      <c r="F177" t="s">
+        <v>143</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H177" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>689</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>690</v>
+      </c>
+      <c r="D178" t="s">
+        <v>168</v>
+      </c>
+      <c r="E178" t="s">
+        <v>169</v>
+      </c>
+      <c r="F178" t="s">
+        <v>143</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H178" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>693</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>694</v>
+      </c>
+      <c r="D179" t="s">
+        <v>168</v>
+      </c>
+      <c r="E179" t="s">
+        <v>169</v>
+      </c>
+      <c r="F179" t="s">
+        <v>143</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H179" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>697</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>698</v>
+      </c>
+      <c r="D180" t="s">
+        <v>168</v>
+      </c>
+      <c r="E180" t="s">
+        <v>169</v>
+      </c>
+      <c r="F180" t="s">
+        <v>143</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H180" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>701</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>702</v>
+      </c>
+      <c r="D181" t="s">
+        <v>168</v>
+      </c>
+      <c r="E181" t="s">
+        <v>169</v>
+      </c>
+      <c r="F181" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H181" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>705</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>706</v>
+      </c>
+      <c r="D182" t="s">
+        <v>168</v>
+      </c>
+      <c r="E182" t="s">
+        <v>169</v>
+      </c>
+      <c r="F182" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H182" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>709</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>710</v>
+      </c>
+      <c r="D183" t="s">
+        <v>168</v>
+      </c>
+      <c r="E183" t="s">
+        <v>169</v>
+      </c>
+      <c r="F183" t="s">
+        <v>13</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H183" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>713</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>714</v>
+      </c>
+      <c r="D184" t="s">
+        <v>168</v>
+      </c>
+      <c r="E184" t="s">
+        <v>169</v>
+      </c>
+      <c r="F184" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H184" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>717</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>718</v>
+      </c>
+      <c r="D185" t="s">
+        <v>168</v>
+      </c>
+      <c r="E185" t="s">
+        <v>169</v>
+      </c>
+      <c r="F185" t="s">
+        <v>13</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H185" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>721</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>722</v>
+      </c>
+      <c r="D186" t="s">
+        <v>168</v>
+      </c>
+      <c r="E186" t="s">
+        <v>169</v>
+      </c>
+      <c r="F186" t="s">
+        <v>13</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H186" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>725</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>726</v>
+      </c>
+      <c r="D187" t="s">
+        <v>168</v>
+      </c>
+      <c r="E187" t="s">
+        <v>169</v>
+      </c>
+      <c r="F187" t="s">
+        <v>13</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H187" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>729</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>730</v>
+      </c>
+      <c r="D188" t="s">
+        <v>168</v>
+      </c>
+      <c r="E188" t="s">
+        <v>169</v>
+      </c>
+      <c r="F188" t="s">
+        <v>13</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H188" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>733</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>734</v>
+      </c>
+      <c r="D189" t="s">
+        <v>168</v>
+      </c>
+      <c r="E189" t="s">
+        <v>169</v>
+      </c>
+      <c r="F189" t="s">
+        <v>13</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H189" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>737</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>738</v>
+      </c>
+      <c r="D190" t="s">
+        <v>168</v>
+      </c>
+      <c r="E190" t="s">
+        <v>169</v>
+      </c>
+      <c r="F190" t="s">
+        <v>13</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H190" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>741</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>742</v>
+      </c>
+      <c r="D191" t="s">
+        <v>168</v>
+      </c>
+      <c r="E191" t="s">
+        <v>169</v>
+      </c>
+      <c r="F191" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H191" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>745</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>746</v>
+      </c>
+      <c r="D192" t="s">
+        <v>168</v>
+      </c>
+      <c r="E192" t="s">
+        <v>169</v>
+      </c>
+      <c r="F192" t="s">
+        <v>13</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H192" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>749</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>750</v>
+      </c>
+      <c r="D193" t="s">
+        <v>168</v>
+      </c>
+      <c r="E193" t="s">
+        <v>169</v>
+      </c>
+      <c r="F193" t="s">
+        <v>13</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H193" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>753</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>754</v>
+      </c>
+      <c r="D194" t="s">
+        <v>168</v>
+      </c>
+      <c r="E194" t="s">
+        <v>169</v>
+      </c>
+      <c r="F194" t="s">
+        <v>13</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H194" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>757</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>758</v>
+      </c>
+      <c r="D195" t="s">
+        <v>168</v>
+      </c>
+      <c r="E195" t="s">
+        <v>169</v>
+      </c>
+      <c r="F195" t="s">
+        <v>759</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H195" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>762</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>763</v>
+      </c>
+      <c r="D196" t="s">
+        <v>168</v>
+      </c>
+      <c r="E196" t="s">
+        <v>169</v>
+      </c>
+      <c r="F196" t="s">
+        <v>759</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H196" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>766</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>767</v>
+      </c>
+      <c r="D197" t="s">
+        <v>168</v>
+      </c>
+      <c r="E197" t="s">
+        <v>169</v>
+      </c>
+      <c r="F197" t="s">
+        <v>759</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H197" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>770</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>771</v>
+      </c>
+      <c r="D198" t="s">
+        <v>168</v>
+      </c>
+      <c r="E198" t="s">
+        <v>169</v>
+      </c>
+      <c r="F198" t="s">
+        <v>759</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H198" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>774</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>775</v>
+      </c>
+      <c r="D199" t="s">
+        <v>168</v>
+      </c>
+      <c r="E199" t="s">
+        <v>169</v>
+      </c>
+      <c r="F199" t="s">
+        <v>759</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H199" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>778</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>779</v>
+      </c>
+      <c r="D200" t="s">
+        <v>168</v>
+      </c>
+      <c r="E200" t="s">
+        <v>169</v>
+      </c>
+      <c r="F200" t="s">
+        <v>759</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H200" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>782</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>783</v>
+      </c>
+      <c r="D201" t="s">
+        <v>168</v>
+      </c>
+      <c r="E201" t="s">
+        <v>169</v>
+      </c>
+      <c r="F201" t="s">
+        <v>759</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H201" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>786</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>787</v>
+      </c>
+      <c r="D202" t="s">
+        <v>168</v>
+      </c>
+      <c r="E202" t="s">
+        <v>169</v>
+      </c>
+      <c r="F202" t="s">
+        <v>759</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H202" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>790</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>791</v>
+      </c>
+      <c r="D203" t="s">
+        <v>168</v>
+      </c>
+      <c r="E203" t="s">
+        <v>169</v>
+      </c>
+      <c r="F203" t="s">
+        <v>759</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H203" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>794</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>795</v>
+      </c>
+      <c r="D204" t="s">
+        <v>168</v>
+      </c>
+      <c r="E204" t="s">
+        <v>169</v>
+      </c>
+      <c r="F204" t="s">
+        <v>759</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H204" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>798</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>799</v>
+      </c>
+      <c r="D205" t="s">
+        <v>168</v>
+      </c>
+      <c r="E205" t="s">
+        <v>169</v>
+      </c>
+      <c r="F205" t="s">
+        <v>759</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H205" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>802</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>803</v>
+      </c>
+      <c r="D206" t="s">
+        <v>168</v>
+      </c>
+      <c r="E206" t="s">
+        <v>169</v>
+      </c>
+      <c r="F206" t="s">
+        <v>759</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H206" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>806</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>807</v>
+      </c>
+      <c r="D207" t="s">
+        <v>168</v>
+      </c>
+      <c r="E207" t="s">
+        <v>169</v>
+      </c>
+      <c r="F207" t="s">
+        <v>759</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H207" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>810</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>811</v>
+      </c>
+      <c r="D208" t="s">
+        <v>168</v>
+      </c>
+      <c r="E208" t="s">
+        <v>169</v>
+      </c>
+      <c r="F208" t="s">
+        <v>759</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H208" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>814</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>815</v>
+      </c>
+      <c r="D209" t="s">
+        <v>168</v>
+      </c>
+      <c r="E209" t="s">
+        <v>169</v>
+      </c>
+      <c r="F209" t="s">
+        <v>158</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H209" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>818</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>819</v>
+      </c>
+      <c r="D210" t="s">
+        <v>168</v>
+      </c>
+      <c r="E210" t="s">
+        <v>169</v>
+      </c>
+      <c r="F210" t="s">
+        <v>158</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H210" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>822</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>823</v>
+      </c>
+      <c r="D211" t="s">
+        <v>168</v>
+      </c>
+      <c r="E211" t="s">
+        <v>169</v>
+      </c>
+      <c r="F211" t="s">
+        <v>158</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H211" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>826</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>827</v>
+      </c>
+      <c r="D212" t="s">
+        <v>168</v>
+      </c>
+      <c r="E212" t="s">
+        <v>169</v>
+      </c>
+      <c r="F212" t="s">
+        <v>158</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H212" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>830</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>831</v>
+      </c>
+      <c r="D213" t="s">
+        <v>168</v>
+      </c>
+      <c r="E213" t="s">
+        <v>169</v>
+      </c>
+      <c r="F213" t="s">
+        <v>158</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H213" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>834</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>835</v>
+      </c>
+      <c r="D214" t="s">
+        <v>168</v>
+      </c>
+      <c r="E214" t="s">
+        <v>169</v>
+      </c>
+      <c r="F214" t="s">
+        <v>158</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H214" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>838</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>839</v>
+      </c>
+      <c r="D215" t="s">
+        <v>168</v>
+      </c>
+      <c r="E215" t="s">
+        <v>169</v>
+      </c>
+      <c r="F215" t="s">
+        <v>158</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H215" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>842</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>843</v>
+      </c>
+      <c r="D216" t="s">
+        <v>168</v>
+      </c>
+      <c r="E216" t="s">
+        <v>169</v>
+      </c>
+      <c r="F216" t="s">
+        <v>158</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H216" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>846</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>847</v>
+      </c>
+      <c r="D217" t="s">
+        <v>168</v>
+      </c>
+      <c r="E217" t="s">
+        <v>169</v>
+      </c>
+      <c r="F217" t="s">
+        <v>158</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H217" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>850</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>851</v>
+      </c>
+      <c r="D218" t="s">
+        <v>168</v>
+      </c>
+      <c r="E218" t="s">
+        <v>169</v>
+      </c>
+      <c r="F218" t="s">
+        <v>158</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H218" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>854</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>855</v>
+      </c>
+      <c r="D219" t="s">
+        <v>168</v>
+      </c>
+      <c r="E219" t="s">
+        <v>169</v>
+      </c>
+      <c r="F219" t="s">
+        <v>158</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H219" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>858</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>859</v>
+      </c>
+      <c r="D220" t="s">
+        <v>168</v>
+      </c>
+      <c r="E220" t="s">
+        <v>169</v>
+      </c>
+      <c r="F220" t="s">
+        <v>158</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H220" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>862</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>863</v>
+      </c>
+      <c r="D221" t="s">
+        <v>168</v>
+      </c>
+      <c r="E221" t="s">
+        <v>169</v>
+      </c>
+      <c r="F221" t="s">
+        <v>158</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H221" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>866</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>867</v>
+      </c>
+      <c r="D222" t="s">
+        <v>168</v>
+      </c>
+      <c r="E222" t="s">
+        <v>169</v>
+      </c>
+      <c r="F222" t="s">
+        <v>158</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H222" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>870</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>871</v>
+      </c>
+      <c r="D223" t="s">
+        <v>168</v>
+      </c>
+      <c r="E223" t="s">
+        <v>169</v>
+      </c>
+      <c r="F223" t="s">
+        <v>158</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H223" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>874</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>875</v>
+      </c>
+      <c r="D224" t="s">
+        <v>168</v>
+      </c>
+      <c r="E224" t="s">
+        <v>169</v>
+      </c>
+      <c r="F224" t="s">
+        <v>158</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H224" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>878</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>879</v>
+      </c>
+      <c r="D225" t="s">
+        <v>168</v>
+      </c>
+      <c r="E225" t="s">
+        <v>169</v>
+      </c>
+      <c r="F225" t="s">
+        <v>158</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H225" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>882</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>883</v>
+      </c>
+      <c r="D226" t="s">
+        <v>168</v>
+      </c>
+      <c r="E226" t="s">
+        <v>169</v>
+      </c>
+      <c r="F226" t="s">
+        <v>158</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H226" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>886</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>887</v>
+      </c>
+      <c r="D227" t="s">
+        <v>168</v>
+      </c>
+      <c r="E227" t="s">
+        <v>169</v>
+      </c>
+      <c r="F227" t="s">
+        <v>158</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H227" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>890</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>891</v>
+      </c>
+      <c r="D228" t="s">
+        <v>168</v>
+      </c>
+      <c r="E228" t="s">
+        <v>169</v>
+      </c>
+      <c r="F228" t="s">
+        <v>158</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H228" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>894</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>895</v>
+      </c>
+      <c r="D229" t="s">
+        <v>168</v>
+      </c>
+      <c r="E229" t="s">
+        <v>169</v>
+      </c>
+      <c r="F229" t="s">
+        <v>759</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H229" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>898</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>899</v>
+      </c>
+      <c r="D230" t="s">
+        <v>168</v>
+      </c>
+      <c r="E230" t="s">
+        <v>169</v>
+      </c>
+      <c r="F230" t="s">
+        <v>759</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H230" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>902</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>903</v>
+      </c>
+      <c r="D231" t="s">
+        <v>168</v>
+      </c>
+      <c r="E231" t="s">
+        <v>169</v>
+      </c>
+      <c r="F231" t="s">
+        <v>759</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H231" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>905</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>906</v>
+      </c>
+      <c r="D232" t="s">
+        <v>168</v>
+      </c>
+      <c r="E232" t="s">
+        <v>169</v>
+      </c>
+      <c r="F232" t="s">
+        <v>759</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H232" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>909</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>910</v>
+      </c>
+      <c r="D233" t="s">
+        <v>168</v>
+      </c>
+      <c r="E233" t="s">
+        <v>169</v>
+      </c>
+      <c r="F233" t="s">
+        <v>759</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H233" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>913</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>914</v>
+      </c>
+      <c r="D234" t="s">
+        <v>168</v>
+      </c>
+      <c r="E234" t="s">
+        <v>169</v>
+      </c>
+      <c r="F234" t="s">
+        <v>759</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H234" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>917</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>918</v>
+      </c>
+      <c r="D235" t="s">
+        <v>168</v>
+      </c>
+      <c r="E235" t="s">
+        <v>169</v>
+      </c>
+      <c r="F235" t="s">
+        <v>135</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H235" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>921</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>922</v>
+      </c>
+      <c r="D236" t="s">
+        <v>168</v>
+      </c>
+      <c r="E236" t="s">
+        <v>169</v>
+      </c>
+      <c r="F236" t="s">
+        <v>135</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H236" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>925</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>926</v>
+      </c>
+      <c r="D237" t="s">
+        <v>168</v>
+      </c>
+      <c r="E237" t="s">
+        <v>169</v>
+      </c>
+      <c r="F237" t="s">
+        <v>135</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H237" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>929</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>930</v>
+      </c>
+      <c r="D238" t="s">
+        <v>168</v>
+      </c>
+      <c r="E238" t="s">
+        <v>169</v>
+      </c>
+      <c r="F238" t="s">
+        <v>135</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H238" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>933</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>934</v>
+      </c>
+      <c r="D239" t="s">
+        <v>168</v>
+      </c>
+      <c r="E239" t="s">
+        <v>169</v>
+      </c>
+      <c r="F239" t="s">
+        <v>135</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H239" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>937</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>938</v>
+      </c>
+      <c r="D240" t="s">
+        <v>168</v>
+      </c>
+      <c r="E240" t="s">
+        <v>169</v>
+      </c>
+      <c r="F240" t="s">
+        <v>135</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H240" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>941</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>942</v>
+      </c>
+      <c r="D241" t="s">
+        <v>168</v>
+      </c>
+      <c r="E241" t="s">
+        <v>169</v>
+      </c>
+      <c r="F241" t="s">
+        <v>135</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H241" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>945</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>946</v>
+      </c>
+      <c r="D242" t="s">
+        <v>168</v>
+      </c>
+      <c r="E242" t="s">
+        <v>169</v>
+      </c>
+      <c r="F242" t="s">
+        <v>135</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H242" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>949</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>950</v>
+      </c>
+      <c r="D243" t="s">
+        <v>168</v>
+      </c>
+      <c r="E243" t="s">
+        <v>169</v>
+      </c>
+      <c r="F243" t="s">
+        <v>135</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H243" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>953</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>954</v>
+      </c>
+      <c r="D244" t="s">
+        <v>168</v>
+      </c>
+      <c r="E244" t="s">
+        <v>169</v>
+      </c>
+      <c r="F244" t="s">
+        <v>135</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H244" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>957</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>958</v>
+      </c>
+      <c r="D245" t="s">
+        <v>168</v>
+      </c>
+      <c r="E245" t="s">
+        <v>169</v>
+      </c>
+      <c r="F245" t="s">
+        <v>135</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H245" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>961</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>962</v>
+      </c>
+      <c r="D246" t="s">
+        <v>168</v>
+      </c>
+      <c r="E246" t="s">
+        <v>169</v>
+      </c>
+      <c r="F246" t="s">
+        <v>135</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H246" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>965</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>966</v>
+      </c>
+      <c r="D247" t="s">
+        <v>168</v>
+      </c>
+      <c r="E247" t="s">
+        <v>169</v>
+      </c>
+      <c r="F247" t="s">
+        <v>135</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H247" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>969</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>970</v>
+      </c>
+      <c r="D248" t="s">
+        <v>168</v>
+      </c>
+      <c r="E248" t="s">
+        <v>169</v>
+      </c>
+      <c r="F248" t="s">
+        <v>135</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H248" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>973</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>974</v>
+      </c>
+      <c r="D249" t="s">
+        <v>168</v>
+      </c>
+      <c r="E249" t="s">
+        <v>169</v>
+      </c>
+      <c r="F249" t="s">
+        <v>135</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H249" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>977</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>978</v>
+      </c>
+      <c r="D250" t="s">
+        <v>168</v>
+      </c>
+      <c r="E250" t="s">
+        <v>169</v>
+      </c>
+      <c r="F250" t="s">
+        <v>135</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="H250" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>981</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>982</v>
+      </c>
+      <c r="D251" t="s">
+        <v>168</v>
+      </c>
+      <c r="E251" t="s">
+        <v>169</v>
+      </c>
+      <c r="F251" t="s">
+        <v>135</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H251" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>985</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>986</v>
+      </c>
+      <c r="D252" t="s">
+        <v>168</v>
+      </c>
+      <c r="E252" t="s">
+        <v>169</v>
+      </c>
+      <c r="F252" t="s">
+        <v>135</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H252" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>989</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>990</v>
+      </c>
+      <c r="D253" t="s">
+        <v>168</v>
+      </c>
+      <c r="E253" t="s">
+        <v>169</v>
+      </c>
+      <c r="F253" t="s">
+        <v>135</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H253" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>993</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>994</v>
+      </c>
+      <c r="D254" t="s">
+        <v>168</v>
+      </c>
+      <c r="E254" t="s">
+        <v>169</v>
+      </c>
+      <c r="F254" t="s">
+        <v>135</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H254" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>997</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>998</v>
+      </c>
+      <c r="D255" t="s">
+        <v>168</v>
+      </c>
+      <c r="E255" t="s">
+        <v>169</v>
+      </c>
+      <c r="F255" t="s">
+        <v>135</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D256" t="s">
+        <v>168</v>
+      </c>
+      <c r="E256" t="s">
+        <v>169</v>
+      </c>
+      <c r="F256" t="s">
+        <v>135</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D257" t="s">
+        <v>168</v>
+      </c>
+      <c r="E257" t="s">
+        <v>169</v>
+      </c>
+      <c r="F257" t="s">
+        <v>135</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D258" t="s">
+        <v>168</v>
+      </c>
+      <c r="E258" t="s">
+        <v>169</v>
+      </c>
+      <c r="F258" t="s">
+        <v>135</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D259" t="s">
+        <v>168</v>
+      </c>
+      <c r="E259" t="s">
+        <v>169</v>
+      </c>
+      <c r="F259" t="s">
+        <v>135</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D260" t="s">
+        <v>168</v>
+      </c>
+      <c r="E260" t="s">
+        <v>169</v>
+      </c>
+      <c r="F260" t="s">
+        <v>135</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D261" t="s">
+        <v>168</v>
+      </c>
+      <c r="E261" t="s">
+        <v>169</v>
+      </c>
+      <c r="F261" t="s">
+        <v>135</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D262" t="s">
+        <v>168</v>
+      </c>
+      <c r="E262" t="s">
+        <v>169</v>
+      </c>
+      <c r="F262" t="s">
+        <v>135</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D263" t="s">
+        <v>168</v>
+      </c>
+      <c r="E263" t="s">
+        <v>169</v>
+      </c>
+      <c r="F263" t="s">
+        <v>135</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D264" t="s">
+        <v>168</v>
+      </c>
+      <c r="E264" t="s">
+        <v>169</v>
+      </c>
+      <c r="F264" t="s">
+        <v>135</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D265" t="s">
+        <v>168</v>
+      </c>
+      <c r="E265" t="s">
+        <v>169</v>
+      </c>
+      <c r="F265" t="s">
+        <v>135</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D266" t="s">
+        <v>168</v>
+      </c>
+      <c r="E266" t="s">
+        <v>169</v>
+      </c>
+      <c r="F266" t="s">
+        <v>135</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D267" t="s">
+        <v>168</v>
+      </c>
+      <c r="E267" t="s">
+        <v>169</v>
+      </c>
+      <c r="F267" t="s">
+        <v>135</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D268" t="s">
+        <v>168</v>
+      </c>
+      <c r="E268" t="s">
+        <v>169</v>
+      </c>
+      <c r="F268" t="s">
+        <v>135</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D269" t="s">
+        <v>168</v>
+      </c>
+      <c r="E269" t="s">
+        <v>169</v>
+      </c>
+      <c r="F269" t="s">
+        <v>135</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D270" t="s">
+        <v>168</v>
+      </c>
+      <c r="E270" t="s">
+        <v>169</v>
+      </c>
+      <c r="F270" t="s">
+        <v>135</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D271" t="s">
+        <v>168</v>
+      </c>
+      <c r="E271" t="s">
+        <v>169</v>
+      </c>
+      <c r="F271" t="s">
+        <v>135</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D272" t="s">
+        <v>168</v>
+      </c>
+      <c r="E272" t="s">
+        <v>169</v>
+      </c>
+      <c r="F272" t="s">
+        <v>135</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D273" t="s">
+        <v>168</v>
+      </c>
+      <c r="E273" t="s">
+        <v>169</v>
+      </c>
+      <c r="F273" t="s">
+        <v>135</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D274" t="s">
+        <v>168</v>
+      </c>
+      <c r="E274" t="s">
+        <v>169</v>
+      </c>
+      <c r="F274" t="s">
+        <v>135</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D275" t="s">
+        <v>168</v>
+      </c>
+      <c r="E275" t="s">
+        <v>169</v>
+      </c>
+      <c r="F275" t="s">
+        <v>135</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D276" t="s">
+        <v>168</v>
+      </c>
+      <c r="E276" t="s">
+        <v>169</v>
+      </c>
+      <c r="F276" t="s">
+        <v>135</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D277" t="s">
+        <v>168</v>
+      </c>
+      <c r="E277" t="s">
+        <v>169</v>
+      </c>
+      <c r="F277" t="s">
+        <v>135</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D278" t="s">
+        <v>168</v>
+      </c>
+      <c r="E278" t="s">
+        <v>169</v>
+      </c>
+      <c r="F278" t="s">
+        <v>135</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D279" t="s">
+        <v>168</v>
+      </c>
+      <c r="E279" t="s">
+        <v>169</v>
+      </c>
+      <c r="F279" t="s">
+        <v>135</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D280" t="s">
+        <v>168</v>
+      </c>
+      <c r="E280" t="s">
+        <v>169</v>
+      </c>
+      <c r="F280" t="s">
+        <v>135</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D281" t="s">
+        <v>168</v>
+      </c>
+      <c r="E281" t="s">
+        <v>169</v>
+      </c>
+      <c r="F281" t="s">
+        <v>135</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D282" t="s">
+        <v>168</v>
+      </c>
+      <c r="E282" t="s">
+        <v>169</v>
+      </c>
+      <c r="F282" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D283" t="s">
+        <v>168</v>
+      </c>
+      <c r="E283" t="s">
+        <v>169</v>
+      </c>
+      <c r="F283" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D284" t="s">
+        <v>168</v>
+      </c>
+      <c r="E284" t="s">
+        <v>169</v>
+      </c>
+      <c r="F284" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D285" t="s">
+        <v>168</v>
+      </c>
+      <c r="E285" t="s">
+        <v>169</v>
+      </c>
+      <c r="F285" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D286" t="s">
+        <v>168</v>
+      </c>
+      <c r="E286" t="s">
+        <v>169</v>
+      </c>
+      <c r="F286" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D287" t="s">
+        <v>168</v>
+      </c>
+      <c r="E287" t="s">
+        <v>169</v>
+      </c>
+      <c r="F287" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D288" t="s">
+        <v>168</v>
+      </c>
+      <c r="E288" t="s">
+        <v>169</v>
+      </c>
+      <c r="F288" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D289" t="s">
+        <v>168</v>
+      </c>
+      <c r="E289" t="s">
+        <v>169</v>
+      </c>
+      <c r="F289" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D290" t="s">
+        <v>168</v>
+      </c>
+      <c r="E290" t="s">
+        <v>169</v>
+      </c>
+      <c r="F290" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D291" t="s">
+        <v>168</v>
+      </c>
+      <c r="E291" t="s">
+        <v>169</v>
+      </c>
+      <c r="F291" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D292" t="s">
+        <v>168</v>
+      </c>
+      <c r="E292" t="s">
+        <v>169</v>
+      </c>
+      <c r="F292" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D293" t="s">
+        <v>168</v>
+      </c>
+      <c r="E293" t="s">
+        <v>169</v>
+      </c>
+      <c r="F293" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D294" t="s">
+        <v>168</v>
+      </c>
+      <c r="E294" t="s">
+        <v>169</v>
+      </c>
+      <c r="F294" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D295" t="s">
+        <v>168</v>
+      </c>
+      <c r="E295" t="s">
+        <v>169</v>
+      </c>
+      <c r="F295" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D296" t="s">
+        <v>168</v>
+      </c>
+      <c r="E296" t="s">
+        <v>169</v>
+      </c>
+      <c r="F296" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D297" t="s">
+        <v>168</v>
+      </c>
+      <c r="E297" t="s">
+        <v>169</v>
+      </c>
+      <c r="F297" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D298" t="s">
+        <v>168</v>
+      </c>
+      <c r="E298" t="s">
+        <v>169</v>
+      </c>
+      <c r="F298" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D299" t="s">
+        <v>168</v>
+      </c>
+      <c r="E299" t="s">
+        <v>169</v>
+      </c>
+      <c r="F299" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D300" t="s">
+        <v>168</v>
+      </c>
+      <c r="E300" t="s">
+        <v>169</v>
+      </c>
+      <c r="F300" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D301" t="s">
+        <v>168</v>
+      </c>
+      <c r="E301" t="s">
+        <v>169</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D302" t="s">
+        <v>168</v>
+      </c>
+      <c r="E302" t="s">
+        <v>169</v>
+      </c>
+      <c r="F302" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D303" t="s">
+        <v>168</v>
+      </c>
+      <c r="E303" t="s">
+        <v>169</v>
+      </c>
+      <c r="F303" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D304" t="s">
+        <v>168</v>
+      </c>
+      <c r="E304" t="s">
+        <v>169</v>
+      </c>
+      <c r="F304" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D305" t="s">
+        <v>168</v>
+      </c>
+      <c r="E305" t="s">
+        <v>169</v>
+      </c>
+      <c r="F305" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D306" t="s">
+        <v>168</v>
+      </c>
+      <c r="E306" t="s">
+        <v>169</v>
+      </c>
+      <c r="F306" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D307" t="s">
+        <v>168</v>
+      </c>
+      <c r="E307" t="s">
+        <v>169</v>
+      </c>
+      <c r="F307" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D308" t="s">
+        <v>168</v>
+      </c>
+      <c r="E308" t="s">
+        <v>169</v>
+      </c>
+      <c r="F308" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D309" t="s">
+        <v>168</v>
+      </c>
+      <c r="E309" t="s">
+        <v>169</v>
+      </c>
+      <c r="F309" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D310" t="s">
+        <v>168</v>
+      </c>
+      <c r="E310" t="s">
+        <v>169</v>
+      </c>
+      <c r="F310" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D311" t="s">
+        <v>168</v>
+      </c>
+      <c r="E311" t="s">
+        <v>169</v>
+      </c>
+      <c r="F311" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D312" t="s">
+        <v>168</v>
+      </c>
+      <c r="E312" t="s">
+        <v>169</v>
+      </c>
+      <c r="F312" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D313" t="s">
+        <v>168</v>
+      </c>
+      <c r="E313" t="s">
+        <v>169</v>
+      </c>
+      <c r="F313" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D314" t="s">
+        <v>168</v>
+      </c>
+      <c r="E314" t="s">
+        <v>169</v>
+      </c>
+      <c r="F314" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D315" t="s">
+        <v>168</v>
+      </c>
+      <c r="E315" t="s">
+        <v>169</v>
+      </c>
+      <c r="F315" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D316" t="s">
+        <v>168</v>
+      </c>
+      <c r="E316" t="s">
+        <v>169</v>
+      </c>
+      <c r="F316" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D317" t="s">
+        <v>168</v>
+      </c>
+      <c r="E317" t="s">
+        <v>169</v>
+      </c>
+      <c r="F317" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D318" t="s">
+        <v>168</v>
+      </c>
+      <c r="E318" t="s">
+        <v>169</v>
+      </c>
+      <c r="F318" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D319" t="s">
+        <v>168</v>
+      </c>
+      <c r="E319" t="s">
+        <v>169</v>
+      </c>
+      <c r="F319" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D320" t="s">
+        <v>168</v>
+      </c>
+      <c r="E320" t="s">
+        <v>169</v>
+      </c>
+      <c r="F320" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D321" t="s">
+        <v>168</v>
+      </c>
+      <c r="E321" t="s">
+        <v>169</v>
+      </c>
+      <c r="F321" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D322" t="s">
+        <v>168</v>
+      </c>
+      <c r="E322" t="s">
+        <v>169</v>
+      </c>
+      <c r="F322" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D323" t="s">
+        <v>168</v>
+      </c>
+      <c r="E323" t="s">
+        <v>169</v>
+      </c>
+      <c r="F323" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D324" t="s">
+        <v>168</v>
+      </c>
+      <c r="E324" t="s">
+        <v>169</v>
+      </c>
+      <c r="F324" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D325" t="s">
+        <v>168</v>
+      </c>
+      <c r="E325" t="s">
+        <v>169</v>
+      </c>
+      <c r="F325" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D326" t="s">
+        <v>168</v>
+      </c>
+      <c r="E326" t="s">
+        <v>169</v>
+      </c>
+      <c r="F326" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D327" t="s">
+        <v>168</v>
+      </c>
+      <c r="E327" t="s">
+        <v>169</v>
+      </c>
+      <c r="F327" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D328" t="s">
+        <v>168</v>
+      </c>
+      <c r="E328" t="s">
+        <v>169</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D329" t="s">
+        <v>168</v>
+      </c>
+      <c r="E329" t="s">
+        <v>169</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D330" t="s">
+        <v>168</v>
+      </c>
+      <c r="E330" t="s">
+        <v>169</v>
+      </c>
+      <c r="F330" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D331" t="s">
+        <v>168</v>
+      </c>
+      <c r="E331" t="s">
+        <v>169</v>
+      </c>
+      <c r="F331" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D332" t="s">
+        <v>168</v>
+      </c>
+      <c r="E332" t="s">
+        <v>169</v>
+      </c>
+      <c r="F332" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D333" t="s">
+        <v>168</v>
+      </c>
+      <c r="E333" t="s">
+        <v>169</v>
+      </c>
+      <c r="F333" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D334" t="s">
+        <v>168</v>
+      </c>
+      <c r="E334" t="s">
+        <v>169</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D335" t="s">
+        <v>168</v>
+      </c>
+      <c r="E335" t="s">
+        <v>169</v>
+      </c>
+      <c r="F335" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D336" t="s">
+        <v>168</v>
+      </c>
+      <c r="E336" t="s">
+        <v>169</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D337" t="s">
+        <v>168</v>
+      </c>
+      <c r="E337" t="s">
+        <v>169</v>
+      </c>
+      <c r="F337" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D338" t="s">
+        <v>168</v>
+      </c>
+      <c r="E338" t="s">
+        <v>169</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D339" t="s">
+        <v>168</v>
+      </c>
+      <c r="E339" t="s">
+        <v>169</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D340" t="s">
+        <v>168</v>
+      </c>
+      <c r="E340" t="s">
+        <v>169</v>
+      </c>
+      <c r="F340" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D341" t="s">
+        <v>168</v>
+      </c>
+      <c r="E341" t="s">
+        <v>169</v>
+      </c>
+      <c r="F341" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D342" t="s">
+        <v>168</v>
+      </c>
+      <c r="E342" t="s">
+        <v>169</v>
+      </c>
+      <c r="F342" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D343" t="s">
+        <v>168</v>
+      </c>
+      <c r="E343" t="s">
+        <v>169</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D344" t="s">
+        <v>168</v>
+      </c>
+      <c r="E344" t="s">
+        <v>169</v>
+      </c>
+      <c r="F344" t="s">
+        <v>139</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D345" t="s">
+        <v>168</v>
+      </c>
+      <c r="E345" t="s">
+        <v>169</v>
+      </c>
+      <c r="F345" t="s">
+        <v>139</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D346" t="s">
+        <v>168</v>
+      </c>
+      <c r="E346" t="s">
+        <v>169</v>
+      </c>
+      <c r="F346" t="s">
+        <v>139</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D347" t="s">
+        <v>168</v>
+      </c>
+      <c r="E347" t="s">
+        <v>169</v>
+      </c>
+      <c r="F347" t="s">
+        <v>139</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D348" t="s">
+        <v>168</v>
+      </c>
+      <c r="E348" t="s">
+        <v>169</v>
+      </c>
+      <c r="F348" t="s">
+        <v>139</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D349" t="s">
+        <v>168</v>
+      </c>
+      <c r="E349" t="s">
+        <v>169</v>
+      </c>
+      <c r="F349" t="s">
+        <v>139</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D350" t="s">
+        <v>168</v>
+      </c>
+      <c r="E350" t="s">
+        <v>169</v>
+      </c>
+      <c r="F350" t="s">
+        <v>139</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D351" t="s">
+        <v>168</v>
+      </c>
+      <c r="E351" t="s">
+        <v>169</v>
+      </c>
+      <c r="F351" t="s">
+        <v>139</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D352" t="s">
+        <v>168</v>
+      </c>
+      <c r="E352" t="s">
+        <v>169</v>
+      </c>
+      <c r="F352" t="s">
+        <v>139</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D353" t="s">
+        <v>168</v>
+      </c>
+      <c r="E353" t="s">
+        <v>169</v>
+      </c>
+      <c r="F353" t="s">
+        <v>139</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D354" t="s">
+        <v>168</v>
+      </c>
+      <c r="E354" t="s">
+        <v>169</v>
+      </c>
+      <c r="F354" t="s">
+        <v>143</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D355" t="s">
+        <v>168</v>
+      </c>
+      <c r="E355" t="s">
+        <v>169</v>
+      </c>
+      <c r="F355" t="s">
+        <v>143</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D356" t="s">
+        <v>168</v>
+      </c>
+      <c r="E356" t="s">
+        <v>169</v>
+      </c>
+      <c r="F356" t="s">
+        <v>143</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D357" t="s">
+        <v>168</v>
+      </c>
+      <c r="E357" t="s">
+        <v>169</v>
+      </c>
+      <c r="F357" t="s">
+        <v>143</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D358" t="s">
+        <v>168</v>
+      </c>
+      <c r="E358" t="s">
+        <v>169</v>
+      </c>
+      <c r="F358" t="s">
+        <v>143</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D359" t="s">
+        <v>168</v>
+      </c>
+      <c r="E359" t="s">
+        <v>169</v>
+      </c>
+      <c r="F359" t="s">
+        <v>143</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D360" t="s">
+        <v>168</v>
+      </c>
+      <c r="E360" t="s">
+        <v>169</v>
+      </c>
+      <c r="F360" t="s">
+        <v>143</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D361" t="s">
+        <v>168</v>
+      </c>
+      <c r="E361" t="s">
+        <v>169</v>
+      </c>
+      <c r="F361" t="s">
+        <v>143</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D362" t="s">
+        <v>168</v>
+      </c>
+      <c r="E362" t="s">
+        <v>169</v>
+      </c>
+      <c r="F362" t="s">
+        <v>143</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D363" t="s">
+        <v>168</v>
+      </c>
+      <c r="E363" t="s">
+        <v>169</v>
+      </c>
+      <c r="F363" t="s">
+        <v>143</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D364" t="s">
+        <v>168</v>
+      </c>
+      <c r="E364" t="s">
+        <v>169</v>
+      </c>
+      <c r="F364" t="s">
+        <v>502</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D365" t="s">
+        <v>168</v>
+      </c>
+      <c r="E365" t="s">
+        <v>169</v>
+      </c>
+      <c r="F365" t="s">
+        <v>502</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D366" t="s">
+        <v>168</v>
+      </c>
+      <c r="E366" t="s">
+        <v>169</v>
+      </c>
+      <c r="F366" t="s">
+        <v>502</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D367" t="s">
+        <v>168</v>
+      </c>
+      <c r="E367" t="s">
+        <v>169</v>
+      </c>
+      <c r="F367" t="s">
+        <v>502</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D368" t="s">
+        <v>168</v>
+      </c>
+      <c r="E368" t="s">
+        <v>169</v>
+      </c>
+      <c r="F368" t="s">
+        <v>502</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D369" t="s">
+        <v>168</v>
+      </c>
+      <c r="E369" t="s">
+        <v>169</v>
+      </c>
+      <c r="F369" t="s">
+        <v>502</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D370" t="s">
+        <v>168</v>
+      </c>
+      <c r="E370" t="s">
+        <v>169</v>
+      </c>
+      <c r="F370" t="s">
+        <v>502</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D371" t="s">
+        <v>168</v>
+      </c>
+      <c r="E371" t="s">
+        <v>169</v>
+      </c>
+      <c r="F371" t="s">
+        <v>502</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D372" t="s">
+        <v>168</v>
+      </c>
+      <c r="E372" t="s">
+        <v>169</v>
+      </c>
+      <c r="F372" t="s">
+        <v>502</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D373" t="s">
+        <v>168</v>
+      </c>
+      <c r="E373" t="s">
+        <v>169</v>
+      </c>
+      <c r="F373" t="s">
+        <v>502</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D374" t="s">
+        <v>168</v>
+      </c>
+      <c r="E374" t="s">
+        <v>169</v>
+      </c>
+      <c r="F374" t="s">
+        <v>502</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D375" t="s">
+        <v>168</v>
+      </c>
+      <c r="E375" t="s">
+        <v>169</v>
+      </c>
+      <c r="F375" t="s">
+        <v>502</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D376" t="s">
+        <v>168</v>
+      </c>
+      <c r="E376" t="s">
+        <v>169</v>
+      </c>
+      <c r="F376" t="s">
+        <v>502</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D377" t="s">
+        <v>168</v>
+      </c>
+      <c r="E377" t="s">
+        <v>169</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D378" t="s">
+        <v>168</v>
+      </c>
+      <c r="E378" t="s">
+        <v>169</v>
+      </c>
+      <c r="F378" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D379" t="s">
+        <v>168</v>
+      </c>
+      <c r="E379" t="s">
+        <v>169</v>
+      </c>
+      <c r="F379" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D380" t="s">
+        <v>168</v>
+      </c>
+      <c r="E380" t="s">
+        <v>169</v>
+      </c>
+      <c r="F380" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D381" t="s">
+        <v>168</v>
+      </c>
+      <c r="E381" t="s">
+        <v>169</v>
+      </c>
+      <c r="F381" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D382" t="s">
+        <v>168</v>
+      </c>
+      <c r="E382" t="s">
+        <v>169</v>
+      </c>
+      <c r="F382" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D383" t="s">
+        <v>168</v>
+      </c>
+      <c r="E383" t="s">
+        <v>169</v>
+      </c>
+      <c r="F383" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D384" t="s">
+        <v>168</v>
+      </c>
+      <c r="E384" t="s">
+        <v>169</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D385" t="s">
+        <v>168</v>
+      </c>
+      <c r="E385" t="s">
+        <v>169</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D386" t="s">
+        <v>168</v>
+      </c>
+      <c r="E386" t="s">
+        <v>169</v>
+      </c>
+      <c r="F386" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D387" t="s">
+        <v>168</v>
+      </c>
+      <c r="E387" t="s">
+        <v>169</v>
+      </c>
+      <c r="F387" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D388" t="s">
+        <v>168</v>
+      </c>
+      <c r="E388" t="s">
+        <v>169</v>
+      </c>
+      <c r="F388" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D389" t="s">
+        <v>168</v>
+      </c>
+      <c r="E389" t="s">
+        <v>169</v>
+      </c>
+      <c r="F389" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D390" t="s">
+        <v>168</v>
+      </c>
+      <c r="E390" t="s">
+        <v>169</v>
+      </c>
+      <c r="F390" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D391" t="s">
+        <v>168</v>
+      </c>
+      <c r="E391" t="s">
+        <v>169</v>
+      </c>
+      <c r="F391" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D392" t="s">
+        <v>168</v>
+      </c>
+      <c r="E392" t="s">
+        <v>169</v>
+      </c>
+      <c r="F392" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D393" t="s">
+        <v>168</v>
+      </c>
+      <c r="E393" t="s">
+        <v>169</v>
+      </c>
+      <c r="F393" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D394" t="s">
+        <v>168</v>
+      </c>
+      <c r="E394" t="s">
+        <v>169</v>
+      </c>
+      <c r="F394" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D395" t="s">
+        <v>168</v>
+      </c>
+      <c r="E395" t="s">
+        <v>169</v>
+      </c>
+      <c r="F395" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D396" t="s">
+        <v>168</v>
+      </c>
+      <c r="E396" t="s">
+        <v>169</v>
+      </c>
+      <c r="F396" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D397" t="s">
+        <v>168</v>
+      </c>
+      <c r="E397" t="s">
+        <v>169</v>
+      </c>
+      <c r="F397" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D398" t="s">
+        <v>168</v>
+      </c>
+      <c r="E398" t="s">
+        <v>169</v>
+      </c>
+      <c r="F398" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D399" t="s">
+        <v>168</v>
+      </c>
+      <c r="E399" t="s">
+        <v>169</v>
+      </c>
+      <c r="F399" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D400" t="s">
+        <v>168</v>
+      </c>
+      <c r="E400" t="s">
+        <v>169</v>
+      </c>
+      <c r="F400" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D401" t="s">
+        <v>168</v>
+      </c>
+      <c r="E401" t="s">
+        <v>169</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D402" t="s">
+        <v>168</v>
+      </c>
+      <c r="E402" t="s">
+        <v>169</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D403" t="s">
+        <v>168</v>
+      </c>
+      <c r="E403" t="s">
+        <v>169</v>
+      </c>
+      <c r="F403" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D404" t="s">
+        <v>168</v>
+      </c>
+      <c r="E404" t="s">
+        <v>169</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D405" t="s">
+        <v>168</v>
+      </c>
+      <c r="E405" t="s">
+        <v>169</v>
+      </c>
+      <c r="F405" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D406" t="s">
+        <v>168</v>
+      </c>
+      <c r="E406" t="s">
+        <v>169</v>
+      </c>
+      <c r="F406" t="s">
+        <v>151</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D407" t="s">
+        <v>168</v>
+      </c>
+      <c r="E407" t="s">
+        <v>169</v>
+      </c>
+      <c r="F407" t="s">
+        <v>151</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D408" t="s">
+        <v>168</v>
+      </c>
+      <c r="E408" t="s">
+        <v>169</v>
+      </c>
+      <c r="F408" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D409" t="s">
+        <v>168</v>
+      </c>
+      <c r="E409" t="s">
+        <v>169</v>
+      </c>
+      <c r="F409" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D410" t="s">
+        <v>168</v>
+      </c>
+      <c r="E410" t="s">
+        <v>169</v>
+      </c>
+      <c r="F410" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D411" t="s">
+        <v>168</v>
+      </c>
+      <c r="E411" t="s">
+        <v>169</v>
+      </c>
+      <c r="F411" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D412" t="s">
+        <v>168</v>
+      </c>
+      <c r="E412" t="s">
+        <v>169</v>
+      </c>
+      <c r="F412" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D413" t="s">
+        <v>168</v>
+      </c>
+      <c r="E413" t="s">
+        <v>169</v>
+      </c>
+      <c r="F413" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D414" t="s">
+        <v>168</v>
+      </c>
+      <c r="E414" t="s">
+        <v>169</v>
+      </c>
+      <c r="F414" t="s">
+        <v>13</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D415" t="s">
+        <v>168</v>
+      </c>
+      <c r="E415" t="s">
+        <v>169</v>
+      </c>
+      <c r="F415" t="s">
+        <v>13</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D416" t="s">
+        <v>168</v>
+      </c>
+      <c r="E416" t="s">
+        <v>169</v>
+      </c>
+      <c r="F416" t="s">
+        <v>13</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D417" t="s">
+        <v>168</v>
+      </c>
+      <c r="E417" t="s">
+        <v>169</v>
+      </c>
+      <c r="F417" t="s">
+        <v>13</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D418" t="s">
+        <v>168</v>
+      </c>
+      <c r="E418" t="s">
+        <v>169</v>
+      </c>
+      <c r="F418" t="s">
+        <v>13</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D419" t="s">
+        <v>168</v>
+      </c>
+      <c r="E419" t="s">
+        <v>169</v>
+      </c>
+      <c r="F419" t="s">
+        <v>13</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D420" t="s">
+        <v>168</v>
+      </c>
+      <c r="E420" t="s">
+        <v>169</v>
+      </c>
+      <c r="F420" t="s">
+        <v>13</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D421" t="s">
+        <v>168</v>
+      </c>
+      <c r="E421" t="s">
+        <v>169</v>
+      </c>
+      <c r="F421" t="s">
+        <v>13</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D422" t="s">
+        <v>168</v>
+      </c>
+      <c r="E422" t="s">
+        <v>169</v>
+      </c>
+      <c r="F422" t="s">
+        <v>13</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D423" t="s">
+        <v>168</v>
+      </c>
+      <c r="E423" t="s">
+        <v>169</v>
+      </c>
+      <c r="F423" t="s">
+        <v>13</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D424" t="s">
+        <v>168</v>
+      </c>
+      <c r="E424" t="s">
+        <v>169</v>
+      </c>
+      <c r="F424" t="s">
+        <v>13</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D425" t="s">
+        <v>168</v>
+      </c>
+      <c r="E425" t="s">
+        <v>169</v>
+      </c>
+      <c r="F425" t="s">
+        <v>13</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D426" t="s">
+        <v>168</v>
+      </c>
+      <c r="E426" t="s">
+        <v>169</v>
+      </c>
+      <c r="F426" t="s">
+        <v>13</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D427" t="s">
+        <v>168</v>
+      </c>
+      <c r="E427" t="s">
+        <v>169</v>
+      </c>
+      <c r="F427" t="s">
+        <v>13</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D428" t="s">
+        <v>168</v>
+      </c>
+      <c r="E428" t="s">
+        <v>169</v>
+      </c>
+      <c r="F428" t="s">
+        <v>13</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D429" t="s">
+        <v>168</v>
+      </c>
+      <c r="E429" t="s">
+        <v>169</v>
+      </c>
+      <c r="F429" t="s">
+        <v>158</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D430" t="s">
+        <v>168</v>
+      </c>
+      <c r="E430" t="s">
+        <v>169</v>
+      </c>
+      <c r="F430" t="s">
+        <v>158</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D431" t="s">
+        <v>168</v>
+      </c>
+      <c r="E431" t="s">
+        <v>169</v>
+      </c>
+      <c r="F431" t="s">
+        <v>158</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D432" t="s">
+        <v>168</v>
+      </c>
+      <c r="E432" t="s">
+        <v>169</v>
+      </c>
+      <c r="F432" t="s">
+        <v>158</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D433" t="s">
+        <v>168</v>
+      </c>
+      <c r="E433" t="s">
+        <v>169</v>
+      </c>
+      <c r="F433" t="s">
+        <v>158</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D434" t="s">
+        <v>168</v>
+      </c>
+      <c r="E434" t="s">
+        <v>169</v>
+      </c>
+      <c r="F434" t="s">
+        <v>158</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D435" t="s">
+        <v>168</v>
+      </c>
+      <c r="E435" t="s">
+        <v>169</v>
+      </c>
+      <c r="F435" t="s">
+        <v>158</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D436" t="s">
+        <v>168</v>
+      </c>
+      <c r="E436" t="s">
+        <v>169</v>
+      </c>
+      <c r="F436" t="s">
+        <v>158</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D437" t="s">
+        <v>168</v>
+      </c>
+      <c r="E437" t="s">
+        <v>169</v>
+      </c>
+      <c r="F437" t="s">
+        <v>158</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D438" t="s">
+        <v>168</v>
+      </c>
+      <c r="E438" t="s">
+        <v>169</v>
+      </c>
+      <c r="F438" t="s">
+        <v>158</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D439" t="s">
+        <v>168</v>
+      </c>
+      <c r="E439" t="s">
+        <v>169</v>
+      </c>
+      <c r="F439" t="s">
+        <v>158</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D440" t="s">
+        <v>168</v>
+      </c>
+      <c r="E440" t="s">
+        <v>169</v>
+      </c>
+      <c r="F440" t="s">
+        <v>158</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D441" t="s">
+        <v>168</v>
+      </c>
+      <c r="E441" t="s">
+        <v>169</v>
+      </c>
+      <c r="F441" t="s">
+        <v>158</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D442" t="s">
+        <v>168</v>
+      </c>
+      <c r="E442" t="s">
+        <v>169</v>
+      </c>
+      <c r="F442" t="s">
+        <v>158</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D443" t="s">
+        <v>168</v>
+      </c>
+      <c r="E443" t="s">
+        <v>169</v>
+      </c>
+      <c r="F443" t="s">
+        <v>158</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D444" t="s">
+        <v>168</v>
+      </c>
+      <c r="E444" t="s">
+        <v>169</v>
+      </c>
+      <c r="F444" t="s">
+        <v>158</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D445" t="s">
+        <v>168</v>
+      </c>
+      <c r="E445" t="s">
+        <v>169</v>
+      </c>
+      <c r="F445" t="s">
+        <v>158</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D446" t="s">
+        <v>168</v>
+      </c>
+      <c r="E446" t="s">
+        <v>169</v>
+      </c>
+      <c r="F446" t="s">
+        <v>158</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D447" t="s">
+        <v>168</v>
+      </c>
+      <c r="E447" t="s">
+        <v>169</v>
+      </c>
+      <c r="F447" t="s">
+        <v>158</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D448" t="s">
+        <v>168</v>
+      </c>
+      <c r="E448" t="s">
+        <v>169</v>
+      </c>
+      <c r="F448" t="s">
+        <v>158</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D449" t="s">
+        <v>168</v>
+      </c>
+      <c r="E449" t="s">
+        <v>169</v>
+      </c>
+      <c r="F449" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D450" t="s">
+        <v>168</v>
+      </c>
+      <c r="E450" t="s">
+        <v>169</v>
+      </c>
+      <c r="F450" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D451" t="s">
+        <v>168</v>
+      </c>
+      <c r="E451" t="s">
+        <v>169</v>
+      </c>
+      <c r="F451" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D452" t="s">
+        <v>168</v>
+      </c>
+      <c r="E452" t="s">
+        <v>169</v>
+      </c>
+      <c r="F452" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D453" t="s">
+        <v>168</v>
+      </c>
+      <c r="E453" t="s">
+        <v>169</v>
+      </c>
+      <c r="F453" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D454" t="s">
+        <v>168</v>
+      </c>
+      <c r="E454" t="s">
+        <v>169</v>
+      </c>
+      <c r="F454" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D455" t="s">
+        <v>168</v>
+      </c>
+      <c r="E455" t="s">
+        <v>169</v>
+      </c>
+      <c r="F455" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D456" t="s">
+        <v>168</v>
+      </c>
+      <c r="E456" t="s">
+        <v>169</v>
+      </c>
+      <c r="F456" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D457" t="s">
+        <v>168</v>
+      </c>
+      <c r="E457" t="s">
+        <v>169</v>
+      </c>
+      <c r="F457" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D458" t="s">
+        <v>168</v>
+      </c>
+      <c r="E458" t="s">
+        <v>169</v>
+      </c>
+      <c r="F458" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D459" t="s">
+        <v>168</v>
+      </c>
+      <c r="E459" t="s">
+        <v>169</v>
+      </c>
+      <c r="F459" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D460" t="s">
+        <v>168</v>
+      </c>
+      <c r="E460" t="s">
+        <v>169</v>
+      </c>
+      <c r="F460" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D461" t="s">
+        <v>168</v>
+      </c>
+      <c r="E461" t="s">
+        <v>169</v>
+      </c>
+      <c r="F461" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D462" t="s">
+        <v>168</v>
+      </c>
+      <c r="E462" t="s">
+        <v>169</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D463" t="s">
+        <v>168</v>
+      </c>
+      <c r="E463" t="s">
+        <v>169</v>
+      </c>
+      <c r="F463" t="s">
+        <v>143</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D464" t="s">
+        <v>168</v>
+      </c>
+      <c r="E464" t="s">
+        <v>169</v>
+      </c>
+      <c r="F464" t="s">
+        <v>143</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D465" t="s">
+        <v>168</v>
+      </c>
+      <c r="E465" t="s">
+        <v>169</v>
+      </c>
+      <c r="F465" t="s">
+        <v>143</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D466" t="s">
+        <v>168</v>
+      </c>
+      <c r="E466" t="s">
+        <v>169</v>
+      </c>
+      <c r="F466" t="s">
+        <v>143</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D467" t="s">
+        <v>168</v>
+      </c>
+      <c r="E467" t="s">
+        <v>169</v>
+      </c>
+      <c r="F467" t="s">
+        <v>143</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D468" t="s">
+        <v>168</v>
+      </c>
+      <c r="E468" t="s">
+        <v>169</v>
+      </c>
+      <c r="F468" t="s">
+        <v>143</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D469" t="s">
+        <v>168</v>
+      </c>
+      <c r="E469" t="s">
+        <v>169</v>
+      </c>
+      <c r="F469" t="s">
+        <v>143</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D470" t="s">
+        <v>168</v>
+      </c>
+      <c r="E470" t="s">
+        <v>169</v>
+      </c>
+      <c r="F470" t="s">
+        <v>143</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D471" t="s">
+        <v>168</v>
+      </c>
+      <c r="E471" t="s">
+        <v>169</v>
+      </c>
+      <c r="F471" t="s">
+        <v>143</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D472" t="s">
+        <v>168</v>
+      </c>
+      <c r="E472" t="s">
+        <v>169</v>
+      </c>
+      <c r="F472" t="s">
+        <v>143</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D473" t="s">
+        <v>168</v>
+      </c>
+      <c r="E473" t="s">
+        <v>169</v>
+      </c>
+      <c r="F473" t="s">
+        <v>143</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D474" t="s">
+        <v>168</v>
+      </c>
+      <c r="E474" t="s">
+        <v>169</v>
+      </c>
+      <c r="F474" t="s">
+        <v>143</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D475" t="s">
+        <v>168</v>
+      </c>
+      <c r="E475" t="s">
+        <v>169</v>
+      </c>
+      <c r="F475" t="s">
+        <v>143</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D476" t="s">
+        <v>168</v>
+      </c>
+      <c r="E476" t="s">
+        <v>169</v>
+      </c>
+      <c r="F476" t="s">
+        <v>143</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D477" t="s">
+        <v>168</v>
+      </c>
+      <c r="E477" t="s">
+        <v>169</v>
+      </c>
+      <c r="F477" t="s">
+        <v>143</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D478" t="s">
+        <v>168</v>
+      </c>
+      <c r="E478" t="s">
+        <v>169</v>
+      </c>
+      <c r="F478" t="s">
+        <v>759</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D479" t="s">
+        <v>168</v>
+      </c>
+      <c r="E479" t="s">
+        <v>169</v>
+      </c>
+      <c r="F479" t="s">
+        <v>759</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D480" t="s">
+        <v>168</v>
+      </c>
+      <c r="E480" t="s">
+        <v>169</v>
+      </c>
+      <c r="F480" t="s">
+        <v>759</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D481" t="s">
+        <v>168</v>
+      </c>
+      <c r="E481" t="s">
+        <v>169</v>
+      </c>
+      <c r="F481" t="s">
+        <v>759</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D482" t="s">
+        <v>168</v>
+      </c>
+      <c r="E482" t="s">
+        <v>169</v>
+      </c>
+      <c r="F482" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D483" t="s">
+        <v>168</v>
+      </c>
+      <c r="E483" t="s">
+        <v>169</v>
+      </c>
+      <c r="F483" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D484" t="s">
+        <v>168</v>
+      </c>
+      <c r="E484" t="s">
+        <v>169</v>
+      </c>
+      <c r="F484" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D485" t="s">
+        <v>168</v>
+      </c>
+      <c r="E485" t="s">
+        <v>169</v>
+      </c>
+      <c r="F485" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D486" t="s">
+        <v>168</v>
+      </c>
+      <c r="E486" t="s">
+        <v>169</v>
+      </c>
+      <c r="F486" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D487" t="s">
+        <v>168</v>
+      </c>
+      <c r="E487" t="s">
+        <v>169</v>
+      </c>
+      <c r="F487" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D488" t="s">
+        <v>168</v>
+      </c>
+      <c r="E488" t="s">
+        <v>169</v>
+      </c>
+      <c r="F488" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D489" t="s">
+        <v>168</v>
+      </c>
+      <c r="E489" t="s">
+        <v>169</v>
+      </c>
+      <c r="F489" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D490" t="s">
+        <v>168</v>
+      </c>
+      <c r="E490" t="s">
+        <v>169</v>
+      </c>
+      <c r="F490" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D491" t="s">
+        <v>168</v>
+      </c>
+      <c r="E491" t="s">
+        <v>169</v>
+      </c>
+      <c r="F491" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D492" t="s">
+        <v>168</v>
+      </c>
+      <c r="E492" t="s">
+        <v>169</v>
+      </c>
+      <c r="F492" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D493" t="s">
+        <v>168</v>
+      </c>
+      <c r="E493" t="s">
+        <v>169</v>
+      </c>
+      <c r="F493" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D494" t="s">
+        <v>168</v>
+      </c>
+      <c r="E494" t="s">
+        <v>169</v>
+      </c>
+      <c r="F494" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D495" t="s">
+        <v>168</v>
+      </c>
+      <c r="E495" t="s">
+        <v>169</v>
+      </c>
+      <c r="F495" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D496" t="s">
+        <v>168</v>
+      </c>
+      <c r="E496" t="s">
+        <v>169</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D497" t="s">
+        <v>168</v>
+      </c>
+      <c r="E497" t="s">
+        <v>169</v>
+      </c>
+      <c r="F497" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D498" t="s">
+        <v>168</v>
+      </c>
+      <c r="E498" t="s">
+        <v>169</v>
+      </c>
+      <c r="F498" t="s">
+        <v>759</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D499" t="s">
+        <v>168</v>
+      </c>
+      <c r="E499" t="s">
+        <v>169</v>
+      </c>
+      <c r="F499" t="s">
+        <v>759</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D500" t="s">
+        <v>168</v>
+      </c>
+      <c r="E500" t="s">
+        <v>169</v>
+      </c>
+      <c r="F500" t="s">
+        <v>759</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D501" t="s">
+        <v>168</v>
+      </c>
+      <c r="E501" t="s">
+        <v>169</v>
+      </c>
+      <c r="F501" t="s">
+        <v>759</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D502" t="s">
+        <v>168</v>
+      </c>
+      <c r="E502" t="s">
+        <v>169</v>
+      </c>
+      <c r="F502" t="s">
+        <v>759</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D503" t="s">
+        <v>168</v>
+      </c>
+      <c r="E503" t="s">
+        <v>169</v>
+      </c>
+      <c r="F503" t="s">
+        <v>759</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D504" t="s">
+        <v>168</v>
+      </c>
+      <c r="E504" t="s">
+        <v>169</v>
+      </c>
+      <c r="F504" t="s">
+        <v>759</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="H504" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D505" t="s">
+        <v>168</v>
+      </c>
+      <c r="E505" t="s">
+        <v>169</v>
+      </c>
+      <c r="F505" t="s">
+        <v>759</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="H505" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D506" t="s">
+        <v>168</v>
+      </c>
+      <c r="E506" t="s">
+        <v>169</v>
+      </c>
+      <c r="F506" t="s">
+        <v>143</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="H506" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D507" t="s">
+        <v>168</v>
+      </c>
+      <c r="E507" t="s">
+        <v>169</v>
+      </c>
+      <c r="F507" t="s">
+        <v>143</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H507" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D508" t="s">
+        <v>168</v>
+      </c>
+      <c r="E508" t="s">
+        <v>169</v>
+      </c>
+      <c r="F508" t="s">
+        <v>143</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="H508" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D509" t="s">
+        <v>168</v>
+      </c>
+      <c r="E509" t="s">
+        <v>169</v>
+      </c>
+      <c r="F509" t="s">
+        <v>143</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="H509" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D510" t="s">
+        <v>168</v>
+      </c>
+      <c r="E510" t="s">
+        <v>169</v>
+      </c>
+      <c r="F510" t="s">
+        <v>143</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H510" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D511" t="s">
+        <v>168</v>
+      </c>
+      <c r="E511" t="s">
+        <v>169</v>
+      </c>
+      <c r="F511" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H511" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D512" t="s">
+        <v>168</v>
+      </c>
+      <c r="E512" t="s">
+        <v>169</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="H512" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D513" t="s">
+        <v>168</v>
+      </c>
+      <c r="E513" t="s">
+        <v>169</v>
+      </c>
+      <c r="F513" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="H513" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D514" t="s">
+        <v>168</v>
+      </c>
+      <c r="E514" t="s">
+        <v>169</v>
+      </c>
+      <c r="F514" t="s">
+        <v>135</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="H514" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D515" t="s">
+        <v>168</v>
+      </c>
+      <c r="E515" t="s">
+        <v>169</v>
+      </c>
+      <c r="F515" t="s">
+        <v>135</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="H515" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D516" t="s">
+        <v>168</v>
+      </c>
+      <c r="E516" t="s">
+        <v>169</v>
+      </c>
+      <c r="F516" t="s">
+        <v>135</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="H516" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D517" t="s">
+        <v>168</v>
+      </c>
+      <c r="E517" t="s">
+        <v>169</v>
+      </c>
+      <c r="F517" t="s">
+        <v>135</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="H517" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D518" t="s">
+        <v>168</v>
+      </c>
+      <c r="E518" t="s">
+        <v>169</v>
+      </c>
+      <c r="F518" t="s">
+        <v>759</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="H518" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D519" t="s">
+        <v>168</v>
+      </c>
+      <c r="E519" t="s">
+        <v>169</v>
+      </c>
+      <c r="F519" t="s">
+        <v>759</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="H519" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D520" t="s">
+        <v>168</v>
+      </c>
+      <c r="E520" t="s">
+        <v>169</v>
+      </c>
+      <c r="F520" t="s">
+        <v>759</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="H520" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D521" t="s">
+        <v>168</v>
+      </c>
+      <c r="E521" t="s">
+        <v>169</v>
+      </c>
+      <c r="F521" t="s">
+        <v>2067</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H521" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D522" t="s">
+        <v>168</v>
+      </c>
+      <c r="E522" t="s">
+        <v>169</v>
+      </c>
+      <c r="F522" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="H522" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D523" t="s">
+        <v>168</v>
+      </c>
+      <c r="E523" t="s">
+        <v>169</v>
+      </c>
+      <c r="F523" t="s">
+        <v>143</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="H523" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D524" t="s">
+        <v>168</v>
+      </c>
+      <c r="E524" t="s">
+        <v>169</v>
+      </c>
+      <c r="F524" t="s">
+        <v>143</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H524" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D525" t="s">
+        <v>168</v>
+      </c>
+      <c r="E525" t="s">
+        <v>169</v>
+      </c>
+      <c r="F525" t="s">
+        <v>143</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="H525" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D526" t="s">
+        <v>168</v>
+      </c>
+      <c r="E526" t="s">
+        <v>169</v>
+      </c>
+      <c r="F526" t="s">
+        <v>143</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H526" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D527" t="s">
+        <v>168</v>
+      </c>
+      <c r="E527" t="s">
+        <v>169</v>
+      </c>
+      <c r="F527" t="s">
+        <v>143</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H527" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D528" t="s">
+        <v>168</v>
+      </c>
+      <c r="E528" t="s">
+        <v>169</v>
+      </c>
+      <c r="F528" t="s">
+        <v>143</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="H528" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D529" t="s">
+        <v>168</v>
+      </c>
+      <c r="E529" t="s">
+        <v>169</v>
+      </c>
+      <c r="F529" t="s">
+        <v>143</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H529" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D530" t="s">
+        <v>168</v>
+      </c>
+      <c r="E530" t="s">
+        <v>169</v>
+      </c>
+      <c r="F530" t="s">
+        <v>143</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H530" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D531" t="s">
+        <v>168</v>
+      </c>
+      <c r="E531" t="s">
+        <v>169</v>
+      </c>
+      <c r="F531" t="s">
+        <v>143</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="H531" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D532" t="s">
+        <v>168</v>
+      </c>
+      <c r="E532" t="s">
+        <v>169</v>
+      </c>
+      <c r="F532" t="s">
+        <v>143</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H532" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D533" t="s">
+        <v>168</v>
+      </c>
+      <c r="E533" t="s">
+        <v>169</v>
+      </c>
+      <c r="F533" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="H533" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D534" t="s">
+        <v>168</v>
+      </c>
+      <c r="E534" t="s">
+        <v>169</v>
+      </c>
+      <c r="F534" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="H534" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D535" t="s">
+        <v>168</v>
+      </c>
+      <c r="E535" t="s">
+        <v>169</v>
+      </c>
+      <c r="F535" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H535" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D536" t="s">
+        <v>168</v>
+      </c>
+      <c r="E536" t="s">
+        <v>169</v>
+      </c>
+      <c r="F536" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="H536" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D537" t="s">
+        <v>168</v>
+      </c>
+      <c r="E537" t="s">
+        <v>169</v>
+      </c>
+      <c r="F537" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H537" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D538" t="s">
+        <v>168</v>
+      </c>
+      <c r="E538" t="s">
+        <v>169</v>
+      </c>
+      <c r="F538" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="H538" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D539" t="s">
+        <v>168</v>
+      </c>
+      <c r="E539" t="s">
+        <v>169</v>
+      </c>
+      <c r="F539" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H539" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D540" t="s">
+        <v>168</v>
+      </c>
+      <c r="E540" t="s">
+        <v>169</v>
+      </c>
+      <c r="F540" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H540" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D541" t="s">
+        <v>168</v>
+      </c>
+      <c r="E541" t="s">
+        <v>169</v>
+      </c>
+      <c r="F541" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H541" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D542" t="s">
+        <v>168</v>
+      </c>
+      <c r="E542" t="s">
+        <v>169</v>
+      </c>
+      <c r="F542" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H542" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D543" t="s">
+        <v>168</v>
+      </c>
+      <c r="E543" t="s">
+        <v>169</v>
+      </c>
+      <c r="F543" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="H543" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D544" t="s">
+        <v>168</v>
+      </c>
+      <c r="E544" t="s">
+        <v>169</v>
+      </c>
+      <c r="F544" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H544" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D545" t="s">
+        <v>168</v>
+      </c>
+      <c r="E545" t="s">
+        <v>169</v>
+      </c>
+      <c r="F545" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="H545" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D546" t="s">
+        <v>168</v>
+      </c>
+      <c r="E546" t="s">
+        <v>169</v>
+      </c>
+      <c r="F546" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D547" t="s">
+        <v>168</v>
+      </c>
+      <c r="E547" t="s">
+        <v>169</v>
+      </c>
+      <c r="F547" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D548" t="s">
+        <v>168</v>
+      </c>
+      <c r="E548" t="s">
+        <v>169</v>
+      </c>
+      <c r="F548" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D549" t="s">
+        <v>168</v>
+      </c>
+      <c r="E549" t="s">
+        <v>169</v>
+      </c>
+      <c r="F549" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D550" t="s">
+        <v>168</v>
+      </c>
+      <c r="E550" t="s">
+        <v>169</v>
+      </c>
+      <c r="F550" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D551" t="s">
+        <v>168</v>
+      </c>
+      <c r="E551" t="s">
+        <v>169</v>
+      </c>
+      <c r="F551" t="s">
+        <v>135</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D552" t="s">
+        <v>168</v>
+      </c>
+      <c r="E552" t="s">
+        <v>169</v>
+      </c>
+      <c r="F552" t="s">
+        <v>135</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D553" t="s">
+        <v>168</v>
+      </c>
+      <c r="E553" t="s">
+        <v>169</v>
+      </c>
+      <c r="F553" t="s">
+        <v>135</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D554" t="s">
+        <v>168</v>
+      </c>
+      <c r="E554" t="s">
+        <v>169</v>
+      </c>
+      <c r="F554" t="s">
+        <v>135</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D555" t="s">
+        <v>168</v>
+      </c>
+      <c r="E555" t="s">
+        <v>169</v>
+      </c>
+      <c r="F555" t="s">
+        <v>135</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D556" t="s">
+        <v>168</v>
+      </c>
+      <c r="E556" t="s">
+        <v>169</v>
+      </c>
+      <c r="F556" t="s">
+        <v>135</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D557" t="s">
+        <v>168</v>
+      </c>
+      <c r="E557" t="s">
+        <v>169</v>
+      </c>
+      <c r="F557" t="s">
+        <v>135</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D558" t="s">
+        <v>168</v>
+      </c>
+      <c r="E558" t="s">
+        <v>169</v>
+      </c>
+      <c r="F558" t="s">
+        <v>135</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D559" t="s">
+        <v>168</v>
+      </c>
+      <c r="E559" t="s">
+        <v>169</v>
+      </c>
+      <c r="F559" t="s">
+        <v>135</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D560" t="s">
+        <v>168</v>
+      </c>
+      <c r="E560" t="s">
+        <v>169</v>
+      </c>
+      <c r="F560" t="s">
+        <v>135</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D561" t="s">
+        <v>168</v>
+      </c>
+      <c r="E561" t="s">
+        <v>169</v>
+      </c>
+      <c r="F561" t="s">
+        <v>135</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D562" t="s">
+        <v>168</v>
+      </c>
+      <c r="E562" t="s">
+        <v>169</v>
+      </c>
+      <c r="F562" t="s">
+        <v>135</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D563" t="s">
+        <v>168</v>
+      </c>
+      <c r="E563" t="s">
+        <v>169</v>
+      </c>
+      <c r="F563" t="s">
+        <v>135</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D564" t="s">
+        <v>168</v>
+      </c>
+      <c r="E564" t="s">
+        <v>169</v>
+      </c>
+      <c r="F564" t="s">
+        <v>135</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D565" t="s">
+        <v>168</v>
+      </c>
+      <c r="E565" t="s">
+        <v>169</v>
+      </c>
+      <c r="F565" t="s">
+        <v>135</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D566" t="s">
+        <v>168</v>
+      </c>
+      <c r="E566" t="s">
+        <v>169</v>
+      </c>
+      <c r="F566" t="s">
+        <v>135</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D567" t="s">
+        <v>168</v>
+      </c>
+      <c r="E567" t="s">
+        <v>169</v>
+      </c>
+      <c r="F567" t="s">
+        <v>135</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D568" t="s">
+        <v>168</v>
+      </c>
+      <c r="E568" t="s">
+        <v>169</v>
+      </c>
+      <c r="F568" t="s">
+        <v>135</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D569" t="s">
+        <v>168</v>
+      </c>
+      <c r="E569" t="s">
+        <v>169</v>
+      </c>
+      <c r="F569" t="s">
+        <v>135</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D570" t="s">
+        <v>168</v>
+      </c>
+      <c r="E570" t="s">
+        <v>169</v>
+      </c>
+      <c r="F570" t="s">
+        <v>135</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D571" t="s">
+        <v>168</v>
+      </c>
+      <c r="E571" t="s">
+        <v>169</v>
+      </c>
+      <c r="F571" t="s">
+        <v>135</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D572" t="s">
+        <v>168</v>
+      </c>
+      <c r="E572" t="s">
+        <v>169</v>
+      </c>
+      <c r="F572" t="s">
+        <v>135</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D573" t="s">
+        <v>168</v>
+      </c>
+      <c r="E573" t="s">
+        <v>169</v>
+      </c>
+      <c r="F573" t="s">
+        <v>135</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D574" t="s">
+        <v>168</v>
+      </c>
+      <c r="E574" t="s">
+        <v>169</v>
+      </c>
+      <c r="F574" t="s">
+        <v>135</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D575" t="s">
+        <v>168</v>
+      </c>
+      <c r="E575" t="s">
+        <v>169</v>
+      </c>
+      <c r="F575" t="s">
+        <v>135</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D576" t="s">
+        <v>168</v>
+      </c>
+      <c r="E576" t="s">
+        <v>169</v>
+      </c>
+      <c r="F576" t="s">
+        <v>135</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D577" t="s">
+        <v>168</v>
+      </c>
+      <c r="E577" t="s">
+        <v>169</v>
+      </c>
+      <c r="F577" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D578" t="s">
+        <v>168</v>
+      </c>
+      <c r="E578" t="s">
+        <v>169</v>
+      </c>
+      <c r="F578" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D579" t="s">
+        <v>168</v>
+      </c>
+      <c r="E579" t="s">
+        <v>169</v>
+      </c>
+      <c r="F579" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D580" t="s">
+        <v>168</v>
+      </c>
+      <c r="E580" t="s">
+        <v>169</v>
+      </c>
+      <c r="F580" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D581" t="s">
+        <v>168</v>
+      </c>
+      <c r="E581" t="s">
+        <v>169</v>
+      </c>
+      <c r="F581" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D582" t="s">
+        <v>168</v>
+      </c>
+      <c r="E582" t="s">
+        <v>169</v>
+      </c>
+      <c r="F582" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D583" t="s">
+        <v>168</v>
+      </c>
+      <c r="E583" t="s">
+        <v>169</v>
+      </c>
+      <c r="F583" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D584" t="s">
+        <v>168</v>
+      </c>
+      <c r="E584" t="s">
+        <v>169</v>
+      </c>
+      <c r="F584" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D585" t="s">
+        <v>168</v>
+      </c>
+      <c r="E585" t="s">
+        <v>169</v>
+      </c>
+      <c r="F585" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D586" t="s">
+        <v>168</v>
+      </c>
+      <c r="E586" t="s">
+        <v>169</v>
+      </c>
+      <c r="F586" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D587" t="s">
+        <v>168</v>
+      </c>
+      <c r="E587" t="s">
+        <v>169</v>
+      </c>
+      <c r="F587" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D588" t="s">
+        <v>168</v>
+      </c>
+      <c r="E588" t="s">
+        <v>169</v>
+      </c>
+      <c r="F588" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D589" t="s">
+        <v>168</v>
+      </c>
+      <c r="E589" t="s">
+        <v>169</v>
+      </c>
+      <c r="F589" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D590" t="s">
+        <v>168</v>
+      </c>
+      <c r="E590" t="s">
+        <v>169</v>
+      </c>
+      <c r="F590" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D591" t="s">
+        <v>168</v>
+      </c>
+      <c r="E591" t="s">
+        <v>169</v>
+      </c>
+      <c r="F591" t="s">
+        <v>13</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D592" t="s">
+        <v>168</v>
+      </c>
+      <c r="E592" t="s">
+        <v>169</v>
+      </c>
+      <c r="F592" t="s">
+        <v>13</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D593" t="s">
+        <v>168</v>
+      </c>
+      <c r="E593" t="s">
+        <v>169</v>
+      </c>
+      <c r="F593" t="s">
+        <v>13</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D594" t="s">
+        <v>168</v>
+      </c>
+      <c r="E594" t="s">
+        <v>169</v>
+      </c>
+      <c r="F594" t="s">
+        <v>13</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D595" t="s">
+        <v>168</v>
+      </c>
+      <c r="E595" t="s">
+        <v>169</v>
+      </c>
+      <c r="F595" t="s">
+        <v>13</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D596" t="s">
+        <v>168</v>
+      </c>
+      <c r="E596" t="s">
+        <v>169</v>
+      </c>
+      <c r="F596" t="s">
+        <v>13</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2369</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D597" t="s">
+        <v>168</v>
+      </c>
+      <c r="E597" t="s">
+        <v>169</v>
+      </c>
+      <c r="F597" t="s">
+        <v>13</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D598" t="s">
+        <v>168</v>
+      </c>
+      <c r="E598" t="s">
+        <v>169</v>
+      </c>
+      <c r="F598" t="s">
+        <v>13</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D599" t="s">
+        <v>168</v>
+      </c>
+      <c r="E599" t="s">
+        <v>169</v>
+      </c>
+      <c r="F599" t="s">
+        <v>13</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D600" t="s">
+        <v>168</v>
+      </c>
+      <c r="E600" t="s">
+        <v>169</v>
+      </c>
+      <c r="F600" t="s">
+        <v>13</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D601" t="s">
+        <v>168</v>
+      </c>
+      <c r="E601" t="s">
+        <v>169</v>
+      </c>
+      <c r="F601" t="s">
+        <v>13</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D602" t="s">
+        <v>168</v>
+      </c>
+      <c r="E602" t="s">
+        <v>169</v>
+      </c>
+      <c r="F602" t="s">
+        <v>13</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D603" t="s">
+        <v>168</v>
+      </c>
+      <c r="E603" t="s">
+        <v>169</v>
+      </c>
+      <c r="F603" t="s">
+        <v>13</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D604" t="s">
+        <v>168</v>
+      </c>
+      <c r="E604" t="s">
+        <v>169</v>
+      </c>
+      <c r="F604" t="s">
+        <v>13</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D605" t="s">
+        <v>168</v>
+      </c>
+      <c r="E605" t="s">
+        <v>169</v>
+      </c>
+      <c r="F605" t="s">
+        <v>13</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D606" t="s">
+        <v>168</v>
+      </c>
+      <c r="E606" t="s">
+        <v>169</v>
+      </c>
+      <c r="F606" t="s">
+        <v>502</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D607" t="s">
+        <v>168</v>
+      </c>
+      <c r="E607" t="s">
+        <v>169</v>
+      </c>
+      <c r="F607" t="s">
+        <v>502</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D608" t="s">
+        <v>168</v>
+      </c>
+      <c r="E608" t="s">
+        <v>169</v>
+      </c>
+      <c r="F608" t="s">
+        <v>502</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D609" t="s">
+        <v>168</v>
+      </c>
+      <c r="E609" t="s">
+        <v>169</v>
+      </c>
+      <c r="F609" t="s">
+        <v>502</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D610" t="s">
+        <v>168</v>
+      </c>
+      <c r="E610" t="s">
+        <v>169</v>
+      </c>
+      <c r="F610" t="s">
+        <v>502</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D611" t="s">
+        <v>168</v>
+      </c>
+      <c r="E611" t="s">
+        <v>169</v>
+      </c>
+      <c r="F611" t="s">
+        <v>502</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D612" t="s">
+        <v>168</v>
+      </c>
+      <c r="E612" t="s">
+        <v>169</v>
+      </c>
+      <c r="F612" t="s">
+        <v>502</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D613" t="s">
+        <v>168</v>
+      </c>
+      <c r="E613" t="s">
+        <v>169</v>
+      </c>
+      <c r="F613" t="s">
+        <v>502</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D614" t="s">
+        <v>168</v>
+      </c>
+      <c r="E614" t="s">
+        <v>169</v>
+      </c>
+      <c r="F614" t="s">
+        <v>502</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2440</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D615" t="s">
+        <v>168</v>
+      </c>
+      <c r="E615" t="s">
+        <v>169</v>
+      </c>
+      <c r="F615" t="s">
+        <v>502</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D616" t="s">
+        <v>168</v>
+      </c>
+      <c r="E616" t="s">
+        <v>169</v>
+      </c>
+      <c r="F616" t="s">
+        <v>502</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D617" t="s">
+        <v>168</v>
+      </c>
+      <c r="E617" t="s">
+        <v>169</v>
+      </c>
+      <c r="F617" t="s">
+        <v>502</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D618" t="s">
+        <v>168</v>
+      </c>
+      <c r="E618" t="s">
+        <v>169</v>
+      </c>
+      <c r="F618" t="s">
+        <v>502</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D619" t="s">
+        <v>168</v>
+      </c>
+      <c r="E619" t="s">
+        <v>169</v>
+      </c>
+      <c r="F619" t="s">
+        <v>502</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D620" t="s">
+        <v>168</v>
+      </c>
+      <c r="E620" t="s">
+        <v>169</v>
+      </c>
+      <c r="F620" t="s">
+        <v>502</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D621" t="s">
+        <v>168</v>
+      </c>
+      <c r="E621" t="s">
+        <v>169</v>
+      </c>
+      <c r="F621" t="s">
+        <v>502</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2469</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D622" t="s">
+        <v>168</v>
+      </c>
+      <c r="E622" t="s">
+        <v>169</v>
+      </c>
+      <c r="F622" t="s">
+        <v>502</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D623" t="s">
+        <v>168</v>
+      </c>
+      <c r="E623" t="s">
+        <v>169</v>
+      </c>
+      <c r="F623" t="s">
+        <v>502</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D624" t="s">
+        <v>168</v>
+      </c>
+      <c r="E624" t="s">
+        <v>169</v>
+      </c>
+      <c r="F624" t="s">
+        <v>502</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D625" t="s">
+        <v>168</v>
+      </c>
+      <c r="E625" t="s">
+        <v>169</v>
+      </c>
+      <c r="F625" t="s">
+        <v>502</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D626" t="s">
+        <v>168</v>
+      </c>
+      <c r="E626" t="s">
+        <v>169</v>
+      </c>
+      <c r="F626" t="s">
+        <v>502</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D627" t="s">
+        <v>168</v>
+      </c>
+      <c r="E627" t="s">
+        <v>169</v>
+      </c>
+      <c r="F627" t="s">
+        <v>2067</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D628" t="s">
+        <v>168</v>
+      </c>
+      <c r="E628" t="s">
+        <v>169</v>
+      </c>
+      <c r="F628" t="s">
+        <v>2067</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D629" t="s">
+        <v>168</v>
+      </c>
+      <c r="E629" t="s">
+        <v>169</v>
+      </c>
+      <c r="F629" t="s">
+        <v>143</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D630" t="s">
+        <v>168</v>
+      </c>
+      <c r="E630" t="s">
+        <v>169</v>
+      </c>
+      <c r="F630" t="s">
+        <v>143</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D631" t="s">
+        <v>168</v>
+      </c>
+      <c r="E631" t="s">
+        <v>169</v>
+      </c>
+      <c r="F631" t="s">
+        <v>143</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D632" t="s">
+        <v>168</v>
+      </c>
+      <c r="E632" t="s">
+        <v>169</v>
+      </c>
+      <c r="F632" t="s">
+        <v>143</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D633" t="s">
+        <v>168</v>
+      </c>
+      <c r="E633" t="s">
+        <v>169</v>
+      </c>
+      <c r="F633" t="s">
+        <v>143</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D634" t="s">
+        <v>168</v>
+      </c>
+      <c r="E634" t="s">
+        <v>169</v>
+      </c>
+      <c r="F634" t="s">
+        <v>143</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D635" t="s">
+        <v>168</v>
+      </c>
+      <c r="E635" t="s">
+        <v>169</v>
+      </c>
+      <c r="F635" t="s">
+        <v>143</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D636" t="s">
+        <v>168</v>
+      </c>
+      <c r="E636" t="s">
+        <v>169</v>
+      </c>
+      <c r="F636" t="s">
+        <v>143</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D637" t="s">
+        <v>168</v>
+      </c>
+      <c r="E637" t="s">
+        <v>169</v>
+      </c>
+      <c r="F637" t="s">
+        <v>143</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D638" t="s">
+        <v>168</v>
+      </c>
+      <c r="E638" t="s">
+        <v>169</v>
+      </c>
+      <c r="F638" t="s">
+        <v>143</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D639" t="s">
+        <v>168</v>
+      </c>
+      <c r="E639" t="s">
+        <v>169</v>
+      </c>
+      <c r="F639" t="s">
+        <v>143</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D640" t="s">
+        <v>168</v>
+      </c>
+      <c r="E640" t="s">
+        <v>169</v>
+      </c>
+      <c r="F640" t="s">
+        <v>143</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D641" t="s">
+        <v>168</v>
+      </c>
+      <c r="E641" t="s">
+        <v>169</v>
+      </c>
+      <c r="F641" t="s">
+        <v>143</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D642" t="s">
+        <v>168</v>
+      </c>
+      <c r="E642" t="s">
+        <v>169</v>
+      </c>
+      <c r="F642" t="s">
+        <v>143</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D643" t="s">
+        <v>168</v>
+      </c>
+      <c r="E643" t="s">
+        <v>169</v>
+      </c>
+      <c r="F643" t="s">
+        <v>143</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D644" t="s">
+        <v>168</v>
+      </c>
+      <c r="E644" t="s">
+        <v>169</v>
+      </c>
+      <c r="F644" t="s">
+        <v>143</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D645" t="s">
+        <v>168</v>
+      </c>
+      <c r="E645" t="s">
+        <v>169</v>
+      </c>
+      <c r="F645" t="s">
+        <v>143</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D646" t="s">
+        <v>168</v>
+      </c>
+      <c r="E646" t="s">
+        <v>169</v>
+      </c>
+      <c r="F646" t="s">
+        <v>143</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D647" t="s">
+        <v>168</v>
+      </c>
+      <c r="E647" t="s">
+        <v>169</v>
+      </c>
+      <c r="F647" t="s">
+        <v>143</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D648" t="s">
+        <v>168</v>
+      </c>
+      <c r="E648" t="s">
+        <v>169</v>
+      </c>
+      <c r="F648" t="s">
+        <v>143</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D649" t="s">
+        <v>168</v>
+      </c>
+      <c r="E649" t="s">
+        <v>169</v>
+      </c>
+      <c r="F649" t="s">
+        <v>143</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D650" t="s">
+        <v>168</v>
+      </c>
+      <c r="E650" t="s">
+        <v>169</v>
+      </c>
+      <c r="F650" t="s">
+        <v>143</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D651" t="s">
+        <v>168</v>
+      </c>
+      <c r="E651" t="s">
+        <v>169</v>
+      </c>
+      <c r="F651" t="s">
+        <v>143</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D652" t="s">
+        <v>168</v>
+      </c>
+      <c r="E652" t="s">
+        <v>169</v>
+      </c>
+      <c r="F652" t="s">
+        <v>143</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D653" t="s">
+        <v>168</v>
+      </c>
+      <c r="E653" t="s">
+        <v>169</v>
+      </c>
+      <c r="F653" t="s">
+        <v>143</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D654" t="s">
+        <v>168</v>
+      </c>
+      <c r="E654" t="s">
+        <v>169</v>
+      </c>
+      <c r="F654" t="s">
+        <v>759</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D655" t="s">
+        <v>168</v>
+      </c>
+      <c r="E655" t="s">
+        <v>169</v>
+      </c>
+      <c r="F655" t="s">
+        <v>759</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D656" t="s">
+        <v>168</v>
+      </c>
+      <c r="E656" t="s">
+        <v>169</v>
+      </c>
+      <c r="F656" t="s">
+        <v>759</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D657" t="s">
+        <v>168</v>
+      </c>
+      <c r="E657" t="s">
+        <v>169</v>
+      </c>
+      <c r="F657" t="s">
+        <v>759</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D658" t="s">
+        <v>168</v>
+      </c>
+      <c r="E658" t="s">
+        <v>169</v>
+      </c>
+      <c r="F658" t="s">
+        <v>759</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D659" t="s">
+        <v>168</v>
+      </c>
+      <c r="E659" t="s">
+        <v>169</v>
+      </c>
+      <c r="F659" t="s">
+        <v>759</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D660" t="s">
+        <v>168</v>
+      </c>
+      <c r="E660" t="s">
+        <v>169</v>
+      </c>
+      <c r="F660" t="s">
+        <v>759</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D661" t="s">
+        <v>168</v>
+      </c>
+      <c r="E661" t="s">
+        <v>169</v>
+      </c>
+      <c r="F661" t="s">
+        <v>759</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D662" t="s">
+        <v>168</v>
+      </c>
+      <c r="E662" t="s">
+        <v>169</v>
+      </c>
+      <c r="F662" t="s">
+        <v>759</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D663" t="s">
+        <v>168</v>
+      </c>
+      <c r="E663" t="s">
+        <v>169</v>
+      </c>
+      <c r="F663" t="s">
+        <v>759</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D664" t="s">
+        <v>168</v>
+      </c>
+      <c r="E664" t="s">
+        <v>169</v>
+      </c>
+      <c r="F664" t="s">
+        <v>158</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D665" t="s">
+        <v>168</v>
+      </c>
+      <c r="E665" t="s">
+        <v>169</v>
+      </c>
+      <c r="F665" t="s">
+        <v>158</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2645</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D666" t="s">
+        <v>168</v>
+      </c>
+      <c r="E666" t="s">
+        <v>169</v>
+      </c>
+      <c r="F666" t="s">
+        <v>158</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D667" t="s">
+        <v>168</v>
+      </c>
+      <c r="E667" t="s">
+        <v>169</v>
+      </c>
+      <c r="F667" t="s">
+        <v>158</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D668" t="s">
+        <v>168</v>
+      </c>
+      <c r="E668" t="s">
+        <v>169</v>
+      </c>
+      <c r="F668" t="s">
+        <v>158</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2657</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D669" t="s">
+        <v>168</v>
+      </c>
+      <c r="E669" t="s">
+        <v>169</v>
+      </c>
+      <c r="F669" t="s">
+        <v>158</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D670" t="s">
+        <v>168</v>
+      </c>
+      <c r="E670" t="s">
+        <v>169</v>
+      </c>
+      <c r="F670" t="s">
+        <v>158</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D671" t="s">
+        <v>168</v>
+      </c>
+      <c r="E671" t="s">
+        <v>169</v>
+      </c>
+      <c r="F671" t="s">
+        <v>158</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2667</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2669</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D672" t="s">
+        <v>168</v>
+      </c>
+      <c r="E672" t="s">
+        <v>169</v>
+      </c>
+      <c r="F672" t="s">
+        <v>158</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D673" t="s">
+        <v>168</v>
+      </c>
+      <c r="E673" t="s">
+        <v>169</v>
+      </c>
+      <c r="F673" t="s">
+        <v>158</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D674" t="s">
+        <v>168</v>
+      </c>
+      <c r="E674" t="s">
+        <v>169</v>
+      </c>
+      <c r="F674" t="s">
+        <v>158</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D675" t="s">
+        <v>168</v>
+      </c>
+      <c r="E675" t="s">
+        <v>169</v>
+      </c>
+      <c r="F675" t="s">
+        <v>158</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2685</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D676" t="s">
+        <v>168</v>
+      </c>
+      <c r="E676" t="s">
+        <v>169</v>
+      </c>
+      <c r="F676" t="s">
+        <v>158</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2689</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D677" t="s">
+        <v>168</v>
+      </c>
+      <c r="E677" t="s">
+        <v>169</v>
+      </c>
+      <c r="F677" t="s">
+        <v>158</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2693</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D678" t="s">
+        <v>168</v>
+      </c>
+      <c r="E678" t="s">
+        <v>169</v>
+      </c>
+      <c r="F678" t="s">
+        <v>158</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D679" t="s">
+        <v>168</v>
+      </c>
+      <c r="E679" t="s">
+        <v>169</v>
+      </c>
+      <c r="F679" t="s">
+        <v>158</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D680" t="s">
+        <v>168</v>
+      </c>
+      <c r="E680" t="s">
+        <v>169</v>
+      </c>
+      <c r="F680" t="s">
+        <v>158</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2703</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2705</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D681" t="s">
+        <v>168</v>
+      </c>
+      <c r="E681" t="s">
+        <v>169</v>
+      </c>
+      <c r="F681" t="s">
+        <v>158</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D682" t="s">
+        <v>168</v>
+      </c>
+      <c r="E682" t="s">
+        <v>169</v>
+      </c>
+      <c r="F682" t="s">
+        <v>158</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2713</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D683" t="s">
+        <v>168</v>
+      </c>
+      <c r="E683" t="s">
+        <v>169</v>
+      </c>
+      <c r="F683" t="s">
+        <v>158</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D684" t="s">
+        <v>168</v>
+      </c>
+      <c r="E684" t="s">
+        <v>169</v>
+      </c>
+      <c r="F684" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2721</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D685" t="s">
+        <v>168</v>
+      </c>
+      <c r="E685" t="s">
+        <v>169</v>
+      </c>
+      <c r="F685" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2725</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D686" t="s">
+        <v>168</v>
+      </c>
+      <c r="E686" t="s">
+        <v>169</v>
+      </c>
+      <c r="F686" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2729</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D687" t="s">
+        <v>168</v>
+      </c>
+      <c r="E687" t="s">
+        <v>169</v>
+      </c>
+      <c r="F687" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D688" t="s">
+        <v>168</v>
+      </c>
+      <c r="E688" t="s">
+        <v>169</v>
+      </c>
+      <c r="F688" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2737</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D689" t="s">
+        <v>168</v>
+      </c>
+      <c r="E689" t="s">
+        <v>169</v>
+      </c>
+      <c r="F689" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2739</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D690" t="s">
+        <v>168</v>
+      </c>
+      <c r="E690" t="s">
+        <v>169</v>
+      </c>
+      <c r="F690" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D691" t="s">
+        <v>168</v>
+      </c>
+      <c r="E691" t="s">
+        <v>169</v>
+      </c>
+      <c r="F691" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D692" t="s">
+        <v>168</v>
+      </c>
+      <c r="E692" t="s">
+        <v>169</v>
+      </c>
+      <c r="F692" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D693" t="s">
+        <v>168</v>
+      </c>
+      <c r="E693" t="s">
+        <v>169</v>
+      </c>
+      <c r="F693" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D694" t="s">
+        <v>168</v>
+      </c>
+      <c r="E694" t="s">
+        <v>169</v>
+      </c>
+      <c r="F694" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2762</v>
+      </c>
+      <c r="D695" t="s">
+        <v>168</v>
+      </c>
+      <c r="E695" t="s">
+        <v>169</v>
+      </c>
+      <c r="F695" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D696" t="s">
+        <v>168</v>
+      </c>
+      <c r="E696" t="s">
+        <v>169</v>
+      </c>
+      <c r="F696" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D697" t="s">
+        <v>168</v>
+      </c>
+      <c r="E697" t="s">
+        <v>169</v>
+      </c>
+      <c r="F697" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D698" t="s">
+        <v>168</v>
+      </c>
+      <c r="E698" t="s">
+        <v>169</v>
+      </c>
+      <c r="F698" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D699" t="s">
+        <v>168</v>
+      </c>
+      <c r="E699" t="s">
+        <v>169</v>
+      </c>
+      <c r="F699" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D700" t="s">
+        <v>168</v>
+      </c>
+      <c r="E700" t="s">
+        <v>169</v>
+      </c>
+      <c r="F700" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D701" t="s">
+        <v>168</v>
+      </c>
+      <c r="E701" t="s">
+        <v>169</v>
+      </c>
+      <c r="F701" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D702" t="s">
+        <v>168</v>
+      </c>
+      <c r="E702" t="s">
+        <v>169</v>
+      </c>
+      <c r="F702" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D703" t="s">
+        <v>168</v>
+      </c>
+      <c r="E703" t="s">
+        <v>169</v>
+      </c>
+      <c r="F703" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D704" t="s">
+        <v>168</v>
+      </c>
+      <c r="E704" t="s">
+        <v>169</v>
+      </c>
+      <c r="F704" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2801</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D705" t="s">
+        <v>168</v>
+      </c>
+      <c r="E705" t="s">
+        <v>169</v>
+      </c>
+      <c r="F705" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D706" t="s">
+        <v>168</v>
+      </c>
+      <c r="E706" t="s">
+        <v>169</v>
+      </c>
+      <c r="F706" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D707" t="s">
+        <v>168</v>
+      </c>
+      <c r="E707" t="s">
+        <v>169</v>
+      </c>
+      <c r="F707" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D708" t="s">
+        <v>168</v>
+      </c>
+      <c r="E708" t="s">
+        <v>169</v>
+      </c>
+      <c r="F708" t="s">
+        <v>759</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D709" t="s">
+        <v>168</v>
+      </c>
+      <c r="E709" t="s">
+        <v>169</v>
+      </c>
+      <c r="F709" t="s">
+        <v>759</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D710" t="s">
+        <v>168</v>
+      </c>
+      <c r="E710" t="s">
+        <v>169</v>
+      </c>
+      <c r="F710" t="s">
+        <v>759</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D711" t="s">
+        <v>168</v>
+      </c>
+      <c r="E711" t="s">
+        <v>169</v>
+      </c>
+      <c r="F711" t="s">
+        <v>759</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D712" t="s">
+        <v>168</v>
+      </c>
+      <c r="E712" t="s">
+        <v>169</v>
+      </c>
+      <c r="F712" t="s">
+        <v>759</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D713" t="s">
+        <v>168</v>
+      </c>
+      <c r="E713" t="s">
+        <v>169</v>
+      </c>
+      <c r="F713" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2835</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D714" t="s">
+        <v>168</v>
+      </c>
+      <c r="E714" t="s">
+        <v>169</v>
+      </c>
+      <c r="F714" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D715" t="s">
+        <v>168</v>
+      </c>
+      <c r="E715" t="s">
+        <v>169</v>
+      </c>
+      <c r="F715" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D716" t="s">
+        <v>168</v>
+      </c>
+      <c r="E716" t="s">
+        <v>169</v>
+      </c>
+      <c r="F716" t="s">
+        <v>759</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2849</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D717" t="s">
+        <v>168</v>
+      </c>
+      <c r="E717" t="s">
+        <v>169</v>
+      </c>
+      <c r="F717" t="s">
+        <v>759</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D718" t="s">
+        <v>168</v>
+      </c>
+      <c r="E718" t="s">
+        <v>169</v>
+      </c>
+      <c r="F718" t="s">
+        <v>759</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D719" t="s">
+        <v>168</v>
+      </c>
+      <c r="E719" t="s">
+        <v>169</v>
+      </c>
+      <c r="F719" t="s">
+        <v>759</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
         <v>10</v>
       </c>
-      <c r="D54" t="s">
-[...12 lines deleted...]
-        <v>229</v>
+      <c r="D720" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E720" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F720" t="s">
+        <v>135</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>17</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E721" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F721" t="s">
+        <v>135</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>21</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E722" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F722" t="s">
+        <v>135</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>25</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E723" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F723" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>29</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E724" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F724" t="s">
+        <v>502</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>33</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E725" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F725" t="s">
+        <v>502</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>37</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E726" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F726" t="s">
+        <v>502</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>49</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E727" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F727" t="s">
+        <v>143</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>53</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E728" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F728" t="s">
+        <v>759</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>57</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E729" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F729" t="s">
+        <v>2891</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2892</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2894</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>73</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E730" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F730" t="s">
+        <v>147</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>77</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E731" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F731" t="s">
+        <v>147</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2898</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>81</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E732" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F732" t="s">
+        <v>147</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2901</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2903</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>85</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E733" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F733" t="s">
+        <v>147</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>89</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E734" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F734" t="s">
+        <v>147</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2909</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>93</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E735" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F735" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2910</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>97</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E736" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F736" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2915</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>101</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F737" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>105</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F738" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2921</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>109</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F739" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>113</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E740" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F740" t="s">
+        <v>135</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2927</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>117</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E741" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F741" t="s">
+        <v>135</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>125</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F742" t="s">
+        <v>2067</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>129</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F743" t="s">
+        <v>2067</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>261</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E744" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F744" t="s">
+        <v>2067</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>265</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E745" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F745" t="s">
+        <v>170</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>269</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F746" t="s">
+        <v>170</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2945</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>273</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F747" t="s">
+        <v>170</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>277</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F748" t="s">
+        <v>170</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2951</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>281</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F749" t="s">
+        <v>170</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>285</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F750" t="s">
+        <v>170</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>289</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F751" t="s">
+        <v>170</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>305</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F752" t="s">
+        <v>135</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>313</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F753" t="s">
+        <v>759</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>317</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F754" t="s">
+        <v>151</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F755" t="s">
+        <v>151</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2974</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E756" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F756" t="s">
+        <v>151</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2976</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F757" t="s">
+        <v>151</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E758" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F758" t="s">
+        <v>151</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2986</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F759" t="s">
+        <v>151</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2988</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F760" t="s">
+        <v>151</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E761" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F761" t="s">
+        <v>151</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F762" t="s">
+        <v>151</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="H762" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F763" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="H763" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F764" t="s">
+        <v>143</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="H764" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F765" t="s">
+        <v>143</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="H765" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F766" t="s">
+        <v>502</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="H766" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F767" t="s">
+        <v>151</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="H767" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F768" t="s">
+        <v>151</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="H768" t="s">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F769" t="s">
+        <v>139</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="H769" t="s">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F770" t="s">
+        <v>139</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="H770" t="s">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F771" t="s">
+        <v>139</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="H771" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F772" t="s">
+        <v>139</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="H772" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F773" t="s">
+        <v>139</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="H773" t="s">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>3045</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>10</v>
+      </c>
+      <c r="D774" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E774" t="s">
+        <v>3047</v>
+      </c>
+      <c r="F774" t="s">
+        <v>3048</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="H774" t="s">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>3051</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>17</v>
+      </c>
+      <c r="D775" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E775" t="s">
+        <v>3047</v>
+      </c>
+      <c r="F775" t="s">
+        <v>3048</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="H775" t="s">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>21</v>
+      </c>
+      <c r="D776" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E776" t="s">
+        <v>3047</v>
+      </c>
+      <c r="F776" t="s">
+        <v>3048</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="H776" t="s">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>3057</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>25</v>
+      </c>
+      <c r="D777" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E777" t="s">
+        <v>3047</v>
+      </c>
+      <c r="F777" t="s">
+        <v>3048</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="H777" t="s">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>29</v>
+      </c>
+      <c r="D778" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E778" t="s">
+        <v>3047</v>
+      </c>
+      <c r="F778" t="s">
+        <v>3048</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="H778" t="s">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>3063</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>33</v>
+      </c>
+      <c r="D779" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E779" t="s">
+        <v>3047</v>
+      </c>
+      <c r="F779" t="s">
+        <v>3048</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="H779" t="s">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>37</v>
+      </c>
+      <c r="D780" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E780" t="s">
+        <v>3047</v>
+      </c>
+      <c r="F780" t="s">
+        <v>3048</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="H780" t="s">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>41</v>
+      </c>
+      <c r="D781" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E781" t="s">
+        <v>3047</v>
+      </c>
+      <c r="F781" t="s">
+        <v>3048</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="H781" t="s">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>45</v>
+      </c>
+      <c r="D782" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E782" t="s">
+        <v>3047</v>
+      </c>
+      <c r="F782" t="s">
+        <v>3048</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="H782" t="s">
+        <v>3074</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>10</v>
+      </c>
+      <c r="D783" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E783" t="s">
+        <v>3077</v>
+      </c>
+      <c r="F783" t="s">
+        <v>502</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="H783" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>3080</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>17</v>
+      </c>
+      <c r="D784" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E784" t="s">
+        <v>3077</v>
+      </c>
+      <c r="F784" t="s">
+        <v>502</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="H784" t="s">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>3083</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>21</v>
+      </c>
+      <c r="D785" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E785" t="s">
+        <v>3077</v>
+      </c>
+      <c r="F785" t="s">
+        <v>502</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="H785" t="s">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>25</v>
+      </c>
+      <c r="D786" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E786" t="s">
+        <v>3077</v>
+      </c>
+      <c r="F786" t="s">
+        <v>502</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="H786" t="s">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>3089</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>29</v>
+      </c>
+      <c r="D787" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E787" t="s">
+        <v>3077</v>
+      </c>
+      <c r="F787" t="s">
+        <v>502</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="H787" t="s">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>33</v>
+      </c>
+      <c r="D788" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E788" t="s">
+        <v>3077</v>
+      </c>
+      <c r="F788" t="s">
+        <v>502</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="H788" t="s">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>3095</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>37</v>
+      </c>
+      <c r="D789" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E789" t="s">
+        <v>3077</v>
+      </c>
+      <c r="F789" t="s">
+        <v>502</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="H789" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>41</v>
+      </c>
+      <c r="D790" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E790" t="s">
+        <v>3077</v>
+      </c>
+      <c r="F790" t="s">
+        <v>502</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="H790" t="s">
+        <v>3099</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>45</v>
+      </c>
+      <c r="D791" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E791" t="s">
+        <v>3077</v>
+      </c>
+      <c r="F791" t="s">
+        <v>502</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="H791" t="s">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>10</v>
+      </c>
+      <c r="D792" t="s">
+        <v>3104</v>
+      </c>
+      <c r="E792" t="s">
+        <v>3105</v>
+      </c>
+      <c r="F792" t="s">
+        <v>3106</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="H792" t="s">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>17</v>
+      </c>
+      <c r="D793" t="s">
+        <v>3104</v>
+      </c>
+      <c r="E793" t="s">
+        <v>3105</v>
+      </c>
+      <c r="F793" t="s">
+        <v>3106</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="H793" t="s">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>21</v>
+      </c>
+      <c r="D794" t="s">
+        <v>3104</v>
+      </c>
+      <c r="E794" t="s">
+        <v>3105</v>
+      </c>
+      <c r="F794" t="s">
+        <v>3106</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="H794" t="s">
+        <v>3114</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>10</v>
+      </c>
+      <c r="D795" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E795" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F795" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="H795" t="s">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>17</v>
+      </c>
+      <c r="D796" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E796" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F796" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="H796" t="s">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>3124</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>21</v>
+      </c>
+      <c r="D797" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E797" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F797" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="H797" t="s">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>3127</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>25</v>
+      </c>
+      <c r="D798" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E798" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F798" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="H798" t="s">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>29</v>
+      </c>
+      <c r="D799" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E799" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F799" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="H799" t="s">
+        <v>3132</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>33</v>
+      </c>
+      <c r="D800" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E800" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F800" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="H800" t="s">
+        <v>3135</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>3136</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>37</v>
+      </c>
+      <c r="D801" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E801" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F801" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="H801" t="s">
+        <v>3138</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>3139</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>41</v>
+      </c>
+      <c r="D802" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E802" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F802" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="H802" t="s">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>45</v>
+      </c>
+      <c r="D803" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E803" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F803" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="H803" t="s">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>49</v>
+      </c>
+      <c r="D804" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E804" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F804" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="H804" t="s">
+        <v>3147</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>53</v>
+      </c>
+      <c r="D805" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E805" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F805" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="H805" t="s">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>57</v>
+      </c>
+      <c r="D806" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E806" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F806" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="H806" t="s">
+        <v>3153</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>61</v>
+      </c>
+      <c r="D807" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E807" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F807" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="H807" t="s">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>65</v>
+      </c>
+      <c r="D808" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E808" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F808" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="H808" t="s">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>3160</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>69</v>
+      </c>
+      <c r="D809" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E809" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F809" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="H809" t="s">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>73</v>
+      </c>
+      <c r="D810" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E810" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F810" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="H810" t="s">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>77</v>
+      </c>
+      <c r="D811" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E811" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F811" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="H811" t="s">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>81</v>
+      </c>
+      <c r="D812" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E812" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F812" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="H812" t="s">
+        <v>3171</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>3172</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>85</v>
+      </c>
+      <c r="D813" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E813" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F813" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="H813" t="s">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>3175</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>89</v>
+      </c>
+      <c r="D814" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E814" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F814" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="H814" t="s">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>3178</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>93</v>
+      </c>
+      <c r="D815" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E815" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F815" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="H815" t="s">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>97</v>
+      </c>
+      <c r="D816" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E816" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F816" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="H816" t="s">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>3184</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>101</v>
+      </c>
+      <c r="D817" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E817" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F817" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="H817" t="s">
+        <v>3186</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>3187</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>105</v>
+      </c>
+      <c r="D818" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E818" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F818" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="H818" t="s">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>3190</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>109</v>
+      </c>
+      <c r="D819" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E819" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F819" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="H819" t="s">
+        <v>3192</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>113</v>
+      </c>
+      <c r="D820" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E820" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F820" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="H820" t="s">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>3196</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>117</v>
+      </c>
+      <c r="D821" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E821" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F821" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="H821" t="s">
+        <v>3198</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>3199</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>121</v>
+      </c>
+      <c r="D822" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E822" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F822" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="H822" t="s">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>3202</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>125</v>
+      </c>
+      <c r="D823" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E823" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F823" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="H823" t="s">
+        <v>3204</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>3205</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>129</v>
+      </c>
+      <c r="D824" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E824" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F824" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>3206</v>
+      </c>
+      <c r="H824" t="s">
+        <v>3207</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>3208</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>261</v>
+      </c>
+      <c r="D825" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E825" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F825" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="H825" t="s">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>3211</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>265</v>
+      </c>
+      <c r="D826" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E826" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F826" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="H826" t="s">
+        <v>3213</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>3214</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>10</v>
+      </c>
+      <c r="D827" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E827" t="s">
+        <v>3216</v>
+      </c>
+      <c r="F827" t="s">
+        <v>3217</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="H827" t="s">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>3220</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>17</v>
+      </c>
+      <c r="D828" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E828" t="s">
+        <v>3216</v>
+      </c>
+      <c r="F828" t="s">
+        <v>3217</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="H828" t="s">
+        <v>3222</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>3223</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>21</v>
+      </c>
+      <c r="D829" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E829" t="s">
+        <v>3216</v>
+      </c>
+      <c r="F829" t="s">
+        <v>3217</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="H829" t="s">
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>25</v>
+      </c>
+      <c r="D830" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E830" t="s">
+        <v>3216</v>
+      </c>
+      <c r="F830" t="s">
+        <v>3217</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="H830" t="s">
+        <v>3228</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>3229</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>29</v>
+      </c>
+      <c r="D831" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E831" t="s">
+        <v>3216</v>
+      </c>
+      <c r="F831" t="s">
+        <v>3217</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="H831" t="s">
+        <v>3231</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>3232</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>33</v>
+      </c>
+      <c r="D832" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E832" t="s">
+        <v>3216</v>
+      </c>
+      <c r="F832" t="s">
+        <v>3217</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="H832" t="s">
+        <v>3234</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>3235</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>37</v>
+      </c>
+      <c r="D833" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E833" t="s">
+        <v>3216</v>
+      </c>
+      <c r="F833" t="s">
+        <v>3217</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="H833" t="s">
+        <v>3237</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>3238</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>10</v>
+      </c>
+      <c r="D834" t="s">
+        <v>3239</v>
+      </c>
+      <c r="E834" t="s">
+        <v>3240</v>
+      </c>
+      <c r="F834" t="s">
+        <v>3241</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="H834" t="s">
+        <v>3243</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>3244</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>17</v>
+      </c>
+      <c r="D835" t="s">
+        <v>3239</v>
+      </c>
+      <c r="E835" t="s">
+        <v>3240</v>
+      </c>
+      <c r="F835" t="s">
+        <v>3241</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="H835" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>3247</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>21</v>
+      </c>
+      <c r="D836" t="s">
+        <v>3239</v>
+      </c>
+      <c r="E836" t="s">
+        <v>3240</v>
+      </c>
+      <c r="F836" t="s">
+        <v>3241</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="H836" t="s">
+        <v>3249</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>3250</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>10</v>
+      </c>
+      <c r="D837" t="s">
+        <v>3251</v>
+      </c>
+      <c r="E837" t="s">
+        <v>3252</v>
+      </c>
+      <c r="F837" t="s">
+        <v>3253</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="H837" t="s">
+        <v>3255</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>3256</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>10</v>
+      </c>
+      <c r="D838" t="s">
+        <v>3257</v>
+      </c>
+      <c r="E838" t="s">
+        <v>3258</v>
+      </c>
+      <c r="F838" t="s">
+        <v>147</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="H838" t="s">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>3261</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>33</v>
+      </c>
+      <c r="D839" t="s">
+        <v>3262</v>
+      </c>
+      <c r="E839" t="s">
+        <v>3263</v>
+      </c>
+      <c r="F839" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="H839" t="s">
+        <v>3266</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>3267</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>49</v>
+      </c>
+      <c r="D840" t="s">
+        <v>3262</v>
+      </c>
+      <c r="E840" t="s">
+        <v>3263</v>
+      </c>
+      <c r="F840" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="H840" t="s">
+        <v>3269</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>3270</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>10</v>
+      </c>
+      <c r="D841" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E841" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F841" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>3273</v>
+      </c>
+      <c r="H841" t="s">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>3275</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>17</v>
+      </c>
+      <c r="D842" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E842" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F842" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>3276</v>
+      </c>
+      <c r="H842" t="s">
+        <v>3277</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>3278</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>21</v>
+      </c>
+      <c r="D843" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E843" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F843" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>3279</v>
+      </c>
+      <c r="H843" t="s">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>3281</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>25</v>
+      </c>
+      <c r="D844" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E844" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F844" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>3282</v>
+      </c>
+      <c r="H844" t="s">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>3284</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>29</v>
+      </c>
+      <c r="D845" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E845" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F845" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>3285</v>
+      </c>
+      <c r="H845" t="s">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>3287</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>37</v>
+      </c>
+      <c r="D846" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E846" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F846" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>3288</v>
+      </c>
+      <c r="H846" t="s">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>3290</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>41</v>
+      </c>
+      <c r="D847" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E847" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F847" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>3291</v>
+      </c>
+      <c r="H847" t="s">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>3293</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>45</v>
+      </c>
+      <c r="D848" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E848" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F848" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>3294</v>
+      </c>
+      <c r="H848" t="s">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>3296</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>53</v>
+      </c>
+      <c r="D849" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E849" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F849" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="H849" t="s">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>3299</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>57</v>
+      </c>
+      <c r="D850" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E850" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F850" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="H850" t="s">
+        <v>3301</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>3302</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>61</v>
+      </c>
+      <c r="D851" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E851" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F851" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="H851" t="s">
+        <v>3304</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>3305</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>65</v>
+      </c>
+      <c r="D852" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E852" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F852" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="H852" t="s">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>3308</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>69</v>
+      </c>
+      <c r="D853" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E853" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F853" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="H853" t="s">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>3311</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>73</v>
+      </c>
+      <c r="D854" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E854" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F854" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="H854" t="s">
+        <v>3313</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>3314</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>77</v>
+      </c>
+      <c r="D855" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E855" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F855" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="H855" t="s">
+        <v>3316</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>3317</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>81</v>
+      </c>
+      <c r="D856" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E856" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F856" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="H856" t="s">
+        <v>3319</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>3320</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>10</v>
+      </c>
+      <c r="D857" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E857" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F857" t="s">
+        <v>2067</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>3323</v>
+      </c>
+      <c r="H857" t="s">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>3325</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>17</v>
+      </c>
+      <c r="D858" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E858" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F858" t="s">
+        <v>502</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>3326</v>
+      </c>
+      <c r="H858" t="s">
+        <v>3327</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>21</v>
+      </c>
+      <c r="D859" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E859" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F859" t="s">
+        <v>502</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="H859" t="s">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>3331</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>25</v>
+      </c>
+      <c r="D860" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E860" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F860" t="s">
+        <v>147</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>3332</v>
+      </c>
+      <c r="H860" t="s">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>3334</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>29</v>
+      </c>
+      <c r="D861" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E861" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F861" t="s">
+        <v>147</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="H861" t="s">
+        <v>3336</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>37</v>
+      </c>
+      <c r="D862" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E862" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F862" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="H862" t="s">
+        <v>3339</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>41</v>
+      </c>
+      <c r="D863" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E863" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F863" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="H863" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>3342</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>45</v>
+      </c>
+      <c r="D864" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E864" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F864" t="s">
+        <v>3343</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>3344</v>
+      </c>
+      <c r="H864" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>49</v>
+      </c>
+      <c r="D865" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E865" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F865" t="s">
+        <v>502</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="H865" t="s">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>3348</v>
+      </c>
+      <c r="B866" t="s">
+        <v>9</v>
+      </c>
+      <c r="C866" t="s">
+        <v>53</v>
+      </c>
+      <c r="D866" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E866" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F866" t="s">
+        <v>502</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="H866" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867" t="s">
+        <v>3351</v>
+      </c>
+      <c r="B867" t="s">
+        <v>9</v>
+      </c>
+      <c r="C867" t="s">
+        <v>57</v>
+      </c>
+      <c r="D867" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E867" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F867" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>3352</v>
+      </c>
+      <c r="H867" t="s">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868" t="s">
+        <v>3353</v>
+      </c>
+      <c r="B868" t="s">
+        <v>9</v>
+      </c>
+      <c r="C868" t="s">
+        <v>61</v>
+      </c>
+      <c r="D868" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E868" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F868" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="H868" t="s">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869" t="s">
+        <v>3356</v>
+      </c>
+      <c r="B869" t="s">
+        <v>9</v>
+      </c>
+      <c r="C869" t="s">
+        <v>65</v>
+      </c>
+      <c r="D869" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E869" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F869" t="s">
+        <v>151</v>
+      </c>
+      <c r="G869" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="H869" t="s">
+        <v>3358</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870" t="s">
+        <v>3359</v>
+      </c>
+      <c r="B870" t="s">
+        <v>9</v>
+      </c>
+      <c r="C870" t="s">
+        <v>69</v>
+      </c>
+      <c r="D870" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E870" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F870" t="s">
+        <v>3360</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>3361</v>
+      </c>
+      <c r="H870" t="s">
+        <v>3362</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871" t="s">
+        <v>3363</v>
+      </c>
+      <c r="B871" t="s">
+        <v>9</v>
+      </c>
+      <c r="C871" t="s">
+        <v>73</v>
+      </c>
+      <c r="D871" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E871" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F871" t="s">
+        <v>3364</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="H871" t="s">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872" t="s">
+        <v>3367</v>
+      </c>
+      <c r="B872" t="s">
+        <v>9</v>
+      </c>
+      <c r="C872" t="s">
+        <v>77</v>
+      </c>
+      <c r="D872" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E872" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F872" t="s">
+        <v>170</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>3368</v>
+      </c>
+      <c r="H872" t="s">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873" t="s">
+        <v>3370</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>85</v>
+      </c>
+      <c r="D873" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E873" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F873" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="H873" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>3372</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>89</v>
+      </c>
+      <c r="D874" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E874" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F874" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>3373</v>
+      </c>
+      <c r="H874" t="s">
+        <v>3374</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>3375</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>93</v>
+      </c>
+      <c r="D875" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E875" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F875" t="s">
+        <v>139</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>3376</v>
+      </c>
+      <c r="H875" t="s">
+        <v>3377</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>3378</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>97</v>
+      </c>
+      <c r="D876" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E876" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F876" t="s">
+        <v>2891</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>3379</v>
+      </c>
+      <c r="H876" t="s">
+        <v>3380</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>3381</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>101</v>
+      </c>
+      <c r="D877" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E877" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F877" t="s">
+        <v>147</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>3382</v>
+      </c>
+      <c r="H877" t="s">
+        <v>3383</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>3384</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>109</v>
+      </c>
+      <c r="D878" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E878" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F878" t="s">
+        <v>3385</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>3386</v>
+      </c>
+      <c r="H878" t="s">
+        <v>3387</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>3388</v>
+      </c>
+      <c r="B879" t="s">
+        <v>9</v>
+      </c>
+      <c r="C879" t="s">
+        <v>113</v>
+      </c>
+      <c r="D879" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E879" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F879" t="s">
+        <v>135</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="H879" t="s">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>3391</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>117</v>
+      </c>
+      <c r="D880" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E880" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F880" t="s">
+        <v>135</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>3392</v>
+      </c>
+      <c r="H880" t="s">
+        <v>3393</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>3394</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>121</v>
+      </c>
+      <c r="D881" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E881" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F881" t="s">
+        <v>135</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="H881" t="s">
+        <v>3396</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>3397</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>125</v>
+      </c>
+      <c r="D882" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E882" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F882" t="s">
+        <v>158</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="H882" t="s">
+        <v>3399</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>3400</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>129</v>
+      </c>
+      <c r="D883" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E883" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F883" t="s">
+        <v>151</v>
+      </c>
+      <c r="G883" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="H883" t="s">
+        <v>3402</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>3403</v>
+      </c>
+      <c r="B884" t="s">
+        <v>9</v>
+      </c>
+      <c r="C884" t="s">
+        <v>269</v>
+      </c>
+      <c r="D884" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E884" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F884" t="s">
+        <v>3404</v>
+      </c>
+      <c r="G884" s="1" t="s">
+        <v>3405</v>
+      </c>
+      <c r="H884" t="s">
+        <v>3406</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>3407</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>273</v>
+      </c>
+      <c r="D885" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E885" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F885" t="s">
+        <v>502</v>
+      </c>
+      <c r="G885" s="1" t="s">
+        <v>3408</v>
+      </c>
+      <c r="H885" t="s">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>3410</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>277</v>
+      </c>
+      <c r="D886" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E886" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F886" t="s">
+        <v>502</v>
+      </c>
+      <c r="G886" s="1" t="s">
+        <v>3411</v>
+      </c>
+      <c r="H886" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>3412</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>281</v>
+      </c>
+      <c r="D887" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E887" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F887" t="s">
+        <v>139</v>
+      </c>
+      <c r="G887" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="H887" t="s">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>3415</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>285</v>
+      </c>
+      <c r="D888" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E888" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F888" t="s">
+        <v>151</v>
+      </c>
+      <c r="G888" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="H888" t="s">
+        <v>3417</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889" t="s">
+        <v>3418</v>
+      </c>
+      <c r="B889" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" t="s">
+        <v>289</v>
+      </c>
+      <c r="D889" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E889" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F889" t="s">
+        <v>147</v>
+      </c>
+      <c r="G889" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="H889" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890" t="s">
+        <v>3421</v>
+      </c>
+      <c r="B890" t="s">
+        <v>9</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D890" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E890" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F890" t="s">
+        <v>135</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="H890" t="s">
+        <v>3423</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891" t="s">
+        <v>3424</v>
+      </c>
+      <c r="B891" t="s">
+        <v>9</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2986</v>
+      </c>
+      <c r="D891" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E891" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F891" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="H891" t="s">
+        <v>3426</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892" t="s">
+        <v>3427</v>
+      </c>
+      <c r="B892" t="s">
+        <v>9</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D892" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E892" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F892" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G892" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="H892" t="s">
+        <v>3429</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893" t="s">
+        <v>3430</v>
+      </c>
+      <c r="B893" t="s">
+        <v>9</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D893" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E893" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F893" t="s">
+        <v>143</v>
+      </c>
+      <c r="G893" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="H893" t="s">
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894" t="s">
+        <v>3433</v>
+      </c>
+      <c r="B894" t="s">
+        <v>9</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D894" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E894" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F894" t="s">
+        <v>143</v>
+      </c>
+      <c r="G894" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="H894" t="s">
+        <v>3435</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895" t="s">
+        <v>3436</v>
+      </c>
+      <c r="B895" t="s">
+        <v>9</v>
+      </c>
+      <c r="C895" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D895" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E895" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F895" t="s">
+        <v>143</v>
+      </c>
+      <c r="G895" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="H895" t="s">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896" t="s">
+        <v>3439</v>
+      </c>
+      <c r="B896" t="s">
+        <v>9</v>
+      </c>
+      <c r="C896" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D896" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E896" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F896" t="s">
+        <v>143</v>
+      </c>
+      <c r="G896" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="H896" t="s">
+        <v>3441</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B897" t="s">
+        <v>9</v>
+      </c>
+      <c r="C897" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D897" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E897" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F897" t="s">
+        <v>143</v>
+      </c>
+      <c r="G897" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="H897" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898" t="s">
+        <v>3445</v>
+      </c>
+      <c r="B898" t="s">
+        <v>9</v>
+      </c>
+      <c r="C898" t="s">
+        <v>3446</v>
+      </c>
+      <c r="D898" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E898" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F898" t="s">
+        <v>143</v>
+      </c>
+      <c r="G898" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="H898" t="s">
+        <v>3448</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899" t="s">
+        <v>3449</v>
+      </c>
+      <c r="B899" t="s">
+        <v>9</v>
+      </c>
+      <c r="C899" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D899" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E899" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F899" t="s">
+        <v>143</v>
+      </c>
+      <c r="G899" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="H899" t="s">
+        <v>3452</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900" t="s">
+        <v>3453</v>
+      </c>
+      <c r="B900" t="s">
+        <v>9</v>
+      </c>
+      <c r="C900" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D900" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E900" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F900" t="s">
+        <v>170</v>
+      </c>
+      <c r="G900" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="H900" t="s">
+        <v>3455</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901" t="s">
+        <v>3456</v>
+      </c>
+      <c r="B901" t="s">
+        <v>9</v>
+      </c>
+      <c r="C901" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D901" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E901" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F901" t="s">
+        <v>170</v>
+      </c>
+      <c r="G901" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="H901" t="s">
+        <v>3458</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902" t="s">
+        <v>3459</v>
+      </c>
+      <c r="B902" t="s">
+        <v>9</v>
+      </c>
+      <c r="C902" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D902" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E902" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F902" t="s">
+        <v>2067</v>
+      </c>
+      <c r="G902" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="H902" t="s">
+        <v>3461</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903" t="s">
+        <v>3462</v>
+      </c>
+      <c r="B903" t="s">
+        <v>9</v>
+      </c>
+      <c r="C903" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D903" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E903" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F903" t="s">
+        <v>143</v>
+      </c>
+      <c r="G903" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="H903" t="s">
+        <v>3464</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904" t="s">
+        <v>3465</v>
+      </c>
+      <c r="B904" t="s">
+        <v>9</v>
+      </c>
+      <c r="C904" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D904" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E904" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F904" t="s">
+        <v>143</v>
+      </c>
+      <c r="G904" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="H904" t="s">
+        <v>3467</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B905" t="s">
+        <v>9</v>
+      </c>
+      <c r="C905" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D905" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E905" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F905" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G905" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="H905" t="s">
+        <v>3470</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B906" t="s">
+        <v>9</v>
+      </c>
+      <c r="C906" t="s">
+        <v>3472</v>
+      </c>
+      <c r="D906" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E906" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F906" t="s">
+        <v>143</v>
+      </c>
+      <c r="G906" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="H906" t="s">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B907" t="s">
+        <v>9</v>
+      </c>
+      <c r="C907" t="s">
+        <v>10</v>
+      </c>
+      <c r="D907" t="s">
+        <v>3476</v>
+      </c>
+      <c r="E907" t="s">
+        <v>3477</v>
+      </c>
+      <c r="F907" t="s">
+        <v>3343</v>
+      </c>
+      <c r="G907" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="H907" t="s">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B908" t="s">
+        <v>9</v>
+      </c>
+      <c r="C908" t="s">
+        <v>17</v>
+      </c>
+      <c r="D908" t="s">
+        <v>3476</v>
+      </c>
+      <c r="E908" t="s">
+        <v>3477</v>
+      </c>
+      <c r="F908" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G908" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="H908" t="s">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B909" t="s">
+        <v>9</v>
+      </c>
+      <c r="C909" t="s">
+        <v>21</v>
+      </c>
+      <c r="D909" t="s">
+        <v>3476</v>
+      </c>
+      <c r="E909" t="s">
+        <v>3477</v>
+      </c>
+      <c r="F909" t="s">
+        <v>3343</v>
+      </c>
+      <c r="G909" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="H909" t="s">
+        <v>3485</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910" t="s">
+        <v>3486</v>
+      </c>
+      <c r="B910" t="s">
+        <v>9</v>
+      </c>
+      <c r="C910" t="s">
+        <v>10</v>
+      </c>
+      <c r="D910" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E910" t="s">
+        <v>3488</v>
+      </c>
+      <c r="F910" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G910" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="H910" t="s">
+        <v>3490</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B911" t="s">
+        <v>9</v>
+      </c>
+      <c r="C911" t="s">
+        <v>17</v>
+      </c>
+      <c r="D911" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E911" t="s">
+        <v>3488</v>
+      </c>
+      <c r="F911" t="s">
+        <v>3492</v>
+      </c>
+      <c r="G911" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="H911" t="s">
+        <v>3494</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912" t="s">
+        <v>3495</v>
+      </c>
+      <c r="B912" t="s">
+        <v>9</v>
+      </c>
+      <c r="C912" t="s">
+        <v>21</v>
+      </c>
+      <c r="D912" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E912" t="s">
+        <v>3488</v>
+      </c>
+      <c r="F912" t="s">
+        <v>3496</v>
+      </c>
+      <c r="G912" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="H912" t="s">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913" t="s">
+        <v>3499</v>
+      </c>
+      <c r="B913" t="s">
+        <v>9</v>
+      </c>
+      <c r="C913" t="s">
+        <v>25</v>
+      </c>
+      <c r="D913" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E913" t="s">
+        <v>3488</v>
+      </c>
+      <c r="F913" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G913" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="H913" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B914" t="s">
+        <v>9</v>
+      </c>
+      <c r="C914" t="s">
+        <v>29</v>
+      </c>
+      <c r="D914" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E914" t="s">
+        <v>3488</v>
+      </c>
+      <c r="F914" t="s">
+        <v>3503</v>
+      </c>
+      <c r="G914" s="1" t="s">
+        <v>3504</v>
+      </c>
+      <c r="H914" t="s">
+        <v>3505</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915" t="s">
+        <v>3506</v>
+      </c>
+      <c r="B915" t="s">
+        <v>9</v>
+      </c>
+      <c r="C915" t="s">
+        <v>33</v>
+      </c>
+      <c r="D915" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E915" t="s">
+        <v>3488</v>
+      </c>
+      <c r="F915" t="s">
+        <v>3507</v>
+      </c>
+      <c r="G915" s="1" t="s">
+        <v>3508</v>
+      </c>
+      <c r="H915" t="s">
+        <v>3509</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916" t="s">
+        <v>3510</v>
+      </c>
+      <c r="B916" t="s">
+        <v>9</v>
+      </c>
+      <c r="C916" t="s">
+        <v>10</v>
+      </c>
+      <c r="D916" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E916" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F916" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G916" s="1" t="s">
+        <v>3513</v>
+      </c>
+      <c r="H916" t="s">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917" t="s">
+        <v>3515</v>
+      </c>
+      <c r="B917" t="s">
+        <v>9</v>
+      </c>
+      <c r="C917" t="s">
+        <v>17</v>
+      </c>
+      <c r="D917" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E917" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F917" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G917" s="1" t="s">
+        <v>3516</v>
+      </c>
+      <c r="H917" t="s">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918" t="s">
+        <v>3518</v>
+      </c>
+      <c r="B918" t="s">
+        <v>9</v>
+      </c>
+      <c r="C918" t="s">
+        <v>21</v>
+      </c>
+      <c r="D918" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E918" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F918" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G918" s="1" t="s">
+        <v>3519</v>
+      </c>
+      <c r="H918" t="s">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919" t="s">
+        <v>3521</v>
+      </c>
+      <c r="B919" t="s">
+        <v>9</v>
+      </c>
+      <c r="C919" t="s">
+        <v>25</v>
+      </c>
+      <c r="D919" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E919" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F919" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G919" s="1" t="s">
+        <v>3522</v>
+      </c>
+      <c r="H919" t="s">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B920" t="s">
+        <v>9</v>
+      </c>
+      <c r="C920" t="s">
+        <v>734</v>
+      </c>
+      <c r="D920" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E920" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F920" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G920" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="H920" t="s">
+        <v>3526</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921" t="s">
+        <v>3527</v>
+      </c>
+      <c r="B921" t="s">
+        <v>9</v>
+      </c>
+      <c r="C921" t="s">
+        <v>738</v>
+      </c>
+      <c r="D921" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E921" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F921" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G921" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="H921" t="s">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922" t="s">
+        <v>3530</v>
+      </c>
+      <c r="B922" t="s">
+        <v>9</v>
+      </c>
+      <c r="C922" t="s">
+        <v>742</v>
+      </c>
+      <c r="D922" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E922" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F922" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G922" s="1" t="s">
+        <v>3531</v>
+      </c>
+      <c r="H922" t="s">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923" t="s">
+        <v>3533</v>
+      </c>
+      <c r="B923" t="s">
+        <v>9</v>
+      </c>
+      <c r="C923" t="s">
+        <v>746</v>
+      </c>
+      <c r="D923" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E923" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F923" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G923" s="1" t="s">
+        <v>3534</v>
+      </c>
+      <c r="H923" t="s">
+        <v>3535</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B924" t="s">
+        <v>9</v>
+      </c>
+      <c r="C924" t="s">
+        <v>750</v>
+      </c>
+      <c r="D924" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E924" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F924" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G924" s="1" t="s">
+        <v>3537</v>
+      </c>
+      <c r="H924" t="s">
+        <v>3538</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925" t="s">
+        <v>3539</v>
+      </c>
+      <c r="B925" t="s">
+        <v>9</v>
+      </c>
+      <c r="C925" t="s">
+        <v>795</v>
+      </c>
+      <c r="D925" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E925" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F925" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G925" s="1" t="s">
+        <v>3540</v>
+      </c>
+      <c r="H925" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926" t="s">
+        <v>3542</v>
+      </c>
+      <c r="B926" t="s">
+        <v>9</v>
+      </c>
+      <c r="C926" t="s">
+        <v>799</v>
+      </c>
+      <c r="D926" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E926" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F926" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G926" s="1" t="s">
+        <v>3543</v>
+      </c>
+      <c r="H926" t="s">
+        <v>3544</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927" t="s">
+        <v>3545</v>
+      </c>
+      <c r="B927" t="s">
+        <v>9</v>
+      </c>
+      <c r="C927" t="s">
+        <v>803</v>
+      </c>
+      <c r="D927" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E927" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F927" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G927" s="1" t="s">
+        <v>3546</v>
+      </c>
+      <c r="H927" t="s">
+        <v>3547</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928" t="s">
+        <v>3548</v>
+      </c>
+      <c r="B928" t="s">
+        <v>9</v>
+      </c>
+      <c r="C928" t="s">
+        <v>807</v>
+      </c>
+      <c r="D928" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E928" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F928" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G928" s="1" t="s">
+        <v>3549</v>
+      </c>
+      <c r="H928" t="s">
+        <v>3550</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2536,50 +35537,924 @@
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
+    <hyperlink ref="G866" r:id="rId865"/>
+    <hyperlink ref="G867" r:id="rId866"/>
+    <hyperlink ref="G868" r:id="rId867"/>
+    <hyperlink ref="G869" r:id="rId868"/>
+    <hyperlink ref="G870" r:id="rId869"/>
+    <hyperlink ref="G871" r:id="rId870"/>
+    <hyperlink ref="G872" r:id="rId871"/>
+    <hyperlink ref="G873" r:id="rId872"/>
+    <hyperlink ref="G874" r:id="rId873"/>
+    <hyperlink ref="G875" r:id="rId874"/>
+    <hyperlink ref="G876" r:id="rId875"/>
+    <hyperlink ref="G877" r:id="rId876"/>
+    <hyperlink ref="G878" r:id="rId877"/>
+    <hyperlink ref="G879" r:id="rId878"/>
+    <hyperlink ref="G880" r:id="rId879"/>
+    <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
+    <hyperlink ref="G883" r:id="rId882"/>
+    <hyperlink ref="G884" r:id="rId883"/>
+    <hyperlink ref="G885" r:id="rId884"/>
+    <hyperlink ref="G886" r:id="rId885"/>
+    <hyperlink ref="G887" r:id="rId886"/>
+    <hyperlink ref="G888" r:id="rId887"/>
+    <hyperlink ref="G889" r:id="rId888"/>
+    <hyperlink ref="G890" r:id="rId889"/>
+    <hyperlink ref="G891" r:id="rId890"/>
+    <hyperlink ref="G892" r:id="rId891"/>
+    <hyperlink ref="G893" r:id="rId892"/>
+    <hyperlink ref="G894" r:id="rId893"/>
+    <hyperlink ref="G895" r:id="rId894"/>
+    <hyperlink ref="G896" r:id="rId895"/>
+    <hyperlink ref="G897" r:id="rId896"/>
+    <hyperlink ref="G898" r:id="rId897"/>
+    <hyperlink ref="G899" r:id="rId898"/>
+    <hyperlink ref="G900" r:id="rId899"/>
+    <hyperlink ref="G901" r:id="rId900"/>
+    <hyperlink ref="G902" r:id="rId901"/>
+    <hyperlink ref="G903" r:id="rId902"/>
+    <hyperlink ref="G904" r:id="rId903"/>
+    <hyperlink ref="G905" r:id="rId904"/>
+    <hyperlink ref="G906" r:id="rId905"/>
+    <hyperlink ref="G907" r:id="rId906"/>
+    <hyperlink ref="G908" r:id="rId907"/>
+    <hyperlink ref="G909" r:id="rId908"/>
+    <hyperlink ref="G910" r:id="rId909"/>
+    <hyperlink ref="G911" r:id="rId910"/>
+    <hyperlink ref="G912" r:id="rId911"/>
+    <hyperlink ref="G913" r:id="rId912"/>
+    <hyperlink ref="G914" r:id="rId913"/>
+    <hyperlink ref="G915" r:id="rId914"/>
+    <hyperlink ref="G916" r:id="rId915"/>
+    <hyperlink ref="G917" r:id="rId916"/>
+    <hyperlink ref="G918" r:id="rId917"/>
+    <hyperlink ref="G919" r:id="rId918"/>
+    <hyperlink ref="G920" r:id="rId919"/>
+    <hyperlink ref="G921" r:id="rId920"/>
+    <hyperlink ref="G922" r:id="rId921"/>
+    <hyperlink ref="G923" r:id="rId922"/>
+    <hyperlink ref="G924" r:id="rId923"/>
+    <hyperlink ref="G925" r:id="rId924"/>
+    <hyperlink ref="G926" r:id="rId925"/>
+    <hyperlink ref="G927" r:id="rId926"/>
+    <hyperlink ref="G928" r:id="rId927"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>