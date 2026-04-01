--- v0 (2025-12-06)
+++ v1 (2026-04-01)
@@ -54,345 +54,345 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16898</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Joao Batista Cordeiro M. Junior – João Batista</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16898/emenda_modificativa_no_35-21_jb_ao_projeto_de_resolucao_no_11-21_jb_de_18_de_maio_de_2021_1_2.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16898/emenda_modificativa_no_35-21_jb_ao_projeto_de_resolucao_no_11-21_jb_de_18_de_maio_de_2021_1_2.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Projeto de Resolução nº_x000D_
 11/21, de 18 de maio de 2021, que “Cria Comissão_x000D_
 Especial para o acompanhamento das ações de_x000D_
 prevenção, controle e enfrentamento adotadas_x000D_
 pelo Poder Público relacionadas ao combate do_x000D_
 novo coronavírus (COVID-19) no Município de_x000D_
 Formosa. ”.</t>
   </si>
   <si>
     <t>16171</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PLOPE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Gustavo Marques de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16171/projeto_de_lei_n.o_14.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16171/projeto_de_lei_n.o_14.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>16672</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Joelson Roberto Vaz Santiago – Joelson Trovão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16672/projeto_de_lei-_032.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16672/projeto_de_lei-_032.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de fixação de dispensadores de álcool em gel em Transportes Coletivos de passageiros no Município de Formosa.</t>
   </si>
   <si>
     <t>15655</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15655/projeto_de_lei_ordinaria_no_34-21_jb_11_de_marco_de_2021.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15655/projeto_de_lei_ordinaria_no_34-21_jb_11_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Impede no Munícipio de Formosa decretação de fechamento de estabelecimentos comerciais e industriais por consequência da pandemia Covid-19, sem reunião prévia com representantes dos empregadores e empregados.</t>
   </si>
   <si>
     <t>15657</t>
   </si>
   <si>
     <t>Roberta Brito Schwerz Funghetto – Roberta Brito</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15657/projeto_de_lei_ordinaria_n.o_35-21_rb.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15657/projeto_de_lei_ordinaria_n.o_35-21_rb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aquisição de vacinas para enfrentamento da pandemia da covid-19.</t>
   </si>
   <si>
     <t>15682</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15682/projeto_de_lei_ordinaria_no_44-21_jb_de_6_de_abril_de_2021.doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15682/projeto_de_lei_ordinaria_no_44-21_jb_de_6_de_abril_de_2021.doc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação no site da Prefeitura Municipal de Formosa-GO das informações referentes as ações de vacinação contra a Covid-19 no Município.</t>
   </si>
   <si>
     <t>15680</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15680/projeto_de_lei_ordinaria_no_45-21_jb_de_6_de_abril_de_2021.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15680/projeto_de_lei_ordinaria_no_45-21_jb_de_6_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a caracterização e inclusão dos professores, auxiliares de desenvolvimento infantil e funcionários da rede de educação municipal e privada como grupo prioritário no Plano de Vacinação contra a Covid-19 no Município de Formosa.</t>
   </si>
   <si>
     <t>15880</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Valdson Jose da Silva - Valdson José</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15880/projeto_de_lei_ordinaria_sistema_de_rastreamento.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15880/projeto_de_lei_ordinaria_sistema_de_rastreamento.pdf</t>
   </si>
   <si>
     <t>Institui sistema de transparência para o rastreamento das doses e para a identificação da população vacinada no Município de Formosa-Go.</t>
   </si>
   <si>
     <t>15815</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Fernanda Martins de Lima – Delegada Fernanda</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15815/projeto_de_lei_ordinaria_no_51-21_df_dia_municipal_homenagem_vitimas_covid_19.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15815/projeto_de_lei_ordinaria_no_51-21_df_dia_municipal_homenagem_vitimas_covid_19.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal em Memória às Vítimas de Covid-19.</t>
   </si>
   <si>
     <t>15882</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15882/plo_n_70-21_-_vj.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15882/plo_n_70-21_-_vj.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a transparência dos atos relacionados ao plano de vacinação da COVID-19 no âmbito do Município de Formosa-GO.</t>
   </si>
   <si>
     <t>16198</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Shinayder Frederico de M. Almeida– Prof. Shinayder</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16198/plo_n_91-21_-_sa.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16198/plo_n_91-21_-_sa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a caracterização e inclusão das pessoas com transtorno do espectro autista, com deficiência intelectual, com deficiências sensoriais ou com quaisquer outras deficiências que as impeçam de fazer o uso adequado de máscara de proteção facial e de seus responsáveis legais como grupo prioritário no Plano de Vacinação contra a Covid-19 no Município de Formosa.</t>
   </si>
   <si>
     <t>16332</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Marcos Goulart de Araujo - Marquim Araujo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16332/projeto_de_lei_ordinaria_no_104-21_ma_-_institui_a_sancao_de_multa_para_os_individuos_que_burlarem_a_sequencia_de_vacinacao.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16332/projeto_de_lei_ordinaria_no_104-21_ma_-_institui_a_sancao_de_multa_para_os_individuos_que_burlarem_a_sequencia_de_vacinacao.pdf</t>
   </si>
   <si>
     <t>Institui a sanção de multa para os indivíduos que burlarem a sequência de vacinação dos grupos prioritários previstos no plano nacional e municipal de imunização contra COVID-19, e dá outras providências.</t>
   </si>
   <si>
     <t>16548</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Luziano Martins de Araujo - Luziano Martins, Welio Antonio da Silva - Welio de Iraci Chegou</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16548/plo_n_118-21_-_lm_e_ws.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16548/plo_n_118-21_-_lm_e_ws.pdf</t>
   </si>
   <si>
     <t>Dispõe da prioridade no Plano Municipal de Vacinação, que as pessoas com deficiência, os professores em atividade, profissionais de segurança pública, motoristas do transporte escolar, motoristas de aplicativos e alternativos sejam priorizados no processo de imunização contra a Covid-19 no município de Formosa e das outras providencias.</t>
   </si>
   <si>
     <t>16639</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Luziano Martins de Araujo - Luziano Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16639/projeto_de_lei_ordinaria_no_131-21_xepas_da_vacinacao-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16639/projeto_de_lei_ordinaria_no_131-21_xepas_da_vacinacao-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Cadastro de Lista de Espera de interessados pelas sobras das vacinas de Covid-19, as chamadas "xepas", no Município de Formosa, na forma que indica.</t>
   </si>
   <si>
     <t>16744</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16744/projeto_de_lei_ordinaria_no_134-21_rb_-.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16744/projeto_de_lei_ordinaria_no_134-21_rb_-.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para garantir a imunização completa da população do município de Formosa contra a Covid-19.</t>
   </si>
   <si>
     <t>15666</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15666/projeto_de_resolucao_no_05-21_jb_6_de_abril_de_2021.docx.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15666/projeto_de_resolucao_no_05-21_jb_6_de_abril_de_2021.docx.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial para o acompanhamento das ações de prevenção, controle e enfrentamento adotadas pelo Poder Público relacionadas ao combate do novo coronavírus (COVID-19) no Município de Formosa.</t>
   </si>
   <si>
     <t>16303</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16303/projeto_de_resolucao_no_11-21_jb_de__18_de_maio_de_2021.doc-assinado-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16303/projeto_de_resolucao_no_11-21_jb_de__18_de_maio_de_2021.doc-assinado-assinado.pdf</t>
   </si>
   <si>
     <t>15586</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15586/requerimento_no_18-_21_jb_de_9_de_marco_de_2021.docx.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15586/requerimento_no_18-_21_jb_de_9_de_marco_de_2021.docx.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, após ouvido o Plenário, que sejam solicitadas ao Senhor GUSTAVO MARQUES DE OLIVEIRA, Prefeito Municipal, através de seu Secretário de Saúde, Sr. Breno José Prado de Miranda, a disponibilização do protocolo de tratamento da Covid-19 neste Município, que justifica a aquisição e distribuição do “kit Covid”, acompanhado dos estudos científicos que esclareçam a utilização de cada fármaco contido no “kit”, em especial o uso de cânfora no tratamento.  Outrossim, solicito-vos ainda detalhamento dos valores em específico de cada fármaco utilizado nesse kit.</t>
   </si>
   <si>
     <t>15805</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15805/requerimento_no_31-21_jb_de_06_de_abril_de_2021.doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15805/requerimento_no_31-21_jb_de_06_de_abril_de_2021.doc.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, após ouvido o Plenário, que sejam solicitadas ao Senhor GUSTAVO MARQUES DE OLIVEIRA, Prefeito Municipal, através de seu Secretário de Saúde, Sr. Breno José Prado de Miranda, informações sobre quais procedimentos que estão sendo utilizados quanto as sobras das vacinas contra à Covid-19, para o devido conhecimento dos Edis desta Casa de Leis</t>
   </si>
   <si>
     <t>15841</t>
   </si>
   <si>
     <t>Welio Antonio da Silva - Welio de Iraci Chegou</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15841/requerimento_no_34-21_sigla_do_autor_-_informacoes_pelo_prefeito_municipal.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15841/requerimento_no_34-21_sigla_do_autor_-_informacoes_pelo_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Informações sobre a vacina.</t>
   </si>
   <si>
     <t>15964</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Joao Batista Cordeiro M. Junior – João Batista, Fernanda Martins de Lima – Delegada Fernanda, Jucie Batista do Nascimento - Ciê do Sacolão, Simone Dias Ribeiro de Melo – Simone Ribeiro, Valdson Jose da Silva - Valdson José</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15964/requerimento_no_39-21_jn_df_cs_ma_sr_vj_jb_-_cpi_-_fura-filas_vacinacao_covid-19_-_15.04.21_3-1_1.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15964/requerimento_no_39-21_jn_df_cs_ma_sr_vj_jb_-_cpi_-_fura-filas_vacinacao_covid-19_-_15.04.21_3-1_1.pdf</t>
   </si>
   <si>
     <t>Considerando o interesse público, requeremos a criação de Comissão Parlamentar de Inquérito, com a finalidade de apurar/investigar a_x000D_
 ocorrência de fraude ou subversão da ordem de vacinação contra a Covid-19 no Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -700,68 +700,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16898/emenda_modificativa_no_35-21_jb_ao_projeto_de_resolucao_no_11-21_jb_de_18_de_maio_de_2021_1_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16171/projeto_de_lei_n.o_14.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16672/projeto_de_lei-_032.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15655/projeto_de_lei_ordinaria_no_34-21_jb_11_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15657/projeto_de_lei_ordinaria_n.o_35-21_rb.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15682/projeto_de_lei_ordinaria_no_44-21_jb_de_6_de_abril_de_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15680/projeto_de_lei_ordinaria_no_45-21_jb_de_6_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15880/projeto_de_lei_ordinaria_sistema_de_rastreamento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15815/projeto_de_lei_ordinaria_no_51-21_df_dia_municipal_homenagem_vitimas_covid_19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15882/plo_n_70-21_-_vj.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16198/plo_n_91-21_-_sa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16332/projeto_de_lei_ordinaria_no_104-21_ma_-_institui_a_sancao_de_multa_para_os_individuos_que_burlarem_a_sequencia_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16548/plo_n_118-21_-_lm_e_ws.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16639/projeto_de_lei_ordinaria_no_131-21_xepas_da_vacinacao-assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16744/projeto_de_lei_ordinaria_no_134-21_rb_-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15666/projeto_de_resolucao_no_05-21_jb_6_de_abril_de_2021.docx.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16303/projeto_de_resolucao_no_11-21_jb_de__18_de_maio_de_2021.doc-assinado-assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15586/requerimento_no_18-_21_jb_de_9_de_marco_de_2021.docx.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15805/requerimento_no_31-21_jb_de_06_de_abril_de_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15841/requerimento_no_34-21_sigla_do_autor_-_informacoes_pelo_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15964/requerimento_no_39-21_jn_df_cs_ma_sr_vj_jb_-_cpi_-_fura-filas_vacinacao_covid-19_-_15.04.21_3-1_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16898/emenda_modificativa_no_35-21_jb_ao_projeto_de_resolucao_no_11-21_jb_de_18_de_maio_de_2021_1_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16171/projeto_de_lei_n.o_14.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16672/projeto_de_lei-_032.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15655/projeto_de_lei_ordinaria_no_34-21_jb_11_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15657/projeto_de_lei_ordinaria_n.o_35-21_rb.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15682/projeto_de_lei_ordinaria_no_44-21_jb_de_6_de_abril_de_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15680/projeto_de_lei_ordinaria_no_45-21_jb_de_6_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15880/projeto_de_lei_ordinaria_sistema_de_rastreamento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15815/projeto_de_lei_ordinaria_no_51-21_df_dia_municipal_homenagem_vitimas_covid_19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15882/plo_n_70-21_-_vj.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16198/plo_n_91-21_-_sa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16332/projeto_de_lei_ordinaria_no_104-21_ma_-_institui_a_sancao_de_multa_para_os_individuos_que_burlarem_a_sequencia_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16548/plo_n_118-21_-_lm_e_ws.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16639/projeto_de_lei_ordinaria_no_131-21_xepas_da_vacinacao-assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16744/projeto_de_lei_ordinaria_no_134-21_rb_-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15666/projeto_de_resolucao_no_05-21_jb_6_de_abril_de_2021.docx.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16303/projeto_de_resolucao_no_11-21_jb_de__18_de_maio_de_2021.doc-assinado-assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15586/requerimento_no_18-_21_jb_de_9_de_marco_de_2021.docx.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15805/requerimento_no_31-21_jb_de_06_de_abril_de_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15841/requerimento_no_34-21_sigla_do_autor_-_informacoes_pelo_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15964/requerimento_no_39-21_jn_df_cs_ma_sr_vj_jb_-_cpi_-_fura-filas_vacinacao_covid-19_-_15.04.21_3-1_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="198" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="196.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="195.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>