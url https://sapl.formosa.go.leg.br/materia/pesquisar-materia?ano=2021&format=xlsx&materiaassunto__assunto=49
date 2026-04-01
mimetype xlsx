--- v0 (2026-01-24)
+++ v1 (2026-04-01)
@@ -54,257 +54,257 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16901</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Valdson Jose da Silva - Valdson José</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16901/emenda_modificativa_33_2.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16901/emenda_modificativa_33_2.pdf</t>
   </si>
   <si>
     <t>Modifica os dispositivos do Projeto de Lei Ordinária nº 85/21, de 29 de abril de 2021, Fica instituído o Mês Municipal "Dezembro Verde", dedicado à sensibilização e conscientização ao não abandono de animais.</t>
   </si>
   <si>
     <t>16407</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16407/pl_semana_de_cuidados_com_a_escola_-_corrigido.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16407/pl_semana_de_cuidados_com_a_escola_-_corrigido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição da Semana de Cuidado com a Escola e dá outras providências.</t>
   </si>
   <si>
     <t>15138</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Luziano Martins de Araujo - Luziano Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15138/pj_11_institui_o_dia_de_combante_ao_feminicidi.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15138/pj_11_institui_o_dia_de_combante_ao_feminicidi.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Combate ao  Feminicídio, no município de Formosa e das outras providências.</t>
   </si>
   <si>
     <t>15625</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Joao Batista Cordeiro M. Junior – João Batista</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15625/projeto_de_lei_ordinaria_n._31-21_jb_de_09_de_marco_de_2021-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15625/projeto_de_lei_ordinaria_n._31-21_jb_de_09_de_marco_de_2021-assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Inclusão do Autista, no município de Formosa.</t>
   </si>
   <si>
     <t>16412</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Cátia Rodrigues de Oliveira – Cátia Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16412/projeto_de_lei_junho_violeta_violencia_contra_idoso.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16412/projeto_de_lei_junho_violeta_violencia_contra_idoso.pdf</t>
   </si>
   <si>
     <t>Institui o “JUNHO VIOLETA”no Município de Formosa-GO.</t>
   </si>
   <si>
     <t>15845</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15845/projeto_62_quebrando_o_silencio_1.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15845/projeto_62_quebrando_o_silencio_1.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário de Comemorações Oficiais do Município de Formosa-GO, a Semana “Quebrando o Silêncio”.</t>
   </si>
   <si>
     <t>16010</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16010/plo_n_75-21_-_cr.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16010/plo_n_75-21_-_cr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão ao Calendário de Comemorações Oficiais do Município de Formosa-GO, a Semana Municipal “EMPREENDEDORISMO_x000D_
 FEMININO”.</t>
   </si>
   <si>
     <t>16013</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16013/projeto_lei_no_76-21_corredor_de_rua.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16013/projeto_lei_no_76-21_corredor_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão ao Calendário de Comemorações Oficiais do Município de Formosa-GO, a Semana Municipal do “Corredor de Rua”.</t>
   </si>
   <si>
     <t>16084</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16084/projeto_de_lei_ordinaria__dezembro_verde_animais_1.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16084/projeto_de_lei_ordinaria__dezembro_verde_animais_1.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Mês Municipal "Dezembro Verde", dedicado à sensibilização e conscientização ao não abandono de animais.</t>
   </si>
   <si>
     <t>16081</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16081/projeto_de_lei_ordinaria__dia_do_pcd_novo.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16081/projeto_de_lei_ordinaria__dia_do_pcd_novo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal de Inclusão e de Luta da Pessoa com Deficiência, no âmbito do Município de Formosa.</t>
   </si>
   <si>
     <t>16122</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Fernanda Martins de Lima – Delegada Fernanda</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16122/projeto_de_lei_ordinaria_no_89_-21_df_-_campanha_vacinacao.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16122/projeto_de_lei_ordinaria_no_89_-21_df_-_campanha_vacinacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Semana de Conscientização da Vacinação de Crianças e Adolescentes no Município de Formosa.</t>
   </si>
   <si>
     <t>16197</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Clesio Gomes Santana - Subtenente Clésio</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16197/projeto_de_lei_ordinaria_no_94-21_sigla_do_autor_pl_dia_do_feirante.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16197/projeto_de_lei_ordinaria_no_94-21_sigla_do_autor_pl_dia_do_feirante.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Dia Municipal do Feirante, a ser celebrado, anualmente, no dia 25 do mês de agosto.</t>
   </si>
   <si>
     <t>16250</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16250/projeto_de_lei_ordinaria_no_9621vjsemana_do_turismo-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16250/projeto_de_lei_ordinaria_no_9621vjsemana_do_turismo-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Semana do Turismo no âmbito do Município de Formosa.</t>
   </si>
   <si>
     <t>16509</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Marcos Goulart de Araujo - Marquim Araujo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16509/projeto_de_lei_ordinaria_no_114-21_-_ma_-_mes_de_junho_-__incentivo_a_solidariedade.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16509/projeto_de_lei_ordinaria_no_114-21_-_ma_-_mes_de_junho_-__incentivo_a_solidariedade.pdf</t>
   </si>
   <si>
     <t>Institui o mês de Junho como o mês que estimula a participação da população em práticas_x000D_
 solidárias.</t>
   </si>
   <si>
     <t>16582</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16582/dia_da_consciencia_ambiental-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16582/dia_da_consciencia_ambiental-assinado.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial do Município de Formosa-GO, o Dia da Consciência Ambiental.</t>
   </si>
   <si>
     <t>17237</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17237/projeto_de_lei_ordinaria_no_153-21_jb_de_15_de_setembro_de_2021.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17237/projeto_de_lei_ordinaria_no_153-21_jb_de_15_de_setembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana Municipal da Puericultura” no Município de Formosa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -611,68 +611,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16901/emenda_modificativa_33_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16407/pl_semana_de_cuidados_com_a_escola_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15138/pj_11_institui_o_dia_de_combante_ao_feminicidi.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15625/projeto_de_lei_ordinaria_n._31-21_jb_de_09_de_marco_de_2021-assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16412/projeto_de_lei_junho_violeta_violencia_contra_idoso.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15845/projeto_62_quebrando_o_silencio_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16010/plo_n_75-21_-_cr.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16013/projeto_lei_no_76-21_corredor_de_rua.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16084/projeto_de_lei_ordinaria__dezembro_verde_animais_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16081/projeto_de_lei_ordinaria__dia_do_pcd_novo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16122/projeto_de_lei_ordinaria_no_89_-21_df_-_campanha_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16197/projeto_de_lei_ordinaria_no_94-21_sigla_do_autor_pl_dia_do_feirante.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16250/projeto_de_lei_ordinaria_no_9621vjsemana_do_turismo-assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16509/projeto_de_lei_ordinaria_no_114-21_-_ma_-_mes_de_junho_-__incentivo_a_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16582/dia_da_consciencia_ambiental-assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17237/projeto_de_lei_ordinaria_no_153-21_jb_de_15_de_setembro_de_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16901/emenda_modificativa_33_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16407/pl_semana_de_cuidados_com_a_escola_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15138/pj_11_institui_o_dia_de_combante_ao_feminicidi.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15625/projeto_de_lei_ordinaria_n._31-21_jb_de_09_de_marco_de_2021-assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16412/projeto_de_lei_junho_violeta_violencia_contra_idoso.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15845/projeto_62_quebrando_o_silencio_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16010/plo_n_75-21_-_cr.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16013/projeto_lei_no_76-21_corredor_de_rua.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16084/projeto_de_lei_ordinaria__dezembro_verde_animais_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16081/projeto_de_lei_ordinaria__dia_do_pcd_novo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16122/projeto_de_lei_ordinaria_no_89_-21_df_-_campanha_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16197/projeto_de_lei_ordinaria_no_94-21_sigla_do_autor_pl_dia_do_feirante.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16250/projeto_de_lei_ordinaria_no_9621vjsemana_do_turismo-assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16509/projeto_de_lei_ordinaria_no_114-21_-_ma_-_mes_de_junho_-__incentivo_a_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16582/dia_da_consciencia_ambiental-assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17237/projeto_de_lei_ordinaria_no_153-21_jb_de_15_de_setembro_de_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="186.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>