--- v0 (2026-01-22)
+++ v1 (2026-04-01)
@@ -54,162 +54,162 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16786</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Joao Batista Cordeiro M. Junior – João Batista, Shinayder Frederico de M. Almeida– Prof. Shinayder, Simone Dias Ribeiro de Melo – Simone Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16786/emenda_modificativa_no26_-21_jb_ao_projeto_de_lei_ordinaria_no_73-21_rb_de__15_de_abril_de_2021.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16786/emenda_modificativa_no26_-21_jb_ao_projeto_de_lei_ordinaria_no_73-21_rb_de__15_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Projeto de Lei Ordinária nº 73/21, de 15 de abril de 2021, que “Institui como Atividade Essencial os estabelecimentos de prestação de serviços de educação física públicos ou privados, como forma de prevenir doenças físicas e mentais, a prática de atividade física e do exercício físico como essenciais para saúde da população no âmbito do Município de Formosa.</t>
   </si>
   <si>
     <t>15315</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Valdson Jose da Silva - Valdson José</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15315/projeto_de_lei_ordinaria_no_00-21_sigla_do_autor_valdson_jose_1.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15315/projeto_de_lei_ordinaria_no_00-21_sigla_do_autor_valdson_jose_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do banco de empregos para a juventude, no âmbito do Município de Formosa.</t>
   </si>
   <si>
     <t>15602</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Israel de Assis Alves – Índio de Assis</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15602/ia_-_projeto_de_lei_33-21.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15602/ia_-_projeto_de_lei_33-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a caracterização das atividades privadas de construção civil na modalidade minha casa minha vida, imobiliárias, corretores de imóveis, advocacia, e contabilidade, como essenciais durante a vigência de estado de emergência e/ou estado de calamidade pública.</t>
   </si>
   <si>
     <t>15664</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Luziano Martins de Araujo - Luziano Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15664/pj_41_atividades_essenciais_restaurantes_panificadoras_e_cafes.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15664/pj_41_atividades_essenciais_restaurantes_panificadoras_e_cafes.pdf</t>
   </si>
   <si>
     <t>Dispõe como atividades essenciais Restaurantes, Panificadoras e Cafés para o funcionamento durante a vigência de estado de emergência ou calamidade pública e dá outras providências.</t>
   </si>
   <si>
     <t>16356</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Joelson Roberto Vaz Santiago – Joelson Trovão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16356/modelo_de_projeto_2021.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16356/modelo_de_projeto_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o combate ao desperdício de alimentos no âmbito municipal, doação dos excedentes próprios para consumo humano, e institui o CCF - Conselho Contra a Fome. .</t>
   </si>
   <si>
     <t>16046</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Edmundo Nunes Dourado - Mundim</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16046/ilovepdf_merged.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16046/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Rotary Club Formosa Itiquira.</t>
   </si>
   <si>
     <t>15971</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Acinemar Gonçalves Costa – Nema, Cátia Rodrigues de Oliveira – Cátia Rodrigues, Edmundo Nunes Dourado - Mundim, Eliton de Paiva – Com de Paiva, Filipe Vilarins Lacerda - Filipe Vilarins, Hermes Ferreira da Costa – Hermes Costa, Israel de Assis Alves – Índio de Assis, Joelson Roberto Vaz Santiago – Joelson Trovão, Luziano Martins de Araujo - Luziano Martins, Roberta Brito Schwerz Funghetto – Roberta Brito, Shinayder Frederico de M. Almeida– Prof. Shinayder, Welio Antonio da Silva - Welio de Iraci Chegou</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15971/plo_n_73-21_-_rb-ac-ed-cr-ws-ep-js-lm-hc-fv-sa-ia.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15971/plo_n_73-21_-_rb-ac-ed-cr-ws-ep-js-lm-hc-fv-sa-ia.pdf</t>
   </si>
   <si>
     <t>Institui como Atividade Essencial os estabelecimentos de prestação de serviços de educação física públicos ou privados, como forma de prevenir doenças físicas e mentais, a prática de atividade física e do exercício físico como essenciais para saúde da população no âmbito do Município de Formosa.</t>
   </si>
   <si>
     <t>16309</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Cátia Rodrigues de Oliveira – Cátia Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16309/projeto_de_lei_no_102__advocacia.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16309/projeto_de_lei_no_102__advocacia.pdf</t>
   </si>
   <si>
     <t>Institui o Exercício da Advocacia como Atividade Essencial no Município de Formosa-GO durante a vigência de estado de calamidade pública e estado de emergência.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -516,68 +516,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16786/emenda_modificativa_no26_-21_jb_ao_projeto_de_lei_ordinaria_no_73-21_rb_de__15_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15315/projeto_de_lei_ordinaria_no_00-21_sigla_do_autor_valdson_jose_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15602/ia_-_projeto_de_lei_33-21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15664/pj_41_atividades_essenciais_restaurantes_panificadoras_e_cafes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16356/modelo_de_projeto_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16046/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15971/plo_n_73-21_-_rb-ac-ed-cr-ws-ep-js-lm-hc-fv-sa-ia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16309/projeto_de_lei_no_102__advocacia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16786/emenda_modificativa_no26_-21_jb_ao_projeto_de_lei_ordinaria_no_73-21_rb_de__15_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15315/projeto_de_lei_ordinaria_no_00-21_sigla_do_autor_valdson_jose_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15602/ia_-_projeto_de_lei_33-21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15664/pj_41_atividades_essenciais_restaurantes_panificadoras_e_cafes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16356/modelo_de_projeto_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16046/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15971/plo_n_73-21_-_rb-ac-ed-cr-ws-ep-js-lm-hc-fv-sa-ia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16309/projeto_de_lei_no_102__advocacia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="169.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="168.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>