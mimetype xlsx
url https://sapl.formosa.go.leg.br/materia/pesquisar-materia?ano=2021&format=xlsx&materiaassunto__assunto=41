--- v0 (2026-01-21)
+++ v1 (2026-04-01)
@@ -54,200 +54,200 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16886</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Fernanda Martins de Lima – Delegada Fernanda</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16886/emenda_aditiva_no_10-21_df_ao_projeto_de_lei_ordinaria_no_26-21_ex_1.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16886/emenda_aditiva_no_10-21_df_ao_projeto_de_lei_ordinaria_no_26-21_ex_1.pdf</t>
   </si>
   <si>
     <t>Adiciona o parágrafo único ao art. 3° e §2° ao art. 10, ambos do Projeto de Lei Ordinária n° 26, de 02 de agosto de 2021, que “Dispõe sobre a criação do programa “Transporte para Todos”, no Município de Formosa, Goiás e dá outras providências”.</t>
   </si>
   <si>
     <t>16828</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Joao Batista Cordeiro M. Junior – João Batista</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16828/emenda_modificativa_no_11-21_jb_ao_projeto_de_lei_ordinaria_do_executivo_no_26-21_de__02_de_agosto_de_2021._1.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16828/emenda_modificativa_no_11-21_jb_ao_projeto_de_lei_ordinaria_do_executivo_no_26-21_de__02_de_agosto_de_2021._1.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Projeto de Lei Ordinária do Executivo nº 26/21, de 02 de agosto de 2021, que: “Dispõe sobre a criação do programa“Transporte para Todos”, no Município de Formosa, Goiás e dá outras providências. ”.</t>
   </si>
   <si>
     <t>16803</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Jucie Batista do Nascimento - Ciê do Sacolão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16803/emenda_aditiva_no_28-21do_jn_projeto_de_lei_n.o_26_de_02_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16803/emenda_aditiva_no_28-21do_jn_projeto_de_lei_n.o_26_de_02_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>28 - Art. 1º Adiciona o § 4º, ao artigo 6°, ao Projeto de Lei n.º 26, de 02 de agosto de 2021, que_x000D_
 “Dispõe sobre a criação do programa “Transporte para Todos”, no Município de Formosa, Goiás e dá_x000D_
 outras providências.", que passa a vigorar com a seguinte redação:_x000D_
 Art. 6º A rede de transporte público coletivo objeto do “Transporte para Todos", caracterizarse-á pela implementação de um sistema de tráfego de veículos, denominado “sistema misto”._x000D_
 .................…........................._x000D_
 § 4º O programa "Transporte para Todos" assegurará o embarque e desembarque dos usuários_x000D_
 em pontos determinados nos principais bairros periféricos de Formosa, garantindo também ramais de_x000D_
 ligação destes setores ao setor central.</t>
   </si>
   <si>
     <t>16777</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PLOPE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Gustavo Marques de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16777/pl_26-2021_-_transporte_para_todos_-_02-08-21_-_as_-_20-30_-_extraordinaria.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16777/pl_26-2021_-_transporte_para_todos_-_02-08-21_-_as_-_20-30_-_extraordinaria.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do programa “Transporte para Todos”, no Município de Formosa, Goiás e dá outras providências”.</t>
   </si>
   <si>
     <t>15656</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Acinemar Gonçalves Costa – Nema</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15656/projeto_de_lei_ordinaria_no_04-21-_regulamento_uber_-_melhorado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15656/projeto_de_lei_ordinaria_no_04-21-_regulamento_uber_-_melhorado.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para a exploração da atividade econômica de transporte privado individual remunerado de passageiros e uso intensivo do viário urbano do Município de Formosa-Go, mediante a utilização de aplicativo de Operadora de Tecnologia.</t>
   </si>
   <si>
     <t>15140</t>
   </si>
   <si>
     <t>Luziano Martins de Araujo - Luziano Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15140/pj_10_transporte_publico_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15140/pj_10_transporte_publico_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Trata-se da obrigatoriedade no transporte público em conceder as Pessoas com Deficiência, e Mobilidade reduzida o direito de parada em qualquer lugar solicitado e das outras providências.</t>
   </si>
   <si>
     <t>15520</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Joelson Roberto Vaz Santiago – Joelson Trovão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15520/projeto_de_lei_ordinaria_no_15-_2021.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15520/projeto_de_lei_ordinaria_no_15-_2021.pdf</t>
   </si>
   <si>
     <t>Desobriga ás gestantes a passagem pelas catracas dos ónibus de transportes coletivos urbano, e da outras providências.</t>
   </si>
   <si>
     <t>15562</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15562/pj_27-21transporte_publico_pessoas_com_deficiencia-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15562/pj_27-21transporte_publico_pessoas_com_deficiencia-assinado.pdf</t>
   </si>
   <si>
     <t>Trata-se da obrigatoriedade no transporte público em conceder as Pessoas com Deficiência, e Mobilidade reduzida o direito de parada em lugares_x000D_
 solicitado e que estejam de acordo com as Leis de trânsito e das outras providências.</t>
   </si>
   <si>
     <t>15658</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Roberta Brito Schwerz Funghetto – Roberta Brito</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15658/projeto_de_lei_ordinaria_n.o_36-21_rb.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15658/projeto_de_lei_ordinaria_n.o_36-21_rb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos abandonados ou estacionados em situação que caracterize seu abandono em vias públicas no Município de Formosa</t>
   </si>
   <si>
     <t>16701</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Israel de Assis Alves – Índio de Assis</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16701/1plo_cao_guia_no_transporte_publico_03-07_4221.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16701/1plo_cao_guia_no_transporte_publico_03-07_4221.pdf</t>
   </si>
   <si>
     <t>Assegura o direito aos proprietários de animais cães-guias no transporte rodoviário municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -554,68 +554,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16886/emenda_aditiva_no_10-21_df_ao_projeto_de_lei_ordinaria_no_26-21_ex_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16828/emenda_modificativa_no_11-21_jb_ao_projeto_de_lei_ordinaria_do_executivo_no_26-21_de__02_de_agosto_de_2021._1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16803/emenda_aditiva_no_28-21do_jn_projeto_de_lei_n.o_26_de_02_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16777/pl_26-2021_-_transporte_para_todos_-_02-08-21_-_as_-_20-30_-_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15656/projeto_de_lei_ordinaria_no_04-21-_regulamento_uber_-_melhorado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15140/pj_10_transporte_publico_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15520/projeto_de_lei_ordinaria_no_15-_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15562/pj_27-21transporte_publico_pessoas_com_deficiencia-assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15658/projeto_de_lei_ordinaria_n.o_36-21_rb.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16701/1plo_cao_guia_no_transporte_publico_03-07_4221.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16886/emenda_aditiva_no_10-21_df_ao_projeto_de_lei_ordinaria_no_26-21_ex_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16828/emenda_modificativa_no_11-21_jb_ao_projeto_de_lei_ordinaria_do_executivo_no_26-21_de__02_de_agosto_de_2021._1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16803/emenda_aditiva_no_28-21do_jn_projeto_de_lei_n.o_26_de_02_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16777/pl_26-2021_-_transporte_para_todos_-_02-08-21_-_as_-_20-30_-_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15656/projeto_de_lei_ordinaria_no_04-21-_regulamento_uber_-_melhorado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15140/pj_10_transporte_publico_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15520/projeto_de_lei_ordinaria_no_15-_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15562/pj_27-21transporte_publico_pessoas_com_deficiencia-assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15658/projeto_de_lei_ordinaria_n.o_36-21_rb.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16701/1plo_cao_guia_no_transporte_publico_03-07_4221.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="184.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="183.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="222" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>