--- v0 (2025-12-06)
+++ v1 (2026-04-01)
@@ -54,189 +54,189 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16847</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Gustavo Marques de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16847/pl_complementar_27-2021_-__altera_dispositivos_da_lei_complementar_011.2012__estatuto_da_guarda_municipal_-_ord.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16847/pl_complementar_27-2021_-__altera_dispositivos_da_lei_complementar_011.2012__estatuto_da_guarda_municipal_-_ord.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos legais à Lei Complementar n.º 011/12, de 18 de dezembro de 2012, que “Estabelece o Estatuto da Guarda Municipal de Formosa, na forma que especifica e dá outras providências”, na forma que especifica.</t>
   </si>
   <si>
     <t>15430</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLOPE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15430/projeto_de_lei_no_02.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15430/projeto_de_lei_no_02.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de servidores à Associação de Pais e Amigos dos Excepcionais de Formosa - APAE, e dá outras providências.</t>
   </si>
   <si>
     <t>16167</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16167/projeto_de_lei_n.o_11.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16167/projeto_de_lei_n.o_11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre recomposição dos vencimentos das tabelas integrantes do Anexo V da Lei Municipal nº. 054/01-SMG de 01/12/2001 – Plano de Cargos e Vencimentos do Servidor Público, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>16169</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16169/projeto_de_lei_n.o_12.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16169/projeto_de_lei_n.o_12.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 10 da Lei nº. 171/03, de 13 de agosto de 2003, que  dispõe sobre consignações em folha de pagamento dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>16632</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Joelson Roberto Vaz Santiago – Joelson Trovão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16632/projeto_de_lei_024-2021-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16632/projeto_de_lei_024-2021-assinado.pdf</t>
   </si>
   <si>
     <t>Institui o dia de valorização Municipal dos Profissionais coletores de lixo ou Guari.</t>
   </si>
   <si>
     <t>15981</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Marcos Goulart de Araujo - Marquim Araujo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15981/projeto_de_lei_ordinaria_-_71-21_ma_-_fura_fila_covid-19.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15981/projeto_de_lei_ordinaria_-_71-21_ma_-_fura_fila_covid-19.pdf</t>
   </si>
   <si>
     <t>Comina sanções ao descumprimento da ordem de prioridade na vacinação contra a Covid-19, assim definida em lei ou ato normativo federal, estadual ou municipal.</t>
   </si>
   <si>
     <t>16816</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Filipe Vilarins Lacerda - Filipe Vilarins</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16816/projeto_de_lei_ordinaria_no_139-21.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16816/projeto_de_lei_ordinaria_no_139-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de publicidade em lugar visível, da lista dos médicos, odontólogos, enfermeiros, gerentes ou gestores e demais servidores que estejam lotados nas unidades de saúde do município de Formosa e que devam prestar atendimento à população</t>
   </si>
   <si>
     <t>17154</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Acinemar Gonçalves Costa – Nema, Cátia Rodrigues de Oliveira – Cátia Rodrigues, Filipe Vilarins Lacerda - Filipe Vilarins, Roberta Brito Schwerz Funghetto – Roberta Brito, Welio Antonio da Silva - Welio de Iraci Chegou</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17154/projeto_de_lei_ordinaria_no_150-21_-_gratificacoes_servidores-assinado-assinado_correto.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17154/projeto_de_lei_ordinaria_no_150-21_-_gratificacoes_servidores-assinado-assinado_correto.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 625/21 e dá outras providências.</t>
   </si>
   <si>
     <t>17279</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17279/projeto_de_lei_ordinaria_no_159-21_-_complementa_estrutura_organizacional_1.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17279/projeto_de_lei_ordinaria_no_159-21_-_complementa_estrutura_organizacional_1.pdf</t>
   </si>
   <si>
     <t>15629</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Joao Batista Cordeiro M. Junior – João Batista</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15629/requerimento_no_20-21_jb_de_11_de_marco_de_2021.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15629/requerimento_no_20-21_jb_de_11_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, após ouvido o Plenário, que sejam solicitadas ao Senhor GUSTAVO MARQUES DE OLIVEIRA, Prefeito Municipal, informações acerca de como se encontram os pagamentos das rescisões contratuais dos ex- servidores contratados via processo seletivo na gestão passada e que foram exonerados no dia 31/12/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -543,68 +543,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16847/pl_complementar_27-2021_-__altera_dispositivos_da_lei_complementar_011.2012__estatuto_da_guarda_municipal_-_ord.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15430/projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16167/projeto_de_lei_n.o_11.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16169/projeto_de_lei_n.o_12.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16632/projeto_de_lei_024-2021-assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15981/projeto_de_lei_ordinaria_-_71-21_ma_-_fura_fila_covid-19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16816/projeto_de_lei_ordinaria_no_139-21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17154/projeto_de_lei_ordinaria_no_150-21_-_gratificacoes_servidores-assinado-assinado_correto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17279/projeto_de_lei_ordinaria_no_159-21_-_complementa_estrutura_organizacional_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15629/requerimento_no_20-21_jb_de_11_de_marco_de_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16847/pl_complementar_27-2021_-__altera_dispositivos_da_lei_complementar_011.2012__estatuto_da_guarda_municipal_-_ord.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15430/projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16167/projeto_de_lei_n.o_11.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16169/projeto_de_lei_n.o_12.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16632/projeto_de_lei_024-2021-assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15981/projeto_de_lei_ordinaria_-_71-21_ma_-_fura_fila_covid-19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16816/projeto_de_lei_ordinaria_no_139-21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17154/projeto_de_lei_ordinaria_no_150-21_-_gratificacoes_servidores-assinado-assinado_correto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17279/projeto_de_lei_ordinaria_no_159-21_-_complementa_estrutura_organizacional_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15629/requerimento_no_20-21_jb_de_11_de_marco_de_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="192.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="184.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="183.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>