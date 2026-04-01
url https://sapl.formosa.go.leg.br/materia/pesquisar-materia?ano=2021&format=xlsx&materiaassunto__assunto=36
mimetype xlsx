--- v0 (2025-12-06)
+++ v1 (2026-04-01)
@@ -54,475 +54,475 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16863</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Roberta Brito Schwerz Funghetto – Roberta Brito</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16863/emenda_modificativa_no_19-21_rb_ao_projeto_de_lei_ordinaria_no_17-21.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16863/emenda_modificativa_no_19-21_rb_ao_projeto_de_lei_ordinaria_no_17-21.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 2º do Projeto de Lei Ordinária nº 17/21, de 31 de maio de 2021, que “Autoriza o Município de Formosa a realizar Convênio de cooperação técnico-operacional com o Centro Técnico em Saúde e Informática Ltda-CETESI por intermédio da Secretaria Municipal de Saúde e dá outras providências. ”.</t>
   </si>
   <si>
     <t>16896</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Joao Batista Cordeiro M. Junior – João Batista</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16896/emenda_modificativa_no_37-21_jb_ao_projeto_de_lei_ordinaria_no_95-21_jb_de_12_de_maio_de_2021.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16896/emenda_modificativa_no_37-21_jb_ao_projeto_de_lei_ordinaria_no_95-21_jb_de_12_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Projeto de Lei Ordinária nº 95/21, de 12 de maio de 2021, que dispõe sobre a criação do programa: “Adote o seu quarteirão” para incentivar a participação de moradores, em conjunto com à rede municipal de saúde, no combate ao vetor da dengue, infestação de escorpiões, e outros problemas relevantes de saúde em nosso munícipio.</t>
   </si>
   <si>
     <t>16910</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Clesio Gomes Santana - Subtenente Clésio</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16910/emenda_modificativa_no_42-21_sigla_do_autor_ao_projeto_de_lei_ordinaria_no_00-21_sigla_do_autor.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16910/emenda_modificativa_no_42-21_sigla_do_autor_ao_projeto_de_lei_ordinaria_no_00-21_sigla_do_autor.pdf</t>
   </si>
   <si>
     <t>Modifica a ementa do Projeto de Lei Ordinária nº 111/21, de 9º de maio de 2021, que “Dispõe sobre a criação do Programa de Incentivo ao Planejamento Familiar e a Saúde da Mulher e outras providências ”.</t>
   </si>
   <si>
     <t>16670</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PLOPE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Gustavo Marques de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16670/pl_17.2021.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16670/pl_17.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formosa a realizar Convênio de cooperação técnico-operacional com o Centro Técnico em Saúde e Informática Ltda- CETESI por intermédio da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>15163</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Simone Dias Ribeiro de Melo – Simone Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15163/projeto_de_lei_ordinaria_no_1-21_sr.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15163/projeto_de_lei_ordinaria_no_1-21_sr.pdf</t>
   </si>
   <si>
     <t>Institui a campanha “Janeiro Branco”, no município de Formosa.</t>
   </si>
   <si>
     <t>15139</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Luziano Martins de Araujo - Luziano Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15139/pj_12_plano_municipal_de_vacinacao.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15139/pj_12_plano_municipal_de_vacinacao.pdf</t>
   </si>
   <si>
     <t>Dispõe da prioridade no Plano Municipal de Vacinação, que as pessoas com deficiência, os professores em atividade, profissionais de segurança pública, motoristas de aplicativos e alternativos sejam priorizados no processo de imunização contra a Covid-19 no município de Formosa e das outras providencias.</t>
   </si>
   <si>
     <t>15320</t>
   </si>
   <si>
     <t>Valdson Jose da Silva - Valdson José</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15320/projeto_de_lei_ordinaria__vacinometro.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15320/projeto_de_lei_ordinaria__vacinometro.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a transparência dos atos relacionados aos planos de vacinação no âmbito do Município de Formosa-GO.</t>
   </si>
   <si>
     <t>15544</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Joelson Roberto Vaz Santiago – Joelson Trovão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15544/projeto_de_lei_ordinaria_025-2021-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15544/projeto_de_lei_ordinaria_025-2021-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade dos laboratórios conveniados à rede publica do Município a realizarem coletas de materiais para exames laboratoriais de idosos, acamados ou pessoas com deficiência em suas residências.</t>
   </si>
   <si>
     <t>15616</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15616/projeto_de_lei_ordinaria_n.o_28-21_rb.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15616/projeto_de_lei_ordinaria_n.o_28-21_rb.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização sobre a Fibromialgia no Município de Formosa.</t>
   </si>
   <si>
     <t>15623</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15623/projeto_de_lei_ordinaria_no__29-21jb_9_de_marco_de_2021.doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15623/projeto_de_lei_ordinaria_no__29-21jb_9_de_marco_de_2021.doc.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Valorização aos Profissionais de Saúde, no município de Formosa.</t>
   </si>
   <si>
     <t>15842</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15842/projeto_de_lei_ordinaria_40-21_dengue-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15842/projeto_de_lei_ordinaria_40-21_dengue-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação mensal dos casos de Dengue constatados no município de Formosa.</t>
   </si>
   <si>
     <t>16702</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Israel de Assis Alves – Índio de Assis</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16702/3plo_programa_gravidez_saudavel_10-07_5521-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16702/3plo_programa_gravidez_saudavel_10-07_5521-assinado.pdf</t>
   </si>
   <si>
     <t>Cria o programa gravidez saudável e dá outras providências.</t>
   </si>
   <si>
     <t>16703</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16703/5plo__realizacao_de_exame_de_corpo_de_delito_nas_redes_municipais_e_conveniados__12-21_5721.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16703/5plo__realizacao_de_exame_de_corpo_de_delito_nas_redes_municipais_e_conveniados__12-21_5721.pdf</t>
   </si>
   <si>
     <t>“Autoriza os postos de saúde UBS e hospitais conveniados ao município a realizarem o exame de corpo de delito em mulheres, crianças e adolescentes vítimas de violência e dá outras providências  .”</t>
   </si>
   <si>
     <t>15832</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Cátia Rodrigues de Oliveira – Cátia Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15832/projeto_caderneta_de_vacinacao...pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15832/projeto_caderneta_de_vacinacao...pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da apresentação da carteira de vacinação para   matrícula de alunos na rede de ensino  no  município de  Formosa-GO  e  dá outras providências.”</t>
   </si>
   <si>
     <t>16001</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16001/projeto_de_lei_ordinaria_no_77-21_jb_de_4_de_maio_de_2021.doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16001/projeto_de_lei_ordinaria_no_77-21_jb_de_4_de_maio_de_2021.doc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de atendimento psicológico e/ou psiquiátrico para mulheres no período gestacional e durante o puerpério, através dos serviços de saúde da rede municipal de Formosa.</t>
   </si>
   <si>
     <t>15996</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Marcos Goulart de Araujo - Marquim Araujo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15996/plo_n_79-21_-_ma.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15996/plo_n_79-21_-_ma.pdf</t>
   </si>
   <si>
     <t>Dispõe  a obrigatoriedade de divulgação da relação de medicamentos fornecidos pelo Município de Formosa, através da Rede Municipal de Saúde disponíveis e indisponíveis.</t>
   </si>
   <si>
     <t>16252</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16252/projeto_de_lei_ordinaria_no_95-_21_jb_de_12_de_maio_de_2021.doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16252/projeto_de_lei_ordinaria_no_95-_21_jb_de_12_de_maio_de_2021.doc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa “ Adote o seu quarteirão” para incentivar a participação de moradores, em conjunto com à rede municipal de saúde, no combate ao vetor da dengue, infestação de escorpiões e outros problemas relevantes de saúde em nosso munícipio.</t>
   </si>
   <si>
     <t>16285</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16285/projeto_de_lei_ordinaria_no_98-21_jb_de_18_de_maio_de_2021.docx.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16285/projeto_de_lei_ordinaria_no_98-21_jb_de_18_de_maio_de_2021.docx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da notificação compulsória e imediata dos diagnósticos de casos de Dengue, Zica vírus, Chikungunya, assim como dos casos suspeitos e confirmados, através dos estabelecimentos de saúde, públicos ou privados em nosso Munícipio.</t>
   </si>
   <si>
     <t>16511</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16511/projeto_de_lei_ordinaria_no_111.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16511/projeto_de_lei_ordinaria_no_111.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Incentivo ao Planejamento Familiar e a Saúde da Mulher e outras providências.</t>
   </si>
   <si>
     <t>16567</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16567/projeto_de_lei_ordinaria_no_120-21_ma_-_direitos_de_pessoas_com_neoplasia_cancer_-_protocolo.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16567/projeto_de_lei_ordinaria_no_120-21_ma_-_direitos_de_pessoas_com_neoplasia_cancer_-_protocolo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação dos direitos da pessoa portadora de câncer e dá outras providências.</t>
   </si>
   <si>
     <t>16628</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16628/projeto_de_lei_ordinaria_no_125-21_jb_de_3_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16628/projeto_de_lei_ordinaria_no_125-21_jb_de_3_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Prevenção à Sepse e de protocolo de diagnóstico e tratamento, por hospitais, clínicas e unidades de saúde, públicos e privados, que prestem serviços de saúde no âmbito do SUS, no Município de Formosa.</t>
   </si>
   <si>
     <t>16922</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16922/projeto_de_lei_ordinaria_no_143_-21_jb_de_1o_de_setembro_de_2021_1-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16922/projeto_de_lei_ordinaria_no_143_-21_jb_de_1o_de_setembro_de_2021_1-assinado.pdf</t>
   </si>
   <si>
     <t>15204</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15204/requerimento_no_01-21_ma-_informacoes_pelo_secretario_municipal_de_saude_-_sars_covid_19.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15204/requerimento_no_01-21_ma-_informacoes_pelo_secretario_municipal_de_saude_-_sars_covid_19.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, após ouvido o Plenário, que sejam solicitadas ao Senhor Breno José do Prado Miranda, Secretário Municipal de Saúde, as seguintes informações, de acordo com o plano de vacinação:_x000D_
 a)Quantitativos de doses recebidas de vacinas contra o Sars Covid-19;  _x000D_
 b)Quais os grupos a serem contemplados, bem como o cronograma de vacinação; e_x000D_
 c) Quantidade de pessoas vacinadas.</t>
   </si>
   <si>
     <t>15945</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jucie Batista do Nascimento - Ciê do Sacolão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15945/requerimento_no_9-21_-_informacoes_sobre_os_dados_oficiais_de_casos_de_dengue_no_municipio.-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15945/requerimento_no_9-21_-_informacoes_sobre_os_dados_oficiais_de_casos_de_dengue_no_municipio.-assinado.pdf</t>
   </si>
   <si>
     <t>Solicito Informações sobre os dados oficiais de casos de Dengue no Município._x000D_
 _x000D_
 1.	Quantos casos de Dengue foram registrados no município nos 12 (doze) últimos meses? Favor informar, por tabela mensal, as regiões com incidência registrada e a forma de tratamento oferecido._x000D_
 2.	Quantos casos de óbito por Dengue foram confirmados no município nos 12 (doze) últimos meses? Favor informar, por tabela mensal, as medidas e ações tomadas pela Administração Municipal para o controle epidemiológico da doença._x000D_
 3.	Quais ações estão sendo feitas para combater a Dengue e Febre maculosa no município pelo Poder Público?</t>
   </si>
   <si>
     <t>15314</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15314/requerimento_no_11_-21_jb-_informacoes_pelo_prefeito_municipal.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15314/requerimento_no_11_-21_jb-_informacoes_pelo_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência nos termos regimentais, após ouvido o Plenário, que sejam solicitadas ao Sr. Breno José Prado de Miranda, Secretário Municipal de Saúde:_x000D_
 Relação do número de todas as ambulâncias que atendem o munícipio, as que estão em funcionamento e as que estão desativadas;_x000D_
 Sobre as que se encontram fora de atividades quais as providências estão sendo tomadas para reativação destas;_x000D_
 Informações detalhadas sobre o Trailer se encontrava equipado em 2018 para atendimento médico e odontológico na zona rural, por qual motivo não está em funcionamento.</t>
   </si>
   <si>
     <t>15322</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15322/requerimento_no_12-21_md_-_informacoes_pelo_secretario_de_saude-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15322/requerimento_no_12-21_md_-_informacoes_pelo_secretario_de_saude-assinado.pdf</t>
   </si>
   <si>
     <t>Requeremos, nos termos regimentais, após ouvido o Plenário, que sejam solicitadas ao Senhor BRENO JOSÉ PRADO DE MIRANDA, Secretário Municipal de Saúde, as seguintes informações:_x000D_
 Foi divulgado pela secretária de saúde a Nota Informativa – Vacinação contra COVID 19, onde prioriza algumas categorias na ordem de vacinação, sem desmerecer qualquer categoria, solicitamos que seja divulgado a está casa qual orientação de classificação desses grupos, uma vez que o Ministério da Saúde no seu Plano Nacional de Operacionalização da Vacina Contra o COVID-19 demonstra dentro dos grupos prioritários Pessoas acima de 60 anos, Profissionais de Segurança Pública (Bombeiros e Policia Militar), e também os Professores e funcionários da Educação, tendo em vista que estes grupos prioritários levantados neste requerimento não estão citados na Nota Informativa divulgada pela Secretaria de Saúde.</t>
   </si>
   <si>
     <t>15653</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15653/requerimento_sec_saude.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15653/requerimento_sec_saude.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, após ouvido o Plenário, que sejam solicitadas ao Senhor GUSTAVO MARQUES DE OLIVEIRA, Prefeito Municipal, através da Secretario de Saúde Sr Breno José Prado de Miranda, as seguintes informações:_x000D_
 a)	Quantitativo de hospitais públicos do Município;_x000D_
 b)	Quantitativo de Unidades Básicas de Saúde no Município;_x000D_
 c)	Quantitativo de clínicas e policlínicas pertencentes à rede municipal de saúde;_x000D_
 d)	Quantitativo de Unidades de pronto Atendimento municipais;  e_x000D_
 e)	Relação nominal de todos os servidores lotados na Secretaria Municipal de Saúde de Formosa, constando lotação, cargo e função que desempenham.</t>
   </si>
   <si>
     <t>15649</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Marcos Goulart de Araujo - Marquim Araujo, Clesio Gomes Santana - Subtenente Clésio, Fernanda Martins de Lima – Delegada Fernanda, Valdson Jose da Silva - Valdson José</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15649/requerimento_de_convocacao_-_ma_-_secretario_breno_de_miranda-2-1.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15649/requerimento_de_convocacao_-_ma_-_secretario_breno_de_miranda-2-1.pdf</t>
   </si>
   <si>
     <t>Requeremos, nos termos regimentais, após ouvido o Plenário, que seja convocado o Senhor BRENO JOSÉ PRADO DE MIRANDA, Secretário Municipal de Saúde, para que compareça ao Plenário desta Casa no dia 11 de março de 2021 às 09h, a fim de prestar esclarecimentos acerca de quais foram os profissionais da saúde (total de 2274), vacinados de acordo com os dados fornecidos pelo “Vacinômetro” divulgado nas redes sociais oficias da Prefeitura Municipal de Formosa.</t>
   </si>
   <si>
     <t>15808</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15808/requerimento_no_29-21_jb_de_6_de_abril_de_2021.doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15808/requerimento_no_29-21_jb_de_6_de_abril_de_2021.doc.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, após ouvido o Plenário, que sejam solicitadas ao Senhor GUSTAVO MARQUES DE OLIVEIRA, Prefeito Municipal, lista com os dados obtidos através do Programa Censo Inclusão do Autista, Lei Ordinária nº 449, de 28 de dezembro de 2017, que dispõe do quantitativo e da identificação do perfil socioeconômico das pessoas com Transtorno do Espectro Autista do município de Formosa.</t>
   </si>
   <si>
     <t>15835</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Fernanda Martins de Lima – Delegada Fernanda</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15835/requerimento_no_33-21_df_-_informacoes_pelo_secretario_municipal_de_saude_-_dengue_1.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15835/requerimento_no_33-21_df_-_informacoes_pelo_secretario_municipal_de_saude_-_dengue_1.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, após ouvido o Plenário, que sejam solicitadas ao  Senhor Breno José Prado de Miranda, Secretário Municipal de Saúde, as seguintes informações:_x000D_
 a) Levantamento do número de pessoas infectadas com dengue em cada bairro e o total no Município;_x000D_
 b) Quais providências foram tomadas e executadas pelo Município a fim de evitar a proliferação do mosquito transmissor da Dengue; e _x000D_
 c) Quais os planos e cronograma de ações a serem realizadas pela Prefeitura para a combater a dengue em Formosa.</t>
   </si>
   <si>
     <t>15950</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15950/requerimento_no_46-21_rb_-_prefeito-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15950/requerimento_no_46-21_rb_-_prefeito-assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, após ouvido o Plenário, que seja solicitado ao Senhor GUSTAVO MARQUES , Prefeito Municipal , que designe a Comissão de Saúde (os três membros) para participar ativamente da comissão de apuração e fiscalização do Plano de Imunização do Município de Formosa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -829,68 +829,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16863/emenda_modificativa_no_19-21_rb_ao_projeto_de_lei_ordinaria_no_17-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16896/emenda_modificativa_no_37-21_jb_ao_projeto_de_lei_ordinaria_no_95-21_jb_de_12_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16910/emenda_modificativa_no_42-21_sigla_do_autor_ao_projeto_de_lei_ordinaria_no_00-21_sigla_do_autor.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16670/pl_17.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15163/projeto_de_lei_ordinaria_no_1-21_sr.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15139/pj_12_plano_municipal_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15320/projeto_de_lei_ordinaria__vacinometro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15544/projeto_de_lei_ordinaria_025-2021-assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15616/projeto_de_lei_ordinaria_n.o_28-21_rb.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15623/projeto_de_lei_ordinaria_no__29-21jb_9_de_marco_de_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15842/projeto_de_lei_ordinaria_40-21_dengue-assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16702/3plo_programa_gravidez_saudavel_10-07_5521-assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16703/5plo__realizacao_de_exame_de_corpo_de_delito_nas_redes_municipais_e_conveniados__12-21_5721.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15832/projeto_caderneta_de_vacinacao...pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16001/projeto_de_lei_ordinaria_no_77-21_jb_de_4_de_maio_de_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15996/plo_n_79-21_-_ma.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16252/projeto_de_lei_ordinaria_no_95-_21_jb_de_12_de_maio_de_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16285/projeto_de_lei_ordinaria_no_98-21_jb_de_18_de_maio_de_2021.docx.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16511/projeto_de_lei_ordinaria_no_111.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16567/projeto_de_lei_ordinaria_no_120-21_ma_-_direitos_de_pessoas_com_neoplasia_cancer_-_protocolo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16628/projeto_de_lei_ordinaria_no_125-21_jb_de_3_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16922/projeto_de_lei_ordinaria_no_143_-21_jb_de_1o_de_setembro_de_2021_1-assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15204/requerimento_no_01-21_ma-_informacoes_pelo_secretario_municipal_de_saude_-_sars_covid_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15945/requerimento_no_9-21_-_informacoes_sobre_os_dados_oficiais_de_casos_de_dengue_no_municipio.-assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15314/requerimento_no_11_-21_jb-_informacoes_pelo_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15322/requerimento_no_12-21_md_-_informacoes_pelo_secretario_de_saude-assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15653/requerimento_sec_saude.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15649/requerimento_de_convocacao_-_ma_-_secretario_breno_de_miranda-2-1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15808/requerimento_no_29-21_jb_de_6_de_abril_de_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15835/requerimento_no_33-21_df_-_informacoes_pelo_secretario_municipal_de_saude_-_dengue_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15950/requerimento_no_46-21_rb_-_prefeito-assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16863/emenda_modificativa_no_19-21_rb_ao_projeto_de_lei_ordinaria_no_17-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16896/emenda_modificativa_no_37-21_jb_ao_projeto_de_lei_ordinaria_no_95-21_jb_de_12_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16910/emenda_modificativa_no_42-21_sigla_do_autor_ao_projeto_de_lei_ordinaria_no_00-21_sigla_do_autor.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16670/pl_17.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15163/projeto_de_lei_ordinaria_no_1-21_sr.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15139/pj_12_plano_municipal_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15320/projeto_de_lei_ordinaria__vacinometro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15544/projeto_de_lei_ordinaria_025-2021-assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15616/projeto_de_lei_ordinaria_n.o_28-21_rb.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15623/projeto_de_lei_ordinaria_no__29-21jb_9_de_marco_de_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15842/projeto_de_lei_ordinaria_40-21_dengue-assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16702/3plo_programa_gravidez_saudavel_10-07_5521-assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16703/5plo__realizacao_de_exame_de_corpo_de_delito_nas_redes_municipais_e_conveniados__12-21_5721.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15832/projeto_caderneta_de_vacinacao...pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16001/projeto_de_lei_ordinaria_no_77-21_jb_de_4_de_maio_de_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15996/plo_n_79-21_-_ma.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16252/projeto_de_lei_ordinaria_no_95-_21_jb_de_12_de_maio_de_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16285/projeto_de_lei_ordinaria_no_98-21_jb_de_18_de_maio_de_2021.docx.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16511/projeto_de_lei_ordinaria_no_111.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16567/projeto_de_lei_ordinaria_no_120-21_ma_-_direitos_de_pessoas_com_neoplasia_cancer_-_protocolo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16628/projeto_de_lei_ordinaria_no_125-21_jb_de_3_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16922/projeto_de_lei_ordinaria_no_143_-21_jb_de_1o_de_setembro_de_2021_1-assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15204/requerimento_no_01-21_ma-_informacoes_pelo_secretario_municipal_de_saude_-_sars_covid_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15945/requerimento_no_9-21_-_informacoes_sobre_os_dados_oficiais_de_casos_de_dengue_no_municipio.-assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15314/requerimento_no_11_-21_jb-_informacoes_pelo_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15322/requerimento_no_12-21_md_-_informacoes_pelo_secretario_de_saude-assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15653/requerimento_sec_saude.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15649/requerimento_de_convocacao_-_ma_-_secretario_breno_de_miranda-2-1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15808/requerimento_no_29-21_jb_de_6_de_abril_de_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15835/requerimento_no_33-21_df_-_informacoes_pelo_secretario_municipal_de_saude_-_dengue_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15950/requerimento_no_46-21_rb_-_prefeito-assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="152.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="175.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>