--- v0 (2025-12-06)
+++ v1 (2026-04-01)
@@ -54,770 +54,770 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16911</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Clesio Gomes Santana - Subtenente Clésio</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16911/emenda_supressiva_no_40-21_sigla_do_autor_ao_projeto_de_resolucao_no_12-21_sigla_do_autor.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16911/emenda_supressiva_no_40-21_sigla_do_autor_ao_projeto_de_resolucao_no_12-21_sigla_do_autor.pdf</t>
   </si>
   <si>
     <t>Suprime o art. 4º do Projeto de Resolução nº 12/21, de 12 de maio de 2021, que ““Institui no âmbito da Câmara Municipal de Formosa “Honraria Policial Militar Destaque do Ano, a “Honraria Policial Civil Destaque do Ano” e a “Honraria Bombeiro Militar Destaque o Ano. ”</t>
   </si>
   <si>
     <t>17122</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Acinemar Gonçalves Costa – Nema</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17122/mocao_de_congratulacao_no_47-21_sigla_do_autor_ao_sr._joao__assinado_pela_md.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17122/mocao_de_congratulacao_no_47-21_sigla_do_autor_ao_sr._joao__assinado_pela_md.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação, a ser encaminhada ao senhor Doutor JOÃO MARCELO HAMÚ OPA SILVA, em reconhecimento pelos serviços prestados à Câmara Municipal e á comunidade formosense.</t>
   </si>
   <si>
     <t>17123</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Welio Antonio da Silva - Welio de Iraci Chegou</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17123/mocao_de_pesar_no_48-21_celio.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17123/mocao_de_pesar_no_48-21_celio.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, solicito nos termos regimentais, após ouvido o plenário, que seja registrado em ata o voto de pesar pelo falecimento do Sr. Célio Arcanjo de Oliveira mais conhecido como (Célio Poeta) , sendo esta iniciativa comunicada à família enlutada.</t>
   </si>
   <si>
     <t>16971</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Fernanda Martins de Lima – Delegada Fernanda</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16971/mocao_de_congratulacao_no_63-21_df_aos_servidores_da_central_de_flagrante.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16971/mocao_de_congratulacao_no_63-21_df_aos_servidores_da_central_de_flagrante.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação, a ser encaminhada aos servidores da Central de Flagrantes da 11ª Delegacia Regional de Polícia (DRP): Adriana Lima Camilo, Alexandre Nascimento Silva, Alisson Lima Cunha, Amaury Araujo Sales, Ana Paula Moreira Santos Silva, Bruno Ramos Mendes, Edimara Bezerra da Silva, Elaine dos Santos Lima, Elmo Lopes Pinheiro, Fúvia Karina Mendes Pedrosa Samuel, Janine Regina de Abreu, Kenny Patrick de Melo Falcão, Leonardo Romão, Márcio Teodoro da Silva, Marília Zeiler Buzon, Patrícia Rodrigues Vieira de Sousa, Ronielli Alves da Silva Santos e Wanderlan de Jesus Brito, em reconhecimento pelos serviços prestados à comunidade formosense.</t>
   </si>
   <si>
     <t>17247</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17247/projeto_de_decreto_legislativo_no_05-21_sigla_do_autor_-_titulo_cidadao_sr._jamilton_1_salvo_automaticamente.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17247/projeto_de_decreto_legislativo_no_05-21_sigla_do_autor_-_titulo_cidadao_sr._jamilton_1_salvo_automaticamente.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense a Jamilton Alves da Cunha.</t>
   </si>
   <si>
     <t>17127</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Eliton de Paiva – Com de Paiva</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17127/projeto_de_decreto_legislativo_no_07-21_ep_-_comenda_itiquira_sr._geovane.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17127/projeto_de_decreto_legislativo_no_07-21_ep_-_comenda_itiquira_sr._geovane.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira a Geovane Rodrigues de Oliveira.</t>
   </si>
   <si>
     <t>17128</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17128/projeto_de_decreto_legislativo_no_08-21_ep_-_titulo_cidada_sra._elza.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17128/projeto_de_decreto_legislativo_no_08-21_ep_-_titulo_cidada_sra._elza.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Formosense a Elza Batista Bastos Spíndola.</t>
   </si>
   <si>
     <t>17130</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17130/projeto_de_decreto_legislativo_no_09-21_ep_-_titulo_cidadao_sr._anderson.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17130/projeto_de_decreto_legislativo_no_09-21_ep_-_titulo_cidadao_sr._anderson.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense a Anderson Lima.</t>
   </si>
   <si>
     <t>16943</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16943/titulo_marcio_.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16943/titulo_marcio_.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo 13/21 Concede Título de Cidadão Formosense ao Sr. Márcio Moisés Binotti.</t>
   </si>
   <si>
     <t>17254</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17254/projeto_de_decreto_legislativo_no_15-21_sigla_do_autor_-_comenda_itiquira_sr.__joaquim_luiz_da_silva.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17254/projeto_de_decreto_legislativo_no_15-21_sigla_do_autor_-_comenda_itiquira_sr.__joaquim_luiz_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira a Joaquim Luiz da Silva.</t>
   </si>
   <si>
     <t>17241</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17241/projeto_de_decreto_legislativo_no_17-21_maia.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17241/projeto_de_decreto_legislativo_no_17-21_maia.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira a Luiz Bezerra Maia.</t>
   </si>
   <si>
     <t>17253</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17253/projeto_de_decreto_legislativo_no_18-21_maria_custodia.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17253/projeto_de_decreto_legislativo_no_18-21_maria_custodia.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira a Maria Custodia Silva de Sousa.</t>
   </si>
   <si>
     <t>16944</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Simone Dias Ribeiro de Melo – Simone Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16944/pdl_no_20-21_sr.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16944/pdl_no_20-21_sr.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense a Camila Stefani Colpo Koch.</t>
   </si>
   <si>
     <t>16945</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16945/projeto_de_decreto_legislativo_no21-21_sr_-_comenda_itiquira_sr._vinicius_vfarma.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16945/projeto_de_decreto_legislativo_no21-21_sr_-_comenda_itiquira_sr._vinicius_vfarma.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira ao Sr. Vinicius Barbosa Alves.</t>
   </si>
   <si>
     <t>16946</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16946/projeto_de_decreto_legislativo_no_22-21_sr_comenda_itiquira_sr._ednaldo.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16946/projeto_de_decreto_legislativo_no_22-21_sr_comenda_itiquira_sr._ednaldo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense a Ednaldo Eli Soares da Cunha.</t>
   </si>
   <si>
     <t>17131</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17131/projeto_de_decreto_legislativo_no_00-21_sigla_do_autor_-_titulo_cidadao_sr._______.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17131/projeto_de_decreto_legislativo_no_00-21_sigla_do_autor_-_titulo_cidadao_sr._______.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense a João Paulo Lopes das Neves.</t>
   </si>
   <si>
     <t>16815</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16815/projeto_de_decreto_legislativo_no_25-21_df_-_comenda_itiquira_a_sra._arllena_muniz_freire.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16815/projeto_de_decreto_legislativo_no_25-21_df_-_comenda_itiquira_a_sra._arllena_muniz_freire.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira a Sra. Arllena Muniz Freire.</t>
   </si>
   <si>
     <t>16818</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16818/df_-_pdl_n_26-21.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16818/df_-_pdl_n_26-21.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira ao Sr. Carlos Roberto Alves da Silva.</t>
   </si>
   <si>
     <t>16970</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16970/projeto_de_decreto_legislativo_no_28-21_df_-_titulo_cidadao_sra._aline_tavares.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16970/projeto_de_decreto_legislativo_no_28-21_df_-_titulo_cidadao_sra._aline_tavares.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense a Sra. Aline Tavares Nunes.</t>
   </si>
   <si>
     <t>17022</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17022/projeto_de_decreto_legislativo_no_29-21_df_-_comenda_itiquira_sra._geyse_dayane-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17022/projeto_de_decreto_legislativo_no_29-21_df_-_comenda_itiquira_sra._geyse_dayane-assinado.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira a Sra. Geyse Dayane de Oliveira.</t>
   </si>
   <si>
     <t>16928</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Jucie Batista do Nascimento - Ciê do Sacolão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16928/32_titulo_-_dra._maria_luiza_de_souza_freitas.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16928/32_titulo_-_dra._maria_luiza_de_souza_freitas.pdf</t>
   </si>
   <si>
     <t>32 - Concede Título de Cidadã Formosense a Drª. Maria _x000D_
 Luiza de Souza Freitas.</t>
   </si>
   <si>
     <t>16940</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Valdson Jose da Silva - Valdson José</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16940/comenda_37.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16940/comenda_37.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira a Dheymes Venancio Barbosa.</t>
   </si>
   <si>
     <t>16941</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16941/comenda_38.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16941/comenda_38.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira a José Luiz Gomes Spindola.</t>
   </si>
   <si>
     <t>16942</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16942/comenda_39.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16942/comenda_39.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira a Wesclei de Souza Ribeiro.</t>
   </si>
   <si>
     <t>17117</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17117/pdl_n_40-21_-_vj.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17117/pdl_n_40-21_-_vj.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense a Ricardo Koehler.</t>
   </si>
   <si>
     <t>17115</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17115/titulo_41.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17115/titulo_41.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense a Sebastião Paulino Filho.</t>
   </si>
   <si>
     <t>16939</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16939/titulo_42.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16939/titulo_42.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense a Alexandre Lopes de Souza.</t>
   </si>
   <si>
     <t>16915</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Israel de Assis Alves – Índio de Assis</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16915/projeto_de_decreto_legislativo_no_43-21_sigla_do_autor_-_titulo_cidadao_sr._carlos_ferreira_de_sousa.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16915/projeto_de_decreto_legislativo_no_43-21_sigla_do_autor_-_titulo_cidadao_sr._carlos_ferreira_de_sousa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense a Carlos Ferreira de Sousa.</t>
   </si>
   <si>
     <t>17239</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17239/projeto_de_decreto_legislativo_no_49-21_sigla_do_autor_-_comenda_itiquira_sr._airton_vieira.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17239/projeto_de_decreto_legislativo_no_49-21_sigla_do_autor_-_comenda_itiquira_sr._airton_vieira.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira ao Senhor Airton Vieira  de Araujo Filho.</t>
   </si>
   <si>
     <t>17242</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17242/projeto_de_decreto_legislativo_no50-21_sigla_do_autor_-_titulo_cidadao_sr._gilmar_francisco_barrens.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17242/projeto_de_decreto_legislativo_no50-21_sigla_do_autor_-_titulo_cidadao_sr._gilmar_francisco_barrens.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense ao Senhor Gilmar Francisco Barrense.</t>
   </si>
   <si>
     <t>17244</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17244/projeto_de_decreto_legislativo_no51-21_sigla_do_autor_-_titulo_cidadao_sr._joao_menez.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17244/projeto_de_decreto_legislativo_no51-21_sigla_do_autor_-_titulo_cidadao_sr._joao_menez.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense ao Senhor João Menez.</t>
   </si>
   <si>
     <t>17243</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17243/projeto_de_decreto_legislativo_no52-21_sigla_do_autor_-_titulo_cidadao_sr.jose_ribeiro_de_andrade.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17243/projeto_de_decreto_legislativo_no52-21_sigla_do_autor_-_titulo_cidadao_sr.jose_ribeiro_de_andrade.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense ao Senhor José Ribeiro de Andrade .</t>
   </si>
   <si>
     <t>17245</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17245/projeto_de_decreto_legislativo_no_53-21_sigla_do_autor_-_titulo_cidada_sra._mariana_lobo_espineira.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17245/projeto_de_decreto_legislativo_no_53-21_sigla_do_autor_-_titulo_cidada_sra._mariana_lobo_espineira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Formosense a Senhora  Mariana Lôbo Espiñeira._x000D_
 .</t>
   </si>
   <si>
     <t>17118</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Edmundo Nunes Dourado - Mundim</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17118/projeto_de_decreto_legislativo_no_57-21_ed_-_comenda_itiquira_sr.denis.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17118/projeto_de_decreto_legislativo_no_57-21_ed_-_comenda_itiquira_sr.denis.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira ao Sr. Dennis Freitas Oliveira.</t>
   </si>
   <si>
     <t>17121</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17121/projeto_de_decreto_legislativo_no_58-21_ed_-_comenda_itiquira_sr.gilmar.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17121/projeto_de_decreto_legislativo_no_58-21_ed_-_comenda_itiquira_sr.gilmar.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira ao Sr. Gilmar Francisco de Oliveira</t>
   </si>
   <si>
     <t>17252</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Cátia Rodrigues de Oliveira – Cátia Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17252/titulo_cidadao_-_sra_elaine-_projeto_de_decreto_legislativo_no_65-21_cr.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17252/titulo_cidadao_-_sra_elaine-_projeto_de_decreto_legislativo_no_65-21_cr.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Formosense a Sra. ELAINE OLIVEIRA VILELA.</t>
   </si>
   <si>
     <t>17236</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17236/titulo_cidadao_-_sr_caique_de_souza_-_projeto_de_decreto_legislativo_no_66-21_cr.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17236/titulo_cidadao_-_sr_caique_de_souza_-_projeto_de_decreto_legislativo_no_66-21_cr.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense ao Sr. CAIQUE DE SOUZA ALMEIDA.</t>
   </si>
   <si>
     <t>17235</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17235/titulo_cidadao_-_dr_haroldo_eustaquio_-_projeto_de_decreto_legislativo_no_67-21_cr.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17235/titulo_cidadao_-_dr_haroldo_eustaquio_-_projeto_de_decreto_legislativo_no_67-21_cr.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense ao Sr. HAROLDO EUSTÁQUIO ALONSO RIBEIRO.</t>
   </si>
   <si>
     <t>17234</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17234/comenda_itiquira_-_sra_mariangela_-_projeto_de_decreto_legislativo_no_68_-21_cr_-_copia.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17234/comenda_itiquira_-_sra_mariangela_-_projeto_de_decreto_legislativo_no_68_-21_cr_-_copia.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira a Sra. MARIÂNGELA BENSO HENDGES.</t>
   </si>
   <si>
     <t>17240</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17240/titulo_cidadao_-_sr_adauto_lucio_-_projeto_de_decreto_legislativo_no_69-21_cr-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17240/titulo_cidadao_-_sr_adauto_lucio_-_projeto_de_decreto_legislativo_no_69-21_cr-assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense ao Sr. ADAUTO LÚCIO DE MESQUITA.</t>
   </si>
   <si>
     <t>17120</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Filipe Vilarins Lacerda - Filipe Vilarins</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17120/projeto_de_decreto_legislativo_no_00-21_sigla_do_autor_-_comenda_itiquira_sr._cleomar_jose.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17120/projeto_de_decreto_legislativo_no_00-21_sigla_do_autor_-_comenda_itiquira_sr._cleomar_jose.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra e Mérito Itiquira a Cleomar José da Silva</t>
   </si>
   <si>
     <t>17129</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Joelson Roberto Vaz Santiago – Joelson Trovão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17129/titulo_de_cidadao_formorsense_ao_senhor__allan_henrique.-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17129/titulo_de_cidadao_formorsense_ao_senhor__allan_henrique.-assinado.pdf</t>
   </si>
   <si>
     <t>Concede ao título cidadão Formosense ao Sr. Allan Henrique da Sílva.</t>
   </si>
   <si>
     <t>17125</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17125/titulo_cidadao_formodense__helio_fonseca-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17125/titulo_cidadao_formodense__helio_fonseca-assinado.pdf</t>
   </si>
   <si>
     <t>Concede o título cidadão Formosense ao Sr. Hélio das Dores Fonseca.</t>
   </si>
   <si>
     <t>17126</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17126/titulo_de_cidadao_formorsense_ao_senhor_otacilio_ferreira.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17126/titulo_de_cidadao_formorsense_ao_senhor_otacilio_ferreira.pdf</t>
   </si>
   <si>
     <t>Concede ao título cidadão Formosense ao Sr. Otacílio Ferreira</t>
   </si>
   <si>
     <t>17182</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17182/titulo_de_comenda_de_honra_ao_merito_itiquira__andre_lucio_mendes_de_oliveira_.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17182/titulo_de_comenda_de_honra_ao_merito_itiquira__andre_lucio_mendes_de_oliveira_.pdf</t>
   </si>
   <si>
     <t>Título de comenda de honra ao mérito André  Lúcio Mendes de Oliveira.</t>
   </si>
   <si>
     <t>17183</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17183/titulo_de_comenda_de_honra_ao_merito_itiquira_gleide_rubens_lopes.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17183/titulo_de_comenda_de_honra_ao_merito_itiquira_gleide_rubens_lopes.pdf</t>
   </si>
   <si>
     <t>Comenda honra ao mérito Gleide  Rubens Lopes</t>
   </si>
   <si>
     <t>17184</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17184/tttulo_de_comenda_de_mayla_thayline_dos_santos..pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17184/tttulo_de_comenda_de_mayla_thayline_dos_santos..pdf</t>
   </si>
   <si>
     <t>Comenda ao mérito Mayla Thayline dos Santos.</t>
   </si>
   <si>
     <t>17116</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Luziano Martins de Araujo - Luziano Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17116/projeto_de_decreto_legislativo_no_96-21_sigla_do_autor_-_titulo_cidadao_sr._claudionor_roque_testa.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17116/projeto_de_decreto_legislativo_no_96-21_sigla_do_autor_-_titulo_cidadao_sr._claudionor_roque_testa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Formosense ao Senhor Claudionor Roque Testa</t>
   </si>
   <si>
     <t>17246</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Roberta Brito Schwerz Funghetto – Roberta Brito</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17246/projeto_de_decreto_legislativo_no_106-21_rb_-_titulo_cidada_sra._eliana_nunes_da_silva.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17246/projeto_de_decreto_legislativo_no_106-21_rb_-_titulo_cidada_sra._eliana_nunes_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Formosense a Eliana Nunes da Silva.</t>
   </si>
   <si>
     <t>17248</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17248/projeto_de_decreto_legislativo_no_107-21_rb_-_comenda_itiquira_sr._caique_fagundes_rauber.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17248/projeto_de_decreto_legislativo_no_107-21_rb_-_comenda_itiquira_sr._caique_fagundes_rauber.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira a Caique Fagundes Rauber.</t>
   </si>
   <si>
     <t>17249</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17249/projeto_de_decreto_legislativo_no_108-21_rb_-_comenda_itiquira_sra._cleonilda_paes_da_costa.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17249/projeto_de_decreto_legislativo_no_108-21_rb_-_comenda_itiquira_sra._cleonilda_paes_da_costa.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira a Cleonilda Paes da Costa.</t>
   </si>
   <si>
     <t>17250</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17250/projeto_de_decreto_legislativo_no_109-21_rb_-_comenda_itiquira_sra._leandra_regina_bezerra_de_araujo.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17250/projeto_de_decreto_legislativo_no_109-21_rb_-_comenda_itiquira_sra._leandra_regina_bezerra_de_araujo.pdf</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito Itiquira a Leandra Regina Bezerra de Araújo.</t>
   </si>
   <si>
     <t>17251</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17251/projeto_de_decreto_legislativo_no_110-21_rb_-_titulo_cidada_sra._ivaneide_barros_de_oliveira.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17251/projeto_de_decreto_legislativo_no_110-21_rb_-_titulo_cidada_sra._ivaneide_barros_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Formosense a Ivaneide Barros de Oliveira.</t>
   </si>
   <si>
     <t>17238</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17238/pdl_n_112-21_-_cr.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17238/pdl_n_112-21_-_cr.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Formosense a Sra. ANDREA BUENO BALIEIRO.</t>
   </si>
   <si>
     <t>15136</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15136/projeto_de_resolucao_no_01-20_-_catia-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15136/projeto_de_resolucao_no_01-20_-_catia-assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto “Vereador na melhor idade por um dia” na Câmara Municipal de Vereadores de Formosa – GO e dá outras providências.</t>
   </si>
   <si>
     <t>16269</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16269/projeto_de_resolucao_no_12-21_honraria_policial_destaque_do_ano..pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16269/projeto_de_resolucao_no_12-21_honraria_policial_destaque_do_ano..pdf</t>
   </si>
   <si>
     <t>Institui no âmbito da Câmara Municipal de_x000D_
 Formosa “Honraria Policial Militar Destaque do_x000D_
 Ano”, a “Honraria Policial Civil Destaque do Ano” e_x000D_
 a “Honraria Bombeiro Militar Destaque do Ano.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1127,68 +1127,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16911/emenda_supressiva_no_40-21_sigla_do_autor_ao_projeto_de_resolucao_no_12-21_sigla_do_autor.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17122/mocao_de_congratulacao_no_47-21_sigla_do_autor_ao_sr._joao__assinado_pela_md.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17123/mocao_de_pesar_no_48-21_celio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16971/mocao_de_congratulacao_no_63-21_df_aos_servidores_da_central_de_flagrante.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17247/projeto_de_decreto_legislativo_no_05-21_sigla_do_autor_-_titulo_cidadao_sr._jamilton_1_salvo_automaticamente.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17127/projeto_de_decreto_legislativo_no_07-21_ep_-_comenda_itiquira_sr._geovane.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17128/projeto_de_decreto_legislativo_no_08-21_ep_-_titulo_cidada_sra._elza.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17130/projeto_de_decreto_legislativo_no_09-21_ep_-_titulo_cidadao_sr._anderson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16943/titulo_marcio_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17254/projeto_de_decreto_legislativo_no_15-21_sigla_do_autor_-_comenda_itiquira_sr.__joaquim_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17241/projeto_de_decreto_legislativo_no_17-21_maia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17253/projeto_de_decreto_legislativo_no_18-21_maria_custodia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16944/pdl_no_20-21_sr.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16945/projeto_de_decreto_legislativo_no21-21_sr_-_comenda_itiquira_sr._vinicius_vfarma.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16946/projeto_de_decreto_legislativo_no_22-21_sr_comenda_itiquira_sr._ednaldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17131/projeto_de_decreto_legislativo_no_00-21_sigla_do_autor_-_titulo_cidadao_sr._______.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16815/projeto_de_decreto_legislativo_no_25-21_df_-_comenda_itiquira_a_sra._arllena_muniz_freire.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16818/df_-_pdl_n_26-21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16970/projeto_de_decreto_legislativo_no_28-21_df_-_titulo_cidadao_sra._aline_tavares.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17022/projeto_de_decreto_legislativo_no_29-21_df_-_comenda_itiquira_sra._geyse_dayane-assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16928/32_titulo_-_dra._maria_luiza_de_souza_freitas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16940/comenda_37.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16941/comenda_38.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16942/comenda_39.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17117/pdl_n_40-21_-_vj.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17115/titulo_41.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16939/titulo_42.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16915/projeto_de_decreto_legislativo_no_43-21_sigla_do_autor_-_titulo_cidadao_sr._carlos_ferreira_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17239/projeto_de_decreto_legislativo_no_49-21_sigla_do_autor_-_comenda_itiquira_sr._airton_vieira.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17242/projeto_de_decreto_legislativo_no50-21_sigla_do_autor_-_titulo_cidadao_sr._gilmar_francisco_barrens.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17244/projeto_de_decreto_legislativo_no51-21_sigla_do_autor_-_titulo_cidadao_sr._joao_menez.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17243/projeto_de_decreto_legislativo_no52-21_sigla_do_autor_-_titulo_cidadao_sr.jose_ribeiro_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17245/projeto_de_decreto_legislativo_no_53-21_sigla_do_autor_-_titulo_cidada_sra._mariana_lobo_espineira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17118/projeto_de_decreto_legislativo_no_57-21_ed_-_comenda_itiquira_sr.denis.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17121/projeto_de_decreto_legislativo_no_58-21_ed_-_comenda_itiquira_sr.gilmar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17252/titulo_cidadao_-_sra_elaine-_projeto_de_decreto_legislativo_no_65-21_cr.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17236/titulo_cidadao_-_sr_caique_de_souza_-_projeto_de_decreto_legislativo_no_66-21_cr.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17235/titulo_cidadao_-_dr_haroldo_eustaquio_-_projeto_de_decreto_legislativo_no_67-21_cr.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17234/comenda_itiquira_-_sra_mariangela_-_projeto_de_decreto_legislativo_no_68_-21_cr_-_copia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17240/titulo_cidadao_-_sr_adauto_lucio_-_projeto_de_decreto_legislativo_no_69-21_cr-assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17120/projeto_de_decreto_legislativo_no_00-21_sigla_do_autor_-_comenda_itiquira_sr._cleomar_jose.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17129/titulo_de_cidadao_formorsense_ao_senhor__allan_henrique.-assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17125/titulo_cidadao_formodense__helio_fonseca-assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17126/titulo_de_cidadao_formorsense_ao_senhor_otacilio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17182/titulo_de_comenda_de_honra_ao_merito_itiquira__andre_lucio_mendes_de_oliveira_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17183/titulo_de_comenda_de_honra_ao_merito_itiquira_gleide_rubens_lopes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17184/tttulo_de_comenda_de_mayla_thayline_dos_santos..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17116/projeto_de_decreto_legislativo_no_96-21_sigla_do_autor_-_titulo_cidadao_sr._claudionor_roque_testa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17246/projeto_de_decreto_legislativo_no_106-21_rb_-_titulo_cidada_sra._eliana_nunes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17248/projeto_de_decreto_legislativo_no_107-21_rb_-_comenda_itiquira_sr._caique_fagundes_rauber.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17249/projeto_de_decreto_legislativo_no_108-21_rb_-_comenda_itiquira_sra._cleonilda_paes_da_costa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17250/projeto_de_decreto_legislativo_no_109-21_rb_-_comenda_itiquira_sra._leandra_regina_bezerra_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17251/projeto_de_decreto_legislativo_no_110-21_rb_-_titulo_cidada_sra._ivaneide_barros_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17238/pdl_n_112-21_-_cr.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15136/projeto_de_resolucao_no_01-20_-_catia-assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16269/projeto_de_resolucao_no_12-21_honraria_policial_destaque_do_ano..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16911/emenda_supressiva_no_40-21_sigla_do_autor_ao_projeto_de_resolucao_no_12-21_sigla_do_autor.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17122/mocao_de_congratulacao_no_47-21_sigla_do_autor_ao_sr._joao__assinado_pela_md.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17123/mocao_de_pesar_no_48-21_celio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16971/mocao_de_congratulacao_no_63-21_df_aos_servidores_da_central_de_flagrante.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17247/projeto_de_decreto_legislativo_no_05-21_sigla_do_autor_-_titulo_cidadao_sr._jamilton_1_salvo_automaticamente.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17127/projeto_de_decreto_legislativo_no_07-21_ep_-_comenda_itiquira_sr._geovane.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17128/projeto_de_decreto_legislativo_no_08-21_ep_-_titulo_cidada_sra._elza.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17130/projeto_de_decreto_legislativo_no_09-21_ep_-_titulo_cidadao_sr._anderson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16943/titulo_marcio_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17254/projeto_de_decreto_legislativo_no_15-21_sigla_do_autor_-_comenda_itiquira_sr.__joaquim_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17241/projeto_de_decreto_legislativo_no_17-21_maia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17253/projeto_de_decreto_legislativo_no_18-21_maria_custodia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16944/pdl_no_20-21_sr.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16945/projeto_de_decreto_legislativo_no21-21_sr_-_comenda_itiquira_sr._vinicius_vfarma.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16946/projeto_de_decreto_legislativo_no_22-21_sr_comenda_itiquira_sr._ednaldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17131/projeto_de_decreto_legislativo_no_00-21_sigla_do_autor_-_titulo_cidadao_sr._______.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16815/projeto_de_decreto_legislativo_no_25-21_df_-_comenda_itiquira_a_sra._arllena_muniz_freire.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16818/df_-_pdl_n_26-21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16970/projeto_de_decreto_legislativo_no_28-21_df_-_titulo_cidadao_sra._aline_tavares.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17022/projeto_de_decreto_legislativo_no_29-21_df_-_comenda_itiquira_sra._geyse_dayane-assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16928/32_titulo_-_dra._maria_luiza_de_souza_freitas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16940/comenda_37.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16941/comenda_38.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16942/comenda_39.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17117/pdl_n_40-21_-_vj.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17115/titulo_41.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16939/titulo_42.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16915/projeto_de_decreto_legislativo_no_43-21_sigla_do_autor_-_titulo_cidadao_sr._carlos_ferreira_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17239/projeto_de_decreto_legislativo_no_49-21_sigla_do_autor_-_comenda_itiquira_sr._airton_vieira.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17242/projeto_de_decreto_legislativo_no50-21_sigla_do_autor_-_titulo_cidadao_sr._gilmar_francisco_barrens.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17244/projeto_de_decreto_legislativo_no51-21_sigla_do_autor_-_titulo_cidadao_sr._joao_menez.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17243/projeto_de_decreto_legislativo_no52-21_sigla_do_autor_-_titulo_cidadao_sr.jose_ribeiro_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17245/projeto_de_decreto_legislativo_no_53-21_sigla_do_autor_-_titulo_cidada_sra._mariana_lobo_espineira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17118/projeto_de_decreto_legislativo_no_57-21_ed_-_comenda_itiquira_sr.denis.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17121/projeto_de_decreto_legislativo_no_58-21_ed_-_comenda_itiquira_sr.gilmar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17252/titulo_cidadao_-_sra_elaine-_projeto_de_decreto_legislativo_no_65-21_cr.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17236/titulo_cidadao_-_sr_caique_de_souza_-_projeto_de_decreto_legislativo_no_66-21_cr.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17235/titulo_cidadao_-_dr_haroldo_eustaquio_-_projeto_de_decreto_legislativo_no_67-21_cr.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17234/comenda_itiquira_-_sra_mariangela_-_projeto_de_decreto_legislativo_no_68_-21_cr_-_copia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17240/titulo_cidadao_-_sr_adauto_lucio_-_projeto_de_decreto_legislativo_no_69-21_cr-assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17120/projeto_de_decreto_legislativo_no_00-21_sigla_do_autor_-_comenda_itiquira_sr._cleomar_jose.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17129/titulo_de_cidadao_formorsense_ao_senhor__allan_henrique.-assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17125/titulo_cidadao_formodense__helio_fonseca-assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17126/titulo_de_cidadao_formorsense_ao_senhor_otacilio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17182/titulo_de_comenda_de_honra_ao_merito_itiquira__andre_lucio_mendes_de_oliveira_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17183/titulo_de_comenda_de_honra_ao_merito_itiquira_gleide_rubens_lopes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17184/tttulo_de_comenda_de_mayla_thayline_dos_santos..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17116/projeto_de_decreto_legislativo_no_96-21_sigla_do_autor_-_titulo_cidadao_sr._claudionor_roque_testa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17246/projeto_de_decreto_legislativo_no_106-21_rb_-_titulo_cidada_sra._eliana_nunes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17248/projeto_de_decreto_legislativo_no_107-21_rb_-_comenda_itiquira_sr._caique_fagundes_rauber.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17249/projeto_de_decreto_legislativo_no_108-21_rb_-_comenda_itiquira_sra._cleonilda_paes_da_costa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17250/projeto_de_decreto_legislativo_no_109-21_rb_-_comenda_itiquira_sra._leandra_regina_bezerra_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17251/projeto_de_decreto_legislativo_no_110-21_rb_-_titulo_cidada_sra._ivaneide_barros_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17238/pdl_n_112-21_-_cr.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15136/projeto_de_resolucao_no_01-20_-_catia-assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16269/projeto_de_resolucao_no_12-21_honraria_policial_destaque_do_ano..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="178.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>