--- v0 (2025-12-06)
+++ v1 (2026-04-01)
@@ -54,240 +54,240 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16809</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Edmundo Nunes Dourado - Mundim</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16809/emenda_modificativa_n_13-21_ao_projeto_de_lei_21-21.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16809/emenda_modificativa_n_13-21_ao_projeto_de_lei_21-21.pdf</t>
   </si>
   <si>
     <t>Modifica o Anexo II do Projeto de Lei nº. 21/21 de 2 de agosto de 2021 que Dispõe de Crédito Adicional de Natureza Especial e dá outras providências.</t>
   </si>
   <si>
     <t>15429</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOPE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Gustavo Marques de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15429/projeto_de_lei_no_01.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15429/projeto_de_lei_no_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Recuperação Fiscal do Município de Formosa-GO – REFIS-2021, e dá outras providências,</t>
   </si>
   <si>
     <t>15433</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15433/projeto_de_lei_no_05.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15433/projeto_de_lei_no_05.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Especial e dá outras providências”.</t>
   </si>
   <si>
     <t>15976</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15976/pl.ldo.2022.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15976/pl.ldo.2022.pdf</t>
   </si>
   <si>
     <t>Institui  a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>16172</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16172/projeto_de_lei_n.o_15.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16172/projeto_de_lei_n.o_15.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Regulamentação e Distribuição dos Honorários advocatícios de Sucumbência entre os advogados públicos do Município de Formosa/GO e dá outras providências.</t>
   </si>
   <si>
     <t>16778</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16778/pl21-21.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16778/pl21-21.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Especial e dá outras providências.”</t>
   </si>
   <si>
     <t>17136</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17136/ldo_2022.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17136/ldo_2022.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei de Diretrizes Orçamentárias, Lei n.º 646/2021, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>17137</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17137/loa_2022.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17137/loa_2022.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e fixa a Despesa do Município de Formosa - GO para o exercício financeiro de 2022 e, dá outras providências".</t>
   </si>
   <si>
     <t>16279</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Acinemar Gonçalves Costa – Nema, Cátia Rodrigues de Oliveira – Cátia Rodrigues, Filipe Vilarins Lacerda - Filipe Vilarins, Roberta Brito Schwerz Funghetto – Roberta Brito, Welio Antonio da Silva - Welio de Iraci Chegou</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16279/plo_90-21-corrigido.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16279/plo_90-21-corrigido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual das remunerações e gratificações dos servidores públicos da Câmara Municipal e dos subsídios dos agentes políticos do Poder Legislativo do Município de Formosa.</t>
   </si>
   <si>
     <t>16547</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Fernanda Martins de Lima – Delegada Fernanda</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16547/projeto_de_lei_ordinari_n_101.21_-_transparencia_no_iptu.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16547/projeto_de_lei_ordinari_n_101.21_-_transparencia_no_iptu.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Transparência na cobrança do Imposto Sobre a Propriedade Predial e Territorial Urbana (IPTU) no Município de Formosa.</t>
   </si>
   <si>
     <t>15567</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Simone Dias Ribeiro de Melo – Simone Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15567/requerimento_no_05-21_sigla_do_autor_-_informacoes_pelo_prefeito_municipal.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15567/requerimento_no_05-21_sigla_do_autor_-_informacoes_pelo_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, após ouvido o Plenário, que sejam solicitadas ao Senhor GUSTAVO MARQUES DE OLIVEIRA, Prefeito Municipal, as seguintes informações:_x000D_
 a)Quanto de recurso o município recebeu da União para tratar da pandemia;_x000D_
 b)Quando esse recurso chegou ao município;_x000D_
 c)Qual valor foi disponibilizado para criação de novos leitos para o Hospital Regional de Formosa;_x000D_
 d)Quantos leitos a prefeitura disponibilizou desde o início da Pandemia; _x000D_
 e)Quantos leitos o Estado disponibilizou; _x000D_
 f)Quanto desse recurso já foi aplicado; e_x000D_
 g)De que forma está sendo gerida a aplicação das vacinas .</t>
   </si>
   <si>
     <t>15558</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Jucie Batista do Nascimento - Ciê do Sacolão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15558/requerimento_8-21_-_jn.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15558/requerimento_8-21_-_jn.pdf</t>
   </si>
   <si>
     <t>8 - Requeiro, nos termos regimentais, após ouvido o Plenário, que sejam solicitadas ao senhor Ricardo Alves de Oliveira, Gerente do Distrito da Saneago, Rua 14, N°33, Jardim Oliveira, as seguintes informações pertinentes quanto a taxa de tratamento de esgoto no município._x000D_
 _x000D_
 a) Valor global arrecadado  com a taxa de esgoto em Formosa em 2019 e 2020;_x000D_
 b) Valor global gasto para tratamento do esgoto in natura até à finalização, em 2019 e 2020;_x000D_
 c) Estudo técnico que emita parecer  favorável ou desfavorável  sobre a diminuição   do valor da taxa de esgoto;_x000D_
 d) Ainda, se o parecer for favorável, a explicitação do percentual de redução que poderia ser aplicado.</t>
   </si>
   <si>
     <t>15587</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Joao Batista Cordeiro M. Junior – João Batista</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15587/requerimento_no_19-21_jb_de_9_de_marco_2021.docx.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15587/requerimento_no_19-21_jb_de_9_de_marco_2021.docx.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, após ouvido o Plenário, que sejam solicitadas ao Senhor GUSTAVO MARQUES DE OLIVEIRA, Prefeito Municipal, através de sua Secretária de Educação, Sra. Sizélia de Abreu, informações sobre a verba no valor de R$ 244.750,00 (duzentos e quarenta e quatro mil e setecentos e cinquenta reais) repassada pelo Fundo de Manutenção e Desenvolvimento da Educação Básica (Fundeb) a este Município no corrente ano, destinada a merenda escolar, dentre elas:_x000D_
 _x000D_
 •	Informações sobre a efetivação deste depósito na conta da Prefeitura Municipal; _x000D_
 •	Esclarecimentos se esta foi empregada para a propositura destinada.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -597,68 +597,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16809/emenda_modificativa_n_13-21_ao_projeto_de_lei_21-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15429/projeto_de_lei_no_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15433/projeto_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15976/pl.ldo.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16172/projeto_de_lei_n.o_15.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16778/pl21-21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17136/ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17137/loa_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16279/plo_90-21-corrigido.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16547/projeto_de_lei_ordinari_n_101.21_-_transparencia_no_iptu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15567/requerimento_no_05-21_sigla_do_autor_-_informacoes_pelo_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15558/requerimento_8-21_-_jn.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15587/requerimento_no_19-21_jb_de_9_de_marco_2021.docx.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16809/emenda_modificativa_n_13-21_ao_projeto_de_lei_21-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15429/projeto_de_lei_no_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15433/projeto_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15976/pl.ldo.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16172/projeto_de_lei_n.o_15.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16778/pl21-21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17136/ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/17137/loa_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16279/plo_90-21-corrigido.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16547/projeto_de_lei_ordinari_n_101.21_-_transparencia_no_iptu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15567/requerimento_no_05-21_sigla_do_autor_-_informacoes_pelo_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15558/requerimento_8-21_-_jn.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15587/requerimento_no_19-21_jb_de_9_de_marco_2021.docx.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="192.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>