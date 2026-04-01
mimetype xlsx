--- v0 (2025-12-06)
+++ v1 (2026-04-01)
@@ -54,315 +54,315 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16888</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Simone Dias Ribeiro de Melo – Simone Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16888/emenda_supressiva_no_31-21_sr.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16888/emenda_supressiva_no_31-21_sr.pdf</t>
   </si>
   <si>
     <t>Suprime o art. 6º do Projeto de Lei Ordinária nº 66/21, de 10 de junho de 2021, que “Dispõe sobre a Política Municipal de Incentivo a Educação Socioemocional”.</t>
   </si>
   <si>
     <t>16900</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Valdson Jose da Silva - Valdson José</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16900/emenda_modificativa_no_32_2.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16900/emenda_modificativa_no_32_2.pdf</t>
   </si>
   <si>
     <t>Modifica a ementa do Projeto de Lei Ordinária nº 8/21, de 9 de junho de 2021, que “Dispõe sobre a Instituição da Semana de Cuidado com a Escola e dá outras providências ”.</t>
   </si>
   <si>
     <t>16895</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Joao Batista Cordeiro M. Junior – João Batista</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16895/emenda_modificativa_no_36-21_jb_ao_projeto_de_lei_ordinaria_no_84-21_cr.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16895/emenda_modificativa_no_36-21_jb_ao_projeto_de_lei_ordinaria_no_84-21_cr.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 2º do Projeto de Lei Ordinária nº 84/21, de 4 de maio de 2021, que “Dispõe sobre a obrigatoriedade de apresentação do Cartão de Vacina no ato da matrícula para aos alunos da rede de ensino do Município de Formosa-GO e dá outras providências. ”</t>
   </si>
   <si>
     <t>15432</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Gustavo Marques de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15432/projeto_de_lei_complementar_no04.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15432/projeto_de_lei_complementar_no04.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 004/09, de 30 de dezembro de 2009 que “Estabelece o Estatuto do Magistério Público do Município de Formosa, na forma que especifica e dá outras providências”, na forma que especifica.</t>
   </si>
   <si>
     <t>15804</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLOPE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15804/projeto_de_lei_no09.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15804/projeto_de_lei_no09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal n.º 14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>15534</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Fernanda Martins de Lima – Delegada Fernanda</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15534/projeto_de_lei_ordinaria_no_22-21_df_-_publicidade_das_vagas_assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15534/projeto_de_lei_ordinaria_no_22-21_df_-_publicidade_das_vagas_assinado.pdf</t>
   </si>
   <si>
     <t>Torna pública as listas de espera dos interessados para vagas nos Centros Municipais de Educação Infantil – CMEIs.</t>
   </si>
   <si>
     <t>15537</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15537/projeto_de_lei_ordinaria_semana_de_cuidado_com_a_escola_1.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15537/projeto_de_lei_ordinaria_semana_de_cuidado_com_a_escola_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição da Semana de Cuidado com a Escola e dá outras providências.</t>
   </si>
   <si>
     <t>15561</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Luziano Martins de Araujo - Luziano Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15561/projeto_de_lei_ordinaria_no_26-21_libras-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15561/projeto_de_lei_ordinaria_no_26-21_libras-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da Língua Brasileira de Sinais (LIBRAS)nos currículos do ensino fundamental das escolas municipais do município de Formosa e dá outras providências.</t>
   </si>
   <si>
     <t>15903</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Cátia Rodrigues de Oliveira – Cátia Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15903/projeto_de_lei_63_prioridade_de_vagas.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15903/projeto_de_lei_63_prioridade_de_vagas.pdf</t>
   </si>
   <si>
     <t>Assegura à criança e ao adolescente cujos pais ou responsáveis sejam pessoas com deficiência ou com 60 (sessenta) anos ou mais a prioridade de vaga em unidade da rede pública municipal de ensino mais próxima de sua residência.</t>
   </si>
   <si>
     <t>16533</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16533/projeto_de_lei_ordinaria_no_66-21_sr_politica_municipal_de_incentivo_a_educacao_socioemocional.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16533/projeto_de_lei_ordinaria_no_66-21_sr_politica_municipal_de_incentivo_a_educacao_socioemocional.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Incentivo a Educação Socioemocional.</t>
   </si>
   <si>
     <t>16400</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Filipe Vilarins Lacerda - Filipe Vilarins, Roberta Brito Schwerz Funghetto – Roberta Brito, Shinayder Frederico de M. Almeida– Prof. Shinayder</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16400/projeto_de_lei_ordinaria_no_69-21_rb_-_constituicao_em_miudos-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16400/projeto_de_lei_ordinaria_no_69-21_rb_-_constituicao_em_miudos-assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a implantar o estudo da “Constituição em Miúdos” nas escolas da Rede Municipal no âmbito do Município de Formosa.</t>
   </si>
   <si>
     <t>16062</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16062/pl_84-21_cartao_de_vacina.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16062/pl_84-21_cartao_de_vacina.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de apresentação do Cartão de Vacina no ato da matrícula para aos alunos da rede de ensino do Município de _x000D_
 Formosa-GO e dá outras providências.</t>
   </si>
   <si>
     <t>16280</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Joelson Roberto Vaz Santiago – Joelson Trovão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16280/projeto_de_lei_ordinaria_no_100_2021.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16280/projeto_de_lei_ordinaria_no_100_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da língua brasileira de sinais-LIBRAS, em aulas teóricas nos Centros de Formações de Condutores do Município de Formosa.</t>
   </si>
   <si>
     <t>16529</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16529/projeto_de_lei_ordinaria_no_110-21_df_evasao_escolar_corrigido.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16529/projeto_de_lei_ordinaria_no_110-21_df_evasao_escolar_corrigido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Política Municipal de Prevenção ao Abandono e Evasão Escolar.</t>
   </si>
   <si>
     <t>16848</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16848/projeto_de_lei_ordinaria_no_124-21_df_evasao_escolar_corrigido.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16848/projeto_de_lei_ordinaria_no_124-21_df_evasao_escolar_corrigido.pdf</t>
   </si>
   <si>
     <t>16656</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16656/projeto_de_lei_ordinaria_no_132_dispoe_sobre_a_criacao_do_disque_bullyng.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16656/projeto_de_lei_ordinaria_no_132_dispoe_sobre_a_criacao_do_disque_bullyng.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Disque Bullyng" nas escolas do município de Formosa e dá outras providências.</t>
   </si>
   <si>
     <t>16920</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Marcos Goulart de Araujo - Marquim Araujo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16920/plo_n_146-21_-__ma.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16920/plo_n_146-21_-__ma.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do “Projeto de Meditação e Inteligência Emocional” a ser desenvolvido nas Escolas da Rede Municipal de Ensino de Formosa- Goiás.</t>
   </si>
   <si>
     <t>15652</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15652/requerimento_sec_educacao.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15652/requerimento_sec_educacao.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, após ouvido o Plenário, que sejam solicitadas ao Senhor GUSTAVO MARQUES DE OLIVEIRA, Prefeito Municipal, através da Secretaria de Educação Sra Sizélia de Abreu, as seguintes informações:_x000D_
 a)	Quantitativo de escolas pertencentes à Rede Municipal de Educação, bem como respectivos endereços; e_x000D_
 b)	Relação nominal de todos os servidores lotados na Secretaria de Educação de Formosa, constando lotação, cargo e função que desempenham.</t>
   </si>
   <si>
     <t>15811</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15811/requerimento_no_32-21_jb_de__7__de_abril_de_2021.doc.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15811/requerimento_no_32-21_jb_de__7__de_abril_de_2021.doc.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, após ouvido o Plenário, que sejam solicitadas ao Senhor GUSTAVO MARQUES DE OLIVEIRA, Prefeito Municipal, através de sua Secretária de Educação, Sra. Sizélia de Abreu, informações sobre o Centro Municipal de Apoio à Inclusão (CMAI), tais como:_x000D_
 •	Previsão de mudança para um espaço mais adequado, para atendimento aos usuários desta Instituição; _x000D_
 •	Se estas futuras instalações serão para o imóvel localizado próximo ao Laguinho do Vovô, que anteriormente funcionava o polo do Senai;_x000D_
 •	Informações sobre a veracidade de possíveis reformas no imóvel supracitado;_x000D_
 •	Conhecimentos sobre o referido imóvel, se será locado, ou é propriedade da Prefeitura Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -673,68 +673,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16888/emenda_supressiva_no_31-21_sr.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16900/emenda_modificativa_no_32_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16895/emenda_modificativa_no_36-21_jb_ao_projeto_de_lei_ordinaria_no_84-21_cr.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15432/projeto_de_lei_complementar_no04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15804/projeto_de_lei_no09.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15534/projeto_de_lei_ordinaria_no_22-21_df_-_publicidade_das_vagas_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15537/projeto_de_lei_ordinaria_semana_de_cuidado_com_a_escola_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15561/projeto_de_lei_ordinaria_no_26-21_libras-assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15903/projeto_de_lei_63_prioridade_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16533/projeto_de_lei_ordinaria_no_66-21_sr_politica_municipal_de_incentivo_a_educacao_socioemocional.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16400/projeto_de_lei_ordinaria_no_69-21_rb_-_constituicao_em_miudos-assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16062/pl_84-21_cartao_de_vacina.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16280/projeto_de_lei_ordinaria_no_100_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16529/projeto_de_lei_ordinaria_no_110-21_df_evasao_escolar_corrigido.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16848/projeto_de_lei_ordinaria_no_124-21_df_evasao_escolar_corrigido.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16656/projeto_de_lei_ordinaria_no_132_dispoe_sobre_a_criacao_do_disque_bullyng.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16920/plo_n_146-21_-__ma.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15652/requerimento_sec_educacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15811/requerimento_no_32-21_jb_de__7__de_abril_de_2021.doc.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16888/emenda_supressiva_no_31-21_sr.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16900/emenda_modificativa_no_32_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16895/emenda_modificativa_no_36-21_jb_ao_projeto_de_lei_ordinaria_no_84-21_cr.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15432/projeto_de_lei_complementar_no04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15804/projeto_de_lei_no09.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15534/projeto_de_lei_ordinaria_no_22-21_df_-_publicidade_das_vagas_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15537/projeto_de_lei_ordinaria_semana_de_cuidado_com_a_escola_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15561/projeto_de_lei_ordinaria_no_26-21_libras-assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15903/projeto_de_lei_63_prioridade_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16533/projeto_de_lei_ordinaria_no_66-21_sr_politica_municipal_de_incentivo_a_educacao_socioemocional.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16400/projeto_de_lei_ordinaria_no_69-21_rb_-_constituicao_em_miudos-assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16062/pl_84-21_cartao_de_vacina.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16280/projeto_de_lei_ordinaria_no_100_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16529/projeto_de_lei_ordinaria_no_110-21_df_evasao_escolar_corrigido.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16848/projeto_de_lei_ordinaria_no_124-21_df_evasao_escolar_corrigido.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16656/projeto_de_lei_ordinaria_no_132_dispoe_sobre_a_criacao_do_disque_bullyng.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16920/plo_n_146-21_-__ma.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15652/requerimento_sec_educacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15811/requerimento_no_32-21_jb_de__7__de_abril_de_2021.doc.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="124.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="166.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="165.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>