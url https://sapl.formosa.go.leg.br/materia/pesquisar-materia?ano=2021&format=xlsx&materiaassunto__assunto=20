--- v0 (2026-01-21)
+++ v1 (2026-04-01)
@@ -54,192 +54,192 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16174</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Valdson Jose da Silva - Valdson José</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16174/modifica_a_ementa_do_projeto_de_resolucao_no_7.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16174/modifica_a_ementa_do_projeto_de_resolucao_no_7.pdf</t>
   </si>
   <si>
     <t>Modifica a ementa e retifica as iniciais dos incisos do art. 3º do Projeto de Resolução nº 7/21, de 13 de abril de 2021, que “Dispõe sobre a adesão institucional da Câmara Legislativa ao movimento Eles por Elas, da Organização das Nações Unidas – ONU.</t>
   </si>
   <si>
     <t>16371</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Joelson Roberto Vaz Santiago – Joelson Trovão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16371/projeto_de_lei_019-2021.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16371/projeto_de_lei_019-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Banco de Empregos e atendimento à mulher vítima de Violência,no âmbito do Município de Formosa- GO.</t>
   </si>
   <si>
     <t>15662</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Luziano Martins de Araujo - Luziano Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15662/pj_34_criacao_da_procuradoria_da_mulher-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15662/pj_34_criacao_da_procuradoria_da_mulher-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria Da Mulher no âmbito da Câmara Municipal de Formosa - Goiás e dá outras providências.</t>
   </si>
   <si>
     <t>16596</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Simone Dias Ribeiro de Melo – Simone Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16596/projeto_de_lei_ordinaria_no_66-21_sr_idosos.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16596/projeto_de_lei_ordinaria_no_66-21_sr_idosos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criar o programa capacitando o idoso e da outras providências.</t>
   </si>
   <si>
     <t>16063</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16063/projeto_de_lei_ordinaria_no_00-21_juntos_por_mais_oportunidade.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16063/projeto_de_lei_ordinaria_no_00-21_juntos_por_mais_oportunidade.pdf</t>
   </si>
   <si>
     <t>Institui a criar programa “Buscando uma nova oportunidade” e dá outras providências.</t>
   </si>
   <si>
     <t>16541</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Clesio Gomes Santana - Subtenente Clésio</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16541/projeto_de_lei_no112.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16541/projeto_de_lei_no112.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Entrega Domiciliar Gratuita de Medicamentos de uso contínuo as pessoas com deficiência motora, multideficiência profunda com dificuldade de locomoção e idosos.</t>
   </si>
   <si>
     <t>16558</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Marcos Goulart de Araujo - Marquim Araujo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16558/projeto_de_lei_ordinaria_no_-21_-_portfolio_-_mulher_de_formosa_-_2.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16558/projeto_de_lei_ordinaria_no_-21_-_portfolio_-_mulher_de_formosa_-_2.pdf</t>
   </si>
   <si>
     <t>Cria o Portfólio das "Mulheres de Formosa", na forma que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>16395</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16395/projeto_de_resolucao-__no_03-_2021.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16395/projeto_de_resolucao-__no_03-_2021.pdf</t>
   </si>
   <si>
     <t>Institui a frente parlamentar da família  e de proteção a vida no Município de Formosa Goiás.</t>
   </si>
   <si>
     <t>15884</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15884/projeto_de_lei_resolucao_no_00-21_sigla_do_autor_valdson_jose_elesporelas_novo.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15884/projeto_de_lei_resolucao_no_00-21_sigla_do_autor_valdson_jose_elesporelas_novo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adesão institucional da Câmara Legislativa ao movimento ElesporElas, da Organização das Nações Unidas – ONU.</t>
   </si>
   <si>
     <t>16913</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16913/projeto_de_resolucao-__no_03-_2021.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16913/projeto_de_resolucao-__no_03-_2021.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -543,68 +543,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16174/modifica_a_ementa_do_projeto_de_resolucao_no_7.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16371/projeto_de_lei_019-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15662/pj_34_criacao_da_procuradoria_da_mulher-assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16596/projeto_de_lei_ordinaria_no_66-21_sr_idosos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16063/projeto_de_lei_ordinaria_no_00-21_juntos_por_mais_oportunidade.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16541/projeto_de_lei_no112.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16558/projeto_de_lei_ordinaria_no_-21_-_portfolio_-_mulher_de_formosa_-_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16395/projeto_de_resolucao-__no_03-_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15884/projeto_de_lei_resolucao_no_00-21_sigla_do_autor_valdson_jose_elesporelas_novo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16913/projeto_de_resolucao-__no_03-_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16174/modifica_a_ementa_do_projeto_de_resolucao_no_7.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16371/projeto_de_lei_019-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15662/pj_34_criacao_da_procuradoria_da_mulher-assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16596/projeto_de_lei_ordinaria_no_66-21_sr_idosos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16063/projeto_de_lei_ordinaria_no_00-21_juntos_por_mais_oportunidade.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16541/projeto_de_lei_no112.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16558/projeto_de_lei_ordinaria_no_-21_-_portfolio_-_mulher_de_formosa_-_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16395/projeto_de_resolucao-__no_03-_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/15884/projeto_de_lei_resolucao_no_00-21_sigla_do_autor_valdson_jose_elesporelas_novo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16913/projeto_de_resolucao-__no_03-_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="222.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>