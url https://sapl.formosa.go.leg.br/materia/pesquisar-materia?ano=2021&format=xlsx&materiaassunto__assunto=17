--- v0 (2026-01-23)
+++ v1 (2026-04-01)
@@ -54,144 +54,144 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16899</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Welio Antonio da Silva - Welio de Iraci Chegou</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16899/emenda_modificativa_no_41-21_ws_ao_projeto_de_lei_ordinaria_no_53-21_ws.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16899/emenda_modificativa_no_41-21_ws_ao_projeto_de_lei_ordinaria_no_53-21_ws.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Projeto de Lei Ordinária nº 53/21, de 12 de maio de 2021</t>
   </si>
   <si>
     <t>16914</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Marcos Goulart de Araujo - Marquim Araujo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16914/emenda_modificativa_no_43-_21_ma_ao_projeto_de_leo_ordinaria_n_97-21_ma.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16914/emenda_modificativa_no_43-_21_ma_ao_projeto_de_leo_ordinaria_n_97-21_ma.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Projeto de lei nº  97/21, de 13 de maio de 2021, que Denomina de "Praça Vereador Manoel Alves de Souza", a praça pública localizada na Rua Olímpio Spíndola, esquina com Avenida Posto Agropecuário e Avenida Circular, Setor Ferroviário.</t>
   </si>
   <si>
     <t>16225</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Welio Antonio da Silva - Welio de Iraci Chegou, Acinemar Gonçalves Costa – Nema, Cátia Rodrigues de Oliveira – Cátia Rodrigues, Edmundo Nunes Dourado - Mundim, Eliton de Paiva – Com de Paiva, Filipe Vilarins Lacerda - Filipe Vilarins, Hermes Ferreira da Costa – Hermes Costa, Israel de Assis Alves – Índio de Assis, Joelson Roberto Vaz Santiago – Joelson Trovão, Luziano Martins de Araujo - Luziano Martins, Roberta Brito Schwerz Funghetto – Roberta Brito, Shinayder Frederico de M. Almeida– Prof. Shinayder</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16225/plo_no_52-21__ws.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16225/plo_no_52-21__ws.pdf</t>
   </si>
   <si>
     <t>Denomina de Laguinho Dejanira Carvalho de Brito, O Laguinho do Abreu localizado na Avenida Circular II, Bairro do Abreu no Município de Formosa/GO.</t>
   </si>
   <si>
     <t>16282</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Acinemar Gonçalves Costa – Nema, Cátia Rodrigues de Oliveira – Cátia Rodrigues, Eliton de Paiva – Com de Paiva, Filipe Vilarins Lacerda - Filipe Vilarins, Hermes Ferreira da Costa – Hermes Costa, Israel de Assis Alves – Índio de Assis, Joelson Roberto Vaz Santiago – Joelson Trovão, Luziano Martins de Araujo - Luziano Martins, Roberta Brito Schwerz Funghetto – Roberta Brito, Shinayder Frederico de M. Almeida– Prof. Shinayder, Welio Antonio da Silva - Welio de Iraci Chegou</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16282/projeto_de_lei_ordinaria_no_53-21_ws.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16282/projeto_de_lei_ordinaria_no_53-21_ws.pdf</t>
   </si>
   <si>
     <t>Altera a Ementa e o artigo 1º da Lei Municipal n° 600, de 03 de setembro de 2020.</t>
   </si>
   <si>
     <t>16284</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16284/projeto_de_lei_ordinaria_97-21_-_ma_-_praca_vereador_manoel_alves_souza.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16284/projeto_de_lei_ordinaria_97-21_-_ma_-_praca_vereador_manoel_alves_souza.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Vereador Manoel Alves de Souza, a praça pública localizada na Rua Olímpio Spíndola, esquina com Avenida Posto Agropecuária e Avenida Circular, Setor Ferroviário.</t>
   </si>
   <si>
     <t>16638</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Luziano Martins de Araujo - Luziano Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16638/pj_n130-21_denominada_de_praca_professora_celeste_siqueira.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16638/pj_n130-21_denominada_de_praca_professora_celeste_siqueira.pdf</t>
   </si>
   <si>
     <t>Fica denominada de “PRAÇA PROFESSORA  CELESTE DE SIQUEIRA” a praça que fica em frente a Escola  Municipal Deodato Gonçalves de Siqueira no Distrito Bezerra município de Formosa-GO.</t>
   </si>
   <si>
     <t>16861</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Shinayder Frederico de M. Almeida– Prof. Shinayder, Welio Antonio da Silva - Welio de Iraci Chegou</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16861/iraci_1-assinado-assinado_certo.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16861/iraci_1-assinado-assinado_certo.pdf</t>
   </si>
   <si>
     <t>Denomina DECK Iraci Antonio da Silva o DECK Mata da Bica localizado na Avenida Bosque 512-632 Bairro Centro no Município de Formosa/GO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -498,68 +498,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16899/emenda_modificativa_no_41-21_ws_ao_projeto_de_lei_ordinaria_no_53-21_ws.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16914/emenda_modificativa_no_43-_21_ma_ao_projeto_de_leo_ordinaria_n_97-21_ma.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16225/plo_no_52-21__ws.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16282/projeto_de_lei_ordinaria_no_53-21_ws.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16284/projeto_de_lei_ordinaria_97-21_-_ma_-_praca_vereador_manoel_alves_souza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16638/pj_n130-21_denominada_de_praca_professora_celeste_siqueira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16861/iraci_1-assinado-assinado_certo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16899/emenda_modificativa_no_41-21_ws_ao_projeto_de_lei_ordinaria_no_53-21_ws.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16914/emenda_modificativa_no_43-_21_ma_ao_projeto_de_leo_ordinaria_n_97-21_ma.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16225/plo_no_52-21__ws.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16282/projeto_de_lei_ordinaria_no_53-21_ws.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16284/projeto_de_lei_ordinaria_97-21_-_ma_-_praca_vereador_manoel_alves_souza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16638/pj_n130-21_denominada_de_praca_professora_celeste_siqueira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2021/16861/iraci_1-assinado-assinado_certo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="234.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>