--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -54,144 +54,144 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13357</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Almiro Francisco Gomes - Miro Bike, Aristóteles de Lacerda Neto - Netinho Lacerda, Clayton Dantas Dias - Ceguinho, Eduardo Leonel de Paiva - Eduardinho de Paiva, Jurandir Humberto Alves de Oliveira - Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13357/projeto_de_decreto_legislativo_no_01-20_md_calamidade_publica_-_coronavirus_covid-19.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13357/projeto_de_decreto_legislativo_no_01-20_md_calamidade_publica_-_coronavirus_covid-19.pdf</t>
   </si>
   <si>
     <t>Reconhece, para os fins do art. 65 da Lei Complementar nº 101, de 4 de maio de 2000, a ocorrência do estado de calamidade pública, nos termos da solicitação do Prefeito Municipal de Formosa por meio do Decreto nº 3.445, de 24 de março de 2020.</t>
   </si>
   <si>
     <t>12925</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Joelson Roberto Vaz Santiago – Joelson Trovão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/12925/projeto_de_lei-_no_16demora_em_fila_de_supermercado-_2020.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/12925/projeto_de_lei-_no_16demora_em_fila_de_supermercado-_2020.pdf</t>
   </si>
   <si>
     <t>Estabelece tempo máximo para o atendimento de clientes em filas de supermercados, e que todos supermercados possuam banheiros adaptados para pessoas com deficiência.</t>
   </si>
   <si>
     <t>13010</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13010/projeto_de_lei_ordinaria_n._17-20-js.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13010/projeto_de_lei_ordinaria_n._17-20-js.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 4º da Lei Ordinária 321/09, de 21 de dezembro de 2009.</t>
   </si>
   <si>
     <t>13153</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13153/projeto_de_lei-_na_19-_faixas_refletivas_em__conteiner..pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13153/projeto_de_lei-_na_19-_faixas_refletivas_em__conteiner..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da utilização de depositários de entulhos, (contêiner) do município de Formosa.</t>
   </si>
   <si>
     <t>13206</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13206/projeto_de_lei_banheiros_em_correios-_no_20-__2020.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13206/projeto_de_lei_banheiros_em_correios-_no_20-__2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de banheiros e bebedouros d´agua nas agências dos correios do Município de Formosa.</t>
   </si>
   <si>
     <t>13945</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Acinemar Gonçalves Costa – Nema, Almiro Francisco Gomes - Miro Bike, Bruno Rogério de Araújo - Bruno Araújo, Carlos Gomes de Moura - Carlim da Vila, Clayton Dantas Dias - Ceguinho, Domingos de Sena Lopes Filho - Domingos Filho, Eduardo Leonel de Paiva - Eduardinho de Paiva, Genedir Vicente Benetti Ribas - Genedir Ribas, Joelson Roberto Vaz Santiago – Joelson Trovão, Jurandir Humberto Alves de Oliveira - Jurandir, Luziano Martins de Araujo - Luziano Martins, Miguel Rubens dos Santos Oliveira - Macarrão, Rafael de Almeida Barros - Professor Rafael, Roberta Brito Schwerz Funghetto – Roberta Brito, Wenner Patrick de Sousa - Wenner Patrick</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13945/projeto_de_lei_ordinaria_no_31-20__-_atividades_religiosas-assinado-assinado-assinado-assinado-assinado-assinado-assinado-assinado-assinado-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13945/projeto_de_lei_ordinaria_no_31-20__-_atividades_religiosas-assinado-assinado-assinado-assinado-assinado-assinado-assinado-assinado-assinado-assinado.pdf</t>
   </si>
   <si>
     <t>Estabelece as Igrejas e os templos de qualquer culto como atividade essencial em períodos de calamidade pública ocasionados por pandemias, moléstias contagiosas ou catástrofes naturais.</t>
   </si>
   <si>
     <t>13243</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Wenner Patrick de Sousa - Wenner Patrick</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13243/requerimento_no_07-20_sigla_do_autor_-_audiencia_publica__dom_bosco-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13243/requerimento_no_07-20_sigla_do_autor_-_audiencia_publica__dom_bosco-assinado.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Clayton Dantas Dias, Presidente da Câmara Municipal de Formosa, a realização de uma Audiência Pública no dia 18 de março de 2020, às 19:00h no Plenário da Câmara, tendo como pauta: discutir a situação dos moradores do bairro Parque Dom Bosco e demais afetados pela chuva.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -498,68 +498,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13357/projeto_de_decreto_legislativo_no_01-20_md_calamidade_publica_-_coronavirus_covid-19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/12925/projeto_de_lei-_no_16demora_em_fila_de_supermercado-_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13010/projeto_de_lei_ordinaria_n._17-20-js.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13153/projeto_de_lei-_na_19-_faixas_refletivas_em__conteiner..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13206/projeto_de_lei_banheiros_em_correios-_no_20-__2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13945/projeto_de_lei_ordinaria_no_31-20__-_atividades_religiosas-assinado-assinado-assinado-assinado-assinado-assinado-assinado-assinado-assinado-assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13243/requerimento_no_07-20_sigla_do_autor_-_audiencia_publica__dom_bosco-assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13357/projeto_de_decreto_legislativo_no_01-20_md_calamidade_publica_-_coronavirus_covid-19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/12925/projeto_de_lei-_no_16demora_em_fila_de_supermercado-_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13010/projeto_de_lei_ordinaria_n._17-20-js.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13153/projeto_de_lei-_na_19-_faixas_refletivas_em__conteiner..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13206/projeto_de_lei_banheiros_em_correios-_no_20-__2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13945/projeto_de_lei_ordinaria_no_31-20__-_atividades_religiosas-assinado-assinado-assinado-assinado-assinado-assinado-assinado-assinado-assinado-assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13243/requerimento_no_07-20_sigla_do_autor_-_audiencia_publica__dom_bosco-assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="214.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="213.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>