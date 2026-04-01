--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -54,123 +54,123 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14984</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PLOPE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Gustavo Marques de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/14984/23-mesclado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/14984/23-mesclado.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei n.º 491, de 10 de agosto de 2018, que “Dispõe sobre o Sistema de Prestação de Serviço de Transporte Remunerado de Passageiros e Mercadorias, por meio de triciclos e motocicletas, denominado mototáxi, no Município de Formosa, e dá outras providências.”</t>
   </si>
   <si>
     <t>13145</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Aristóteles de Lacerda Neto - Netinho Lacerda, Genedir Vicente Benetti Ribas - Genedir Ribas</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13145/projeto_de_lei_ordinaria__10-20_-_an_e_gr.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13145/projeto_de_lei_ordinaria__10-20_-_an_e_gr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da atividade de flanelinhas ou guardadores de automóvel autônomos no Município de Formosa.</t>
   </si>
   <si>
     <t>13309</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Luziano Martins de Araujo - Luziano Martins</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13309/projeto_de_lei_ordinaria_no_24-20_-_lm.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13309/projeto_de_lei_ordinaria_no_24-20_-_lm.pdf</t>
   </si>
   <si>
     <t>Institui o mês "Maio Amarelo" para fins de conscientização e prevenção de acidentes de trânsito, no âmbito do Município de Formosa-GO.</t>
   </si>
   <si>
     <t>13244</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Wenner Patrick de Sousa - Wenner Patrick</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13244/requerimento_no_06_sigla_do_autor_-_audiencia_publica_corrigido-assinado.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13244/requerimento_no_06_sigla_do_autor_-_audiencia_publica_corrigido-assinado.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Clayton Dantas Dias, Presidente da Câmara Municipal de Formosa, a realização de uma Audiência Pública no dia 12 de março de 2020, às 8:30 no Plenário da Câmara , tendo como pauta: para discutir a situação dos condutores de moto que transportam alimentação.</t>
   </si>
   <si>
     <t>13310</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Rafael de Almeida Barros - Professor Rafael</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13310/requerimento_no_15-20_pr_do_autor_-_informacoes_pelo_prefeito_municipal_onibus_helena_nasser.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13310/requerimento_no_15-20_pr_do_autor_-_informacoes_pelo_prefeito_municipal_onibus_helena_nasser.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Gustavo Marques de Oliveira, Prefeito Municipal, a seguinte informação sobre a falta de transporte escolar para os alunos da Escola Estadual Helena Nasser, localizada no Parque da Colina, bem como a possibilidade de fornecimento de tal serviço àquela unidade escolar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -477,68 +477,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/14984/23-mesclado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13145/projeto_de_lei_ordinaria__10-20_-_an_e_gr.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13309/projeto_de_lei_ordinaria_no_24-20_-_lm.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13244/requerimento_no_06_sigla_do_autor_-_audiencia_publica_corrigido-assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13310/requerimento_no_15-20_pr_do_autor_-_informacoes_pelo_prefeito_municipal_onibus_helena_nasser.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/14984/23-mesclado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13145/projeto_de_lei_ordinaria__10-20_-_an_e_gr.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13309/projeto_de_lei_ordinaria_no_24-20_-_lm.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13244/requerimento_no_06_sigla_do_autor_-_audiencia_publica_corrigido-assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2020/13310/requerimento_no_15-20_pr_do_autor_-_informacoes_pelo_prefeito_municipal_onibus_helena_nasser.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="82.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="254.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>