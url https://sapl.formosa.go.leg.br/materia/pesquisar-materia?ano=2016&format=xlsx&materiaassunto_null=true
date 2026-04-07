--- v0 (2025-12-06)
+++ v1 (2026-04-07)
@@ -54,12102 +54,12102 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Edmundo Nunes Dourado - Mundim, Emílio Torres de Almeida (Emílio do Raio X), Jesulindo Gomes de Castro (Castro), Jorge Gomes da Mota (Prof. Jorge), Nélio Marques de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3849/3849_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3849/3849_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA OS ARTS. 9º,10 E 11 E ACRESCENTA O ANEXO VI, AO PROJETO DE LEI Nº468/2011, QUE INSTITUI O QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE FORMOSA E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Dijair de Sousa Geracy (Miquita)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3848/3848_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3848/3848_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART.9º DO PROJETO DE LEI ORDINÁRIA Nº/001/16, DE AUTORIA DO PODER EXECUTIVO QUE ALTERA A LEI Nº256/04-SMG, DE 30 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Santiago Ferreira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3925/3925_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3925/3925_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A EMENTA DO PROJETO 001/16 QUE &amp;#8220;PROÍBE O GASTO SUPERIOR A 02 (DOIS) SALÁRIOS MÍNIMOS DE RECURSOS PÚBLICOS DO PODER LEGISLATIVO QUE ESPECIFICA COM EVENTO DE ENTREGA DE TÍTULO DE CIDADÃO FORMOSENSE E COMENDA DE HONRA AO MÉRITO ITIQUIRA".</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jorge Gomes da Mota (Prof. Jorge)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3990/3990_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3990/3990_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DO PROJETO DE LEI N°. 009/2016, DE 01 DE FEVEREIRO DE 2016, DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4000/4000_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4000/4000_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2° DO PROJETO DE LEI N°. 009/2016, DE 01 DE FEVEREIRO DE 2016, DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/</t>
+    <t>http://sapl.formosa.go.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA INEXISTENTE.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Natanael Caetano do Nascimento (Sd. Caetano)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4100/4100_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4100/4100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA §3º AO ARTIGO 1º DO PROJETO DE LEI 01/1016 DE 01 DE FEVEREIRO, QUE DISPÕE SOBRE APLICAÇÃO DE MULTA PECUNIÁRIA PARA DESPERDÍCIO DE ÁGUA NA CIDADE DE FORMOSA-GO, E DÁ OUTRAS PROVIDÊNCIAS.   </t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Jurandir Humberto Alves de Oliveira - Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4101/4101_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4101/4101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA PARÁGRAFO ÚNICO AO ART. 1º DO PROJETO DE LEI Nº 018/2008, DE 03 DE DEZEMBRO DE 2008 QUE, "DISPÕE A INSTITUIÇÃO DA SEMANA MUNICIPAL DA JUVENTUDE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Edmundo Nunes Dourado - Mundim, Antônio Faleiro Filho, Dijair de Sousa Geracy (Miquita), Divino Ramos da Silva - Divino Ramos, Domingos de Sena Lopes Filho - Domingos Filho, Emílio Torres de Almeida (Emílio do Raio X), Gustavo Marques de Oliveira, Jeremias Gomes de Castro, Jesulindo Gomes de Castro (Castro), Jorge Gomes da Mota (Prof. Jorge), Jurandir Humberto Alves de Oliveira - Jurandir, Miguel Rubens dos Santos Oliveira - Macarrão, Natanael Caetano do Nascimento (Sd. Caetano), Santiago Ferreira Ribeiro, Wenner Patrick de Sousa - Wenner Patrick</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4255/4255_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4255/4255_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ARTIGO 1° DO PROJETO DE LEI Nº. 018/16, QUE &amp;#8220;ALTERA A LEI N°. 653/12, DE 22 DE NOVEMBRO DE 2012, QUE DISPÕE SOBRE CRIAÇÃO DE MAIS UM CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Emílio Torres de Almeida (Emílio do Raio X)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4478/4478_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4478/4478_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUPRIME O ART. 4º DO PROJETO DE LEI N°. 034/16 QUE "REESTRUTURA TABELAS ESPECÍFICAS INTEGRANTES DO ANEXO IV E V DA LEI N.° 054/2001-SMG, DE 1° DE DEZEMBRO DE 2001 &amp;#8211; PLANO DE CARGOS E VENCIMENTOS DO SERVIDOR PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA O ARTIGO 1° DO PROJETO DE LEI Nº 039/16, QUE &amp;#8220;ALTERA O ARTIGO 1° DA LEI N° 338/16, DE 15 DE ABRIL DE 2016, QUE DISPÕE SOBRE A CONCILIAÇÃO, TRANSAÇÃO E DESISTÊNCIA NOS PROCESSOS DA COMPETÊNCIA DOS JUIZADOS ESPECIAIS DA FAZENDA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Nélio Marques de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4596/4596_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4596/4596_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A EMENTA E O ART. 1° DO PROJETO DE LEI ORDINÁRIA N°. 045/16, QUE &amp;#8220;DENOMINA DE PRAÇA PACÍFICO ALVES ROCHA, A PRAÇA LOCALIZADA NA AVENIDA POSTO AGROPECUÁRIO DO BAIRRO IMPERATRIZ EM FORMOSA-GOIÁS</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ADICIONA PARÁGRAFO ÚNICO AO ARTIGO 1° DO PROJETO DE LEI N°. 048/16, QUE "DISPÕE SOBRE AUTORIZAÇÃO PARA CONSTRUÇÃO E FUNCIONAMENTO DE ESTACIONAMENTO PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Gustavo Marques de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ARTIGO 5° DO PROJETO DE LEI 045/2016, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FORMOSA PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>EOR</t>
   </si>
   <si>
     <t>Emenda ao Orçamento</t>
   </si>
   <si>
     <t>Wenner Patrick de Sousa - Wenner Patrick</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4671/4671_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4671/4671_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA  CONSTRUÇÃO DE NOVAS UNIDADES ESCOLARES</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4672/4672_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4672/4672_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA  APOIO CULTURAL, LAR MARIA E CÉU DAS ARTES.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4676/4676_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4676/4676_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI ORDINÁRIA 045/2016 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4677/4677_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4677/4677_texto_integral.pdf</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4678/4678_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4678/4678_texto_integral.pdf</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4679/4679_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4679/4679_texto_integral.pdf</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4680/4680_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4680/4680_texto_integral.pdf</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4675/4675_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4675/4675_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AQUISIÇÃO DE EQUIPAMENTOS HOSPITALARES.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4674/4674_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4674/4674_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AQUISIÇÃO DE ÔNIBUS ESCOLAR .</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4673/4673_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4673/4673_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AQUISIÇÃO DE EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Edmundo Nunes Dourado - Mundim</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4682/4682_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4682/4682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PAVIMENTAÇÃO ASFÁLTICA NO PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4683/4683_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4683/4683_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REFORMA GERAL DO HOSPITAL MUNICIPAL E AQUISIÇÃO DE ESQUIPAMENTOS.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4684/4684_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4684/4684_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CASA DE PASSAGEM E CURSOS PROFISSIONALIZANTES À PESSOAS CARENTES.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4685/4685_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4685/4685_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CICLOVIAS E CALÇADÃO NA AVENIDA BRASÍLIA NO BAIRRO FORMOSINHA</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4686/4686_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4686/4686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> RECURSOS PARA INCENTIVO AS CATEGORIAS DE BASE DE FUTEBL DA CIDADE E REPASSE PARA INCENTIVO</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°21/2016_x000D_
 MODIFIQUE OS VALORES DA DOTAÇÃO N°_x000D_
 DEFESA SOCIAL_x000D_
 FUNÇÃO: 06 SEGURANÇA PÚBLICA_x000D_
 SUB-FUNÇÃO: 181 POLICIAMENTO_x000D_
 PROGRAMA: 0031 ORGANIZAÇÃO E MODERNIZAÇÃO ADMINISTRATIVA_x000D_
 PROJETO ATIVIDADE: 1023 INVESTIMENTO NA SEGURANÇA PÚBLICA_x000D_
 FONTE DE RECURSOS: 100 RECURSOS ORDINÁRIOS</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3804/3804_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3804/3804_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAR UM POSTO ATENDIMENTO VETERINÁRIO MUNICIPAL NO MUNICÍPIO DE FORMOSA. </t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3805/3805_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3805/3805_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A IMPLANTAÇÃO DE SISTEMAS DE CAPTAÇÃO DE ÁGUA DA CHUVA EM TODAS AS ESCOLAS PÚBLICAS MUNICIPAIS E ÓRGÃOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3806/3806_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3806/3806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUIR O TEMA EDUCAÇÃO FINANCEIRA NO CURRÍCULO DAS ESCOLAS MUNICIPAIS E ESTADUAIS DO MUNICÍPIO DE FORMOSA-GO</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3807/3807_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3807/3807_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM MAIOR BREVIDADE POSSÍVEL A PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA I NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3819/3819_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3819/3819_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR UM PROJETO QUE DISPÕE SOBRE A IMPLANTAÇÃO DA SEMANA DE ESTUDOS DA CONSTITUIÇÃO NAS ESCOLAS DA REDE MUNICIPAL E ESTADUAL DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3808/3808_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3808/3808_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR UM PROJETO DE REVITALIZAÇÃO URBANO PAISAGÍSTICO DO CENTRO DE NOSSO MUNICÍPIO, COMEÇANDO PELA RUA VISCONDE DE PORTO SEGURO E PERPENDICULARES,ENTRE AS RUAS JESULINO MALHAEIROS E MODESTRO DE MELO, COM DIMINUIÇÃO DA LARGURA DA RUA,ELIMINAÇÃO ESTACIONAMENTO,AUMENTO LARGURA CALÇADAS, CONFIGURAÇÃO PAISAGÍSTICAS E DA OUTRAS MELHORIAS QUE SE FIZEREM NECESSÁRIAS EM PARCERIA COM A INICIATIVA PRIVADA.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3830/3830_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3830/3830_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A CONTRATAÇÃO DE UM PROFISSIONAL DE REUMATOLOGIA PARA O MUNICÍPIO DE FORMOSA-GO._x000D_
 </t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3829/3829_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3829/3829_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE HORÁRIO ESPECIAL DE ATENDIMENTO A APOSENTADOS, PENSIONISTAS, IDOSOS (SEGUNDO ESTATUTO DO IDOSO), GESTANTES E PORTADORES DE NECESSIDADES ESPECIAIS (PNE'S) PARA TODAS INSTITUIÇÕES FINANCEIRAS DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3828/3828_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3828/3828_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CRIAÇÃO DO DIA "DIA DE TROCA DE LIVROS" NAS ESCOLAS DA CIDADE DE FORMOSA.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3878/3878_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3878/3878_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESPECIFICAR NO DEMONSTRATIVO DE PAGAMENTO (HOLERITE) O LOCAL ONDE O FUNCIONÁRIO PÚBLICO MUNICIPAL ESTÁ LOTADO.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3827/3827_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3827/3827_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A REALIZAÇÃO DA CAMPANHA DE CONSCIENTIZAÇÃO NO MUNICÍPIO SOBRE A SÍNDROME DE GUILLAIN-BARRÉ.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3831/3831_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3831/3831_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESVINCULAR A SUPERINTENDÊNCIA MUNICIPAL DE TRÂNSITO DA SECRETARIA DE SEGURANÇA PÚBLICA E DEFESA SOCIAL.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3879/3879_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3879/3879_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR DO PROJETO &amp;#8220;AVALIAÇÃO OFTALMOLÓGICA PARA ALUNOS DAS ESCOLAS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3880/3880_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3880/3880_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A MUDANÇA NO TRÁFEGO DA RUA TRAJANO BALDUÍNO NO CENTRO DA CIDADE, PARA QUE SEJA VIA DE MÃO ÚNICA SENTIDO RUA EMÍLIO PÓVOA PARA MODESTO DE MELO , E ELIMINAÇÃO DE ESTACIONAMENTO EM UM LADO DA VIA.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3881/3881_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3881/3881_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR O ESTACIONAMENTO OBLÍQUO OU MANTER O ESTACIONAMENTO PARALELO NA RUA MODESTO DE MELO ANTES DO " AÇOUGUE BOM CORTE".</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3882/3882_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3882/3882_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CAMPANHA DE CONSCIENTIZAÇÃO DA POPULAÇÃO QUE SOFRE DE ALZHEIMER SOBRE A IMPORTÂNCIA DOS EXERCÍCIOS FÍSICOS E COGNITIVOS NA TERCEIRA IDADE DO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3883/3883_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3883/3883_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM MAIOR BREVIDADE POSSÍVEL INSTALAÇÃO DE UM SEMÁFORO NO CRUZAMENTO DAS RUAS MODESTO DE MELO COM SANTA LUZIA.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3915/3915_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3915/3915_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR UM PROJETO PARA A CONSTRUÇÃO DE UMA FEIRA DE AGRICULTURA FAMILIAR NO ESPAÇO PÚBLICO LOCALIZADO ATRÁS DA ACADEMIA POPULAR NO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3917/3917_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3917/3917_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM MAIOR BREVIDADE POSSÍVEL, ESTUDOS E A IMPLANTAÇÃO, NO SENTIDO DE TRANSFORMAR RUA EM SENTIDO ÚNICO (SAÍDA PARA BRASÍLINHA ) RUA MODESTO DE MELO A PARTIR DO Nº 244; IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE A PARTIR DESTE NÚMERO; TRANSFORMAR EM SENTIDO ÚNICO RUA TRAVESSA TRAJANO DUTRA (SENTIDO ABREU).</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3918/3918_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3918/3918_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE JUNTO À SECRETARIA COMPETENTE DESTA MUNICIPALIDADE A REFORMA DA QUADRA DE ESPORTES DO BAIRRO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3919/3919_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3919/3919_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE JUNTO À SECRETARIA COMPETENTE DESTA MUNICIPALIDADE A CRIAÇÃO DO PROJETO "VIVER SAUDÁVEL" NA REDE MUNICIPAL DE ENSINO, VISANDO CONSCIENTIZAR O ALUNO SOBRE A IMPORTÂNCIA DA PRESERVAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3920/3920_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3920/3920_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UMA PASSARELA DE CAMINHADA POR TODA A EXTENSÃO DO CANTEIRO DA AVENIDA JOÃO ISPER GEBRIM. </t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3921/3921_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3921/3921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A CONTRATAÇÃO  E/OU CONCURSO PÚBLICO  PARA COMPOSIÇÃO DA SECRETARIA MUNICIPAL DE AGRICULTURA E PECUÁRIA DE FORMOSA -GO, DOS PROFISSIONAIS: GESTOR DE PROJETOS DE AGRICULTURA E PECUÁRIA;GESTOR DE PROGRAMAS GOVERNAMENTAIS ; GESTOR DE CONVÊNIOS DA SECRETARIA MUNICIPAL E PECUÁRIA DE FORMOSA-GO </t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3939/3939_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3939/3939_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTALAÇÃO DE PORTAIS NAS PRINCIPAIS ENTRADAS DA CIDADE COM CÂMERAS DE MONITORAMENTO.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3938/3938_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3938/3938_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DA REFORMA E MANUTENÇÃO NO GINÁSIO MUNICIPAL RAIMUNDO LOPES DOS SANTOS JUNIOR NO SETOR VISTA ALEGRE.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3937/3937_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3937/3937_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A REVITALIZAÇÃO E MANUTENÇÃO DOS CANTEIROS CENTRAIS DA PRAÇA 21 DE ABRIL EM FRETE Á UAB LOCALIZADA NO SETOR ABREU.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3936/3936_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3936/3936_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CAMPANHA DE CONSCIENTIZAÇÃO SOBRE O RISCO E COMBATE DE "ESCORPIÕES" NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3935/3935_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3935/3935_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A CONTRATAÇÃO DE UM PROFISSIONAL DA ÁREA DE ANGIOLOGIA, ESPECIALIZADO EM CIRURGIA CARDIOVASCULAR, PARA O MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3934/3934_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3934/3934_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A CONTRATAÇÃO E/OU CONCURSO PÚBLICO PARA COMPOSIÇÃO DA SECRETARIA MUNICIPAL DE AGRICULTURA E PECUÁRIA DE FORMOSA -GO, DOS PROFISSIONAIS: GESTOR DO SIM- SERVIÇO DE INSPEÇÃO MUNICIPAL ; FISCAL DO SIM- SERVIÇO DE INSPEÇÃO MUNICIPAL; VETERINÁRIO AGRÔNOMO ;ENGENHEIRO DE ALIMENTOS E MOTORISTA.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3983/3983_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3983/3983_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A LIMPEZA DO CANTEIRO DA AVENIDA CRISTALINA, SETOR DE CHÁCARAS,SITUADO NO SETOR SUL.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Domingos de Sena Lopes Filho - Domingos Filho</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3791/3791_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3791/3791_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NA RUA TRAVESSA INDUSTRIAL, PRÓXIMO A BINATURAL.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3792/3792_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3792/3792_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER O RECAPEAMENTO ASFÁLTICO NA RUA 07 NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3793/3793_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3793/3793_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A OPERAÇÃO TAPA BURACO NA RUA 03 NO PARQUE LAGO._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3794/3794_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3794/3794_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NA RUA 01, PRÓXIMO AO CAMPO DE FUTEBOL SINTÉTICO NO BAIRRO PARQUE LAGO.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3795/3795_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3795/3795_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NA RUA 04 NO PARQUE LAGO.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3796/3796_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3796/3796_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NO CRUZAMENTO ENTRE A  RUA 42 E RUA 01  NO BAIRRO PARQUE LAGO.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3797/3797_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3797/3797_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER O RECAPEAMENTO ASFÁLTICO NA RUA 10 NO SETOR NORDESTE._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3798/3798_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3798/3798_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER O RECAPEAMENTO ASFÁLTICO NA RUA GOMES ORNELAS NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3799/3799_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3799/3799_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER O RECAPEAMENTO ASFÁLTICO NA RUA SANTA LUZIA NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3800/3800_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3800/3800_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NA RUA 11 NO BAIRRO SÃO BENEDITO.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3801/3801_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3801/3801_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NA AVENIDA CIRCULAR NO JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3802/3802_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3802/3802_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA CRISTALINA, PRÓXIMO A RUA 22 A SETOR SUL.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Divino Ramos da Silva - Divino Ramos</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3809/3809_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3809/3809_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR DE UM CAMINHÃO,PARA ESCOAMENTO NA PRODUÇÃO DOS ASSENTAMENTOS FARTURA E REGIÃO,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Jesulindo Gomes de Castro (Castro)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3810/3810_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3810/3810_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA E CAPINA NOS CANTEIROS DA AVENIDA D DO BAIRRO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4012/4012_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4012/4012_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS OU RECAPEAMENTO ASFÁLTICO, NA RUA 20, TRECHO ENTRE A RUA 13 E RUA 11 DO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR OPERAÇÃO TAPA BURACOS OU RECAPEAMENTO ASFÁLTICO, NA RUA 20, TRECHO ENTRE A RUA 13 E RUA 11 DO JARDIM OLIVEIRA._x000D_
 </t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3814/3814_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3814/3814_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS OU RECAPEAMENTO ASFÁLTICO, NA RUA 10A DO BAIRRO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3815/3815_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3815/3815_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS OU RECAPEAMENTO ASFÁLTICO, NA RUA 01 DO SETOR PRIMAVERA.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3816/3816_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3816/3816_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR MANUTENÇÃO E SUBSTITUIÇÃO DE ALGUNS APARELHOS DE GINÁSTICAS NA ACADEMIA DO BAIRRO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3817/3817_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3817/3817_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NA ROTATÓRIA DA AVENIDA ISPER GEBRIM COM AVENIDA ESPÍRITO SANTO, FORMOSINHA.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3818/3818_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3818/3818_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR OPERAÇÃO TAPA BURACO, URGENTE, NO INÍCIO DA RUA EMÍLIO POVOA, CENTRO. </t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>José Aparecido de Sousa Leite (Zequinha Leiloeiro)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3822/3822_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3822/3822_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> VIABILIZARA REMOÇÃO/RETIRADA DE ENTULHOS LOCALIZADOS NA AVENIDA FERROVIÁRIA.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3820/3820_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3820/3820_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS, NA RUA 12 DO BAIRRO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3821/3821_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3821/3821_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR O CONSERTO/ELIMINAÇÃO DE VAZAMENTOS NO INTERIOR DO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3824/3824_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3824/3824_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER ROTATÓRIA NA AVENIDA CENTRAL DO PARQUE LAGO.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3823/3823_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3823/3823_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDER A LIMPEZA E CAPINA NO INTERIOR DO LAGUINHO DO ABREU.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3833/3833_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3833/3833_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A MANUTENÇÃO DA FAIXA DE PEDESTRE, SITUADA NA AVENIDA VALERIANO DE CASTRO, EM FRENTE AOS CORREIOS.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3841/3841_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3841/3841_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO NA JARDINAGEM NOS CANTEIROS DA AVENIDA 02, PRÓXIMO AO COLÉGIO VISÃO.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3840/3840_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3840/3840_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER OPERAÇÃO TAPA BURACOS NA RUA PÓLIO COELHO, NO SETOR PAMPULHA._x000D_
 </t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3838/3838_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3838/3838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UMA CALÇADA LATERAL NA ENTRADA DO COLÉGIO MILITAR._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3839/3839_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3839/3839_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ASFALTAR TODA A RUA PIRAPORA, SETOR SUL._x000D_
 </t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3842/3842_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3842/3842_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA RUA SANTA GERTRUDES NO SETOR NORDESTE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3843/3843_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3843/3843_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA AVENIDA PEDRO MONTEIRO GUIMARÃES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3850/3850_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3850/3850_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA AVENIDA TANCREDO NEVES NA SAÍDA SUL,DA CIDADE DE FORMOSA.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3851/3851_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3851/3851_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA ROTATÓRIA DA RODOVIÁRIA E NA ROTATÓRIA DA AVENIDA BOSQUE NO SETOR CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3852/3852_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3852/3852_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROVIDENCIAR LIXEIRAS EM TODA A RUA VISCONDE DE PORTO SEGURO,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3844/3844_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3844/3844_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA RUA SANTA LUZIA, CENTRO.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3845/3845_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3845/3845_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA AVENIDA CIRCULAR DO VALE DO AMANHECER.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3846/3846_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3846/3846_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS OU RECAPEAMENTO NAS RUAS 1, 3, 6, 9, 11, 12 E RUA 25A DO BAIRRO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3853/3853_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3853/3853_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR REPOSIÇÃO DE LÂMPADAS QUEIMADAS NOS POSTES DAS RUAS: 07, QUADRA 07; 11, QUADRA 17 E RUA 13, QUADRA 18 DO SETOR BOSQUE II.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3854/3854_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3854/3854_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR REPOSIÇÃO DE LÂMPADAS QUEIMADAS NOS POSTES DA RUA 20 E 21 DO BAIRRO SANTA MARIA. </t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3855/3855_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3855/3855_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR REPOSIÇÃO DE LÂMPADAS QUEIMADAS NOS POSTES DO PERCURSO DO ANEL VIÁRIO, COMEÇANDO DO CEMITÉRIO CRUZ DAS ALMAS ATÉ CAMPO SINTÉTICO DE SAÍDA SUL.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3856/3856_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3856/3856_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR REPOSIÇÃO DE LÂMPADAS QUEIMADAS NOS POSTES DA RUA G, QUADRA 47 E RUA I, QD. 106 DO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3857/3857_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3857/3857_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA &amp;#8220;E&amp;#8221; NO BAIRRO VILLAGE.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3858/3858_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3858/3858_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO BOSQUE II._x000D_
 </t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3859/3859_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3859/3859_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO SETOR SANTA ROSA._x000D_
 </t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3860/3860_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3860/3860_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO PARQUE INFANTIL NO SETOR PANTANAL.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3861/3861_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3861/3861_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA &amp;#8220;F&amp;#8221; NO BAIRRO VILLAGE._x000D_
 </t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3862/3862_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3862/3862_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR PINTURA HORIZONTAL E VERTICAL DA FAIXA DE PEDESTRES EM FRENTE AO COLÉGIO ESTADUAL HUGO LOGO.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3863/3863_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3863/3863_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A PINTURA HORIZONTAL E VERTICAL DA FAIXA DE PEDESTRE EM FRENTE AO COLÉGIO JOAQUIM MAGALHÃES.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3864/3864_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3864/3864_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA AVENIDA CIRCULAR NO SETOR PRIMAVERA.  </t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3865/3865_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3865/3865_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A PAVIMENTAÇÃO ASFÁLTICA NA RUA 8, QUADRA 56, EM FRENTE AO LOTE 09 NO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3866/3866_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3866/3866_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA ANHANGUERA CENTRO._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3867/3867_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3867/3867_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA QUEIMADAS NA RUA 64 NO PARQUE LAGO.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3868/3868_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3868/3868_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3869/3869_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3869/3869_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ESCOLA DE TEMPO INTEGRAL NO SETOR PRIMAVERA.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3870/3870_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3870/3870_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA RUA 10 DO JARDIM OLIVEIRA.  _x000D_
 </t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3871/3871_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3871/3871_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA REVISÃO GERAL NA REDE DE ESGOTO DO BAIRRO FORMOSINHA. </t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3874/3874_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3874/3874_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UM FUMACE CONTRA O COMBATE A DENGUE NA RUA 10 N.° 165 PRÓXIMO AS DUAS CAIXAS D'ÁGUA GRANDE DA SANEAGO NO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3872/3872_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3872/3872_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR MANUTENÇÃO NOS APARELHOS DA ACADEMIA DA MELHOR IDADE, LOCALIZADA NA PRAÇA DO SETOR IMPERATRIZ</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3873/3873_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3873/3873_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PINTURA DOS QUEBRA-MOLAS LOCALIZADOS NA AVENIDA 03 NO PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3884/3884_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3884/3884_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> FAZER LIMPEZA DO CEMITÉRIO CENTRAL.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3913/3913_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3913/3913_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> FAZER CANALIZAÇÃO PLUVIAL NA VIA 04 JARDIM AMERICA.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3885/3885_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3885/3885_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA RUA 28 NO SETOR BOSQUE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3903/3903_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3903/3903_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA RUA 27 NO SETOR BOSQUE,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3904/3904_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3904/3904_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA RUA 30 NO SETOR BOSQUE,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3905/3905_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3905/3905_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA RUA 31 NO SETOR BOSQUE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3906/3906_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3906/3906_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA RUA 32 NO SETOR BOSQUE,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3909/3909_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3909/3909_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA RUA 33 NO SETOR BOSQUE,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3908/3908_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3908/3908_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA RUA 34 NO SETOR BOSQUE,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3907/3907_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3907/3907_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA RUA 16 NO SETOR FORMOSINHA,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3910/3910_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3910/3910_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA RUA 12 NO SETOR FORMOSINHA,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3899/3899_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3899/3899_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A RECUPERAÇÃO ASFÁLTICA DA AVENIDA IVONE SAAD (FUNDOS DO COLÉGIOS SÃO JOSÉ)</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3900/3900_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3900/3900_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A RECUPERAÇÃO ASFÁLTICA DA RUA SANTOS DUMMOND, JARDIM CALIFÓRNIA (RUA DA QUADRA DE ESPORTES).</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3901/3901_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3901/3901_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A MANUTENÇÃO DA FAIXA DE PEDESTRE, SITUADA NA PRAÇA ANÍSIO LÔBO (LATERAL DO HOTEL SOLARES).</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3902/3902_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3902/3902_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A LIMPEZA E RETIRADA DE LIXO, SITUADO NA AVENIDA CRISTALINA, SETOR SUL (PRÓXIMO AO CONDOMÍNIO VITÓRIA).</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3887/3887_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3887/3887_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ROÇAGEM E CAPINA,NO CANTEIRO CENTRAL,NA AVENIDA LAGOA FEIA NO SETOR FORMOSINHA, NESTE MUNICÍPIO .</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3926/3926_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3926/3926_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROVIDENCIAR ROÇAGEM E CAPINA, NO CANTEIRO CENTRAL , NA AVENIDA JOÃO ISPER GEBRIM NO SETOR FORMOSINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3932/3932_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3932/3932_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> VIABILIZAR MÉDICO GINECOLÓGICO PARA A POLICLÍNICA DO BAIRRO LAGOA DOS SANTO.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3927/3927_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3927/3927_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E RECOLHIMENTO DO LIXO NA RUA 04 QD. F SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3928/3928_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3928/3928_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO ASFÁLTICO NA RUA 4 QUADRA F DO SETOR BELA VISTA. </t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3929/3929_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3929/3929_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO ASFÁLTICO NA AVENIDA D QUADRA 23 DO JARDIM OLIVEIRA. </t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3930/3930_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3930/3930_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA JOÃO MOREIRA, CENTRO.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3944/3944_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3944/3944_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIR AS LAMPADAS QUEIMADAS POR NOVAS NA RUA 8 (OITO) QUADRA 18 (DEZOITO)NO SETOR PARQUE SERRANO.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Jeremias Gomes de Castro</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3949/3949_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3949/3949_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAR QUADRA DO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3991/3991_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3991/3991_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE PROVIDENCIE COM URGÊNCIA ESTUDOS E IMPLANTAÇÃO , NO SENTIDO DE TRANSFORMAR A RUA OLÍMPIO JACINTO EM SENTIDO ÚNICO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3956/3956_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3956/3956_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RECAPEAMENTO NA AVENIDA VALERIANO DE CASTRO NO SETOR NORDESTE,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Antônio Faleiro Filho</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3942/3942_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3942/3942_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR O RECAPEAMENTO ASFÁLTICO NA AVENIDA RIFAINA. </t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3943/3943_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3943/3943_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PATROLAMENTO PARA A REGIÃO DE SANTA ROSA.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3945/3945_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3945/3945_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAVIVAR FAIXA DE PEDESTRE NA AVENIDA D, EM FRENTE AO COLÉGIO MUNICIPAL PEDRO CHAVES FILHO.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3946/3946_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3946/3946_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAR AS RUAS 18, 19 E 22 DO BAIRRO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3947/3947_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3947/3947_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA E REVISÃO NA REDE DE ESGOTO DA AVENIDA CIRCULAR QD 19 DO BAIRRO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3948/3948_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3948/3948_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS OU RECAPEAMENTO ASFÁLTICO NA RUA PARAÍBA, QUADRA E, VILA CAROLINA.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3954/3954_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3954/3954_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A TROCA DE 01 LÂMPADA DO POSTE DE ENERGIA LOCALIZADO NA RUA 06 QUADRA 25 EM FRENTE AO LOTE 18 DO JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3950/3950_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3950/3950_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A PAVIMENTAÇÃO ASFÁLTICA A RUA CEARÁ NO SETOR SANTA ROSA</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3951/3951_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3951/3951_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A TROCA DE LÂMPADAS QUEIMADAS NA RUA 14, QUADRA 10 NO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3999/3999_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3999/3999_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR LIMPEZA E COLETA DE LIXO NA RUA 22, QUADRA 61, LOTE 14 B, NO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3957/3957_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3957/3957_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RECAPEAMENTO ASFÁLTICO NA AVENIDA TANCREDO NEVES, NO SETOR BOSQUE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3958/3958_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3958/3958_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA GUARITA PARA OS GUARDAS MUNICIPAIS NO CENTRO IBRAHIM JORGE, NA PRAÇA DA FEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3952/3952_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3952/3952_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DE PISCINA DA ESCOLA DO PARQUE DA COLINA. </t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3953/3953_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3953/3953_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE 02 (DOIS) BANHEIROS E UMA ÁREA COBERTA EM FRENTE AO ESTÁDIO DIOGÃO DESTINADOS AO USO DOS CAMINHONEIROS QUE TRABALHAM NESSE LOCAL.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3955/3955_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3955/3955_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A SUBSTITUIÇÃO DE 01 (UMA) LÂMPADA QUEIMADA DO POSTE DE ENERGIA LOCALIZADO NA RUA U QUADRA 26 EM FRENTE AO LOTE 17 DO JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3960/3960_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3960/3960_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR SINALIZAÇÃO ADEQUADA E REDUTOR DE VELOCIDADE NA ROTATÓRIA DO SUPERMERCADO BRETAS.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3962/3962_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3962/3962_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONSTRUÇÃO DE PASSEIO PARA PEDESTRE, NA LATERAL DO CAMPO DE FUTEBOL DA SAÍDA SUL, FRENTE PARA AVENIDA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3961/3961_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3961/3961_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUÍDA A CONSTRUÇÃO DO CENTRO OLÍMPICO, NO SETOR BOSQUE.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3963/3963_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3963/3963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INAUGURAÇÃO FORMAL E DE NOMENCLATURA DO TELE CENTRO CEUS DAS ARTES, NO SETOR PARQUE LAGO, NESTE MUNICÍPIO, EM CUMPRIMENTO À LEI 156/2014.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3966/3966_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3966/3966_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACO NA AVENIDA CRISTALINA.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3967/3967_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3967/3967_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR O TAPAMENTO DE BURACOS E ROÇAMENTO NO ANEL VIÁRIO DE FORMOSA.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3994/3994_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3994/3994_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL O RECAPEAMENTO ASFÁLTICO POR TODA EXTENSÃO DA RUA SANTA LUZIA, NO CENTRO.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3984/3984_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3984/3984_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A TROCA DE LÂMPADA DO POSTE, NA RUA SANTA TEREZINHA, N°. 10, SITUADO NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3995/3995_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3995/3995_texto_integral.pdf</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4011/4011_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4011/4011_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACO NA RUA SANTA LUZIA, NA ALTURA DO S11 (CLUBE DE FUTEBOL) NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3987/3987_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3987/3987_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A REALIZAÇÃO ANUAL DE EXAMES BIOMÉTRICOS NOS ALUNOS DE EXAMES BIOMÉTRICOS NOS ALUNOS DE REDE MUNICIPAL DE ENSINO FUNDAMENTAL E MÉDIO NO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4004/4004_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4004/4004_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A CRIAÇÃO DE UM PROGRAMA DE ATENDIMENTO DOMICILIAR AO PACIENTE TERMINAL DO CÂNCER, NO ÂMBITO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4003/4003_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4003/4003_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A MANUTENÇÃO DA FAIXA DE PEDESTRE LOCALIZADA NA RUA BENEDITO GALVÃO EM FRENTE AO COLÉGIO MAJORITÁRIO NO BAIRRO FORMOSINHA.  </t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4002/4002_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4002/4002_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR ESTUDOS PARA A POSSÍVEL IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA SANTOS DUMONT NO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4001/4001_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4001/4001_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A REALIZAÇÃO NO SISTEMA PÚBLICO DE SAÚDE DO EXAME FÍSICO QUE IDENTIFICA A DISPLASIA DO DESENVOLVIMENTO DOS QUADRIS EM RECÉM-NASCIDOS NO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4005/4005_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4005/4005_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL &amp;#8220;CAPACITAÇÃO E A ORIENTAÇÃO DOS SERVIDORES DAS CRECHES DO MUNICÍPIO PARA PRESTAÇÃO DE PRIMEIROS SOCORROS".  </t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4038/4038_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4038/4038_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DIVULGAÇÃO E CUMPRIMENTO DA LEI 579/12 QUE DISCIPLINA O SERVIÇO DE TRANSPORTE DE PASSAGEIROS DE ALUGUEL (TAXI) NO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS . </t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4039/4039_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4039/4039_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA SAÚDE BUCAL PARA IDOSOS.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4040/4040_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4040/4040_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA A POSSÍVEL CONSTRUÇÃO DE UMA PRAÇA NA ÁREA PÚBLICA LOCALIZADA NO SETOR VILA CAROLINA.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4041/4041_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4041/4041_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A ADOÇÃO DO PROGRAMA ESCOLA DA INTELIGÊNCIA NA REDE  MUNICIPAL DE FORMOSA -GO .</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4042/4042_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4042/4042_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A INSTALAÇÃO DE POSTES PELA EXTENSÃO DA RUA LINDOLFO GONÇALVES SITUADO NO SETOR NORDESTE NO MUNICÍPIO DE FORMOSA -GO.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4037/4037_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4037/4037_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DO PROGRAMA PARA MULHER, CUIDADO DO CORAÇÃO, COM O OBJETIVO DE CONSCIENTIZAR A POPULAÇÃO FEMININA SOBRE A IMPORTÂNCIA DOS FATORES DE RISCO E DA PREVENÇÃO DAS DOENÇAS CARDIOVASCULARES </t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4056/4056_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4056/4056_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A CAMPANHA DE PREVENÇÃO E COMBATE AO CÂNCER BUCAL NO MUNICÍPIO DE FORMOSA-GO</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4057/4057_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4057/4057_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER AUXÍLIO FINANCEIRO PARA VIABILIZAR AQUISIÇÃO DE MATERIAL ESCOLAR, FIRMAR CONVÊNIOS, NO  MUNICÍPIO DE FORMOSA -GO </t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4058/4058_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4058/4058_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL O INCENTIVO AO CULTIVO DA &amp;#8220;CITRONELA&amp;#8221;, COMO MÉTODO NATURAL DE COMBATE À DENGUE NO MUNICÍPIO DE FORMOSA-GO</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4059/4059_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4059/4059_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A DEVIDA DIVULGAÇÃO DO PROGRAMA MEDICAMENTO EM CASA E DO PROGRAMA SAÚDE EM CASA. _x000D_
 </t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4060/4060_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4060/4060_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR O PROGRAMA MUNICIPAL DE APOIO E ATENDIMENTO ÀS MULHERES EM ESTADO CLIMATÉRIO OU PÓS-CLIMATÉRIO, COM O OBJETIVO DE GARANTIR A SAÚDE FÍSICA E MENTAL DA MULHERES NESSE ESTADO.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4061/4061_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4061/4061_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR DE UMA FAIXA DE PEDESTRE EM FRENTE À ESCOLA MUNICIPAL MARILEILA ALVES SITUADA NO BAIRRO SÃO BENEDITO.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Santiago Ferreira Ribeiro, José Aparecido de Sousa Leite (Zequinha Leiloeiro)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4087/4087_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4087/4087_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A MANUTENÇÃO DA FAIXA DE PEDESTRES LOCALIZADA NA RUA VALERIANO DE CASTRO, CENTRO, PRÓXIMO A AGÊNCIA DOS CORREIOS NO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4088/4088_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4088/4088_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS POR TODA A EXTENSÃO DA RUA MAESTRO JOAQUIM DE ABREU, SITUADA NO SETOR NORDESTE, NO MUNCÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4089/4089_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4089/4089_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CAMPANHA MUNICIPAL DE INCENTIVO À &amp;#8220;ADOÇÃO DE CRIANÇA E ADOLESCENTE&amp;#8221;.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4080/4080_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4080/4080_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A DISPONIBILIZAÇÃO DE KIT DE HIGIENE BUCAL NAS ESCOLAS PÚBLICAS MUNICIPAIS DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4081/4081_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4081/4081_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIR A LEI MUNICIPAL N°. 154/2008 QUE &amp;#8220;DISPÕE DA OBRIGATORIEDADE DA PREFEITURA MUNICIPAL E CÂMARA MUNICIPAL DE VEREADORES DE FORMOSA-GOIÁS, A CONCEDER UM DIA DE LICENÇA, POR ANO, PARA REALIZAÇÃO DE EXAME PREVENTIVO DE CÂNCER GINECOLÓGICO E DE PRÓSTATA PARA TODOS OS FUNCIONÁRIOS PÚBLICOS COM MAIS DE 40 ANOS DE IDADE E 30 ANOS OU MAIS PARA MULHERES.&amp;#8221;</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4086/4086_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4086/4086_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR O SISTEMA INFORMATIZADO PARA REGISTRO DE SOLICITAÇÃO DE VAGAS E RESPECTIVO ACOMPANHAMENTO NAS CRECHES E PRÉ-ESCOLAS QUE COMPÕEM A REDE MUNICIPAL DE ENSINO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4137/4137_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4137/4137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE COM MAIOR BREVIDADE A PAVIMENTAÇÃO ASFÁLTICA E CONSTRUÇÃO DE MEIO-FIO NA RUA TURQUESA LOCALIZADA NO CONJUNTO VIDA NOVA DO SETOR JARDIM CALIFÓRNIA. _x000D_
 </t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3993/3993_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3993/3993_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CONSTRUÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DA RUA ÂNGELO CHAVES COM A IVONE SAAD, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3992/3992_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3992/3992_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR CONSTRUÇÃO DE UMA PONTE E ROTATÓRIO NO CRUZAMENTO DA RUA EMÍLIO PÓVOA COM IVONE SAAD E AVENIDA MAESTRO JOÃO LUIZ DO ESPÍRITO SANTO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3973/3973_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3973/3973_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER OPERAÇÃO TAPA-BURACOS EM TODA EXTENSÃO DA RUA 05 NO PARQUE LAGO.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3974/3974_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3974/3974_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA QUEIMADAS NA RUA 02 Nº22 EM FRENTE A ESCOLA MUNICIPAL GABRIELA AMADO NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3975/3975_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3975/3975_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER OPERAÇÃO TAPA-BURACOS EM TODA EXTENSÃO DA RUA 15 NO BAIRRO FORMOSINHA._x000D_
 </t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3976/3976_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3976/3976_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER OPERAÇÃO TAPA-BURACOS EM TODA EXTENSÃO DA RUA 17 NO BAIRRO FORMOSINHA</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3977/3977_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3977/3977_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR OS CENTROS DE ATENÇÃO PSICOSSOCIAL (CAPS) NO HOSPITAL MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3978/3978_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3978/3978_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE MEIO FIO NA RUA &amp;#8220;A&amp;#8221; NO SETOR CHÁCARAS ABREU, PRÓXIMO AO PERCURSO DE MOTO DAS AUTOESCOLAS DE FORMOSA.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3979/3979_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3979/3979_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NO CANTEIRO CENTRAL DA AVENIDA CENTRAL NO BAIRRO PARQUE LAGO.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3980/3980_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3980/3980_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARRUMAR AS ESTRADAS DO DISTRITO DO BEZERRA ATÉ O URUCUIA.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3982/3982_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3982/3982_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA COSTA RICA NO SETOR SUL AMÉRICA.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3981/3981_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3981/3981_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA AVENIDA POSTO AGROPECUÁRIA.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3997/3997_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3997/3997_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ROÇAGEM E CAPINA NA AVENIDA B, NO PARQUE VILA VERDE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3996/3996_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3996/3996_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A TROCA DE LÂMPADAS NA VIA 22, QUADRA A DO SETOR DE CHÁCARA SUL.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4026/4026_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4026/4026_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR FAIXA DE PEDESTRE EM FRENTE À ESCOLA MUNICIPAL ITIQUIRA.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4015/4015_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4015/4015_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR QUEBRA-MOLAS NA RUA 18, FORMOSINHA.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4031/4031_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4031/4031_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR ESTACIONAMENTO NO CANTEIRO CENTRAL, NA AVENIDA PEDRO MONTEIRO GUIMARÃES ESQUINA COM A RUA COSTA PINTO ATÉ A ACADEMIA KAYTO.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4030/4030_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4030/4030_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER COMPLEMENTAÇÃO ASFÁLTICA NA RUA TRAVESSA SANTA LUZIA PARQUE DOM BOSCO.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4029/4029_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4029/4029_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR ESTACIONAMENTO NO CANTEIRO CENTRAL DA AVENIDA LAGOA FEIA, ESQUINA COM A RUA 15 ATÉ FUNDOS DA GARAGEM DA VIAN.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4027/4027_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4027/4027_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSTRUIR ESTACIONAMENTO PARA FREQUENTADORES DA LAGOA FEIA, ASSIM DEIXANDO A PISTA APENAS PARA TRAFEGO DE VEÍCULOS, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4028/4028_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4028/4028_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> FAZER EXTENSÃO DA PROMOÇÃO SOCIAL AOS BAIRROS DE NOSSA CIDADE USANDO AS ESTRUTURAS DOS PSFS, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4062/4062_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4062/4062_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER ABERTURA DE RUA, INFRAESTRUTURA E PAVIMENTAÇÃO ASFÁLTICA NA SAÍDA DA LAGOA FEIA DANDO ACESSO A BR 020 AO LADO DA MAIS DIESEL TREVO DE FORMOSA.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4063/4063_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4063/4063_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM QUIOSQUE NA PRAÇA RUI BARBOSA, EM FRENTE À CELG.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4064/4064_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4064/4064_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REVITALIZAÇÃO DA PRAÇA DO BAIRRO NOVA FORMOSA, COM CONSTRUÇÃO DE UM PARQUE E ACADEMIA PARA GINÁSTICA.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4065/4065_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4065/4065_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER INFRAESTRUTURA E PAVIMENTAÇÃO  ASFÁLTICA NAS SEGUINTES RUAS: 9 (NOVE), 12 (DOZE), 13 (TREZE) E 17 (DEZESSETE) DO JARDIM BELA VISTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4066/4066_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4066/4066_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER MURO OU GRADEAR A FRENTE DA QUADRA DE ESPORTE DO BAIRRO NOVA FORMOSA.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4078/4078_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4078/4078_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER INFRAESTRUTURA E PAVIMENTAÇÃO ASFÁLTICA NAS SEGUINTES RUAS: I E 04 (QUATRO) PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4016/4016_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4016/4016_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXIGIR RELATÓRIOS DA CELG, ENVIADOS E TORNANDO PÚBLICO A PREFEITURA, NAS VEZES DA FALTA DE LUZ EM QUALQUER SETOR DO MUNICÍPIO DE FORMOSA, QUANDO ESSA ULTRAPASSAR 30 MINUTOS.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4017/4017_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4017/4017_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UM LINK NO SITE DA PREFEITURA MUNICIPAL DE FORMOSA INFORMANDO SOBRE OS CASOS DE DESAPARECIMENTOS OCORRIDOS NA REGIÃO CENTRO-OESTE.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4018/4018_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4018/4018_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA NA VIA 22 NO SETOR DE CHÁCARA SUL.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4019/4019_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4019/4019_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACORDAR JUNTAMENTE A UEG DE FORMOSA A POSSIBILIDADE DE INVESTIGAR E PUBLICAR CONTEÚDOS ACERCA DA HISTÓRIA E GEOGRAFIA MUNICIPAL DE FORMOSA. </t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4020/4020_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4020/4020_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE ARQUIBANCADAS AO REDOR DO CAMPO DE FUTEBOL NA SAÍDA SUL.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4033/4033_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4033/4033_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A MANUTENÇÃO DAS FAIXAS DE PEDESTRE SITUADAS NA AVENIDA ÂNGELO CHAVES, AVENIDA IVONE SAAD E AVENIDA ANHANGUERA, AMBAS NA ESQUINA DA KALUNGA MATÉRIAS DE CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4034/4034_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4034/4034_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A OPERAÇÃO TAPA BURACOS NA RUA SÃO PEDRO, BAIRRO SETOR NORDESTE, LOCALIZADO NA RUA ABAIXO DO CAFRAN CURSOS DE IDIOMAS.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4207/4207_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4207/4207_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR SINALIZAÇÃO ADEQUADA E REDUTOR DE VELOCIDADE NOS CRUZAMENTOS DA RUA 10, BEM COMO A RUA 05, 07 E 09 DO BAIRRO FERROVIÁRIO.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4035/4035_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4035/4035_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A OPERAÇÃO TAPA BURACOS NA RUA 03 QUADRA 04, BAIRRO PARQUE SERRANO, LOCALIZADA PRÓXIMO AO CEMITÉRIO CRUZ DAS ALMAS.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4215/4215_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4215/4215_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR FAIXA DE PEDESTRE EM FRENTE AO HOSPITAL MUNICIPAL DE FORMOSA (HMF).</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4023/4023_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4023/4023_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE JARDINAGEM E PODA EM TODA EXTENSÃO DO ANEL VIÁRIO.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4077/4077_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4077/4077_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE TODAS AS LÂMPADAS DA AVENIDA TANCREDO NEVES QUE SE ENCONTRAM  QUEIMADAS.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4122/4122_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4122/4122_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) E A FAIXA DE PEDESTRE EM FRENTE À ESCOLA MUNICIPAL PADRE LEOPOLDINO, NA RUA CORONEL LIMIRO ROSA NO SETOR PAMPULHA.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4043/4043_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4043/4043_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER AQUISIÇÃO DE DUAS AMBULÂNCIAS PARA O ATENDIMENTO NO CENTRO DE ATENÇÃO PSICOSSOCIAL.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4044/4044_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4044/4044_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO NOVA FORMOSA.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4045/4045_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4045/4045_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO PARQUE INFANTIL NA LAGOA DOS SANTOS</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4046/4046_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4046/4046_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NO CANTEIRO CENTRAL DA AVENIDA CENTRAL DO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4047/4047_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4047/4047_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA 66 NO PARQUE LAGO.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4048/4048_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4048/4048_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NA AVENIDA CIRCULAR NO SETOR PRIMAVERA.  _x000D_
 </t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4067/4067_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4067/4067_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A LIMPEZA E CAPINA NO INTERIOR DO LOTE DE ESQUINA, SITUADO À RUA IVONE SAAD, BAIRRO CENTRO, EM FRENTE A WIZARD, PRÓXIMO AO LAGUINHO DO VOVÔ OU SENDO O LOTE EM COMENTO DE TERCEIRO, QUE NOTIFIQUE O PROPRIETÁRIO QUE PROCEDA A LIMPEZA E CAPINA DO MESMO.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4068/4068_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4068/4068_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE PONTES DE ACESSO SOB O CANAL DE ÁGUA, SITUADO AO FINAL DA RUA IVONE SAAD, EM FRENTE À CASA DE NAZARÉ, FINAL DA RUA IVONE SAAD.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4070/4070_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4070/4070_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A MANUTENÇÃO DO PARQUINHO SITUADO NA PRAÇA DA AVENIDA VALERIANO DE CASTRO, EM FRENTE AO COLÉGIO DOS SAGRADOS CORAÇÕES (COLEGINHO).</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4071/4071_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4071/4071_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAR O PROGRAMA DE DIVULGAÇÃO DOS SERVIÇOS RELATIVOS À SAÚDE DA MULHER.  _x000D_
 </t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4072/4072_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4072/4072_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAR UM BICICLETÁRIO DA PRAÇA RUI BARBOSA (PRAÇA DA PREFEITURA).  _x000D_
 </t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4079/4079_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4079/4079_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESVINCULAR O PROCON DA SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4082/4082_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4082/4082_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 225-2016 PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA COM INFRA-ESTRUTURAR NO SETOR INDUSTRIAL NAS RUAS E AVENIDAS PRÓXIMO A NEW HOLLAND, AGMIX E FÁBRICA DE TELHAS PRECON, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>VIABILIZAR UMA RAMPA DE ACESSO NA PARTE INTERNA DA PREFEITURA, SENTIDO AUDITÓRIO PARA O PROTOCOLO, NO LOCAL APENAS HÁ EXISTÊNCIA DE ESCADAS.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4084/4084_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4084/4084_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR PAVIMENTAÇÃO ASFÁLTICA PARA ACESSO AO CRISTO REDENTOR DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4073/4073_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4073/4073_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS OU RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA 15 DO BAIRRO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4074/4074_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4074/4074_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS OU RECAPEAMENTO ASFÁLTICO NAS RUAS 21 E 22 DO BAIRRO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4075/4075_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4075/4075_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS OU RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA 3 E 4 DO BAIRRO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4076/4076_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4076/4076_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS OU RECAPEAMENTO ASFÁLTICO, EM TODA EXTENSÃO DA AVENIDA CIRCULAR DO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4141/4141_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4141/4141_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM MAIOR BREVIDADE A PAVIMENTAÇÃO ASFÁLTICA E CONSTRUÇÃO DE MEIO-FIO NA RUA ÁGATA LOCALIZADA NO CONJUNTO VIDA NOVA DO SETOR JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4140/4140_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4140/4140_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM MAIOR BREVIDADE A PAVIMENTAÇÃO ASFÁLTICA E CONSTRUÇÃO DE MEIO-FIO NA RUA ÔNIX LOCALIZADA NO CONJUNTO VIDA NOVA DO SETOR JARDIM CALIFÓRNIA .</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4144/4144_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4144/4144_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A OPERAÇÃO TAPA BURACOS NA RUA 07,  ESQUINA COM A RUA 15, PRÓXIMO AO CTG, FORMOSINHA. </t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4145/4145_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4145/4145_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A CAMPANHA DE CONSCIENTIZAÇÃO DO AUTISMO NO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4149/4149_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4149/4149_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM MAIOR BREVIDADE POSSÍVEL A MANUTENÇÃO ASFÁLTICA NA RUA 11 ENTRE A RUA 17 E A AVENIDA FORMOSA NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4150/4150_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4150/4150_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM A MAIOR BREVIDADE POSSÍVEL A MANUTENÇÃO DA FAIXA DE PEDESTRE NA AV. JOÃO ISPER GEBRIM EM FRETE DO COLÉGIO VISÃO.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4151/4151_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4151/4151_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A OPERAÇÃO TAPA BURACOS POR TODA EXTENSÃO DA AVENIDA SENADOR COIMBRA BUENO, PRÓXIMO AO CORPO DE BOMBEIROS, JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4152/4152_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4152/4152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE JUNTO À SECRETARIA COMPETENTE DESTA MUNICIPALIDADE A CAMPANHA &amp;#8220;SUA MOEDA VALE UMA NOTA", OBJETIVANDO A CIRCULAÇÃO DE MOEDAS E SUA TROCA POR DINHEIRO DE PAPEL NO COMÉRCIO.  </t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4157/4157_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4157/4157_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NA RUA 19, ALTURA DO N°. 06 E DO N°. 524, NO SETOR SUL.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4156/4156_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4156/4156_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A OPERAÇÃO TAPA BURACOS SITUADO NA RUA 17, EM FRENTE A AUTO PEÇAS REAL, FORMOSINHA.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4239/4239_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4239/4239_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA RUA PARTICULAR 2, ALTURA DA ACADEMIA MN, NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4202/4202_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4202/4202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE JUNTO À SECRETARIA COMPETENTE DESTA MUNICIPALIDADE A CAMPANHA DE PADRONIZAÇÃO DAS CALÇADAS RESIDENCIAIS E COMERCIAIS NO MUNICÍPIO DE FORMOSA. </t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4201/4201_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4201/4201_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR IMPLANTAÇÃO DE UM REDUTOR DE UM REDUTOR DE VELOCIDADE, NA RUA 19, SITUADA NO SETOR SUL, NA ALTURA DO N°. 524.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4203/4203_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4203/4203_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PARA QUE O &amp;#8220;ALVARÁ DA VISA- VIGILÂNCIA SANITÁRIA&amp;#8221; SEJA RETIRADO NO PRÉDIO  DA PREFEITURA MUNICIPAL DE FORMOSA DA MESMA FORMA QUE O "ALVARÁ DE FUNCIONAMENTO" E "LICENÇA DO CORPO DE BOMBEIROS".</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4204/4204_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4204/4204_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA AMETISTA, LOCALIZADA NO RESIDENCIAL VIDA NOVA NO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4205/4205_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4205/4205_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CAMPANHA DE EDUCAÇÃO, CONSCIENTIZAÇÃO E ENFRENTAMENTO À ENDOMETRIOSE NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4206/4206_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4206/4206_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA PRESIDENTE VARGAS, PRÓXIMO AO SALÃO DO MARCOS, EM FRENTE AO NÚMERO 58 DO SETOR PAMPULHA.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4128/4128_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4128/4128_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR SINAL DE WIFI NA PRAÇA DA IGREJA MATRIZ CATEDRAL, SEMELHANTE AO JÁ EXISTENTE NA PRAÇA RUI BARBOSA.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4218/4218_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4218/4218_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA TURMALINA, LOCALIZADA NO CONJUNTO VIDA NOVA DO SETOR JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4219/4219_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4219/4219_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UM PROGRAMA DE TRANSPORTE GRATUITO COM UM OU DOIS ÔNIBUS AOS SÁBADOS E DOMINGOS PARA A POPULAÇÃO CARENTE TER ACESSO À CACHOEIRA DO ITIQUIRA EM FORMOSA.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4220/4220_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4220/4220_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A DIVULGAÇÃO E CUMPRIMENTO DA LEI N°. 341/10 QUE DISPÕE SOBRE MECANISMO DE LOCALIZAÇÃO DOS RESPONSÁVEIS POR TERRENOS VAGOS E CASAS DESOCUPADAS NO MUNICÍPIO DE FORMOSA-GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4221/4221_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4221/4221_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR REALIZAÇÃO DE CAMPANHA EDUCATIVA COM OBJETIVO DE PRESTAR ESCLARECIMENTOS ACERCA DA IMPORTÂNCIA DO "ÁCIDO FÓLICO" PARA A SAÚDE DAS MULHERES GESTANTES NO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4222/4222_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4222/4222_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CRIAÇÃO DE CURSINHO PRÉ-VESTIBULAR COMUNITÁRIO EM FORMOSA.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4223/4223_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4223/4223_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA TURMALINA NO CONJUNTO VIDA NOVA, NO SETOR JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4240/4240_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4240/4240_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR JUNTO À SECRETARIA COMPETENTE DESTA MUNICIPALIDADE A REPOSIÇÃO NOS POSTOS DE SAÚDE DO MUNICÍPIO DO MATERIAL NECESSÁRIO PARA FAZER O EXAME PREVENTIVO DE CÂNCER DO CÓLO DO ÚTERO (PREVENÇÃO).</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4241/4241_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4241/4241_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A REALIZAÇÃO SOBRE A DISPONIBILIZAÇÃO DE UM SISTEMA MÓVEL DE COLETA DE SANGUE NA ESTRUTURA DA SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE FORMOSA-GO E REGIÃO.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4242/4242_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4242/4242_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR DISPONIBILIZAÇÃO DE PROFISSIONAIS CAPACITADOS PARA ATENDER VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E SEXUAL NA REDE PÚBLICA DE SAÚDE DE AMBULATÓRIOS, POSTOS DE SAÚDE E NO HOSPITAL MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4237/4237_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4237/4237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVULGAR A LEI N°. 364/2010, QUE INSTITUI NO ÂMBITO DO MUNICÍPIO DE FORMOSA, O PROGRAMA "ADOTE UMA UNIDADE BÁSICA DE SAÚDE" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4111/4111_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4111/4111_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A IMPLANTAÇÃO DE DEPARTAMENTO DE PENSÃO ALIMENTÍCIA E INVESTIGAÇÃO DE PATERNIDADE NA SECRETARIA DE ASSUNTOS JURÍDICOS.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4112/4112_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4112/4112_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE IMPLANTE UM PROGRAMA COSME E DAMIÃO NA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4102/4102_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4102/4102_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVER CAMPANHAS SOCIAIS NO MUNICÍPIO DE FORMOSA, JUNTAMENTE COM AS AUTORIDADES COMPETENTES, ALERTANDO E DIVULGANDO SOBRE O NÚMERO DE PESSOAS DESAPARECIDAS NA REGIÃO CENTRO OESTE.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4104/4104_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4104/4104_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM CANTEIRO CENTRAL COM UMA ROTATÓRIA NO FINAL DA AVENIDA PEDRO MONTEIRO GUIMARÃES.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4105/4105_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4105/4105_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA C NO PARQUE DA COLINA II.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4106/4106_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4106/4106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 10 DO JARDIM BELA VISTA._x000D_
 </t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4107/4107_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4107/4107_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 05 DO PARQUE DOM BOSCO.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4108/4108_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4108/4108_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL DENTRO DO LAGUINHO DA LAGOA DOS SANTOS.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4109/4109_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4109/4109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR ACADEMIA DE BARRAS PARARELAS DE GINÁSTICA NA VILA AURORA.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4113/4113_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4113/4113_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A DEDETIZAÇÃO DO MERCADO MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4114/4114_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4114/4114_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DA POLICIA MILITAR, JUNTAMENTE COM A GUARDA MUNICIPAL DE FORMOSA, A OPERAÇÃO LEI SECA, SOBRETUDO NOS  DIAS DE EVENTOS E SHOWS NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4131/4131_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4131/4131_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ACADEMIA PARA IDOSO, NO SETOR ABREU.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4127/4127_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4127/4127_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR TROCA DE LÂMPADAS NA AVENIDA SENADOR COIMBRA BUENO NO JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4125/4125_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4125/4125_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ACADEMIA PARA O IDOSO NO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4126/4126_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4126/4126_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUIR O TÉRMINO DA ACADEMIA PARA IDOSO NO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4134/4134_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4134/4134_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CALÇAMENTO E MEIO FIO ÀS MARGENS DA LAGOA FEIA NO LADO DIREITO.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4171/4171_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4171/4171_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR REVITALIZAÇÃO, JARDINAGEM E A CONSTRUÇÃO DE UM QUIOSQUE NA PRAÇA EM FRENTE O COLÉGIO PINÓQUIO LOCALIZADO NO SETOR CENTRO NORDESTE COM O INÍCIO DA RUA ITIQUIRA. </t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4172/4172_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4172/4172_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR REVITALIZAÇÃO E JARDINAGEM, BEM COMO AUMENTO DAS DEPENDÊNCIAS DO QUIOSQUE NA PRAÇA DA X LOCALIZADA NA AVENIDA POSTO AGROPECUÁRIO.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4260/4260_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4260/4260_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR LIMPEZA DA MATA NAS PROXIMIDADES DA LAGOA FEIA, BEM COMO DA NASCENTE ÀS MARGENS DA LAGOA.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4259/4259_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4259/4259_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UMA BARBEARIA E SALÃO DE BELEZA COMUNITÁRIO COM PREÇOS SIMBÓLICOS, NOS BAIRROS PARQUE LAGO, SETOR SUL, ABREU E SETOR NORDESTE.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4258/4258_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4258/4258_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR LOCAL ADEQUADO PARA A UTILIZAÇÃO DE SOM AUTOMOTIVO EM CARÁTER DE LAZER.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4257/4257_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4257/4257_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PINTURA NA SEDE DA ADMINISTRAÇÃO DO AEROPORTO DE FORMOSA.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4256/4256_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4256/4256_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CAMPANHA DE INFORMATIVA PARA LOCALIZAÇÃO DOS PONTOS DE COLETA SELETIVA NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4129/4129_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4129/4129_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A LIMPEZA DO LAGUINHO DO VOVÔ (CENTRO).</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4121/4121_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4121/4121_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PISTA DE CAMINHADA EM TODOS OS CANTEIROS DA AVENIDA CALIFÓRNIA, COMEÇANDO NA ROTATÓRIA DA ACADEMIA TÚLIO VAZ ATÉ ACADEMIA DA TERCEIRA IDADE NO FINAL DA AVENIDA.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4124/4124_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4124/4124_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA AVENIDA ARTHUR BERNARDES, ESQUINA COM A ESCOLA MUNICIPAL PADRE LEOPOLDINO NO SETOR PAMPULHA.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4130/4130_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4130/4130_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LIMPEZA DE UMA ÁREA NA RUA 11, NÚMERO 70, JARDIM DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4142/4142_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4142/4142_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER AQUISIÇÃO DE UMA ÁREA PARA UM NOVO CEMITÉRIO EM FORMOSA OU A POSSIBILIDADE DE DESAPROPRIAÇÃO DE ÁREA LIGADO AO CEMITÉRIO JÁ EXISTENTE (CRUZ DAS ALMAS).</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4146/4146_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4146/4146_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UM DEPARTAMENTO DE ALTAS HABILIDADES NO NÚCLEO ESPECIALIZADO ATENDIMENTO INCLUSÃO - NEAI.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4147/4147_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4147/4147_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER CALÇADÃO EM TODA EXTENSÃO DO ANEL VIÁRIO.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4143/4143_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4143/4143_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE UMA ACADEMIA PARA O IDOSO, NO BAIRRO VILA CAROLINA.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4153/4153_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4153/4153_texto_integral.pdf</t>
   </si>
   <si>
     <t>MATA DA BICA, QUE PASSA PELA AVENIDA BRASÍLIA AO LADO DO SUPERMERCADO SERVE BEM.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4154/4154_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4154/4154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> TROCAR LÂMPADAS QUEIMADAS EM TODA EXTENSÃO DA AVENIDA CALIFÓRNIA.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4155/4155_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4155/4155_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ACADEMIA PARA IDOSOS NO CANTEIRO CENTRAL DA AVENIDA CRISTALINA NO SETOR SUL.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4132/4132_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4132/4132_texto_integral.pdf</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4133/4133_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4133/4133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NO CANTEIRO CENTRAL DO ANEL VIÁRIO. </t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4135/4135_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4135/4135_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENTIDO DE INSTALAR UM POÇO ARTESIANO NA ESCOLA MUNICIPAL PROJETO SANTA LEOCÁDIA, ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4136/4136_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4136/4136_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR NAS ESCOLAS DE REDE PÚBLICA DO MUNICÍPIO DE FORMOSA UM PROGRAMA PERMANENTE VOLTADO PARA EDUCAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4138/4138_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4138/4138_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA 10 NO BAIRRO SÃO BENEDITO.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4139/4139_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4139/4139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENCASCALHAMENTO NA RUA JACOBINA Nº 07 PRÓXIMO AO COLÉGIO PASTOR ATAIDES NO SETOR SUL. _x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4173/4173_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4173/4173_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DA CAIXA D'ÁGUA DO GINÁSIO DE ESPORTE IVANI JUAREZ DE PAIVA NO PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4158/4158_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4158/4158_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER RECAPEAMENTO NA RUA 17 NO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4169/4169_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4169/4169_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR REPOSIÇÃO DE LÂMPADA DA RUA 10, SETOR NORDESTE EM FRENTE AO Nº 1007 , COMERCIAL DOM BOSCO, QUE SE ENCONTRA QUEIMADA.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4170/4170_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4170/4170_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR 02 (DOIS) REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NOS DOIS SENTIDOS DA AVENIDA CIRCULAR SETOR PRIMAVERA, NOS ENDEREÇOS QUADRA 01-A, LOTE 20, E QUADRA 01-A , N°. 25-B.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4228/4228_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4228/4228_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACO NA AVENIDA BRASILIA EM FRENTE À BRASAL REFRIGERANTES (COCA-COLA).</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4174/4174_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4174/4174_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAR TODA A RUA G1 PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4176/4176_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4176/4176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR FISCALIZAÇÃO DE TRÂNSITO NO CRUZAMENTO DA AVENIDA TANCREDO NEVES COM A AVENIDA LAGOA FEIA </t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4177/4177_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4177/4177_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVULGAR EM TODAS AS ESCOLAS DA REDE PÚBLICA DO MUNICÍPIO DE FORMOSA A LEI NÚMERO 78/2015 QUE DISPÕE SOBRE O INCETIVO AS ESCOLAS MUNICIPAIS DE FORMOSA A PROMOVER CAMPANHAS SOCIAIS.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4178/4178_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4178/4178_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER CUMPRIR O CÓDIGO DE POSTURAS DO MUNICÍPIO DE FORMOSA, NO SENTIDO DE FISCALIZAR SOB PENA DE MULTA OS PROPRIETÁRIOS DE TERRENOS ABANDONADOS NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4200/4200_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4200/4200_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CONSTRUÇÃO DE REDE DE ÁGUAS PLUVIAIS NA PRAÇA DA FEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4208/4208_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4208/4208_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR AQUISIÇÃO DE NOVAS VIATURAS PARA A GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4209/4209_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4209/4209_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A TROCA AS LÂMPADAS, EM TODA A RUA ANA DE JESUS MELO, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4210/4210_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4210/4210_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RECAPEAMENTO, EM TODA A AVENIDA B, NO SETOR PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4198/4198_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4198/4198_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ROÇAGEM, CAPINA E LIMPEZA, EM TODA AVENIDA C, NO SETOR VILA VERDE,NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4217/4217_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4217/4217_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A TROCA DAS LÂMPADAS QUEIMADAS NA RUA 12, QUADRA 70 NO PARQUE LAGO._x000D_
 </t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4182/4182_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4182/4182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL RUA V JARDIM TRIÂNGULO._x000D_
 </t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4183/4183_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4183/4183_texto_integral.pdf</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4184/4184_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4184/4184_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA ACADEMIA PARA O IDOSO NO PARQUE LAGO.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4185/4185_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4185/4185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAR ACADEMIA DE BARRAS PARARELAS NO JARDIM DAS AMÉRICAS.		</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4186/4186_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4186/4186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR ACADEMIA DE BARRAS PARARELAS NO PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4196/4196_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4196/4196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A REVISÃO DA LÂMPADA QUEIMADAS NA RUA DOS DOMINICANOS NO JARDIM CALIFÓRNIA._x000D_
 </t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4189/4189_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4189/4189_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UM CENTRO DE ATENDIMENTO AO IDOSO COM MÉDICOS NO SETOR NORDESTE._x000D_
        </t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4195/4195_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4195/4195_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA QUEIMADAS NA RUA 09, EM FRENTE O N° 27, NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4216/4216_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4216/4216_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAR ACADEMIA DE BARRAS PARARELAS NO BAIRRO VILA VICENTINA.	</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4194/4194_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4194/4194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAR CENTRO CIRÚRGICO DO HOSPITAL MUNICIPAL DE FORMOSA PARA FUNCIONAR 24 HORAS.	</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4193/4193_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4193/4193_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM MINI HOSPITAL NO DISTRITO DO JK.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4192/4192_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4192/4192_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 32 PARQUE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4191/4191_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4191/4191_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADA QUEIMADAS NA RUA 09 NO PARQUE LAGO.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4190/4190_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4190/4190_texto_integral.pdf</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4197/4197_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4197/4197_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A TROCA DAS LÂMPADAS QUEIMADAS NA RUA 12, QUADRA 72 NO PARQUE LAGO._x000D_
 </t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4199/4199_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4199/4199_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADA QUEIMADAS NA RUA 09 EM FRENTE O Nº24 NO BAIRRO BENEDITO.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4378/4378_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4378/4378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECUPERAÇÃO ASFÁLTICA DA ROTATÓRIA SITUADA NO FINAL DO ANEL VIÁRIO (EM FRENTE AO CEMITÉRIO CRUZ DAS ALMAS).</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4229/4229_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4229/4229_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR REVITALIZAÇÃO DA PRAÇA ANÍSIO LÔBO.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4224/4224_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4224/4224_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PATROLAMENTO NAS ESTRADAS VICINAIS DO PROJETO SANTA CRUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4225/4225_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4225/4225_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PATROLAMENTO NAS ESTRADAS VICINAIS DO PROJETO BELA VISTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4226/4226_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4226/4226_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAR A QUADRA DE ESPORTE DO BAIRRO NOVA FORMOSA.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4236/4236_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4236/4236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DO PODER EXECUTIVO ALTERAÇÕES NO CÓDIGO DE POSTURAS DP MUNICÍPIO DE FORMOSA NO SENTIDO DE DETERMINAR AO PROPRIETÁRIO DE TERRENOS BALDIOS A PLANTAÇÃO DE GRAMADOS COM SERVIÇO REGULAR DE PODA E LIMPEZA.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4243/4243_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4243/4243_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DAS RUAS ÁGATA, ÔNIX, AMETISTA, TOPÁZIO E JADE NO CONJUNTO VIDA NOVA NO SETOR JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4248/4248_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4248/4248_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORÇAR O PATRULHAMENTO POLICIAL, EM TODOS OS HORÁRIOS, NA RODOVIÁRIA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4250/4250_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4250/4250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR RECUPERAÇÃO ASFÁLTICA NA RUA SÃO JOÃO, LOCALIZADA NA VILA IARA, BAIRRO ABREU._x000D_
 </t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4251/4251_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4251/4251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR RECUPERAÇÃO ASFÁLTICA NA RUA ADEMAR, LOCALIZADA NA VILA IARA, BAIRRO ABREU._x000D_
 </t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4261/4261_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4261/4261_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUEBRA-MOLAS NA AVENIDA MAESTRO JOÃO LUIZ DO ESPÍRITO SANTO, NOS DOIS SENTIDOS DESSA AVENIDA, MAIS PRECISAMENTE EM FRENTE Á IGREJA ADVENTISTA.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4306/4306_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4306/4306_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR REVITALIZAÇÃO DAS FAIXAS DE PEDESTRES EM FRENTE AO COLÉGIO ESTADUAL AMERICANO DO BRASIL, NA RUA TRAJANO BALDUÍNO, NO SETOR CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4294/4294_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4294/4294_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR UM CAMINHÃO, PARA O ESCOAMENTO NA PRODUÇÃO DOS ASSENTAMENTO FARTURA E REGIÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4289/4289_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4289/4289_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR REVITALIZAÇÃO DA FAIXA DE PEDESTRE EM FRENTE À ESCOLA JOÃO ISPER GEBRIM, NO SETOR FORMOSINHA.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4295/4295_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4295/4295_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR DE CALÇADA NA AVENIDA LAGOA FEIA, EM FRENTE A MATA DA BICA, RENTE A TELA DE PROTEÇÃO, NO SETOR CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4287/4287_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4287/4287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSTRUÇÃO DE UM PARQUE NO CONJUNTO HABITACIONAL PADRE JOSÉ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4291/4291_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4291/4291_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CONSTRUÇÃO DE UM ESTACIONAMENTO TIPO ESCAMA AO LADO DE TODA AVENIDA ISPER GEBRIM,FORMOSINHA.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4293/4293_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4293/4293_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR MANUTENÇÃO DE LIMPEZA DO LAGUINHO DA VOVÓ, NO BAIRRO ABREU , NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4267/4267_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4267/4267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR ILUMINAÇÃO PÚBLICA NA RUA 06 NO PARQUE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4268/4268_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4268/4268_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAR ILUMINAÇÃO PÚBLICA NA RUA 31 NO PARQUE SÃO FRANCISCO DE ASSIS. _x000D_
                       _x000D_
 </t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4269/4269_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4269/4269_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A TROCA DE LÂMPADA QUEIMADAS NA RUA PADRE TOME NO CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4270/4270_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4270/4270_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA TRAVESSA FERROVIÁRIA &amp;#8220;E&amp;#8221; PRÓXIMO AO Nº1167 SETOR NORDESTE.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4271/4271_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4271/4271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A TROCA DE LÂMPADA QUEIMADAS NA RUA 1º DE OUTUBRO NO SETOR ABREU._x000D_
 </t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4272/4272_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4272/4272_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA AVENIDA CENTRAL NO BAIRRO PARQUE LAGO.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4273/4273_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4273/4273_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADA QUEIMADAS NA RUA 13 QD.17 LOTE 05 EM FRENTE O Nº 300 NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4274/4274_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4274/4274_texto_integral.pdf</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4275/4275_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4275/4275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 15 NO SETOR PAMPULHA.  </t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4276/4276_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4276/4276_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA ANHANGUERA CENTRO.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4277/4277_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4277/4277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 07 PARQUE SÃO FRANCISCO DE ASSIS._x000D_
                        _x000D_
 </t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4278/4278_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4278/4278_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM PARQUE INFANTIL ENFRENTE A ESCOLA MUNICIPAL GABRIELA AMADO (BAIRRO VILA MARILAQUE) ENTENDENDO QUE O CANTEIRO CENTRAL É UMA ÁREA GRANDE PODENDO ASSIM PROPORCIONAR AS CRIANÇAS DO BAIRRO UM LUGAR PARA RECREAÇÃO.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4309/4309_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4309/4309_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR REVITALIZAÇÃO DAS FAIXAS DE PEDESTRES DA AVENIDA VALERIANO DE CASTRO, EM FRENTE AO COLÉGIO SAGRADO CORAÇÕES DE JESUS E MARIA (COLEGINHO), NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4308/4308_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4308/4308_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PATROLAMENTO NAS ESTRADAS VICINAIS DO PROJETO FARTURA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4290/4290_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4290/4290_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR DELIMITAÇÕES COM PINTURA NO SOLO DESTINADO A PARADA DE ÔNIBUS E VAGA DO VEICULO OFICIAL E SUA DEVIDA FISCALIZAÇÃO AO LADO E FRENTE DA CÂMARA MUNICIPAL DE VEREADORES NA PRAÇA RUI BARBOSA, NO CENTRO.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4286/4286_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4286/4286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA NA RUA 25 NO BAIRRO FORMOSINHA._x000D_
 </t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4285/4285_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4285/4285_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CRIAÇÃO DE UM DEPARTAMENTO RESPONSÁVEL PELAS LEIS MUNICIPAIS VIGENTES DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4284/4284_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4284/4284_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A CAMPANHA REFERENTE À DISLEXIA E DISLALIA PARA ALUNOS DA REDE PÚBLICA NO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4283/4283_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4283/4283_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A SEMANA DE ORIENTAÇÃO E PREVENÇÃO DE ACIDENTES DOMÉSTICOS NA INFÂNCIA E ADOLESCÊNCIA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4292/4292_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4292/4292_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UMA CAMPANHA DE ORIENTAÇÃO SOBRE PRIMEIROS SOCORROS E PREVENÇÃO DE ACIDENTES  NA TERCEIRA IDADE NO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4302/4302_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4302/4302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA E MEIO-FIO NA RUA ROSÁRIO TAVARES DOS SANTOS NO SETOR PARQUE LAGUNA II. </t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4299/4299_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4299/4299_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR JUNTO À SECRETARIA COMPETENTE DESTA MUNICIPALIDADE A &amp;#8220;CAMPANHA DE DEFESA DO CONSUMIDOR.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4300/4300_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4300/4300_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE REALIZAÇÃO DE OFICINAS DE NUTRIÇÃO E GASTRONOMIA NAS INSTITUIÇÕES DE ENSINO NO MUNICÍPIO DE FORMOSA-GO E REGIÃO.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4301/4301_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4301/4301_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UM CURSO DE ALFABETIZAÇÃO PARA ADULTOS NO MUNICÍPIO DE FORMOSA-GO E REGIÃO.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4303/4303_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4303/4303_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PARA QUE SEJA FEITO INVENTÁRIO DOS BENS PÚBLICOS, TANTO MÓVEIS QUANTO IMÓVEIS DO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4305/4305_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4305/4305_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR DIVULGAÇÃO DOS EXAMES CONHECIDOS COMO TESTES RÁPIDOS DISPONÍVEIS NO CTA - CENTRO DE TESTAGEM E ACONSELHAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4330/4330_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4330/4330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR O DIA MUNICIPAL DE PREVENÇÃO, ORIENTAÇÃO E COMBATE À OSTEOPENIA.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4331/4331_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4331/4331_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAR UM CANIL DE ADOÇÃO E UM POSTO ATENDIMENTO VETERINÁRIO MUNICIPAL NO MUNICÍPIO DE FORMOSA. _x000D_
 </t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4332/4332_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4332/4332_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A IMPLANTAÇÃO DE PROGRAMA MÚSICA E ARTE NAS ESCOLAS NO MUNICÍPIO DE FORMOSA-GO E REGIÃO.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4333/4333_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4333/4333_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR NAS ESCOLAS MUNICIPAIS UMA CAMPANHA SOBRE LIMPEZA URBANA E PROTEÇÃO DO PATRIMÔNIO PÚBLICO NO MUNICÍPIO DE FORMOSA-GO E REGIÃO.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4334/4334_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4334/4334_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CAMPANHA EDUCATIVA PARA CONSCIENTIZAÇÃO NAS ESCOLAS MUNICIPAIS E DA POPULAÇÃO SOBRE A PREVENÇÃO DE ACIDENTES NO TRÂNSITO.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4335/4335_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4335/4335_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS POR TODA EXTENSÃO DA RUA 11, SITUADA NO SETOR SUL NO MUNICÍPIO DE FORMOSA-GO</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4353/4353_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4353/4353_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONHA SOBRE A INTRODUÇÃO DE TEXTO EXPLICATIVO NOS CARNÊS DE IPTU A RESPEITO DO DIREITO À ISENÇÃO DO IMPOSTO NOS CASOS PREVISTOS EM LEI NO MUNICÍPIO DE FORMOSA-GO</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4350/4350_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4350/4350_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR JUNTO À SECRETARIA COMPETENTE DESTA MUNICIPALIDADE A INSTALAÇÃO DE BICICLETÁRIOS NO LAGUINHO DO VOVÔ, LOGRADOURO PÚBLICO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4354/4354_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4354/4354_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE A OBRIGATORIEDADE DE 10% DAS PROPAGANDAS TRASEIRAS EXTERNAS DOS ÔNIBUS, SEREM DE MENSAGENS ANTIDROGAS</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4355/4355_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4355/4355_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A OBRIGATORIEDADE DE OS DEPÓSITOS DE PNEUS NOVOS OU USADOS, FERROS-VELHOS E AFINS, UTILIZAREM SISTEMAS DE COBERTURA PARA EVITAR ACÚMULO DE ÁGUA QUE SE FORMA FOCO GERADOR DO MOSQUITO AEDES AEGYPTI TRANSMISSOR DA DENGUE, CHIKUNGUNHA E ZIKA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4356/4356_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4356/4356_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL ESPECIAL DE ASSISTÊNCIA À CRIANÇA PORTADORA DE MICROCEFALIA NO MUNICÍPIO DE FORMOSA- GOIÁS E REGIÃO.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4357/4357_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4357/4357_texto_integral.pdf</t>
   </si>
   <si>
     <t>AFIXAR CARTAZES ALUSIVOS AO COMBATE À PEDOFILIA E À EXPLORAÇÃO SEXUAL INFANTO-JUVENIL E EM TODAS AS REPARTIÇÕES PÚBLICAS E NO INTERIOR DOS VEÍCULOS DE TRANSPORTE COLETIVO URBANO E ESCOLAR DO MUNICÍPIO DE FORMOSA-GO E REGIÃO</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4375/4375_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4375/4375_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM URGÊNCIA A OPERAÇÃO TAPA-BURACO POR TODA EXTENSÃO DA AV. FERROVIÁRIA D, SITUADA NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4368/4368_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4368/4368_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CRIAÇÃO DA SEMANA DA PRÁTICA ESPORTIVA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4369/4369_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4369/4369_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR A INSTALAÇÃO DO PARQUÍMETRO NAS VAGAS DE ESTACIONAMENTO DO MUNICÍPIO DE FORMOSA. </t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4370/4370_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4370/4370_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTITUIÇÃO DE UM SISTEMA DE FICHA DE AVALIAÇÃO NAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4371/4371_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4371/4371_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE A OBRIGAÇÃO DAS INSTITUIÇÕES FINANCEIRAS EM EMITIR DOCUMENTOS IMPRESSOS EM BRAILLE NO MUNICÍPIO DE FORMOSA-GO E REGIÃO.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4372/4372_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4372/4372_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAR GINÁSTICA LABORAL, NOS ÓRGÃOS PÚBLICOS DO MUNICÍPIO DE FORMOSA- GOIÁS E REGIÃO. </t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4304/4304_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4304/4304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR REVITALIZAÇÃO E REFORMA DO ESTACIONAMENTO EM FRENTE AO COLÉGIO ESTADUAL SÉRGIO FAYAD,NO SETOR LAGUNA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>Miguel Rubens dos Santos Oliveira - Macarrão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4280/4280_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4280/4280_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PINTURA DA FAIXA DE PEDESTRE NA AVENIDA DNER, EM FRENTE À ESCOLA MUNICIPAL FRANKLIN GRAHAM.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4279/4279_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4279/4279_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS),NOS DOIS SENTIDOS DA AVENIDA DNER  SETOR PRIMAVERA.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4281/4281_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4281/4281_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR TROCAS DE LÂMPADAS QUEIMADAS EM TODA EXTENSÃO DA RUA 04 DO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4282/4282_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4282/4282_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM MAIOR BREVIDADE POSSÍVEL, UM ESTUDO PARA PAVIMENTAÇÃO ASFÁLTICA NA RUA 4, QUADRA 66, NO PARQUE DA COLINA I.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4298/4298_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4298/4298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR REVITALIZAÇÃO E INSTALAÇÃO DE BANCOS NA PRAÇA ANÍSIO LÔBO, NO SETOR CENTRO NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4296/4296_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4296/4296_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR TROCA DE LÂMPADAS EM TODA EXTENSÃO DA RUA 28, NO SETOR BOSQUE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4311/4311_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4311/4311_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR CALÇADAS EM TODA EXTENSÃO DO CENTRO OLÍMPICO, NO SETOR BOSQUE II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4312/4312_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4312/4312_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR REVITALIZAÇÃO, LIMPEZA, CAPINA E ROÇAGEM NO GINÁSIO DO SETOR NOVA FORMOSA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4313/4313_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4313/4313_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR SEGURANÇA PARA FEIRA DO PRODUTOR RURAL, NO SETOR CALIFÓRNIA.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4336/4336_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4336/4336_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTABELECER A ILUMINAÇÃO DO LAGUINHO DO VOVÔ SITUADO ENTRE O BAIRRO JARDIM AMERICA, CAROLINA E ABREU.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4442/4442_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4442/4442_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER MUTIRÃO PARA QUE SEJAM CONSTRUÍDOS TODOS OS QUEBRA-MOLAS JÁ SINALIZADOS COM PLACAS.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4316/4316_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4316/4316_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADA QUEIMADAS NA RUA 27 NO SETOR BOSQUE.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4317/4317_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4317/4317_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR SINALIZAÇÃO HORIZONTAL E VERTICAL DOS QUEBRA-MOLAS NA RUA ALTA VIDAL PRÓXIMO AO CARIMBARTE.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4318/4318_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4318/4318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA ROTATÓRIA NA AVENIDA VALERIANO DE CASTRO, PRÓXIMO AO MOTO TÁXI PAU FERRO. </t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4319/4319_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4319/4319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA 19 NO SETOR SUL._x000D_
 </t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4320/4320_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4320/4320_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER AQUISIÇÃO DE DUAS AMBULÂNCIAS PARA O ATENDIMENTO NO HOSPITAL MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4321/4321_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4321/4321_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR IMPLANTAÇÃO DE UM MURO DE CERCA VIVA NO HOSPITAL MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4322/4322_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4322/4322_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER DRENAGEM PARA ESCOAMENTO DE ÁGUA NA RUA 09, QUADRA 17, LOTES 11/12, EM FRENTE O NÚMERO 02, PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4323/4323_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4323/4323_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO ASFÁLTICA NA RUA DOUTOR VASCO, FUNDO COM A FACULDADE UEG NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4324/4324_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4324/4324_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER REVISÃO DE LÂMPADAS QUEIMADAS NA RUA 09 NO PARQUE DAS LARANJEIRAS._x000D_
 </t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4325/4325_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4325/4325_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO SETOR VILLAGE._x000D_
 </t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4326/4326_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4326/4326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR CONSTRUÇÃO DE UMA ESCOLA NO SETOR VILLAGE._x000D_
 </t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4327/4327_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4327/4327_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NA TRAVESSA NAGIB SIMÃO, PRÓXIMO A FACULDADE UEG NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4328/4328_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4328/4328_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA 06 NO PARQUE LAGO.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4374/4374_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4374/4374_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RECAPEAMENTO E CONSTRUÇÃO DE MEIO FIO DA RUA D JALMA CHAVES,NO PARQUE LAGUNA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4359/4359_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4359/4359_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CAPINA E LIMPEZA E TODA EXTENSÃO DA RUA SEM DENOMINAÇÃO, SETOR PARQUE LAGO (FUNDOS DO PARQUE DE EXPOSIÇÃO).</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4358/4358_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4358/4358_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR INFRAESTRUTURA E PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA CENTRAL DO SETOR INDUSTRIAL DE FORMOSA (DAIF).</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4361/4361_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4361/4361_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RECUPERAÇÃO ASFÁLTICA E FAZER DE MEIO FIO NA AVENIDA QUE DÁ ACESSO AO DAIF, LOCALIZADO NA AVENIDA DA UNAPEL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4373/4373_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4373/4373_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RECUPERAÇÃO ASFÁLTICA E CONSTRUÇÃO DE MEIO FIO, DA AVENIDA A DO CONJUNTO HABITACIONAL PADRE JOSÉ.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4347/4347_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4347/4347_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CONTROLE POPULACIONAL DE CÃES E GATOS DE RUA.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4348/4348_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4348/4348_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CONTROLE DE RATAZANAS NO LAGUINHO DO VOVÔ.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4362/4362_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4362/4362_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ESTAÇÃO DE EXERCÍCIO DA PRAÇA DO LAGUINHO DO VOVÔ.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4363/4363_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4363/4363_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COLOCAÇÃO DE PONTO DE COLETA SELETIVA NO LAGUINHO DO ABREU.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4349/4349_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4349/4349_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS OU RECAPEAMENTO ASFÁLTICO NA RUA BELA VISTA DO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4366/4366_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4366/4366_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS NA RUA 22 DO BAIRRO ROSA MARIA.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4422/4422_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4422/4422_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COLOCAÇÃO DE PONTO DE COLETA SELETIVA NA PRAÇA DA X.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4423/4423_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4423/4423_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COLOCAÇÃO DE PONTO DE COLETA SELETIVA NA PRAÇA PRÓXIMO AO COLÉGIO VISÃO E COLEGINHO.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4424/4424_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4424/4424_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COLOCAÇÃO DE PONTO DE COLETA SELETIVA NO SETOR VILLAGE.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4425/4425_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4425/4425_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ESTAÇÃO DE EXERCÍCIO DA PRAÇA DO LAGUINHO DO ABREU.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4426/4426_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4426/4426_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR SINAL DE WI-FI PÚBLICO NO AEROPORTO MUNICIPAL.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4427/4427_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4427/4427_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR O REPOVOAMENTO DE PEIXES DAS ESPÉCIES NATIVAS NA LAGOA FEIA.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4381/4381_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4381/4381_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PINTURA DA SALA DE ESPERA DO HOSPITAL MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4380/4380_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4380/4380_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RECUPERAÇÃO ASFÁLTICA NA AV. 01 NO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4440/4440_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4440/4440_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAR A RUA 26 (POPULARMENTE CONHECIDA COMO AV. LAGOA FEIA), NA QUADRA 120, SETOR INDUSTRIAL, AO LADO DO COLÉGIO MAESTRO MIGUEL AFFIUNE.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4406/4406_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4406/4406_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER RECUPERAÇÃO ASFÁLTICA DA RUA 01 NO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4398/4398_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4398/4398_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR INSTALAÇÃO DE DUAS LOMBADAS NA EXTENSÃO DAS RUAS 11A E 10A, EM FRENTE AO BAR DO AMADO, LOCALIZADO NO SETOR C, NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4399/4399_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4399/4399_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR DUAS LOMBADAS EM FRENTE AO VALE DO AMANHECER, LOCALIZADO NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4428/4428_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4428/4428_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR SISTEMA DE ILUMINAÇÃO MÓVEL PARA BALIZAMENTO DO AEROPORTO MUNICIPAL.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4429/4429_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4429/4429_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR SEGURANÇA CONSTANTE DA PISTA DO AEROPORTO MUNICIPAL PELA GUARDA MUNICIPAL. </t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4430/4430_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4430/4430_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR SISTEMA DE MARCAÇÃO DE EXAMES E CONSULTAS MÉDICAS PELA INTERNET NO HOSPITAL MUNICIPAL DE FORMOSA, BEM COMO NOS POSTOS DE SAÚDE E CAPS.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4431/4431_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4431/4431_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UM COMEDOURO COBERTO DE FORMA QUE SEJA ADEQUADO PARA PROTEGER OS ALIMENTOS DO SOL E DA CHUVA NA MATA DA BICA PARA OS PRIMATAS QUE LÁ RESIDEM.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4432/4432_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4432/4432_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UM REDUTOR DE VELOCIDADE NA ESQUINA DA FERRARI AUTOMÓVEIS COM A AV. TRAJANO BALDUÍNO.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4433/4433_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4433/4433_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UMA ACADEMIA DE SAÚDE NA PRAÇA TRIANGULAR DO SETOR NORDESTE, PRÓXIMO AO COLÉGIO PINÓQUIO.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4407/4407_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4407/4407_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">GARANTIR A INSTALAÇÃO EM TODAS AS ESCOLAS MUNICIPAIS DE FORMOSA DE LIXEIRAS SELETIVAS DE RECICLAGEM </t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4408/4408_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4408/4408_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR A PENALIZAÇÃO EM ACORDO COM O CUMPRIMENTO DA LEI MUNICIPAL 039/2015 QUE DISPÕE SOBRE A PROIBIÇÃO</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4409/4409_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4409/4409_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAR O USO INDEVIDO DO ESPAÇO PÚBLICO, TAIS COMO RUAS E CALÇADAS, FEITO POR MATERIAIS DE CONSTRUÇÕES DE OBRAS PARTICULARES.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4410/4410_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4410/4410_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVER NO MUNICÍPIO DE FORMOSA, CAMPANHAS SOCIAIS EM FAVOR DA CONSCIENTIZAÇÃO DO CUMPRIMENTO DAS LEIS DE TRÂNSITOS AOS CICLISTAS.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4411/4411_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4411/4411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">GARANTIR A PERMANÊNCIA DE, PELO MENOS, DOIS GUARDAS MUNICIPAIS NA RODOVIÁRIA DE FORMOSA. </t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4412/4412_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4412/4412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR À ANTT FISCALIZAÇÃO A FIM DE AVERIGUAR AS CONDIÇÕES DOS TRANSPORTES PÚBLICOS INTERESTADUAIS QUE EMBARCAM E DESEMBARCAM PASSAGEIROS NO MUNICÍPIO DE FORMOSA._x000D_
 </t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4413/4413_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4413/4413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCENTIVAR OS JOVENS ESTUDANTES POR PROJETOS DESENVOLVIDOS EM PROL DA INOVAÇÃO CIENTÍFICA EM QUALQUER ÁREA DO CONHECIMENTO.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4414/4414_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4414/4414_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR FIXAÇÃO DE CARTAZES OU PLACAS DO &amp;#8220;DISQUE 100&amp;#8221; NOS MURAIS DE TODAS AS ESCOLAS MUNICIPAIS DE FORMOSA E ORIENTAR O CORPO DOCENTE A DIVULGAR A CAMPANHA DE PREVENÇÃO A ABUSO E EXPLORAÇÃO SEXUAL AO MENOR DE IDADE.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4415/4415_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4415/4415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A MELHORIA NA ILUMINAÇÃO PÚBLICA EM TODA EXTENSÃO DA RUA IVONE SAAD NO BAIRRO CENTRO. </t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4416/4416_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4416/4416_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR DIVULGAÇÃO E PROMOVER ESTUDOS VISANDO AMPLIAR O NÚMERO DE PRÁTICAS ESPORTIVAS, BEM COMO AMPLIAR A DATA DE INÍCIO E ENCERRAMENTO DOS JOGOS MUNICIPAIS DE FORMOSA.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4417/4417_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4417/4417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR FAIXA DE PEDESTRES EM FRENTE À UNIVERSIDADE ESTADUAL DE GOIÁS, UNIDADE DE FORMOSA.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4418/4418_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4418/4418_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A REFORMA E REVITALIZAÇÃO DO PARQUE DE LAZER ÀS CRIANÇAS NO LAGUINHO DO VOVÔ DE ACORDO COM AS NORMAS DA ABNT.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4419/4419_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4419/4419_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAR A PLACA DE TRÂNSITO, NA AVENIDA MAESTRO JOÃO LUIZ DO ESPÍRITO SANTO, QUE INFORMA O SENTIDO EM DIREÇÃO AO FÓRUM, CIOPS E CARTÓRIO ELEITORAL.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4420/4420_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4420/4420_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFERTAR BOLSAS DE ESPECIALIZAÇÃO LATO SENSU NA ÁREA DE EDUCAÇÃO PAGO INTEGRALMENTE OU PARCIALMENTE.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4439/4439_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4439/4439_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DEDETIZAR A PARTE INTERNA DO HOSPITAL MUNICIPAL DE FORMOSA._x000D_
 </t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4443/4443_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4443/4443_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR ESTUDOS A FIM DE REALIZAR OS JOGOS PARA-ESCOLARES MUNICIPAIS DE FORMOSA COM INTUITO DE PROMOVER A INCLUSÃO DE DEFICIENTES FÍSICOS, MOTORES E MENTAIS NA PRÁTICA ESPORTIVA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4444/4444_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4444/4444_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR JUNTO AO GOVERNO ESTADUAL DE GOIÁS O INCENTIVO, EM TODAS AS ESCOLAS DE FORMOSA, AO PROJETO FEDERAL JOVEM SENADOR.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4445/4445_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4445/4445_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFERECER MUTIRÕES DE SAÚDE PARA TODOS OS FUNCIONÁRIOS PÚBLICOS DE FORMOSA, QUANDO EM ÉPOCAS DE CAMPANHAS NACIONAIS, COM VISITA IN LOCO, ÀS EMPRESAS PÚBLICAS, POR PROFISSIONAIS - AGENTES DE SAÚDE.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4446/4446_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4446/4446_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR A MUDANÇA NO PONTO DE ÔNIBUS NA RUA HERCULANO LOBO, AO LADO DA CÂMARA MUNICIPAL DE FORMOSA, PARA A PRAÇA RUI BARBOSA JUNTO AO CANTEIRO.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4458/4458_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4458/4458_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA PRAÇA NO ESPAÇO PÚBLICO OCIOSO, POPULARMENTE CONHECIDO COMO PRAÇA DOS PIRINEUS, NA RUA GUATEMALA, ESQUINA COM A RUA MÉXICO, NO JARDIM DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4459/4459_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4459/4459_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE AVALIAÇÃO DENTÁRIA DOS ALUNOS DA REDE PÚBLICA MUNICIPAL E O DEVIDO ENCAMINHAMENTO PARA O TRATAMENTO, CASO NECESSÁRIO, NO MUNICÍPIO DE FORMOSA-GO E REGIÃO.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4464/4464_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4464/4464_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLICAR E CUMPRIR A LEI 121/13 QUE INSTITUI O PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS DE FORMOSA &amp;#8211; GOIÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4460/4460_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4460/4460_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR TROCA DE LÂMPADAS QUEIMADAS DE ILUMINAÇÃO EM FRENTE AO PÓLO DA UAB &amp;#8211; UNIVERSIDADE ABERTA DO BRASIL, LOCALIZADA NO SETOR ABREU.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4461/4461_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4461/4461_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A OBTENÇÃO DE UM ÔNIBUS EXCLUSIVO PARA O CRAS &amp;#8211; CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL DE FORMOSA.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4465/4465_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4465/4465_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM CALÇADÃO NO CANTEIRO CENTRAL POR TODA EXTENSÃO DA AVENIDA CALIFÓRNIA, A PARTIR DA ROTATÓRIA NO NÚMERO 598 A 1042, DO SETOR JARDIM CALIFÓRNIA PARA CAMINHADAS.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4469/4469_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4469/4469_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE CARTILHA AO INCENTIVO À ADOÇÃO DE CRIANÇAS NO MUNICÍPIO DE FORMOSA-GOIÁS.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4470/4470_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4470/4470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR TORNEIRA COM TEMPORIZADOR DE VAZÃO EM TODAS AS ESCOLAS E ÓRGÃOS PÚBLICOS DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4471/4471_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4471/4471_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE A INSERÇÃO COMO CONTEÚDO DISCIPLINAR A CALIGRAFIA NO MUNICÍPIO DE FORMOSA-GOIÁS.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4472/4472_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4472/4472_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE A OBRIGATORIEDADE DE CAMPANHA DE ORIENTAÇÃO E PREVENÇÃO DA SÍNDROME DO PÂNICO NO MUNICÍPIO DE FORMOSA-GOIÁS E REGIÃO.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4473/4473_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4473/4473_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVULGAR OS PROGRAMAS SOCIAIS EXISTENTES NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4474/4474_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4474/4474_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE CAMPANHAS NAS ESCOLAS, ONDE ADOTEM MEDIDAS PARA EVITAR TRANSMISSÃO DE H1N1, NO MUNICÍPIO DE FORMOSA-GOIÁS.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4508/4508_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4508/4508_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CAMPANHA DE DIVULGAÇÃO DO &amp;#8220;DISQUE 100&amp;#8221;, ONDE PODEM SER DENUNCIADOS OS CASOS DE VIOLÊNCIA E ABANDONO CONTRA OS IDOSOS.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4501/4501_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4501/4501_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR FISCALIZAÇÃO SONORA COM MEDIÇÃO DE DECIBÉIS DAS PROPAGANDAS NAS LOJAS DA RUA VISCONDE DE PORTO SEGURO E VEÍCULOS DE PROPAGANDA SONORA.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4502/4502_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4502/4502_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CADASTRAMENTO, MONITORAMENTO, RECUPERAÇÃO E PRESERVAÇÃO DAS NASCENTES EXISTENTES NO MUNICÍPIO DE FORMOSA E REGIÃO.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4503/4503_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4503/4503_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE CAMPANHA PERMANENTE DE CONSCIENTIZAÇÃO AO COMBATE À CORRUPÇÃO NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4504/4504_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4504/4504_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INCLUSÃO DA DISCIPLINA &amp;#8220;EDUCAÇÃO MORAL E CÍVICA&amp;#8221; NO CURRÍCULO DAS UNIDADES ESCOLARES DE ENSINO FUNDAMENTAL DA REDE PÚBLICA DO MUNICÍPIO DE FORMOSA-GOIÁS.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4505/4505_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4505/4505_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIR A LEI N°. 486/2011 QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE SAÚDE VOCAL DO PROFESSOR DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4517/4517_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4517/4517_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR IMPLANTAÇÃO DO PROJETO &amp;#8220;IDOSO EXPERIENTE&amp;#8221; PARA INSERI-LO NO MERCADO DE TRABALHO NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4516/4516_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4516/4516_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONFECÇÃO E DISTRIBUIÇÃO DE PANFLETOS OBJETIVANDO A CONSCIENTIZAÇÃO DA POPULAÇÃO SOBRE OS RISCOS DE ACIDENTES DOMÉSTICOS COM CRIANÇAS.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4515/4515_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4515/4515_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVER CONTINUADAMENTE NOS DISTRITOS E AGLOMERAÇÕES NA ZONA RURAL, PROGRAMAÇÃO CULTURAL, PODENDO SER PREVISTA A UTILIZAÇÃO DE EQUIPAMENTOS ITINERANTES PARA BIBLIOTECA E APRESENTAÇÕES CULTURAIS.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4514/4514_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4514/4514_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAR PARA A CÂMARA PROJETO DE LEI QUE &amp;#8220;INSTITUI O PLANO INTEGRADO DE GERENCIAMENTO DE RESÍDUOS DA CONSTRUÇÃO CIVIL DO MUNICÍPIO DE FORMOSA, ESTABELECE AS DIRETRIZES, OS CRITÉRIOS E OS PROCEDIMENTOS PARA A GESTÃO DOS RESÍDUOS DA CONSTRUÇÃO CIVIL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4513/4513_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4513/4513_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER CAMPANHA DE INFORMAÇÃO E CONSCIENTIZAÇÃO NAS ESCOLAS MUNICIPAIS, ESTADUAIS E JUNTO À POPULAÇÃO QUANTO À PREVENÇÃO DE ACIDENTES DE TRÂNSITO NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4512/4512_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4512/4512_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A SUBSTITUIÇÃO DO PAPEL CONVENCIONAL POR PAPEL RECICLADO, PELA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO E PELO LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4527/4527_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4527/4527_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM MAIOR BREVIDADE POSSÍVEL, A PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA 06, QUADRA 03, LOTE 02 NO SETOR PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4528/4528_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4528/4528_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR CRIAÇÃO DO NÚMERO E FIXAÇÃO DE ADESIVOS COM OS TELEFONES DO SERVIÇO DE ATENDIMENTO AO CONSUMIDOR - SAC E OUVIDORIA NOS ÔNIBUS DO TRANSPORTE COLETIVO URBANO MUNICIPAL DE FORMOSA. </t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4529/4529_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4529/4529_texto_integral.pdf</t>
   </si>
   <si>
     <t>501-CUMPRIMENTO DA LEI Nº 281/2015 QUE DISPÕE SOBRE O PROGRAMA DE TESTE VOCACIONAL PARA OS ALUNOS DO 9° ANO DAS ESCOLAS PÚBLICAS MUNICIPAIS E ESTADUAIS DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4530/4530_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4530/4530_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR CRIAÇÃO DO PROJETO CÂMARA ITINERANTE NO MUNICÍPIO DE FORMOSA.  </t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4531/4531_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4531/4531_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGAR A VALIDAÇÃO DOS CONCURSOS EM ESPECIAL O DA EDUCAÇÃO POR MAIS 02 ANOS  CONFORME POSSIBILIDADE PREVISTA NO EDITAL, QUE TEM VALIDADE ATÉ JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4537/4537_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4537/4537_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE UM PROGRAMA DE PREVENÇÃO E CONTROLE DO DIABETES NAS CRIANÇAS E ADOLESCENTES MATRICULADOS NAS CRECHES E DEMAIS ESTABELECIMENTOS DE ENSINO DA REDE PUBLICA MUNICIPAL. </t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4467/4467_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4467/4467_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO ASFÁLTICA NA RUA G, QUADRA 65 COM A RUA 04, QUADRA 66 E DO PARQUE DA COLINA II.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4475/4475_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4475/4475_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RECAPEAMENTO E PAVIMENTAÇÃO DA SEGUNDA PISTA DA AVENIDA ANTÔNIO MAGALHÃES NO PARQUE LAGUNA (AVENIDA DE ACESSO AO FÓRUM), NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4476/4476_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4476/4476_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RECAPEAMENTO E OPERAÇÃO TAPA BURACOS NA RUA 19 (FUNDO DA MATA DA BICA).</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4477/4477_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4477/4477_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR MANUTENÇÃO COMO TROCA DE LÂMPADAS, ÀS MARGENS DO LAGUINHO DA LAGOA DOS SANTOS, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4448/4448_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4448/4448_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM PSF (PROGRAMA SAÚDE DA FAMÍLIA) NA FAZENDA SALOBRÃO.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4449/4449_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4449/4449_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR CONSTRUÇÃO DE UM LAGUINHO NO BAIRRO VILA AURORA.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4450/4450_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4450/4450_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 15 NO SETOR PAMPULHA.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4451/4451_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4451/4451_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER LIMPEZA GERAL NA RUA COSTA RICA NO SETOR SUL AMÉRICA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4452/4452_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4452/4452_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER OPERAÇÃO TAPA BURACOS NA RUA 01, PRÓXIMO O CAMPO DE FUTEBOL SINTÉTICO NO BAIRRO PARQUE LAGO._x000D_
 </t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4453/4453_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4453/4453_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER LIMPEZA NA AVENIDA CIRCULAR NO SETOR PRIMAVERA.  </t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4454/4454_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4454/4454_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER TROCA DE LÂMPADA QUEIMADAS NA RUA BENEDITO GALVÃO NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4455/4455_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4455/4455_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER TROCA DE LÂMPADA QUEIMADA NA RUA MARIA CARLOS GUIMARÃES, QUADRA 55, LOTE 12  NO BAIRRO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4479/4479_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4479/4479_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER TROCA DE LÂMPADA QUEIMADA NA RUA JACOBINA, N°. 07, PRÓXIMO AO COLÉGIO PASTOR ATAÍDES NO SETOR SUL.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4457/4457_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4457/4457_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REVISÃO DOS HORÁRIOS DE ÔNIBUS DO SISTEMA DE TRANSPORTE COLETIVO, VISANDO O AUMENTO DO QUADRO DE HORÁRIO E TAMBÉM O AUMENTO DA FROTA DE ÔNIBUS.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4456/4456_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4456/4456_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS NA AVENIDA CIRCULAR, QUADRA 102, EM FRENTE O LOTE N°. 02 DO BAIRRO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4480/4480_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4480/4480_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA LATERAL A CRECHE RAINHA DA PAZ QUE ESTÁ SITUADA NO SETOR LAGOA DOS SANTOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4481/4481_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4481/4481_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTAR A FAIXA DE PEDESTRES NA RUA OLÍMPIO JACINTO ESQUINA COM A RUA VALDOMIRO DE MIRANDA.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4482/4482_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4482/4482_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR ROTATÓRIA NA RUA PEDRO MONTEIRO GUIMARÃES, PRÓXIMO A CRECHE RAINHA DA PAZ, SITUADA NO SETOR LAGOA DOS SANTOS.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4466/4466_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4466/4466_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULAR O DECRETO DE NOMEAÇÃO DO NOVO CONSELHO DE MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4483/4483_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4483/4483_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCAR LÂMPADAS EM TODA PRAÇA RUI BARBOSA.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4485/4485_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4485/4485_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA CRECHE (PROJETO PROINFÂNCIA) NO BAIRRO JARDIM AMÉRICAS.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4486/4486_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4486/4486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER ENCASCALHAMENTO NA RUA 07, QUADRA 58, EM FRENTE À CASA 15 B NO PARQUE VILA VERDE._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4487/4487_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4487/4487_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 15 NO BOSQUE II.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4488/4488_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4488/4488_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR CONSTRUÇÃO DE UMA PRAÇA EM FRENTE À QUADRA 46 NO CONJUNTO HABITACIONAL PADRE JOSÉ.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4489/4489_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4489/4489_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NO JARDIM TRIÂNGULO.                       </t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4490/4490_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4490/4490_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA VILA VICENTINA.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4491/4491_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4491/4491_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER TROCA DE LÂMPADA QUEIMADA NA RUA 09 DO SETOR VILLAGE.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4492/4492_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4492/4492_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER TROCA DE LÂMPADA QUEIMADA NA RUA 10 NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4493/4493_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4493/4493_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LIMPEZA GERAL NA RUA 15 NO SETOR VILLAGE.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4494/4494_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4494/4494_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER MAPEAMENTO DO SETOR DE CHÁCARAS ABREU PARA SER FEITA A ENTREGA DE CORRESPONDÊNCIA PELOS CORREIOS.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4495/4495_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4495/4495_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA A DO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4496/4496_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4496/4496_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER LIMPEZA GERAL NA RUA 15 NO BAIRRO SÃO BENEDITO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4497/4497_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4497/4497_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO ASFÁLTICA NA RUA H NO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4520/4520_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4520/4520_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROVIDENCIAR CAPINA, LIMPEZA E COMPLEMENTO ASFÁLTICO NA AVENIDA C, SETOR JARDIM BELA VISTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4521/4521_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4521/4521_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROVIDENCIAR TROCA DE LÂMPADAS EM TODA EXTENSÃO DA AVENIDA CALIFÓRNIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4519/4519_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4519/4519_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROVIDENCIAR TROCA DE LÂMPADAS NO TREVO DE ACESSO A AVENIDA BRASÍLIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4577/4577_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4577/4577_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLVER O PROBLEMA DE TRÂNSITO VIABILIZANDO A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA RUA TASSO DUTRA PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4578/4578_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4578/4578_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR FAIXA DE PEDESTRES EM FRENTE À ESCOLA MUNICIPAL ANA BALDUÍNO CHAVES, NA RUA SALIM BITTAR NO PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4535/4535_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4535/4535_texto_integral.pdf</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE LIVROS PARA DEFICIENTES VISUAIS DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE FORMOSA</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4534/4534_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4534/4534_texto_integral.pdf</t>
   </si>
   <si>
     <t>A INCLUSÃO DO TEMA &amp;#8220;EDUCAÇÃO ALIMENTAR&amp;#8221; NA MATRIZ CURRICULAR DEVIDA MINISTRADA NAS ESCOLAS PUBLICAS E PARTICULARES DO MUNICÍPIO DE FORMOSA .</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4533/4533_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4533/4533_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DE PAGAMENTO DE TARIFA NAS ÁREAS ESPECIAIS DE ESTACIONAMENTO DENOMINADAS &amp;#8220;ÁREA AZUL" EM VAGAS RESERVADAS PARA PESSOAS COM DEFICIÊNCIA E IDOSOS.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4548/4548_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4548/4548_texto_integral.pdf</t>
   </si>
   <si>
     <t>548- AFIXAR PLACA INFORMATIVA EM FARMÁCIAS E DROGARIAS NO ÂMBITO DO MUNICÍPIO DE FORMOSA, CONTENDO ADVERTÊNCIA QUANTOS AOS RISCOS DA AUTOMEDICAÇÃO EM GERAL.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4549/4549_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4549/4549_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR JUNTO À SECRETARIA COMPETENTE DESTA MUNICIPALIDADE A OBRIGATORIEDADE DE CURSOS DE RECICLAGEM E ESTUDO DO ESTATUTO DO IDOSO PARA OS MOTORISTAS DE ÔNIBUS COLETIVO DO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4552/4552_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4552/4552_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMAR EM ÁREA DE LAZER O CANTEIRO CENTRAL NA AVENIDA CALIFÓRNIA, NO SETOR JARDIM CALIFÓRNIA, PROVIDENCIANDO SEU CALÇAMENTO APÓS A ROTATÓRIA, PARA USO DA POPULAÇÃO PARA CAMINHADAS.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4550/4550_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4550/4550_texto_integral.pdf</t>
   </si>
   <si>
     <t>551- A INSTITUIÇÃO DA POLÍTICA MUNICIPAL DE PREVENÇÃO ÀS DOENÇAS OCUPACIONAIS DOS PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4551/4551_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4551/4551_texto_integral.pdf</t>
   </si>
   <si>
     <t>552- A INSTITUIÇÃO DO DIA DE ESCLARECIMENTO E DIAGNÓSTICO PRECOCE DA FIBROSE CÍSTICA, TAMBÉM CONHECIDA COMO MUCOVISCIDOSE NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4553/4553_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4553/4553_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTITUIÇÃO DE AÇÕES SOCIOEDUCATIVAS E PREVENTIVAS NAS ESCOLAS PÚBLICAS MUNICIPAIS DE FORMOSA, PARA SENSIBILIZAÇÃO PARA O COMBATE À VIOLÊNCIA CONTRA O IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4583/4583_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4583/4583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A SUGESTÃO DO PROJETO 'CULTIVANDO SAÚDE', O QUAL SE REFERE À IMPLANTAÇÃO DE HORTA NAS ESCOLAS DA REDE MUNICIPAL DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4582/4582_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4582/4582_texto_integral.pdf</t>
   </si>
   <si>
     <t>A IMPRESSÃO NO SISTEMA BRAILLE PARA CONTAS DE FORNECIMENTO / SERVIÇO PÚBLICO DE TELEFONE, ENERGIA ELÉTRICA, GÁS E ÁGUA, PARA USUÁRIOS PORTADORES DE DEFICIÊNCIA VISUAL .</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4581/4581_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4581/4581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A INSTITUIÇÃO DO PRÊMIO &amp;#8220;MULHER DESTAQUE&amp;#8221; NO MUNICÍPIO DE FORMOSA. </t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4580/4580_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4580/4580_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A REALIZAÇÃO DO TESTE DE CORES ISHIHARA, VISANDO O DIAGNÓSTICO DO DALTONISMO NAS CRIANÇAS MATRICULADAS NA REDE MUNICIPAL DE ENSINO, NO ÂMBITO DO MUNICÍPIO DE FORMOSA GO.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4586/4586_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4586/4586_texto_integral.pdf</t>
   </si>
   <si>
     <t>558- PROVIDENCIE COM MAIOR BREVIDADE POSSÍVEL, ASFALTO E MEIO FIO NA RUA ENTRE O PARQUE DE EXPOSIÇÃO E A BINATURAL NO SETOR PARQUE LAGO.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4579/4579_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4579/4579_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ESTRUTURA QUE CUBRA EM PARTE, O CÓRREGO JOSEFA GOMES NA AVENIDA IVONE SAAD ENTRE A AVENIDA MAESTRO JOÃO LUÍS DO ESPÍRITO SANTO E RUA ANTÔNIO DUTRA, CRIANDO UM CALÇADÃO E AINDA INSTALAÇÃO DE ACADEMIA AO AR LIVRE, EM FRENTE OU PRÓXIMO AO DIVINÓDROMO.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4539/4539_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4539/4539_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR A FIXAÇÃO NOS POSTOS DE SAÚDE, DO MUNICÍPIO DE FORMOSA, DE CARTAZES COM A RELAÇÃO DE MÉDICOS E ESPECIALIDADES QUE ATENDAM NO HOSPITAL PÚBLICO MUNICIPAL E NOS POSTOS DE SAÚDE-CONTENDO DATA E HORÁRIOS DE SUAS DISPONIBILIDADES.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>Miguel Rubens dos Santos Oliveira - Macarrão, Emílio Torres de Almeida (Emílio do Raio X)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4540/4540_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4540/4540_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) ,NOS DOIS SENTIDOS DA AVENIDA OESTE (PRÓXIMO AO NÚMERO 350) SETOR INDUSTRIAL II, SAÍDA PARA PLANALTINA DE GOIÁS.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4558/4558_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4558/4558_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA GOMES ORNELAS NO SETOR NORDESTE.  </t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4559/4559_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4559/4559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 08 NO SETOR NORDESTE.  </t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4560/4560_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4560/4560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 21 NO SETOR NORDESTE.  </t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4561/4561_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4561/4561_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA VIA 12 NO SETOR SUL.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4562/4562_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4562/4562_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL RUA 07 NO SETOR PRIMAVERA.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4563/4563_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4563/4563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA BERNARDO SAYÃO ENTRE A RUA EUNICE E RUA EDUARDO DE PAIVA NO BAIRRO JARDIM CALIFÓRNIA._x000D_
 </t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4564/4564_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4564/4564_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA RUA 15 PARQUE UNIÃO.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4565/4565_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4565/4565_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 21 NO SETOR BOSQUE._x000D_
                        _x000D_
 </t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4566/4566_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4566/4566_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA AVENIDA CIRCULAR NO BAIRRO JARDIM TRIÂNGULO._x000D_
                        	_x000D_
 </t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4567/4567_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4567/4567_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA SABIÁ NO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4568/4568_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4568/4568_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA AVENIDA FERROVIÁRIA &amp;#8220;D&amp;#8221; NO SETOR NORDESTE.  </t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4569/4569_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4569/4569_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL VIA 12 NO SETOR SUL.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4570/4570_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4570/4570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA AVENIDA FERROVIÁRIA &amp;#8220;E&amp;#8221; NO SETOR NORDESTE.  </t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4571/4571_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4571/4571_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL VIA 10 NO SETOR SUL.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4572/4572_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4572/4572_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 15 NO BAIRRO SÃO BENEDITO.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4573/4573_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4573/4573_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA RUA 10 PARQUE UNIÃO.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4574/4574_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4574/4574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA RUA 05 PARQUE UNIÃO._x000D_
                        _x000D_
 </t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4589/4589_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4589/4589_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR IMPLANTAÇÃO DO DIA DE CONSCIENTIZAÇÃO SOBRE A PREVENÇÃO DA ANEMIA FALCIFORME.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>CRIAR O BANCO DE LIVRO, COM A FINALIDADE DE RECEBER DOAÇÕES DE LIVROS, ASSINATURAS DE REVISTAS E JORNAIS, CDS E DVDS E DISTRIBUÍ-LOS ÀS BIBLIOTECAS PÚBLICAS DOS ASSENTAMENTOS E DE ESCOLAS DA REDE DE ENSINO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4591/4591_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4591/4591_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A REALIZAÇÃO DE TURISMO PEDAGÓGICO PELA REDE MUNICIPAL DE ENSINO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4592/4592_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4592/4592_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A DIVULGAÇÃO DOS DIREITOS DA PESSOA PORTADORA DE CÂNCER.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4593/4593_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4593/4593_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CRIAÇÃO DO PROGRAMA &amp;#8220;QUEBRANDO O SILÊNCIO&amp;#8221; QUE VISA MOSTRAR OS DIREITOS DA MULHER E ASSISTI-LAS CONTRA A VIOLÊNCIA.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4594/4594_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4594/4594_texto_integral.doc</t>
   </si>
   <si>
     <t>PROVIDENCIAR O ENVIO DO PROJETO DA AGEFIS PARA QUE SEJA DISCUTIDO E VOTADO NA CÂMARA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4608/4608_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4608/4608_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CRIAÇÃO DO DISQUE PICHAÇÃO.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4609/4609_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4609/4609_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CRIAÇÃO DO PROJETO &amp;#8220;ADOTE UMA PRAÇA&amp;#8221;.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4610/4610_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4610/4610_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAR O PROGRAMA &amp;#8220;A ESCOLA VAI À CÂMARA&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4611/4611_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4611/4611_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVER AMPLA DIVULGAR EM TODOS OS MEIOS DE COMUNICAÇÃO POSSÍVEIS COM OS HORÁRIOS E ITINERÁRIOS DAS LINHAS DE ÔNIBUS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4613/4613_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4613/4613_texto_integral.pdf</t>
   </si>
   <si>
     <t>RENOVAR O CONVÊNIO COM A CLÍNICA DE OLHOS DE FORMOSA, PARA TODOS OS PROCEDIMENTOS MÉDICOS E CIRURGIAS QUE DEIXOU DE PRESTAR EM 2016.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4614/4614_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4614/4614_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RÍGIDA FISCALIZAÇÃO DAS CALÇADAS COM PISOS IRREGULARES, ESPECIALMENTE AS NOVAS OBRAS DE EDIFICAÇÕES QUE NÃO ESTEJAM DENTRO DO CÓDIGO DE OBRAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4615/4615_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4615/4615_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR ATIVIDADES DIRECIONADAS À ORIENTAÇÃO E PREVENÇÃO AO ASSÉDIO MORAL E BULLYING NOS MEIOS DIGITAIS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4616/4616_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4616/4616_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORNECER OS EQUIPAMENTOS DE EPI&amp;#8217;S PARA USO DOS COLETORES DE LIXO (GARIS) DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4618/4618_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4618/4618_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER O RECAPEAMENTO ASFÁLTICO NA RUA &amp;#8220;A&amp;#8221; NO SETOR CHÁCARAS ABREU, PRÓXIMO AO PERCURSO D</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4619/4619_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4619/4619_texto_integral.pdf</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4620/4620_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4620/4620_texto_integral.pdf</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4621/4621_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4621/4621_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO SETOR SANTA ROSA.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4622/4622_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4622/4622_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ARRUMAR AS ESTRADAS DO DISTRITO DO BEZERRA ATÉ O URUCUIA._x000D_
                         _x000D_
 </t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4623/4623_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4623/4623_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NA RUA TRAVESSO INDUSTRIAL PRÓXIMO A BINATURAL.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4624/4624_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4624/4624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA 03 NO PARQUE LAGO._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4625/4625_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4625/4625_texto_integral.pdf</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4626/4626_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4626/4626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA RUA 15 DO JARDIM OLIVEIRA.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4627/4627_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4627/4627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA REVISÃO GERAL NA REDE DE ESGOTO DO BAIRRO FORMOSINHA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4628/4628_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4628/4628_texto_integral.pdf</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4631/4631_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4631/4631_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAR A AVENIDA L, QUADRA 138 A, NO PARQUE VILA VERDE, AO LADO DA CAIXA D'ÁGUA DA SANEAGO</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4632/4632_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4632/4632_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SR. ITAMAR SEBASTIÃO BARRETO.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4633/4633_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4633/4633_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTALAÇÃO DE UMA PASSARELA DE PEDESTRE NA BR - 020, NA ALTURA DO TREVO DE ACESSO A LAGOA FEIA, ENTRE OS SETORES VILLAGE E INDUSTRIAL</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4634/4634_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4634/4634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A OPERAÇÃO TAPA BURACO NA RUA 11 NO BAIRRO SÃO BENEDITO._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4635/4635_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4635/4635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA AVENIDA CIRCULAR NO  JARDIM TRIÂNGULO._x000D_
                        _x000D_
 </t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4636/4636_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4636/4636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A OPERAÇÃO TAPA BURACO NA AVENIDA CIRCULAR NO JARDIM TRIÂNGULO._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4642/4642_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4642/4642_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A OBRIGATORIEDADE DE ENSINO DE PRIMEIROS SOCORROS E SIMULAÇÕES DE INCÊNDIO AOS ALUNOS DO ENSINO FUNDAMENTAL II E MÉDIO, DAS ESCOLAS PÚBLICAS E PARTICULARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4643/4643_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4643/4643_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR PROGRAMA DE CONSCIENTIZAÇÃO SOBRE EXPOSIÇÃO DE IMAGENS PRÓPRIAS DE CONTEÚDO SEXUAL.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4644/4644_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4644/4644_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVER CURSOS DE PRIMEIROS SOCORROS PARA TODOS OS PROFESSORES DA REDE MUNICIPAL DE ENSINO. OS ALUDIDOS CURSOS PODERIAM SER MINISTRADOS NA PRÓPRIA ESCOLA, POR MEIO DE TREINAMENTO ESPECÍFICO, FIRMANDO CONVÊNIOS E CONTRATOS NECESSÁRIOS COM OS ÓRGÃOS E ENTIDADES PÚBLICAS OU PRIVADAS.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVER A CRIAÇÃO DA SEMANA DE INCENTIVO A ADOÇÃO DE ANIMAIS.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4654/4654_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4654/4654_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> O CUMPRIMENTO E A FISCALIZAÇÃO DA LEI N°155/08 CONTRA QUEIMADAS NOS LOTES URBANOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4655/4655_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4655/4655_texto_integral.pdf</t>
   </si>
   <si>
     <t>O CAMINHÃO PIPA PARA MOLHAR AS RUAS DO CONJUNTO VIDA NOVA, LOCALIZADO NO JARDIM CALIFÓRNIA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4656/4656_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4656/4656_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CRIAÇÃO DE MEDIDAS DE PREVENÇÃO À VIOLÊNCIA CONTRA EDUCADORES DA REDE DE ENSINO MUNICIPAL.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4657/4657_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4657/4657_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE FÓRUM SOCIAL PARA PLANEJAR CONDIÇÕES DE PREVENÇÃO, AJUSTAMENTO, REABILITAÇÃO E REEDUCAÇÃO DE USUÁRIOS DE DROGAS, ADOLESCENTES NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4637/4637_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4637/4637_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL DENTRO DO LAGUINHO DA LAGOA DOS SANTOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4638/4638_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4638/4638_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA ROTATÓRIA NA AVENIDA VALERIANO DE CASTRO PRÓXIMO DO MOTO TAXI PAU FERRO.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4639/4639_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4639/4639_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO PARQUE DA COLINA II.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4640/4640_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4640/4640_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA ESCOLA NO POVOADO DA MACAMBIRA.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4641/4641_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4641/4641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUIR UMA ESCOLA DE TEMPO INTEGRAL NO PARQUE DA COLINA II._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4658/4658_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4658/4658_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATRULHAMENTO EXTENSIVO, NO BAIRRO JARDIM CALIFÓRNIA, EM ESPECIAL NO RESIDENCIAL VIDA NOVA.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4652/4652_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4652/4652_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR PLACA DE SINALIZAÇÃO PARE, NA RUA 10, QUADRA 29 DO BAIRRO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4653/4653_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4653/4653_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR GRADE DE PROTEÇÃO NO BUEIRO DA AVENIDA B ESQUINA COM A RUA 07, QUADRA 79 DO BAIRRO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4667/4667_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4667/4667_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE SEJAM REALIZADOS ESTUDOS A FIM DE GARANTIR A OBRIGATORIEDADE DE VIDEOMONITORAMENTO EM TODAS AS FESTAS, SHOWS E/OU EVENTOS REALIZADOS EM ESPAÇOS PÚBLICOS NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4668/4668_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4668/4668_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR CAMPANHAS E SERVIÇOS VISANDO A RECICLAGEM OU O RECOLHIMENTO DE LIXOS NAS EMPRESAS PÚBLICAS, PREFEITURA, SECRETÁRIAS E CÂMARA LEGISLATIVA DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4669/4669_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4669/4669_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTALAÇÃO DE CÂMERAS PARA VIDEOMONITORAMENTO EM TODA A EXTENSÃO DA RIA VISCONDE DE PORTO SEGURO.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4670/4670_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4670/4670_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTALAÇÃO DE LIXEIRAS AO LADO EXTERNO DA MATA DA BICA PARALELAS A AVENIDA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4692/4692_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4692/4692_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CRIAÇÃO DA &amp;#8220;SEMANA DO ALEITAMENTO MATERNO&amp;#8221;.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4693/4693_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4693/4693_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO EXAME FÍSICO QUE IDENTIFICA A DISPLASIA DO DESENVOLVIMENTO DOS QUADRIS EM RECÉM-NASCIDOS NO ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4694/4694_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4694/4694_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE ESCOVAÇÃO DENTAL SUPERVISIONADA - PEDS, NAS ESCOLAS DE EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL DA REDE MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4697/4697_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4697/4697_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CRIAÇÃO DA &amp;#8220;SEMANA MUNICIPAL DO TURISMO&amp;#8221;, A SER CELEBRADO ANUALMENTE DE 22 A 28 DE SETEMBRO.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4699/4699_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4699/4699_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR &amp;#8220;A SEMANA MUNICIPAL DE ESCLARECIMENTO E DIAGNÓSTICO PRECOCE DA OSTEOPOROSE&amp;#8221;.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4700/4700_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4700/4700_texto_integral.pdf</t>
   </si>
   <si>
     <t>A INSTITUIÇÃO DO &amp;#8220;PROJETO PALCO CULTURAL&amp;#8221; NA PRAÇA RUI BARBOSA.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4719/4719_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4719/4719_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR AVALIAÇÃO TRIMESTRAL POR LABORATÓRIOS PARTICULARES DA QUALIDADE DA ÁGUA CONSUMIDA PELA POPULAÇÃO DO MUNICÍPIO, EM ESPECIAL DOS SETORES MAIS AFASTADOS, QUE SÃO ABASTECIDOS POR POÇOS ARTESIANOS, OS QUAIS HÁ RECLAMAÇÕES PERMANENTES DA QUALIDADE INFERIOR DA ÁGUA E ÁGUA SALOBRA.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4720/4720_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4720/4720_texto_integral.pdf</t>
   </si>
   <si>
     <t>A REALIZAÇÃO, DE FORMA ANUAL E GRATUITA, DE EXAMES DE SANGUE PARA DETECÇÃO DE COLESTEROL E DIABETES, EM TODOS OS ESTUDANTES DA REDE MUNICIPAL DE ENSINO PÚBLICO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4721/4721_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4721/4721_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO POR MEIO DE PLACAS EM TODAS AS ESCOLAS MUNICIPAIS QUE DISPONHAM DE ALUNOS COM MOBILIDADE REDUZIDA OU DEFICIENTES.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4722/4722_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4722/4722_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO &amp;#8220;PROGRAMA MÉDICO NAS CRECHES&amp;#8221; DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4723/4723_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4723/4723_texto_integral.pdf</t>
   </si>
   <si>
     <t>INVENTÁRIO DE TODOS OS VEÍCULOS APREENDIDOS NO MUNICÍPIO DE FORMOSA GO.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4724/4724_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4724/4724_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA DE APROVEITAMENTO DE ALIMENTOS NÃO CONSUMIDOS, NO ÂMBITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4690/4690_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4690/4690_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER TROCA DE LÂMPADAS DA PRAÇA 21 DE ABRIL, NO SETOR ABREU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4688/4688_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4688/4688_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> FAZER TROCAS DE LÂMPADAS NA RUA DO ABREU, NO SETOR ABREU NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4687/4687_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4687/4687_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR ENTULHOS NO CEMITÉRIO DA FORMOSINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4689/4689_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4689/4689_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LIMPEZA NO CEMITÉRIO CRUZ DAS ALMAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4691/4691_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4691/4691_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR QUEBRA MOLA NA RUA LINDOLFO GONÇALVES EM FRENTE AO Nº 126, AO LADO DO COLEGINHO, CENTRO.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4708/4708_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4708/4708_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO BOSQUE II.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4695/4695_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4695/4695_texto_integral.pdf</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4696/4696_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4696/4696_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA VIA 12 NO SETOR SUL.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4698/4698_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4698/4698_texto_integral.pdf</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4701/4701_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4701/4701_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA SABIA NO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4702/4702_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4702/4702_texto_integral.pdf</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4703/4703_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4703/4703_texto_integral.pdf</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4704/4704_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4704/4704_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM CENTRO DE ATENDIMENTO AO IDOSO COM MÉDICOS NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4705/4705_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4705/4705_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAR ACADEMIA DE BARRAS PARARELAS NO PARQUE DAS LARANJEIRAS.		   </t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4706/4706_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4706/4706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAR ACADEMIA DE BARRAS PARARELAS NO JARDIM DAS AMÉRICAS.		   </t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4707/4707_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4707/4707_texto_integral.pdf</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4709/4709_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4709/4709_texto_integral.pdf</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4710/4710_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4710/4710_texto_integral.pdf</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4711/4711_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4711/4711_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA &amp;#8220;F&amp;#8221; NO BAIRRO VILLAGE.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4712/4712_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4712/4712_texto_integral.pdf</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4713/4713_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4713/4713_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADA QUEIMADAS NA RUA JACOMBINA, Nº 07, PRÓXIMO AO COLÉGIO PASTOR OTAÍDES NO SETOR SUL.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4714/4714_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4714/4714_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADA QUEIMADAS NA RUA 09, EM FRENTE O Nº 27 NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4718/4718_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4718/4718_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR TROCA DE LÂMPADAS, NA PRAÇA PEDRO CHAVES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4725/4725_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4725/4725_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER RECAPEAMENTO ASFÁLTICO DA RUA 28 DO SETOR BOSQUE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4726/4726_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4726/4726_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER RECAPEAMENTO ASFÁLTICO DA RUA 34 NO SETOR BOSQUE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER RECAPEAMENTO NA RUA 33 NO SETOR BOSQUE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4728/4728_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4728/4728_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REVITALIZAÇÃO DA PRAÇA ANÍSIO LÔBO, NO SETOR CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.pdf</t>
   </si>
   <si>
     <t>674/2016 PROVIDENCIAR MANUTENÇÃO DOS SEMÁFOROS, DE TODA A CIDADE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROVIDENCIAR TÉRMINO DA PARADA DE ÔNIBUS, FRENTE AO SUPERMERCADO RESENDE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECER QUE A AQUISIÇÃO DE LIVROS PARA OS ABASTECIMENTOS DAS BIBLIOTECAS MUNICIPAIS SEJA OBSERVADO O PERCENTUAL MÍNIMO DE 3% (TRÊS POR CENTO), DE LIVROS EM FORMATOS ACESSÍVEIS PARA BENEFÍCIO DAS PESSOAS COM DEFICIÊNCIA VISUAL E/OU CEGAS.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A FISCALIZAÇÃO QUANTO AO USO E SEM COLETE SALVA-VIDAS DE JET SKIS, LANCHAS, CAIAQUES, STAND-UP'S E PEDALINHOS NA LAGOA FEIA.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A DISPONIBILIZAÇÃO DE UM LUGAR PRÓPRIO E RESPECTIVA RETIRADA DOS VEÍCULOS QUE SE ENCONTRAM APREENDIDOS E DEPOSITADOS EM FRENTE AO CIOPS</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PATRULHAMENTO OSTENSIVO EM TODAS ÀS ESCOLAS DO MUNICÍPIO, PRINCIPALMENTE NOS HORÁRIOS DE ENTRADA E SAÍDA DOS ALUNOS.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A ENTREGA DOS MEDICAMENTOS DE USO CONTÍNUO, PELOS AGENTES DE SAÚDE, QUANDO ESTES REALIZAREM A VISITA NAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CRIAÇÃO DO PROGRAMA &amp;#8220;CONCURSO ANUAL DE REDAÇÃO&amp;#8221; NAS ESCOLAS DE REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR INSTALAÇÃO DE REDE ELÉTRICA NA RUA FRANCISCO DO ESPÍRITO SANTO, LOTE  20 QUADRA 58, PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>DISPOR A EXIBIÇÃO DE VÍDEOS EDUCATIVOS SOBRE PREVENÇÃO DE DST-AIDS NAS ABERTURAS DE SHOWS, EVENTOS ARTÍSTICOS, CULTURAIS E EDUCACIONAIS NO ÂMBITO DO MUNICÍPIO DE FORMOSA GO.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A REALIZAÇÃO DE EXAME DE DETECÇÃO DE MUTAÇÃO GENÉTICA DOS GENES BRCA1 E BRCA2 EM MULHERES COM HISTÓRICO FAMILIAR DO DIAGNÓSTICO DE CÂNCER DE MAMA OU DE OVÁRIO.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INCLUSÃO DO GRUPO SANGUÍNEO E FATOR RH NO UNIFORME OU CAPACETE DOS MOTOBOYS E MOTOTAXISTAS NO MUNICÍPIO DE FORMOSA GO.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A SEMANA DE EDUCAÇÃO, CONSCIENTIZAÇÃO E ORIENTAÇÃO SOBRE A FISSURA &amp;#8220;LÁBIO PALATINA"</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A OBRIGATORIEDADE DE REALIZAÇÃO DE PALESTRAS SOBRE O USO SUSTENTÁVEL E RACIONAL DA ÁGUA PARA OS ALUNOS DA REDE MUNICIPAL DE ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A REALIZAÇÃO DO TESTE DE GLICEMIA CAPILAR COMO PROTOCOLO CLÍNICO NOS ATENDIMENTOS REALIZADOS EM TODA REDE DE SAÚDE DO MUNICÍPIO DE FORMOSA GO.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE O DIREITO DA MULHER DE ESCOLHER O GÊNERO DOS PROFISSIONAIS DE SAÚDE .</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUIR PARA OS DOADORES DE SANGUE DO MUNICÍPIO DE FORMOSA-GO, MEIA-ENTRADA EM EVENTOS CULTURAIS, ESPORTIVOS E DE LAZER, REALIZADOS EM LOCAIS PÚBLICOS E PARTICULARES. </t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.pdf</t>
   </si>
   <si>
     <t>A DIVULGAÇÃO DOS 10 PASSOS DA OMS &amp;#8211; ORGANIZAÇÃO MUNDIAL DA SAÚDE PARA O ALEITAMENTO MATERNO CORRETO, OS PROCEDIMENTOS PARA DOAÇÃO DE LEITE MATERNO E OS LOCAIS DE POSTOS DE COLETA DO MUNICÍPIO, EM MATERNIDADES, HOSPITAIS, CLINICAS DE GINECOLOGIA E PEDIATRIA, PUBLICA OU PRIVADAS.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A CRIAÇÃO E DO PROJETO CAMINHO SEGURO, BUSCANDO O ESTABELECIMENTO DE ROTAS MAIS SEGURAS PARA QUEM CIRCULA EM VIAS ONDE A INCIDÊNCIA DE CRIMES SEJA MAIOR.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMANA DA CONSCIENTIZAÇÃO E DIVULGAÇÃO DO SÍMBOLO INTERNACIONAL DE SURDEZ.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> O CUMPRIMENTO DA LEI N° 018/15 QUE DISPÕE SOBRE O PROGRAMA &amp;#8220;XADREX NAS ESCOLAS&amp;#8221;</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOBRE A GARANTIA DA REALIZAÇÃO DO EXAME DE CARIÓTIPO EM TODOS OS RECÉM-NASCIDOS QUE APRESENTEM SINAIS INDICATIVOS DA SÍNDROME DE DOWN, NOS HOSPITAIS E MATERNIDADES PARTICULARES DO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.pdf</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DA FAIXA DE PEDESTRES LOCALIZADA NA RUA EMÍLIO PÓVOA, ESQUINA COM A RUA VISCONDE DE PORTO SEGURO, CENTRO, PRÓXIMO À LOJA RICARDO ELETRO.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A OBRIGATORIEDADE DE PROTOCOLO DE ATENDIMENTO CONTENDO ASSINATURA E NÚMERO DE CPF DO SOLICITANTE E/OU RESPONSÁVEL QUANDO ESTE REQUISITAR O SERVIÇO DE TROCA DE LÂMPADA E/OU HASTES PARA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CUMPRIMENTO DA LEI 002/06 DE 15 DE DEZEMBRO DE 2006, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE ÔNIBUS COLETIVOS AFIXAREM PLACAS NOS PONTOS DE ÔNIBUS COM TABELAS DE HORÁRIOS E ITINERÁRIOS NO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE KIT DE HIGIENE BUCAL A TODOS OS ALUNOS DE CRECHES, EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4874/4874_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4874/4874_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPOR SOBRE O ACOMPANHAMENTO PEDAGÓGICO-FAMILIAR PARA ALUNOS EM SITUAÇÃO DE RISCO SOCIAL. </t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4875/4875_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4875/4875_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR MANUTENÇÃO DA FAIXA DE PEDESTRES LOCALIZADA NA RUA VISCONDE DE PORTO SEGURO, CENTRO, PRÓXIMO À LOJA ELETROSOM.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4876/4876_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4876/4876_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE AVALIAÇÃO MÉDICA PARA REALIZAÇÃO DE AULAS DE EDUCAÇÃO FÍSICA NAS ESCOLAS DA REDE MUNICIPAL DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4877/4877_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4877/4877_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A VIABILIZAÇÃO URGENTE DE PADRONIZAÇÃO DE TODOS OS REDUTORES DE VELOCIDADE EXISTENTES NAS VIA NAS VIAS PÚBLICAS DE NOSSA CIDADE, SEGUINDO O PADRÃO ESTABELECIDO PELA RESOLUÇÃO N.° 39/98 DO CONTRAN, TENDO EM VISTA QUE GRANDE PARTE DESSES REDUTORES, COM ALTURA E LARGURA EXCESSIVAS, PODEM CAUSAR GRAVES ACIDENTES.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4878/4878_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4878/4878_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR AVALIAÇÃO PERIÓDICA DOS PRÉDIOS ESCOLARES E CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL DA REDE MUNICIPAL DE ENSINO DA CIDADE DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4879/4879_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4879/4879_texto_integral.pdf</t>
   </si>
   <si>
     <t>N°706/16: A CRIAÇÃO DE UM PROGRAMA MUNICIPAL DE EDUCAÇÃO FINANCEIRA.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4873/4873_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4873/4873_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A PUBLICIDADE DA DESTINAÇÃO DO MONTANTE ARRECADADO ATRAVÉS DE APLICAÇÃO DE MULTAS NO MUNICÍPIO DE FORMOSA GO</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4898/4898_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4898/4898_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CRIAÇÃO DE CURSOS GRATUITOS DE DIREÇÃO E CONDUÇÃO DEFENSIVA PARA CONDUTORES DE MOTOCICLETAS DE BAIXA CILINDRADA.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4899/4899_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4899/4899_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR DIVULGAÇÃO EM REDES SOCIAIS DE TODOS OS CONTRATOS FIRMADOS COM PRESTADORES DE SERVIÇOS E COMPRAS REALIZADAS PELA CÂMARA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4900/4900_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4900/4900_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR IMPLANTAÇÃO DE TORNEIRAS ECONÔMICAS EM TODOS OS ÓRGÃOS PÚBLICOS E ESCOLAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4901/4901_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4901/4901_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM MAIOR BREVIDADE ESTUDOS PARA POSSÍVEL IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE, NA RUA 12, ESQUINA COM A RUA 07, SITUADA NO BAIRRO LAGOA DOS SANTOS.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4902/4902_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4902/4902_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE O FORNECIMENTO DE ALIMENTAÇÃO ESPECIAL PARA CRIANÇAS E ADOLESCENTES COM RESTRIÇÃO ALIMENTAR NAS ESCOLAS DO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4861/4861_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4861/4861_texto_integral.pdf</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4868/4868_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4868/4868_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA 05 NO PARQUE LAGO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4869/4869_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4869/4869_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA 15 NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4870/4870_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4870/4870_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA 17 NO BAIRRO FORMOSINHA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4871/4871_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4871/4871_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADA QUEIMADAS NA RUA JACOBINA Nº 07 PRÓXIMO AO COLÉGIO PASTOR ATAIDES SETOR SUL</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4866/4866_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4866/4866_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NA RUA TRAVESSA INDUSTRIAL PRÓXIMO A BINATURAL.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4865/4865_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4865/4865_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NA RUA 01 PRÓXIMO O CAMPO DE FUTEBOL SINTÉTICO NO BAIRRO PARQUE LAGO.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4864/4864_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4864/4864_texto_integral.pdf</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4863/4863_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4863/4863_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A OPERAÇÃO TAPA BURACO NA RUA 04 NO PARQUE LAGO._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4862/4862_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4862/4862_texto_integral.pdf</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4903/4903_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4903/4903_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR MANUTENÇÃO DA FAIXA DE PEDESTRES LOCALIZADA NA AVENIDA PEDRO MONTEIRO GUIMARÃES, CENTRO, PEDRO MONTEIRO GUIMARÃES, CENTRO, PRÓXIMO AO DETRAN.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>IPA</t>
   </si>
   <si>
     <t>Infração Política-Administrativa</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3924/3924_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3924/3924_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENÚNCIA POR INFRAÇÃO POLÍTICO-ADMINISTRATIVA EM DESFAVOR DO SR. ITAMAR SEBASTIÃO BARRETO, PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3893/3893_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3893/3893_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AOS SENHORES INSPETOR DANIEL, GM ANDRÉ, GM CAETANO, GM EDGAR, GM ESSER, GM FURTADO, GM ALMEIDA, GM NETO,GM LUZIES, GM PAIVA, GM WALDECI E GM ELIETE PELO ATO DE BRAVEZA E CORAGEM E ZELO NA APLICAÇÃO CORRETA E EFICIENTE DA LEI MARIA DA PENHA.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4234/4234_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4234/4234_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AOS POLICIAIS DO 16º BATALHÃO DE POLICIA DE FORMOSA,CPT - 3° SGT WELSON ANTÔNIO DA SILVA, 3° SGT GENILSON MENDES RIBEIRO, GBPM JAIR SEBASTIÃO DA SILVA, JUNIOR E O SDPM REINALDO DIVINO NUNES, EM RAZÃO DE TEREM PARTICIPANDO DA OCORRÊNCIA DE N.° 238/ SIAE 13183233, NO DIA 01/02/2016, QUE TEVE O SEU INÍCIO NAS PROXIMIDADES DA FAZENDA ARARAS - DISTRITO DO BEZERRA, SE DESDOBRANDO NA BR 020.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4054/4054_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4054/4054_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO POLICIAL CBPM 33.582, MAIKO ROMUALDO DA SILVA, POR SOCORRER DUAS VÍTIMAS DE ACIDENTE DE TRÂNSITO, OCORRIDO NA RODOVIA GO 118, KM 70 NO DIA 24/12/2015, QUANDO TAMBÉM TRAFEGAVA PELO MESMO LOCAL. </t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>Edmundo Nunes Dourado - Mundim, Dijair de Sousa Geracy (Miquita), Divino Ramos da Silva - Divino Ramos, Domingos de Sena Lopes Filho - Domingos Filho, Emílio Torres de Almeida (Emílio do Raio X), Gustavo Marques de Oliveira, Jeremias Gomes de Castro, Jesulindo Gomes de Castro (Castro), Jorge Gomes da Mota (Prof. Jorge), José Aparecido de Sousa Leite (Zequinha Leiloeiro), Jurandir Humberto Alves de Oliveira - Jurandir, Miguel Rubens dos Santos Oliveira - Macarrão, Natanael Caetano do Nascimento (Sd. Caetano), Nélio Marques de Almeida, Santiago Ferreira Ribeiro, Wenner Patrick de Sousa - Wenner Patrick</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4181/4181_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4181/4181_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO SENHOR MARCOS CÉSAR PONTES, ASTRONAUTA, POR DAR UM GRANDE AVANÇO NO PROGRAMA ESPACIAL BRASILEIRO, REPRESENTANDO-NOS COM BRILHANTISMO E MAESTRIA, LEVANDO CONSIGO NÃO APENAS GRANDES EXPERIÊNCIAS DA COMUNIDADE CIENTÍFICA BRASILEIRA E DE ALUNOS BRASILEIROS, MAS TAMBÉM O ESPÍRITO DESBRAVADOR BRASILEIRO, A GARRA DE UM POVO SEM FRONTEIRAS, QUE DIANTE DE TODAS AS ADVERSIDADES SUPERA COM MUITA ELEGÂNCIA OS OBSTÁCULOS, COMO A IDA DO PRIMEIRO BRASILEIRO AO ESPAÇO.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4245/4245_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4245/4245_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO SR. JOVENILSON INÁCIO FERREIRA.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4247/4247_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4247/4247_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA ÀS SENHORAS MARIA HELENA PORTELA MARINHO, ELIZABETH CHAVES CORREA E NOÊMIA EIKO FUKUDA PELOS RELEVANTES SERVIÇOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4314/4314_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4314/4314_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO SARGENTO DO 14º BATALHÃO DE POLÍCIA MILITAR DO DISTRITO FEDERAL, BPMA - 1° SGT WELMO ANTÔNIO DA SILVA, POR TER EVITADO POSSIVELMENTE UM FEMINICÍDIO, CONFORME A NARRATIVA DOS FATOS DA OCORRÊNCIA POLICIAL DE N.° 2509/2016 DE 21/04/2016, OCORRIDO NA BR 020 KM 46.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4337/4337_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4337/4337_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AOS SENHORES E SENHORAS JACQUELINE NEVES PEREIRA, ELZILENE NERES DOS SANTOS, LEUCENI DIAS DE SOUSA SILVA, ANA LÚCIA SOARES DE ANDRADE, CLÁUDIA BALBINA DE SOUZA, VÂNIA PEREIRA DE SOUSA, VANESSA CRISTINA DA COSTA HENRICH, DANIEL MIKE RODRIGUES DE DEUS, MADALENA MARIA DAS CHAGAS, JANAINA FERNANDES STASIAK, CRISTIANE ATAÍDES DOS SANTOS, TALIANE PEREIRA DE ARAÚJO, JULIANA COSTA DOS SANTOS, CAMILA GOMES, ANA MARIA DA SILVA BORGES, VALDETE RODRIGUES SALVADEGO, CÉLIA IRINEU DE SOUZA, APARECIDA VAZ DA COSTA, TELMA SERAFIM MENDONÇA DO NASCIMENTO, FLÁVIA LOPES DE JESUS, REGIANE PEREIRA DE SOUZA, MÁRCIA NASCIMENTO DE MORAIS, LUANNA CRISTINA RIBEIRO QUERMES, CLÉIA FERREIRA DA CRUZ, GILVANDRA MOURA DE SOUZA, KARLA CRISTINE DOS ANJOS SILVA, VANDERLÉIA DA COSTA TORRES, WINDSON MARTINS ROCHA, ALESSANDRA GONÇALVES DA SILVA, ELZA SOARES RIBEIRO, NADIR PEREIRA RAKOWSKI, MÔNICA PEREIRA RAKOWSKI, ANA SILVA FARIA, JUVERCY JOSÉ ROSA, VALDIR ALVES DA SILVA, ALCIONE TELES DE FARIA, ZUMIRA BARBOSA DE JESUS, EMERSON LUÍS PUERARI, ERIKA LÚCIA MARQUES DE SOUSA E ALINE DE DEUS FERREIRA, FUNDADORES DO PROJETO DE ATENÇÃO AO LÚPUS E DOENÇAS REUMÁTICAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4484/4484_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4484/4484_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO SR. MARCO ANTÔNIO VIEIRA BATISTA, SECRETARIO MUNICIPAL DE TRANSPORTE, PELOS BONS SERVIÇOS PRESTADOS A COMUNIDADE FORMOSENSE. </t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4526/4526_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4526/4526_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO MAJ. QOBM/GO BRÁULIO FLORES, COMANDANTE DO CORPO DE BOMBEIRO DE FORMOSA, PELOS BONS SERVIÇOS PRESTADOS À COMUNIDADE FORMOSENSE.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4575/4575_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4575/4575_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA À DELEGADA FERNANDA LIMA EM HOMENAGEM AOS 10 ANOS DE EXISTÊNCIA DA LEI MARIA DA PENHA, E SUA SATISFATÓRIA APLICAÇÃO NO MUNICÍPIO PELA DELEGACIA DA MULHER.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4588/4588_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4588/4588_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA À AGÊNCIA ADVENTISTA DE DESENVOVILMENTO E RECURSOS ASSISTÊNCIAS (ADRA BRASIL) PELOS SERVIÇOS SOCIAIS PRESTADOS A COMUNIDADE FORMOSENSE.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4595/4595_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4595/4595_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO BOSQUE FORMOSA ESPORTE CLUBE, EQUIPE SUB-15, POR TER CONQUISTADO O TÍTULO DA 2ª COPA INTERNACIONAL DE CATEGORIAS DE BASE, DISPUTADA NA CIDADE DE ITUMBIARA-GO E FOI CAMPEÃ DA 9ª COPA NOVOS TALENTOS &amp;#8211; COPA RECORD EM BRASÍLIA-DF.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4606/4606_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4606/4606_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SER ENVIADA À FAMÍLIA ENLUTADA DO SAUDOSO (REINALDO GONÇALVES MENDES) PELO SEU FALECIMENTO OCORRIDO NO DIA 16 DE MARÇO DO CORRENTE.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4666/4666_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4666/4666_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO SR. ALAOR UBIRAJARA GUIMARÃES FILHO, PROFESSOR E COORDENADOR DE INCENTIVO AO DESPORTO ESCOLAR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, PELOS BONS SERVIÇOS PRESTADOS A COMUNIDADE FORMOSENSES.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4617/4617_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4617/4617_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AOS FUNCIONÁRIOS DA EMATER PELOS SERVIÇOS SOCIAIS PRESTADOS A COMUNIDADE FORMOSENSE.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4651/4651_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4651/4651_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SER CONSIGNADO CABO RG WELLINGTON CAMPELO DOS SANTOS, POLICIAL MILITAR DE GOIAS, LOTADO NA SECRETARIA DE SEGURANÇA PUBLICA E ADMINISTRAÇÃO PENITENCIARIA DE GOIAS E SUAS SATISFATÓRIA APLICAÇÃO NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>PCES</t>
   </si>
   <si>
     <t>Parecer Comissão de Educação, Saúde, Esporte</t>
   </si>
   <si>
     <t>CED - Comissão de Educação</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4022/4022_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4022/4022_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 006/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4021/4021_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4021/4021_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 007/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4024/4024_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4024/4024_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 013/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4115/4115_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4115/4115_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 008/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4116/4116_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4116/4116_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 015/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4117/4117_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4117/4117_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 021/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4211/4211_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4211/4211_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 028/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4213/4213_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4213/4213_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 016/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4212/4212_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4212/4212_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 017/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4252/4252_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4252/4252_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 025/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4344/4344_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4344/4344_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 031/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4345/4345_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4345/4345_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 037/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4400/4400_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4400/4400_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 034/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4401/4401_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4401/4401_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 038/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4507/4507_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4507/4507_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 020/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4523/4523_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4523/4523_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 041/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4522/4522_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4522/4522_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 042/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4545/4545_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4545/4545_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 043/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4546/4546_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4546/4546_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 046/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4598/4598_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4598/4598_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 044/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4599/4599_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4599/4599_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 050/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4660/4660_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4660/4660_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 045/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4850/4850_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4850/4850_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 052/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4007/4007_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4007/4007_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 001/2016.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3914/3914_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3914/3914_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 003/2016 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4506/4506_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4506/4506_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 020/2016 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 045/2016 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER ÀS EMENDAS MODIFICATIVAS 016 A 021/16 DE AUTORIA DO VEREADOR EDMUNDO NUNES DOURADO.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER ÀS EMENDAS MODIFICATIVAS 013 A 015/16 DE AUTORIA DO VEREADOR GUSTAVO MARQUES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER ÀS EMENDAS MODIFICATIVAS 003 A 007/16 DE AUTORIA DO VEREADOR SANTIAGO FERREIRA  RIBEIRO.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER ÀS EMENDAS MODIFICATIVAS 001 E 002/16 DE AUTORIA DO VEREADOR WENNER PATRICK DE SOUSA.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>PCJR</t>
   </si>
   <si>
     <t>Parecer Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3898/3898_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3898/3898_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 003/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3897/3897_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3897/3897_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 004/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3896/3896_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3896/3896_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 005/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3895/3895_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3895/3895_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 006/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3894/3894_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3894/3894_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 004/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3911/3911_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3911/3911_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 001/16.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3916/3916_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3916/3916_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 009/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3968/3968_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3968/3968_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 005/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3969/3969_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3969/3969_texto_integral.pdf</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3970/3970_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3970/3970_texto_integral.pdf</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3971/3971_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3971/3971_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 010/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3972/3972_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3972/3972_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 012/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4008/4008_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4008/4008_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 002/16.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4009/4009_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4009/4009_texto_integral.pdf</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4049/4049_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4049/4049_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 018/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4050/4050_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4050/4050_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 19/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4051/4051_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4051/4051_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 020/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4052/4052_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4052/4052_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI COMPLEMENTAR 201/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4069/4069_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4069/4069_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 003/16.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4160/4160_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4160/4160_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 008/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4161/4161_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4161/4161_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 009/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4162/4162_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4162/4162_texto_integral.pdf</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4163/4163_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4163/4163_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 014/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4164/4164_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4164/4164_texto_integral.pdf</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4165/4165_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4165/4165_texto_integral.pdf</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4175/4175_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4175/4175_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER À MENSAGEM DE VETO 009/2016.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4230/4230_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4230/4230_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 014/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4231/4231_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4231/4231_texto_integral.pdf</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4232/4232_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4232/4232_texto_integral.pdf</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4233/4233_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4233/4233_texto_integral.pdf</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4264/4264_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4264/4264_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 024/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4265/4265_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4265/4265_texto_integral.pdf</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4262/4262_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4262/4262_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 027/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4340/4340_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4340/4340_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 029/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4341/4341_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4341/4341_texto_integral.pdf</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4342/4342_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4342/4342_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 032/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4343/4343_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4343/4343_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 033/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4377/4377_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4377/4377_texto_integral.pdf</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4376/4376_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4376/4376_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 021/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4382/4382_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4382/4382_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE DECRETO LEGISLATIVO 001/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4383/4383_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4383/4383_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI SUBSTITUTIVO 001/16 AO PROJETO DE LEI 032/16, AMBOS DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4384/4384_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4384/4384_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 004/16.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4385/4385_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4385/4385_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 005/16.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4386/4386_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4386/4386_texto_integral.pdf</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4387/4387_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4387/4387_texto_integral.pdf</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4388/4388_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4388/4388_texto_integral.pdf</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4554/4554_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4554/4554_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 035/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4555/4555_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4555/4555_texto_integral.pdf</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4556/4556_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4556/4556_texto_integral.pdf</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4557/4557_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4557/4557_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 045/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4585/4585_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4585/4585_texto_integral.pdf</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4584/4584_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4584/4584_texto_integral.pdf</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4602/4602_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4602/4602_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 035/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4603/4603_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4603/4603_texto_integral.pdf</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4604/4604_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4604/4604_texto_integral.pdf</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4605/4605_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4605/4605_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 051/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 046/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.pdf</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 053/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 054/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4766/4766_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4766/4766_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 006/16.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4882/4882_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4882/4882_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 055/2016 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4881/4881_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4881/4881_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 056/2016 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4883/4883_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4883/4883_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 056/2016 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4887/4887_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4887/4887_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER AO PROJETO DE LEI COMPLEMENTAR 022/16 DE AUTORIA DO PODER EXECUTIVO. </t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4888/4888_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4888/4888_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 023/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4889/4889_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4889/4889_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 024/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4890/4890_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4890/4890_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 025/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4891/4891_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4891/4891_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI COMPLEMENTAR 026/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4892/4892_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4892/4892_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI COMPLEMENTAR 027/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4893/4893_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4893/4893_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 029/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>PCOS</t>
   </si>
   <si>
     <t>Parecer Comissão de Obras, Serviços Públicos</t>
   </si>
   <si>
     <t>COS - Comissão de Obras, Serviços Públicos e Outras Atividades</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3877/3877_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3877/3877_texto_integral.pdf</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3876/3876_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3876/3876_texto_integral.pdf</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3891/3891_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3891/3891_texto_integral.pdf</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4025/4025_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4025/4025_texto_integral.pdf</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4118/4118_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4118/4118_texto_integral.pdf</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4249/4249_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4249/4249_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 023/16 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4364/4364_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4364/4364_texto_integral.pdf</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4365/4365_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4365/4365_texto_integral.pdf</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4379/4379_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4379/4379_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO SUBSTITUTIVO 001/16 AO PROJETO DE LEI 032/16, AMBOS DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4600/4600_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4600/4600_texto_integral.pdf</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4664/4664_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4664/4664_texto_integral.pdf</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4857/4857_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4857/4857_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER 012-16 REF. PROJ. 022-16 EXECUTIVO</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4884/4884_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4884/4884_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER AO PROJETO DE LEI ORDINÁRIA 023/2016 DE AUTORIA DO PODER EXECUTIVO._x000D_
 </t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4886/4886_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4886/4886_texto_integral.pdf</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4894/4894_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4894/4894_texto_integral.pdf</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4895/4895_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4895/4895_texto_integral.pdf</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4896/4896_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4896/4896_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 026/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4897/4897_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4897/4897_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 027/16 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
+    <t>3940</t>
+  </si>
+  <si>
+    <t>PCSP</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Segurança Pública e Defesa</t>
+  </si>
+  <si>
+    <t>CSP - Comissão de Segurança Pública e Defesa Social</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3940/3940_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>3941</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3941/3941_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>4396</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4396/4396_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>4665</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4665/4665_texto_integral.pdf</t>
+  </si>
+  <si>
     <t>4339</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4339/4339_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4339/4339_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSPENDE E TORNA SEM EFEITO O DECRETO N°. 653, DE 11 DE ABRIL DE 2013, DO PREFEITO MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4462/4462_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4462/4462_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUSTA A LEI Nº 324/2016, QUE &amp;#8220;DISPÕE SOBRE O SERVIÇO DE FRETAMENTO, NO ÂMBITO DO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 </t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4853/4853_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4853/4853_texto_integral.pdf</t>
   </si>
   <si>
     <t>003- MARIA APARECIDA DA SILVA DIAS</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4852/4852_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4852/4852_texto_integral.pdf</t>
   </si>
   <si>
     <t>004 PLINIO LAERCIO DE OLIVEIRA</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4851/4851_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4851/4851_texto_integral.pdf</t>
   </si>
   <si>
     <t>005- JOSE TOMAZ BORGES</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf</t>
   </si>
   <si>
     <t>006- ALAOR SOARES DOS SANTOS</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4854/4854_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4854/4854_texto_integral.pdf</t>
   </si>
   <si>
     <t>007- THARLEY ROGEIRO FERREIRA DA SILVA</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO FORMOSENSE AO SR. LINDENBERG DA SILVA MAGALHÃES.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4867/4867_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4867/4867_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. ANTÔNIO FRANCISCO LUZ</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4778/4778_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4778/4778_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR. TIAGO FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4775/4775_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4775/4775_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AS SR. EDVALDO SOARES DOS SANTOS.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4774/4774_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4774/4774_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR. EDIVAN SPINDULA.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4777/4777_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4777/4777_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR. DANIEL PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4779/4779_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4779/4779_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SRA. GENY BATISTA MARQUES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4780/4780_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4780/4780_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SRA. LAUSENE CICHETTI KOEHLER.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4781/4781_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4781/4781_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO TENENTE CORONEL ALEXANDRE ALMEIDA MELNISKI.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4782/4782_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4782/4782_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SUBTENENTE FRANCISCO FERNANDES DE QUEIROZ NETO.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4783/4783_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4783/4783_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. IVO GONÇALVES DE AMORIM.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4785/4785_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4785/4785_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO MAJOR QOBM/GO BRÁULIO FLORES.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4786/4786_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4786/4786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR CACILDO GONÇALVES RAMOS._x000D_
 </t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4784/4784_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4784/4784_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. DR. JOSÉ ALBERTO REINOSO PÉREZ.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4787/4787_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4787/4787_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR JOSÉ TÚLIO VALADARES REIS JUNIOR.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4788/4788_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4788/4788_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SRA. FRANCISCA MARIA FERREIRA DOS SANTOS SOUSA.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4789/4789_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4789/4789_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. GILVAN SOUSA SANTOS.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4790/4790_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4790/4790_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. MARCO AURÉLIO DO AMARAL SOBREIRA.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4791/4791_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4791/4791_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SRA. MARIA ROSEMEIRE RANGEL MARTINS DE MELO.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4792/4792_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4792/4792_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR. ADRIANO JORGE SOUTO.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4793/4793_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4793/4793_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR. VARLEY ALVES VIANA.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4794/4794_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4794/4794_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. ALCEU PIRES MATEUS.                                     </t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4795/4795_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4795/4795_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. DOMINGOS DO ROSÁRIO.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4796/4796_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4796/4796_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. FLÁVIO DIAS CAMPOS.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4797/4797_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4797/4797_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. LUIZ BERNADO DA SILVA.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4798/4798_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4798/4798_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. MARCIVON NERES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4799/4799_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4799/4799_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. MIRON PAULA BATISTA.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4800/4800_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4800/4800_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SRA. RAFAELA BORGES DE ALMEIDA PACHECO.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4801/4801_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4801/4801_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR HELIEL JOSÉ DIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4802/4802_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4802/4802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR. RICARDO LOPES RIBEIRO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4803/4803_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4803/4803_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. DENILSON CARLOS DE ALMEIDA.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4804/4804_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4804/4804_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SRA. ELVINA DOS REIS CALÇADO ROSA.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4805/4805_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4805/4805_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. FRANCISCO EMERSON LEITÃO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4806/4806_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4806/4806_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SRA. GLADYS TAVEIRA FARIA ULHOA.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4807/4807_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4807/4807_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR. JOÃO LÚCIO PEREIRA BRITO JÚNIOR.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4808/4808_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4808/4808_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SRA. MARIA ROSA DE SOUZA RIBEIRO.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4809/4809_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4809/4809_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR. RONIVALDO CORREIA LIMA.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4810/4810_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4810/4810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. ANTÔNIO ARMANDO SALEMA._x000D_
 </t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4811/4811_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4811/4811_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. RENATO GOMES DA CUNHA SILVA.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4812/4812_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4812/4812_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. WANDERLEY PEREIRA DE QUEIROZ.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4813/4813_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4813/4813_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SRA. HERMINIA ALVES FERREIRA.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4814/4814_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4814/4814_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR. JOSÉ ALONSO TEIXEIRA.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4815/4815_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4815/4815_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SRA. SANDRA BERNARDES DA COSTA.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4856/4856_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4856/4856_texto_integral.pdf</t>
   </si>
   <si>
     <t>051 ADIMAR DE SOUSA CALDAS</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4816/4816_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4816/4816_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. MARCOS HENRIQUE DE ASSIS.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4817/4817_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4817/4817_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ FORMOSENSE À SRA. MARIA DE FÁTIMA VIEIRA DE MELO.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4818/4818_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4818/4818_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO FORMOSENSE AO SR. ZACHEU SAMPAIO DOS SANTOS.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4819/4819_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4819/4819_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA HONRA AO MÉRITO ITIQUIRA À SRA. LAENE DE FÁTIMA SOUSA AMADO.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4821/4821_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4821/4821_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA HONRA AO MÉRITO ITIQUIRA AO SR. RONI RODRIGUES PEREIRA CHAVES.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4820/4820_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4820/4820_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA HONRA AO MÉRITO ITIQUIRA AO SR. VALDIVINO GONÇALVES DA SILVA.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4822/4822_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4822/4822_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. ALEXANDRE RESENDE SANTIAGO.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4823/4823_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4823/4823_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. CARLOS CÉSAR TIBÚRCIO SILVA.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4824/4824_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4824/4824_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. WILSON NOGUEIRA BARBOSA.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4825/4825_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4825/4825_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SRTA. CLEIDE CLEONICE DE MORAIS.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4826/4826_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4826/4826_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. JOSÉ DOURADO DA SILVA.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4827/4827_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4827/4827_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SRA. LUCIMAR DE MIRANDA ALMEIDA.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4828/4828_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4828/4828_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. JOSÉ DE JESUS ALVES PEREIRA.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4829/4829_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4829/4829_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. CARLOS JOSÉ DE OLIVEIRA.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4830/4830_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4830/4830_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SRA. ARLENE FERREIRA CARNEIRO.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4831/4831_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4831/4831_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. GLAUCO JOSÉ.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4832/4832_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4832/4832_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. MATUSALEM DE OLIVEIRA.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4833/4833_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4833/4833_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. IAMANDRO DUQUE PORTO PESSOA SILVA.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4834/4834_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4834/4834_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍITULO DE CIDADÃ FORMOSENSE À SRA. SOLIMAR ROSA OLIVEIRA SILVA.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4835/4835_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4835/4835_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SRA. JANAINA CONSOLAÇÃO GONTIJO COSTA.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4836/4836_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4836/4836_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SRA. ELAINE CRISTINA RIBEIRO DE MELO.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4837/4837_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4837/4837_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SRA. DILMA PEREIRA DO NASCIMENTO.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4838/4838_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4838/4838_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SRA. MARGARIDA MITIE FUKUDA.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4839/4839_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4839/4839_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. FERNANDO OLIVEIRA SAMUEL.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. CARLOS ALBERTO NUNES GOUVEIA.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4841/4841_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4841/4841_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. OSVALDO CAETANO MARINES.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4842/4842_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4842/4842_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SRA. ANA CLAUDIA CARVALHO GUIMARÃES.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4843/4843_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4843/4843_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. NESTOR HERMES._x000D_
 </t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4844/4844_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4844/4844_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. FERNANDO LUIZ DE SOUSA.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4845/4845_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4845/4845_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. SANDRO PEREIRA DE ALMEIDA.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4846/4846_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4846/4846_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. ANTONIO VALDER TEIXEIRA JUNIOR.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4847/4847_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4847/4847_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR. IGOR ANTONIO FAYAD MAGALHÃES.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4848/4848_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4848/4848_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR. WALTER LUIZ DE SOUSA.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4849/4849_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4849/4849_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR. WALDY ALVES QUEIROZ JUNIOR.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Itamar Sebastião Barreto</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR DE DESENVOLVIMENTO INTEGRADO DO MUNICÍPIO DE FORMOSA, QUE DISPÕE SOBRA A POLÍTICA DE DESENVOLVIMENTO MUNICIPAL, O PLANO DE USO E OCUPAÇÃO, OS INSTRUMENTOS URBANÍSTICOS E O SISTEMA DE GESTÃO.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4393/4393_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4393/4393_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DE ARTIGOS QUE MENCIONA DA LEI COMPLEMENTAR N°. 10/12, DE 05 DE OUTUBRO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4394/4394_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4394/4394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3988/3988_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3988/3988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI OS PARÁGRAFOS 4° AO 12 AO ART. 9° DA LEI 529/11, QUE DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>PLOPE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3788/3788_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3788/3788_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 256/04 - SMG, DE 30 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3832/3832_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3832/3832_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL A ENTIDADE QUE ESPECIFICA  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3834/3834_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3834/3834_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A OUTORGA DE CONCESSÃO DO SERVIÇO DE GUARDA DE VEÍCULOS INFRATORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3835/3835_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3835/3835_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS PARA FISCALIZAR O TRANSPORTE REMUNERADO DE PESSOAS, NO ÂMBITO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3836/3836_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3836/3836_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE TRANSPORTE COLETIVO DE PASSAGEIROS POR FRETAMENTO, NO ÂMBITO DO MUNICÍPIO DE FORMOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3837/3837_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3837/3837_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DA ORDEM DO MÉRITO NOSSA SENHORA DA CONCEIÇÃO, NA PREFEITURA MUNICIPAL DE FORMOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4091/4091_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4091/4091_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 3° DA LEI N.° 037/05, DE 16 DE DEZEMBRO DE 2005, QUE INSTITUI PROGRAMA DE INCENTIVOS FISCAIS E BENEFÍCIOS A INVESTIMENTOS NO MUNICÍPIO DE FORMOSA, INSTITUI O CONSELHO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E FUNDO DE DESENVOLVIMENTO ECONÔMICO, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4098/4098_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4098/4098_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCILIAÇÃO, TRANSAÇÃO E DESISTÊNCIA NOS PROCESSOS DA COMPETÊNCIA DOS JUIZADOS ESPECIAIS DA FAZENDA PÚBLICA.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4099/4099_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4099/4099_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PARCERIAS PÚBLICO PRIVADAS - PPP E AUTORIZA O PODER EXECUTIVO A INSTITUIR A CAMPANHIA GARANTIDORA MUNICIPAL DE PARCERIAS PÚBLICO-PRIVADAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4092/4092_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4092/4092_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGOVA A LEI N.° 613/12, DE 24 SETEMBRO DE 2012, QUE &amp;#8220;DISPÕE SOBRE O AFASTAMENTO DE FUNCIONÁRIOS E SERVIDORES DO MUNICÍPIO PARA EXERCER MANDATO COMO DIRIGENTE DE ENTIDADES DE CLASSE, NAS CONDIÇÕES QUE ESPECIFICA E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4093/4093_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4093/4093_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE FORMOSA-GO, COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4090/4090_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4090/4090_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DESAFETAÇÃO E PERMUTA DE ÁREAS DE TERRENO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4110/4110_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4110/4110_texto_integral.pdf</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4120/4120_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4120/4120_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A BANDA DE MÚSICA DA GUARDA MUNICIPAL DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4166/4166_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4166/4166_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO ADICIONAL DE PRODUTIVIDADE AOS FISCAIS DE VIGILÂNCIA SANITÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4167/4167_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4167/4167_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO DE ALIENAÇÃO DE BENS IMÓVEIS DO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4168/4168_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4168/4168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA TABELAS ESPECÍFICAS INTEGRANTES DO ANEXO IV E V DA LEI N°. 054/01 &amp;#8211; SMG, DE 01 DE DEZEMBRO DE 2001 &amp;#8211; PLANO DE CARGOS E VENCIMENTOS DO SERVIDOR PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4188/4188_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4188/4188_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 653/12, DE 22 DE NOVEMBRO  DE 2012, QUE DISPÕE SOBRE CRIAÇÃO DE MAIS UM CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4187/4187_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4187/4187_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº. 612/12, DE 24/09/12, QUE ESTABELECE AS DIRETRIZES E BASES DO SISTEMA MUNICIPAL DE ENSINO, CRIA O CONSELHO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4253/4253_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4253/4253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4254/4254_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4254/4254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "ABONO DE PONTO ANUAL" NO ÂMBITO DO EXECUTIVO MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4390/4390_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4390/4390_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS E CONDIÇÕES PARA USO E OCUPAÇÃO DO SOLO NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4391/4391_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4391/4391_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS E CONDIÇÕES PARA PARCELAMENTO DO SOLO URBANO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4392/4392_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4392/4392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO MUNICIPAL DO MEIO AMBIENTE DO MUNICÍPIO DE FORMOSA/GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4395/4395_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4395/4395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PARCELAMENTO E USO DO SOLO DO INTERIOR (ZONA NÚCLEO) E DA ÁREA DO ENTORNO (CINTURÃO VERDE DE PROTEÇÃO E ZONA DE AMORTECIMENTO) DO PARQUE MUNICIPAL DO ITIQUIRA NOS TERMOS PRECONIZADOS NO PARÁGRAFO SEGUNDO DO ARTIGO 25 DA LEI FEDERAL N°. 9.985 DE 18 DE JULHO DE 2000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4404/4404_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4404/4404_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALIENAÇÃO POR PERMUTA DE IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4434/4434_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4434/4434_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DESAFETAÇÃO DE ÁREA DE USO COMUM DO POVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4435/4435_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4435/4435_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALIENAÇÃO POR PERMUTA DE IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4403/4403_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4403/4403_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA TABELAS ESPECÍFICAS INTEGRANTES DO ANEXO IV E V DA LEI N.° 054/01-SMG, DE 01 DE DEZEMBRO DE 2001 &amp;#8211; PLANO DE CARGOS E VENCIMENTOS DO SERVIDOR PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4402/4402_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4402/4402_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA TABELAS ESPECÍFICAS INTEGRANTES DO ANEXO IV E V DA LEI N.° 054/2001-SMG, DE 1° DE DEZEMBRO DE 2001 &amp;#8211; PLANO DE CARGOS E VENCIMENTOS DO SERVIDOR PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4441/4441_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4441/4441_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 14 DA LEI N°. 298/15, DE 16 DE DEZEMBRO DE 2015, QUE DISPÕE SOBRE REGULAMENTAÇÃO DAS ATIVIDADES TURÍSTICAS NO MUNICÍPIO DE FORMOSA/GO, CRIA O VOUCHER , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4436/4436_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4436/4436_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E DENOMINA O CENTRO ESPECIALIZADO DE REABILITAÇÃO &amp;#8211; CER, NABY GEBRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4437/4437_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4437/4437_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E DENOMINA A UBS N°. 13 AMIN HAMÚ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4438/4438_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4438/4438_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E DENOMINA A UBS N°. 15 DR. EDUARDO PEREIRA PRIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4541/4541_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4541/4541_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI N° 338/16, DE 15 DE ABRIL DE 2016, QUE DISPÕE SOBRE A CONCILIAÇÃO, TRANSAÇÃO E DESISTÊNCIA NOS PROCESSOS DA COMPETÊNCIA DOS JUIZADOS ESPECIAIS DA FAZENDA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4542/4542_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4542/4542_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE ÁGUA PARA LIMPEZA DE CALÇAMENTOS E PASSEIOS PÚBLICOS RESIDENCIAIS E COMERCIAIS EXISTENTES NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4543/4543_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4543/4543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O &amp;#8220;ABONO DE PONTO ANUAL&amp;#8221; NO ÂMBITO DO EXECUTIVO MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4544/4544_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4544/4544_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE &amp;#8220;CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL ODILA MACHADO DA SILVA (VOVÓ ODILA)&amp;#8221;, LOCALIZADO NA RUA 10, ESQUINA COM A RUA 06, NO DISTRITO DO BEZERRA, NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4607/4607_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4607/4607_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FORMOSA PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4650/4650_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4650/4650_texto_integral.pdf</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4647/4647_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4647/4647_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO LICITAR A CONCESSÃO PARA OPERAR UM CANAL DE TV NO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4648/4648_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4648/4648_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONSTRUÇÃO E FUNCIONAMENTO DE ESTACIONAMENTO PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4649/4649_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4649/4649_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  ALIENAÇÃO POR PERMUTA DE IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4662/4662_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4662/4662_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CONCESSÃO DE DIREITO REAL DE USO DE ÁREAS NO AEROPORTO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE PARCELAMENTO E REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE FORMOSA- GO, COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL &amp;#8211; RPPS._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROGRAMA DE BENEFÍCIOS FISCAIS &amp;#8211; PBF/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI INCISOS VIII E IX AO ARTIGO 2º. DA LEI Nº. 171/08, DE 09 DE JUNHO DE 2008, QUE CRIA O GABINETE DE GESTÃO INTEGRADA MUNICIPAL GGI-M VINCULADO AO GABINETE DO PREFEITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4860/4860_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4860/4860_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE MICRO BACIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4859/4859_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4859/4859_texto_integral.pdf</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Edmundo Nunes Dourado - Mundim, Jorge Gomes da Mota (Prof. Jorge), Nélio Marques de Almeida, Jesulindo Gomes de Castro (Castro)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3787/3787_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3787/3787_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E ACRESCENTA CARGOS À LEI Nº 468/2011, QUE INSTITUI O QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>Edmundo Nunes Dourado - Mundim, Jesulindo Gomes de Castro (Castro), Jorge Gomes da Mota (Prof. Jorge), Nélio Marques de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3789/3789_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3789/3789_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS E DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE FORMOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3790/3790_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3790/3790_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DO ÍNDICE NACIONAL DE PREÇOS AO CONSUMIDOR &amp;#8211; INPC ÀS GRATIFICAÇÕES INCORPORADAS DOS SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3826/3826_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3826/3826_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E FUNCIONAMENTO DO CANIL MUNICIPAL DE ADOÇÃO DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3890/3890_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3890/3890_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O &amp;#8220;ABONO DE PONTO ANUAL&amp;#8221; NO ÂMBITO DA PREFEITURA MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3922/3922_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3922/3922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ÁGUA FILTRADA - CRIANÇA SAUDÁVEL NO MUNICÍPIO DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3933/3933_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3933/3933_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DO DIAGNÓSTICO DA AUDIÇÃO DOS BEBÊS, IMEDIATAMENTE APÓS O NASCIMENTO, NAS MATERNIDADES E ESTABELECIMENTOS HOSPITALARES CONGÊNERES NO MUNICÍPIO DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4014/4014_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4014/4014_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A &amp;#8220;CAMPANHA PERMANENTE DE INFORMAÇÃO,PREVENÇÃO E COMBATE À DEPRESSÃO&amp;#8221; NO MUNICÍPIO DE FORMOSA GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3811/3811_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3811/3811_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4° DA LEI 321/09 E DÁ OUTRA PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3886/3886_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3886/3886_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APLICAÇÃO DE MULTA PECUNIÁRIA PARA DESPERDÍCIO DE ÁGUA NA CIDADE DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3888/3888_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3888/3888_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO MUNICÍPIO DE FORMOSA O &amp;#8220;DIA MUNICIPAL DAS ARTES MARCIAIS&amp;#8221;, A SER COMEMORADO NO PRIMEIRO DOMINGO DO MÊS DE JULHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>Wenner Patrick de Sousa - Wenner Patrick, Domingos de Sena Lopes Filho - Domingos Filho</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3965/3965_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3965/3965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI UM PLANO MUNICIPAL DE PREVENÇÃO CONTRA O SUICÍDIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4055/4055_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4055/4055_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ANTICALOTE SOBRE A CONTRATAÇÃO E FISCALIZAÇÃO DE SERVIÇOS TERCEIRIZADOS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4085/4085_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4085/4085_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM PROGRAMA EDUCATIVO &amp;#8220;PEQUENO AGRICULTOR SUSTENTÁVEL" NAS ESCOLAS DA ZONA RURAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4103/4103_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4103/4103_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A "CAMPANHA PERMANENTE DE INFORMAÇÃO, DISTRIBUIÇÃO E PLANTIO DE SEMENTES DA CROTALÁRIA" NO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4159/4159_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4159/4159_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO VIA INTERNET DE INFORMAÇÕES SOBRE OS PLANTÕES MÉDICOS NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3998/3998_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3998/3998_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI 208/2008, DE 03 DE DEZEMBRO DE 2008, QUE &amp;#8220;DISPÕE SOBRE A INSTITUIÇÃO DA SEMANA MUNICIPAL DA JUVENTUDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4006/4006_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4006/4006_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE CAMPANHAS EDUCATIVA CONTRA VIOLÊNCIA À MULHER</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>Gustavo Marques de Oliveira, Natanael Caetano do Nascimento (Sd. Caetano)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4010/4010_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4010/4010_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULA O PROCESSO ADMINISTRATIVO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4036/4036_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4036/4036_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE DO ATENDIMENTO NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE FORMOSA, À TODAS AS MULHERES, COM MENOS DE 60 (SESSENTA) ANOS QUE TENHAM SOB SUA RESPONSABILIDADE PESSOA COM NECESSIDADE DE CUIDADOS ESPECIAIS.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4214/4214_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4214/4214_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E FUNCIONAMENTO NO MUNICÍPIO DE FORMOSA/GO, DAS FEIRAS LIVRES.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4235/4235_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4235/4235_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N°. 454/11, DE 18 DE MAIO DE 2011 QUE, DISPÕE SOBRE A IMPLANTAÇÃO DE CONCURSO PARA O COMBATE AO TABAGISMO, ATRAVÉS DA ARTE, NAS ESCOLAS PÚBLICAS E PRIVADAS DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4238/4238_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4238/4238_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DO &amp;#8220;TESTE DA LINGUINHA&amp;#8221; EM RECÉM-NASCIDOS NO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4246/4246_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4246/4246_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE &amp;#8220;NELITON MARTINS FERRAZ&amp;#8221;, A QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL PROFESSORA AUTA VIDAL, LOCALIZADA NA RUA IBRAIM JORGE, S/N°, NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4148/4148_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4148/4148_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO MUNICÍPIO DE FORMOSA O &amp;#8220;DIA MUNICIPAL DE CONSCIENTIZAÇÃO CONTRA O ABORTO&amp;#8221;, A SER COMEMORADO NO DIA 08 DE MARÇO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4266/4266_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4266/4266_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO NO ÂMBITO DO MUNICÍPIO DE FORMOSA O "DIA MUNICIPAL EM HOMENAGEM ÀS MÃES INDEPENDENTES" A SER COMEMORADO NO DIA 16 (DEZESSEIS) DE JULHO.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>Nélio Marques de Almeida, Jurandir Humberto Alves de Oliveira - Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4307/4307_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4307/4307_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2° DA LEI N.° 187/14, QUE DISPÕE SOBRE A INSTITUIÇÃO DA VIA ESPORTIVA E DO LAZER DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4288/4288_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4288/4288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ORGANIZAÇÃO E FUNCIONAMENTO NO MUNICÍPIO DE FORMOSA/GO, DAS FEIRAS LIVRES.  </t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4297/4297_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4297/4297_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE USO E APROVEITAMENTO DE LOTES BALDIOS E NÃO UTILIZADOS DO MUNICÍPIO DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4352/4352_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4352/4352_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROJETO &amp;#8220;APADRINHAMENTO AFETIVO - AMOR QUE TRANSFORMA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4397/4397_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4397/4397_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 30 DA LEI N°. 353/2010 DE 15 DE ABRIL DE 2010, QUE DISPÕE SOBRE O SISTEMA DE PRESTAÇÃO DE SERVIÇO DE TRANSPORTE REMUNERADO DE PASSAGEIROS E MERCADORIAS, POR MEIO DE MOTOCICLETAS, DENOMINADO MOTO-TÁXI, NO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4310/4310_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4310/4310_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONTROLE E A PREVENÇÃO À DENGUE, ZICA VÍRUS, FEBRE CHICUNGUNHA E SÍNDROME DE GUILLAIN-BARRÉ NO ÂMBITO DO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4329/4329_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4329/4329_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO PARQUE CULTURAL LUZ DA VIDA.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4405/4405_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4405/4405_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.° 324/16 DE 29 DE FEVEREIRO DE 2016 QUE, DISPÕE SOBRE O SERVIÇO DE TRANSPORTE COLETIVO DE PASSAGEIROS POR FRETAMENTO, NO ÂMBITO DO MUNICÍPIO DE FORMOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4447/4447_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4447/4447_texto_integral.pdf</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4468/4468_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4468/4468_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA &amp;#8220;GUARDA MIRIM".</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4500/4500_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4500/4500_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DIRETRIZES E PARÂMETROS PARA O DESENVOLVIMENTO DE POLÍTICAS PÚBLICAS EDUCACIONAIS VOLTADAS Á EDUCAÇÃO BILÍNGUE LIBRAS/PORTUGUÊS ESCRITO , A SEREM IMPLANTADAS NO ÂMBITO DO MUNICÍPIO DE FORMOSA, E DÁ OUTRAS PROVIDÊNCIAS . </t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4536/4536_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4536/4536_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA VIDA E TERAPIA NO ÂMBITO DO MUNICÍPIO DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4547/4547_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4547/4547_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CAMPANHA DE INFORMAÇÃO, CONSCIENTIZAÇÃO E PREVENÇÃO DAS DOENÇAS CRÔNICAS NO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4518/4518_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4518/4518_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA PACÍFICO ALVES DA ROCHA, A PRAÇA LOCALIZADA NA AVENIDA POSTO AGROPECUÁRIO DO BAIRRO IMPERATRIZ EM FORMOSA-GOIÁS .</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4532/4532_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4532/4532_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO VOLUNTÁRIO DE CAPELANIA ESCOLAR NAS UNIDADES DE ENSINO DA REDE PÚBLICA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4538/4538_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4538/4538_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE COLETA DE MEDICAMENTOS VENCIDOS OU NÃO UTILIZADOS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4587/4587_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4587/4587_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N°. 307/15 DE 16 DE DEZEMBRO DE 2015 QUE DENOMINA DE RUA NELSON ANTÔNIO RODRIGUES, A RUA 24, LOCALIZADA NO SETOR SUL, NO MUNICÍPIO DE FORMOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4681/4681_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4681/4681_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CLUBE DE CICLISMO FORMOSA BIKE SPORT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4715/4715_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4715/4715_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A CRIAÇÃO DE FUNCO MUNICIPAL DE BEM ESTAR ANIMAL E SAÚDE PÚBLICA FMBEA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4716/4716_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4716/4716_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRATICA DE MAUS-TRATOS CONTRA ANIMAIS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSERE § 2° AO ART. 30 DA LEI Nº353/2010 DE 15 DE ABRIL DE 2010, QUE DISPÕE SOBRE O SISTEMA DE SERVIÇO DE TRANSPORTE REMUNERADO DE PASSAGEIROS E MERCADORIAS, POR MEIO DE MOTOCICLETAS, DENOMINADO MOTO-TÁXI, NO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4872/4872_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4872/4872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO ESPECIAL DA CÂMARA MUNICIPAL DE FORMOSA-FECMF  E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3923/3923_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3923/3923_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 7° DA LEI N.° 250/04-SMG QUE DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3803/3803_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3803/3803_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O GASTO SUPERIOR A DOIS SALÁRIOS MÍNIMOS DE RECURSOS PÚBLICOS DO PODER LEGISLATIVO QUE ESPECIFICA COM EVENTO DE ENTREGA DE TÍTULO DE CIDADÃO FORMOSENSE E COMENDA HONRA AO MÉRITO ITIQUIRA.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3989/3989_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3989/3989_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMITA GASTOS DE RECURSOS PÚBLICOS DO PODER LEGISLATIVO QUE ESPECIFICA COM EVENTO DE ENTREGA DE TÍTULO DE CIDADÃO FORMOSENSE E COMENDA HONRA AO MÉRITO ITIQUIRA.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4053/4053_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4053/4053_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS ARTIGOS 261, 262 E 263 NA RESOLUÇÃO 004/08, DE 12 DE DEZEMBRO DE 2008, QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FORMOSA, ESTADO DE GOIÁS</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4315/4315_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4315/4315_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 97 DA RESOLUÇÃO Nº 004/08, DE 12 DE DEZEMBRO DE 2008, QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FORMOSA, ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4367/4367_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4367/4367_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA TERMOS AO PARÁGRAFO ÚNICO DO ART. 175 DA RESOLUÇÃO Nº. 004/08 QUE INSTITUIU O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4717/4717_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4717/4717_texto_integral.pdf</t>
   </si>
   <si>
     <t>FRENTE PARLAMENTAR COMBATE AOS MAUS TRATOS CONTRA ANIMAIS</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3847/3847_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3847/3847_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINAR AO SETOR DE FISCALIZAÇÃO DA SECRETARIA MUNICIPAL DE OBRAS PARA FISCALIZAR E ACOMPANHAR AS OBRAS NO CONDOMÍNIO JARDIM PANORÂMICO, NA RUA MUNICIPAL, FUNDOS DA UNIVERSIDADE ESTADUAL DE GOIÁS- UEG. </t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3875/3875_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3875/3875_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AS SEGUINTES INFORMAÇÕES:_x000D_
 I &amp;#8211; INFORMAR QUAIS MEDIDAS SÓCIO-EDUCATIVAS ENCONTRAM-SE EM FUNCIONAMENTO NO MUNICÍPIO DE FORMOSA-GO;_x000D_
 II &amp;#8211; INFORMAR QUANTOS ADOLESCENTES INFRATORES ENCONTRAM-SE INTERNADOS NO CASE E SUAS LOCALIDADES DE ORIGEM;_x000D_
 III &amp;#8211; INFORMAR QUAIS ATIVIDADES SÃO OFERECIDAS AOS INTERNOS, VISANDO SUA RESSOCIALIZAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>REQUERIMENTO INEXISTENTE.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3959/3959_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3959/3959_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AS SEGUINTES INFORMAÇÕES SOBRE DOAÇÕES, CONCESSÕES OU PERMUTAS DE ÁREAS PÚBLICAS NOS BAIRROS VILA CAROLINA E PARQUE SÃO FRANCISCO, NO EXERCÍCIO DO VIGENTE MANDATO.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4244/4244_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4244/4244_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA DE EDUCAÇÃO CRONOGRAMA DE ELEIÇÕES DE 2016 DO CONSELHO MUNICIPAL DE EDUCAÇÃO, NO EXERCÍCIO DO VIGENTE MANDATO.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4351/4351_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4351/4351_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. MIGUEL ARCANJO MACHADO FILHO, SECRETÁRIO DE OBRAS E URBANISMO, QUE SEJA DERRUBADA A CONSTRUÇÃO EM ÁREA PÚBLICA CONSTRUÍDA ILEGALMENTE, PARA FUTURA CONSTRUÇÃO DE UMA PRAÇA, CONFORME ABAIXO ASSINADO DE MORADORES EM ANEXO, NA RUA PERNAMBUCO ESQUINA COM RUA 03 E RUA BRASÍLIA, NO SETOR VILA CAROLINA, FORMOSA-GO.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4338/4338_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4338/4338_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE PRESENTE SUBSCREVE, SOLICITA A VOSSA EXCELÊNCIA, OUVINDO O PLENÁRIO E SATISFEITAS ÀS EXIGÊNCIAS REGIMENTAIS, REQUER QUE SEJA CONVOCADO O SR. SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE LUIZ ANTÔNIO LANER A COMPARECER NESSA CÂMARA MUNICIPAL PARA PRESTAR ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4463/4463_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4463/4463_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PRESIDENTE DA CÂMARA MUNICIPAL A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA A SER REALIZADA NO DIA 27 DE JUNHO DE 2016 NA CÂMARA MUNICIPAL DE FORMOSA, SOBRE AS REFORMAS PROPOSTAS NO CÓDIGO AMBIENTAL PELO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>Santiago Ferreira Ribeiro, Antônio Faleiro Filho, Dijair de Sousa Geracy (Miquita), Divino Ramos da Silva - Divino Ramos, Domingos de Sena Lopes Filho - Domingos Filho, Emílio Torres de Almeida (Emílio do Raio X), Gustavo Marques de Oliveira, Jeremias Gomes de Castro, Jesulindo Gomes de Castro (Castro), Jorge Gomes da Mota (Prof. Jorge), José Aparecido de Sousa Leite (Zequinha Leiloeiro), Jurandir Humberto Alves de Oliveira - Jurandir, Miguel Rubens dos Santos Oliveira - Macarrão, Natanael Caetano do Nascimento (Sd. Caetano), Nélio Marques de Almeida, Wenner Patrick de Sousa - Wenner Patrick</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4524/4524_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4524/4524_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REVOGAÇÃO DO DECRETO 2.754/16, DE 05 DE ABRIL DE 2016, QUE NOMEIA MEMBROS DO CONSELHO MUNICIPAL DE MEIO AMBIENTE - CMMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4511/4511_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4511/4511_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXMO. SR. PRESIDENTE DA CÂMARA MUNICIPAL, EDMUNDO NUNES DOURADO QUE SEJAM TOMADAS POR ESTA CONCEITUADA CASA DE LEIS, AS MEDIDAS NECESSÁRIAS, NO SENTIDO DE PROMOVER A FORMAÇÃO DA CPI DO MEIO AMBIENTE, VISANDO INVESTIGAR OS INDÍCIOS DE CRIMES AMBIENTAIS E OUTRAS IRREGULARIDADES PRATICADAS NO ÂMBITO DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, NO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4576/4576_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4576/4576_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PRESIDENTE DA CÂMARA MUNICIPAL, EDMUNDO NUNES DOURADO A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA MELHORIA DAS ROTAS DO TRANSPORTE COLETIVO, QUE SE REALIZARÁ NO DIA 15 DE AGOSTO DE 2016, ÀS 19H, EXERCÍCIO DO VIGENTE MANDATO.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4612/4612_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4612/4612_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO REPRESENTANTE LEGAL DA COOPERATIVA RECICLA FORMOSA, SOLICITANDO-LHE QUE ENVIE A ESTA CASA DE LEIS, CÓPIA DOS SEGUINTES DOCUMENTOS, ENCAMINHANDO CÓPIA AO MEU GABINETE E AOS DEMAIS VEREADORES SE ASSIM FOR DE INTERESSE DOS MESMOS:_x000D_
 I &amp;#8211; EXTRATOS BANCÁRIOS REFERENTES AOS ANOS DE 2013, 2014, 2015 E 2016;_x000D_
 II &amp;#8211; CÓPIA DO CONTRATO FIRMADO ENTRE PREFEITURA E COOPERATIVA, PARA PRESTAÇÃO DE SERVIÇO DE LIMPEZA E COLETA SELETIVA, E;_x000D_
 III &amp;#8211; CÓPIA DOS DOCUMENTOS DA COOPERATIVA (ESTATUTO SOCIAL, ATAS DE ELEIÇÕES DA DIRETORIA, CNPJ).</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4629/4629_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4629/4629_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER AO SENHOR ITAMAR SEBASTIÃO BARRETO, PREFEITO DE FORMOSA OS BALANCETES, ORÇAMENTOS, DESPESAS, CONTRATOS, GASTOS DE CUSTEIO E INVESTIMENTO DA SECRETARIA DE LIMPEZA E TRANSPORTE DOS ANOS 2013, 2014, 2015 E 2016 ATÉ O PRESENTE MOMENTO, EXERCÍCIO DO VIGENTE MANDATO.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4663/4663_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4663/4663_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. JOAQUIM FILHO ADORNO SANTOS, DELEGADO REGIONAL DE FORMOSA, QUE SEJA INVESTIGADO POR MEIO DE INQUÉRITO, A VERACIDADE OU A FRAUDE DAS MENSAGENS EM ANEXO, AMPLAMENTE DIVULGADAS NAS REDES SOCIAIS.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4645/4645_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4645/4645_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE O EXECUTIVO MUNICIPAL TOME PROVIDÊNCIAS JUNTO AO ÓRGÃO PERTINENTE, VERIFICANDO A POSSIBILIDADE E CONDIÇÕES DE FIRMAR CONVÊNIO SEJA NA ESFERA ESTADUAL OU FEDERAL, OU PODENDO SER REALIZADO DE ACORDO COM A LEGISLAÇÃO PERTINENTE PELO PRÓPRIO MUNICÍPIO VIABILIZAR ESFORÇOS PARA QUE SEJA PRESERVADO AS ATIVIDADES DOS COMERCIANTES INSTALADOS ESPECIFICAMENTE ÁS MARGENS DA BR 020 EM FRENTE AO AUTO POSTO DIVISÃO NESTE MUNICÍPIO, PARA QUE OS MESMOS PERMANEÇAM EM SUA ATUAL LOCALIZAÇÃO OU SEJAM REMANEJADOS PARA LOCALIDADE PRÓXIMA E ADEQUADA ONDE TENHAM CONDIÇÕES SEMELHANTES DE TRABALHO.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4904/4904_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4904/4904_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO TITULAR DOS CARTÓRIOS: REGISTRO DE IMÓVEIS E CARTÓRIO DO PRIMEIRO TABELIONATO DE NOTAS.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4346/4346_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4346/4346_texto_integral.pdf</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4123/4123_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4123/4123_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO N°. 009/2016 DE 11/03/2016, (PROJETO DE LEI DO PODER LEGISLATIVO) QUE &amp;#8220;REGULA O PROCESSO ADMINISTRATIVO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>PAJ</t>
   </si>
   <si>
     <t>Parecer Assessoria Jurídica</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4880/4880_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4880/4880_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER N°. 003/2016 DA ASSESSORIA JURÍDICA REFERENTE PROJETO DE LEI N°. 052/2016 - CLUBE DE CICLISMO FORMOSA BIKE SPORT.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4601/4601_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4601/4601_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DO JURÍDICO Nº 02 REFERENTE PROJETO DE LEI Nº 005/2016 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>PCCD</t>
   </si>
   <si>
     <t>Parecer Comissão de Cultura, Direitos Humanos</t>
   </si>
   <si>
     <t>CCD - Comissão de Cultura, Turismo, Direitos Humanos, Minoria e Legislação Participativa</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4510/4510_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4510/4510_texto_integral.pdf</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>PCMA</t>
   </si>
   <si>
     <t>Parecer Comissão de Meio Ambiente</t>
   </si>
   <si>
     <t>CMA - Comissão de Meio Ambiente e Recursos Hídricos</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3964/3964_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3964/3964_texto_integral.pdf</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4179/4179_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4179/4179_texto_integral.pdf</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4360/4360_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4360/4360_texto_integral.pdf</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4498/4498_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4498/4498_texto_integral.pdf</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4858/4858_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4858/4858_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER 006-16 REF. PROJ 022-16 EXECUTIVO</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4885/4885_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4885/4885_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 026/2016 DE AUTORIA DO PODER EXECUTIVO.</t>
-  </si>
-[...31 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4665/4665_texto_integral.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -12453,67 +12453,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3925/3925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3990/3990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4000/4000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4100/4100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4101/4101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4478/4478_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4596/4596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4671/4671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4672/4672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4676/4676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4677/4677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4678/4678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4679/4679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4680/4680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4675/4675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4674/4674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4673/4673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4682/4682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4683/4683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4685/4685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4686/4686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3804/3804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3805/3805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3806/3806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3807/3807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3819/3819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3808/3808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3828/3828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3831/3831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3920/3920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3921/3921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3939/3939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3938/3938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3937/3937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3936/3936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3935/3935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3934/3934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3791/3791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3792/3792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3793/3793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3795/3795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3798/3798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3800/3800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3801/3801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3809/3809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3810/3810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4012/4012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3814/3814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3815/3815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3816/3816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3817/3817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3818/3818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3820/3820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3821/3821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3823/3823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3833/3833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3840/3840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3839/3839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3842/3842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3843/3843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3850/3850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3852/3852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3853/3853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3860/3860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3862/3862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3863/3863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3864/3864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3865/3865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3866/3866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3867/3867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3868/3868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3869/3869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3870/3870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3871/3871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3872/3872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3873/3873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3926/3926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3932/3932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3927/3927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3928/3928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3929/3929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3930/3930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3944/3944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3949/3949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3991/3991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3942/3942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3943/3943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3945/3945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3946/3946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3947/3947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3948/3948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3954/3954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3950/3950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3951/3951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3999/3999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3958/3958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3952/3952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3953/3953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3955/3955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3960/3960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3962/3962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3961/3961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3963/3963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3966/3966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3967/3967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3994/3994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3984/3984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3995/3995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4011/4011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3987/3987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4004/4004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4003/4003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4002/4002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4001/4001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4005/4005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4038/4038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4039/4039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4040/4040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4041/4041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4042/4042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4037/4037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4056/4056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4057/4057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4058/4058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4059/4059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4060/4060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4061/4061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4087/4087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4088/4088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4080/4080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4081/4081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3993/3993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3992/3992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3974/3974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3975/3975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3976/3976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3978/3978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3981/3981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3997/3997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3996/3996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4026/4026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4015/4015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4031/4031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4030/4030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4029/4029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4027/4027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4028/4028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4062/4062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4063/4063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4064/4064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4065/4065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4066/4066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4016/4016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4017/4017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4018/4018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4019/4019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4020/4020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4033/4033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4034/4034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4207/4207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4035/4035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4215/4215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4023/4023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4077/4077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4122/4122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4043/4043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4044/4044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4045/4045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4046/4046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4047/4047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4048/4048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4067/4067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4068/4068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4070/4070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4079/4079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4073/4073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4074/4074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4202/4202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4201/4201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4203/4203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4204/4204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4205/4205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4206/4206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4218/4218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4219/4219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4220/4220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4221/4221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4222/4222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4223/4223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4240/4240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4241/4241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4242/4242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4237/4237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4102/4102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4108/4108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4125/4125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4134/4134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4171/4171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4172/4172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4260/4260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4121/4121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4142/4142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4133/4133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4135/4135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4136/4136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4139/4139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4173/4173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4169/4169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4170/4170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4174/4174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4176/4176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4177/4177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4178/4178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4200/4200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4208/4208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4209/4209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4210/4210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4198/4198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4217/4217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4182/4182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4183/4183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4184/4184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4185/4185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4186/4186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4196/4196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4189/4189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4195/4195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4216/4216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4194/4194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4193/4193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4192/4192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4191/4191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4190/4190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4197/4197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4199/4199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4378/4378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4229/4229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4224/4224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4225/4225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4226/4226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4236/4236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4306/4306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4294/4294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4295/4295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4287/4287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4291/4291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4293/4293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4267/4267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4271/4271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4273/4273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4276/4276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4277/4277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4278/4278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4308/4308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4292/4292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4302/4302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4299/4299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4300/4300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4301/4301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4303/4303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4331/4331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4332/4332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4353/4353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4350/4350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4354/4354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4355/4355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4356/4356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4357/4357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4375/4375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4368/4368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4369/4369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4370/4370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4371/4371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4372/4372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4280/4280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4279/4279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4281/4281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4282/4282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4298/4298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4296/4296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4313/4313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4442/4442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4316/4316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4317/4317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4319/4319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4320/4320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4321/4321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4322/4322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4323/4323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4324/4324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4325/4325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4326/4326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4374/4374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4359/4359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4358/4358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4361/4361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4373/4373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4347/4347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4348/4348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4362/4362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4363/4363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4349/4349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4366/4366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4422/4422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4423/4423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4424/4424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4425/4425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4426/4426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4427/4427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4381/4381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4380/4380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4440/4440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4406/4406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4398/4398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4399/4399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4428/4428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4407/4407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4408/4408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4409/4409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4410/4410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4411/4411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4412/4412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4413/4413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4414/4414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4415/4415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4416/4416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4417/4417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4418/4418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4419/4419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4420/4420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4439/4439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4443/4443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4444/4444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4459/4459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4464/4464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4461/4461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4465/4465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4469/4469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4470/4470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4471/4471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4472/4472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4473/4473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4474/4474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4508/4508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4501/4501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4502/4502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4503/4503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4504/4504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4505/4505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4517/4517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4516/4516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4515/4515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4514/4514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4513/4513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4512/4512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4527/4527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4528/4528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4529/4529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4530/4530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4531/4531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4537/4537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4467/4467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4475/4475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4476/4476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4477/4477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4451/4451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4452/4452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4453/4453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4454/4454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4455/4455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4479/4479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4456/4456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4480/4480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4481/4481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4482/4482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4466/4466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4483/4483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4485/4485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4486/4486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4487/4487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4488/4488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4489/4489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4490/4490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4491/4491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4492/4492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4493/4493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4494/4494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4495/4495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4496/4496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4497/4497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4520/4520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4521/4521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4519/4519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4577/4577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4578/4578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4535/4535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4534/4534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4533/4533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4548/4548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4549/4549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4552/4552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4550/4550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4551/4551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4553/4553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4583/4583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4582/4582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4581/4581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4580/4580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4586/4586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4579/4579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4539/4539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4540/4540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4558/4558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4559/4559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4560/4560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4561/4561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4562/4562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4563/4563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4564/4564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4565/4565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4566/4566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4567/4567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4568/4568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4569/4569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4570/4570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4571/4571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4572/4572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4573/4573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4574/4574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4589/4589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4591/4591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4592/4592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4593/4593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4594/4594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4608/4608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4609/4609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4610/4610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4611/4611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4613/4613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4614/4614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4615/4615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4616/4616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4618/4618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4619/4619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4620/4620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4621/4621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4622/4622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4623/4623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4624/4624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4625/4625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4626/4626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4627/4627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4628/4628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4631/4631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4632/4632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4633/4633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4634/4634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4635/4635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4636/4636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4642/4642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4643/4643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4644/4644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4654/4654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4655/4655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4656/4656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4657/4657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4637/4637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4638/4638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4639/4639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4640/4640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4641/4641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4658/4658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4652/4652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4653/4653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4667/4667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4668/4668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4669/4669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4670/4670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4692/4692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4693/4693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4694/4694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4697/4697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4699/4699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4700/4700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4719/4719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4720/4720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4721/4721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4722/4722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4723/4723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4724/4724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4690/4690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4688/4688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4687/4687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4689/4689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4691/4691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4708/4708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4695/4695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4696/4696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4698/4698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4701/4701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4702/4702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4703/4703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4704/4704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4705/4705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4706/4706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4707/4707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4709/4709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4710/4710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4711/4711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4714/4714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4725/4725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4726/4726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4728/4728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4874/4874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4879/4879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4873/4873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4898/4898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4861/4861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4868/4868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4869/4869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4870/4870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4871/4871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4866/4866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4865/4865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4864/4864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4863/4863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4862/4862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4903/4903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3924/3924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4234/4234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4054/4054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4181/4181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4245/4245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4314/4314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4337/4337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4484/4484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4526/4526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4575/4575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4588/4588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4595/4595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4606/4606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4666/4666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4617/4617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4651/4651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4022/4022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4021/4021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4024/4024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4211/4211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4213/4213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4212/4212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4344/4344_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4345/4345_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4400/4400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4401/4401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4507/4507_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4523/4523_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4522/4522_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4545/4545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4546/4546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4598/4598_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4599/4599_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4660/4660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4007/4007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4506/4506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3896/3896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3968/3968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3969/3969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3970/3970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3971/3971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3972/3972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4008/4008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4009/4009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4049/4049_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4050/4050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4051/4051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4052/4052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4069/4069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4175/4175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4230/4230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4231/4231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4232/4232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4233/4233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4265/4265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4262/4262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4340/4340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4341/4341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4342/4342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4343/4343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4377/4377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4376/4376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4382/4382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4383/4383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4384/4384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4385/4385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4386/4386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4387/4387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4388/4388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4554/4554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4555/4555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4556/4556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4557/4557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4585/4585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4584/4584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4602/4602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4603/4603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4604/4604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4605/4605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4766/4766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4881/4881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4883/4883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4887/4887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4888/4888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4889/4889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4891/4891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4892/4892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3876/3876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3891/3891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4025/4025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4364/4364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4365/4365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4379/4379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4600/4600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4664/4664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4857/4857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4886/4886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4895/4895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4339/4339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4462/4462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4853/4853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4852/4852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4854/4854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4867/4867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4775/4775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4777/4777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4781/4781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4782/4782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4784/4784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4791/4791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4793/4793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4795/4795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4796/4796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4798/4798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4804/4804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4856/4856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4819/4819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4825/4825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4826/4826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4841/4841_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4842/4842_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4844/4844_texto_integral.docx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4845/4845_texto_integral.docx" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4846/4846_texto_integral.docx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4847/4847_texto_integral.docx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4848/4848_texto_integral.docx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4849/4849_texto_integral.docx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4393/4393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3988/3988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3788/3788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3832/3832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3834/3834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3835/3835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3836/3836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3837/3837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4091/4091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4098/4098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4099/4099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4092/4092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4093/4093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4090/4090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4167/4167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4168/4168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4188/4188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4187/4187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4253/4253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4390/4390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4391/4391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4392/4392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4404/4404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4435/4435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4403/4403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4402/4402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4441/4441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4436/4436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4437/4437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4438/4438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4541/4541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4542/4542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4543/4543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4544/4544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4607/4607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4650/4650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4647/4647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4648/4648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4649/4649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4662/4662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4860/4860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4859/4859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3789/3789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3790/3790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3826/3826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3922/3922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3933/3933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4014/4014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3811/3811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3965/3965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4055/4055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4103/4103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3998/3998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4006/4006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4010/4010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4036/4036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4214/4214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4235/4235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4238/4238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4266/4266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4297/4297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4352/4352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4397/4397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4405/4405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4468/4468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4500/4500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4536/4536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4547/4547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4518/4518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4532/4532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4538/4538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4587/4587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4681/4681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4715/4715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4872/4872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3923/3923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3803/3803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3989/3989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4053/4053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4315/4315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4367/4367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4717/4717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3959/3959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4351/4351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4338/4338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4524/4524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4511/4511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4576/4576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4612/4612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4629/4629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4663/4663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4645/4645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4346/4346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4880/4880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4601/4601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4510/4510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3964/3964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4179/4179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4360/4360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4498/4498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4858/4858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4885/4885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3940/3940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3941/3941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4396/4396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4665/4665_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3925/3925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3990/3990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4000/4000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4100/4100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4101/4101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4478/4478_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4596/4596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4671/4671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4672/4672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4676/4676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4677/4677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4678/4678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4679/4679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4680/4680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4675/4675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4674/4674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4673/4673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4682/4682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4683/4683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4685/4685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4686/4686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3804/3804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3805/3805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3806/3806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3807/3807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3819/3819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3808/3808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3828/3828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3831/3831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3920/3920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3921/3921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3939/3939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3938/3938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3937/3937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3936/3936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3935/3935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3934/3934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3791/3791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3792/3792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3793/3793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3795/3795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3798/3798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3800/3800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3801/3801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3809/3809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3810/3810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4012/4012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3814/3814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3815/3815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3816/3816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3817/3817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3818/3818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3820/3820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3821/3821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3823/3823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3833/3833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3840/3840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3839/3839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3842/3842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3843/3843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3850/3850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3852/3852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3853/3853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3860/3860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3862/3862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3863/3863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3864/3864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3865/3865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3866/3866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3867/3867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3868/3868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3869/3869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3870/3870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3871/3871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3872/3872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3873/3873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3926/3926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3932/3932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3927/3927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3928/3928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3929/3929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3930/3930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3944/3944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3949/3949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3991/3991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3942/3942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3943/3943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3945/3945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3946/3946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3947/3947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3948/3948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3954/3954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3950/3950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3951/3951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3999/3999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3958/3958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3952/3952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3953/3953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3955/3955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3960/3960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3962/3962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3961/3961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3963/3963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3966/3966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3967/3967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3994/3994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3984/3984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3995/3995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4011/4011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3987/3987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4004/4004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4003/4003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4002/4002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4001/4001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4005/4005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4038/4038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4039/4039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4040/4040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4041/4041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4042/4042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4037/4037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4056/4056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4057/4057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4058/4058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4059/4059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4060/4060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4061/4061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4087/4087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4088/4088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4080/4080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4081/4081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3993/3993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3992/3992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3974/3974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3975/3975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3976/3976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3978/3978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3981/3981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3997/3997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3996/3996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4026/4026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4015/4015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4031/4031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4030/4030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4029/4029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4027/4027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4028/4028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4062/4062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4063/4063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4064/4064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4065/4065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4066/4066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4016/4016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4017/4017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4018/4018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4019/4019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4020/4020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4033/4033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4034/4034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4207/4207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4035/4035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4215/4215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4023/4023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4077/4077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4122/4122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4043/4043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4044/4044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4045/4045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4046/4046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4047/4047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4048/4048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4067/4067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4068/4068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4070/4070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4079/4079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4073/4073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4074/4074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4202/4202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4201/4201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4203/4203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4204/4204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4205/4205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4206/4206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4218/4218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4219/4219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4220/4220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4221/4221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4222/4222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4223/4223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4240/4240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4241/4241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4242/4242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4237/4237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4102/4102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4108/4108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4125/4125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4134/4134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4171/4171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4172/4172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4260/4260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4121/4121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4142/4142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4133/4133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4135/4135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4136/4136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4139/4139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4173/4173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4169/4169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4170/4170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4174/4174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4176/4176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4177/4177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4178/4178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4200/4200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4208/4208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4209/4209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4210/4210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4198/4198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4217/4217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4182/4182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4183/4183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4184/4184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4185/4185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4186/4186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4196/4196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4189/4189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4195/4195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4216/4216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4194/4194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4193/4193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4192/4192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4191/4191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4190/4190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4197/4197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4199/4199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4378/4378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4229/4229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4224/4224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4225/4225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4226/4226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4236/4236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4306/4306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4294/4294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4295/4295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4287/4287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4291/4291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4293/4293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4267/4267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4271/4271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4273/4273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4276/4276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4277/4277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4278/4278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4308/4308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4292/4292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4302/4302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4299/4299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4300/4300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4301/4301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4303/4303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4331/4331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4332/4332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4353/4353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4350/4350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4354/4354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4355/4355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4356/4356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4357/4357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4375/4375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4368/4368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4369/4369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4370/4370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4371/4371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4372/4372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4280/4280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4279/4279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4281/4281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4282/4282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4298/4298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4296/4296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4313/4313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4442/4442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4316/4316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4317/4317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4319/4319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4320/4320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4321/4321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4322/4322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4323/4323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4324/4324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4325/4325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4326/4326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4374/4374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4359/4359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4358/4358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4361/4361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4373/4373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4347/4347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4348/4348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4362/4362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4363/4363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4349/4349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4366/4366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4422/4422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4423/4423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4424/4424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4425/4425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4426/4426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4427/4427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4381/4381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4380/4380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4440/4440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4406/4406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4398/4398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4399/4399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4428/4428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4407/4407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4408/4408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4409/4409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4410/4410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4411/4411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4412/4412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4413/4413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4414/4414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4415/4415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4416/4416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4417/4417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4418/4418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4419/4419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4420/4420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4439/4439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4443/4443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4444/4444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4459/4459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4464/4464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4461/4461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4465/4465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4469/4469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4470/4470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4471/4471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4472/4472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4473/4473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4474/4474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4508/4508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4501/4501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4502/4502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4503/4503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4504/4504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4505/4505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4517/4517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4516/4516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4515/4515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4514/4514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4513/4513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4512/4512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4527/4527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4528/4528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4529/4529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4530/4530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4531/4531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4537/4537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4467/4467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4475/4475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4476/4476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4477/4477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4451/4451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4452/4452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4453/4453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4454/4454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4455/4455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4479/4479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4456/4456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4480/4480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4481/4481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4482/4482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4466/4466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4483/4483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4485/4485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4486/4486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4487/4487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4488/4488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4489/4489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4490/4490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4491/4491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4492/4492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4493/4493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4494/4494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4495/4495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4496/4496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4497/4497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4520/4520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4521/4521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4519/4519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4577/4577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4578/4578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4535/4535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4534/4534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4533/4533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4548/4548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4549/4549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4552/4552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4550/4550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4551/4551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4553/4553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4583/4583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4582/4582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4581/4581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4580/4580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4586/4586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4579/4579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4539/4539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4540/4540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4558/4558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4559/4559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4560/4560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4561/4561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4562/4562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4563/4563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4564/4564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4565/4565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4566/4566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4567/4567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4568/4568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4569/4569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4570/4570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4571/4571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4572/4572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4573/4573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4574/4574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4589/4589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4591/4591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4592/4592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4593/4593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4594/4594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4608/4608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4609/4609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4610/4610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4611/4611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4613/4613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4614/4614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4615/4615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4616/4616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4618/4618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4619/4619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4620/4620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4621/4621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4622/4622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4623/4623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4624/4624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4625/4625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4626/4626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4627/4627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4628/4628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4631/4631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4632/4632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4633/4633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4634/4634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4635/4635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4636/4636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4642/4642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4643/4643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4644/4644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4654/4654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4655/4655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4656/4656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4657/4657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4637/4637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4638/4638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4639/4639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4640/4640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4641/4641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4658/4658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4652/4652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4653/4653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4667/4667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4668/4668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4669/4669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4670/4670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4692/4692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4693/4693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4694/4694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4697/4697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4699/4699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4700/4700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4719/4719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4720/4720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4721/4721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4722/4722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4723/4723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4724/4724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4690/4690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4688/4688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4687/4687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4689/4689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4691/4691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4708/4708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4695/4695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4696/4696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4698/4698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4701/4701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4702/4702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4703/4703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4704/4704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4705/4705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4706/4706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4707/4707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4709/4709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4710/4710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4711/4711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4714/4714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4725/4725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4726/4726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4728/4728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4874/4874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4879/4879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4873/4873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4898/4898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4861/4861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4868/4868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4869/4869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4870/4870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4871/4871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4866/4866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4865/4865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4864/4864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4863/4863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4862/4862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4903/4903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3924/3924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4234/4234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4054/4054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4181/4181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4245/4245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4314/4314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4337/4337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4484/4484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4526/4526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4575/4575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4588/4588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4595/4595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4606/4606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4666/4666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4617/4617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4651/4651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4022/4022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4021/4021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4024/4024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4211/4211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4213/4213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4212/4212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4344/4344_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4345/4345_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4400/4400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4401/4401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4507/4507_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4523/4523_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4522/4522_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4545/4545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4546/4546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4598/4598_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4599/4599_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4660/4660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4007/4007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4506/4506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3896/3896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3968/3968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3969/3969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3970/3970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3971/3971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3972/3972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4008/4008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4009/4009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4049/4049_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4050/4050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4051/4051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4052/4052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4069/4069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4175/4175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4230/4230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4231/4231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4232/4232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4233/4233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4265/4265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4262/4262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4340/4340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4341/4341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4342/4342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4343/4343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4377/4377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4376/4376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4382/4382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4383/4383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4384/4384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4385/4385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4386/4386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4387/4387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4388/4388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4554/4554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4555/4555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4556/4556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4557/4557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4585/4585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4584/4584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4602/4602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4603/4603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4604/4604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4605/4605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4766/4766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4881/4881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4883/4883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4887/4887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4888/4888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4889/4889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4891/4891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4892/4892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3876/3876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3891/3891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4025/4025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4364/4364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4365/4365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4379/4379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4600/4600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4664/4664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4857/4857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4886/4886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4895/4895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3940/3940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3941/3941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4396/4396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4665/4665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4339/4339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4462/4462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4853/4853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4852/4852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4854/4854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4867/4867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4775/4775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4777/4777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4781/4781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4782/4782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4784/4784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4791/4791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4793/4793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4795/4795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4796/4796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4798/4798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4804/4804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4856/4856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4819/4819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4825/4825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4826/4826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4841/4841_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4842/4842_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4844/4844_texto_integral.docx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4845/4845_texto_integral.docx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4846/4846_texto_integral.docx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4847/4847_texto_integral.docx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4848/4848_texto_integral.docx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4849/4849_texto_integral.docx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4393/4393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3988/3988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3788/3788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3832/3832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3834/3834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3835/3835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3836/3836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3837/3837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4091/4091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4098/4098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4099/4099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4092/4092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4093/4093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4090/4090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4167/4167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4168/4168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4188/4188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4187/4187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4253/4253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4390/4390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4391/4391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4392/4392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4404/4404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4435/4435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4403/4403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4402/4402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4441/4441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4436/4436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4437/4437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4438/4438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4541/4541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4542/4542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4543/4543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4544/4544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4607/4607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4650/4650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4647/4647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4648/4648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4649/4649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4662/4662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4860/4860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4859/4859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3789/3789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3790/3790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3826/3826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3922/3922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3933/3933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4014/4014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3811/3811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3965/3965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4055/4055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4103/4103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3998/3998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4006/4006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4010/4010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4036/4036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4214/4214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4235/4235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4238/4238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4266/4266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4297/4297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4352/4352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4397/4397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4405/4405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4468/4468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4500/4500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4536/4536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4547/4547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4518/4518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4532/4532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4538/4538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4587/4587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4681/4681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4715/4715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4872/4872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3923/3923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3803/3803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3989/3989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4053/4053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4315/4315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4367/4367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4717/4717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3959/3959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4351/4351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4338/4338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4524/4524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4511/4511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4576/4576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4612/4612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4629/4629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4663/4663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4645/4645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4346/4346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4880/4880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4601/4601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4510/4510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/3964/3964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4179/4179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4360/4360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4498/4498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4858/4858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2016/4885/4885_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1096"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -35129,5840 +35129,5840 @@
       </c>
       <c r="G872" s="1" t="s">
         <v>3298</v>
       </c>
       <c r="H872" t="s">
         <v>3299</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" t="s">
         <v>3300</v>
       </c>
       <c r="B873" t="s">
         <v>9</v>
       </c>
       <c r="C873" t="s">
         <v>10</v>
       </c>
       <c r="D873" t="s">
         <v>3301</v>
       </c>
       <c r="E873" t="s">
         <v>3302</v>
       </c>
       <c r="F873" t="s">
-        <v>41</v>
+        <v>3303</v>
       </c>
       <c r="G873" s="1" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
       <c r="H873" t="s">
-        <v>3304</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" t="s">
         <v>3305</v>
       </c>
       <c r="B874" t="s">
         <v>9</v>
       </c>
       <c r="C874" t="s">
         <v>17</v>
       </c>
       <c r="D874" t="s">
         <v>3301</v>
       </c>
       <c r="E874" t="s">
         <v>3302</v>
       </c>
       <c r="F874" t="s">
-        <v>108</v>
+        <v>3303</v>
       </c>
       <c r="G874" s="1" t="s">
         <v>3306</v>
       </c>
       <c r="H874" t="s">
-        <v>3307</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" t="s">
-        <v>3308</v>
+        <v>3307</v>
       </c>
       <c r="B875" t="s">
         <v>9</v>
       </c>
       <c r="C875" t="s">
         <v>22</v>
       </c>
       <c r="D875" t="s">
         <v>3301</v>
       </c>
       <c r="E875" t="s">
         <v>3302</v>
       </c>
       <c r="F875" t="s">
-        <v>18</v>
+        <v>3303</v>
       </c>
       <c r="G875" s="1" t="s">
-        <v>3309</v>
+        <v>3308</v>
       </c>
       <c r="H875" t="s">
-        <v>3310</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" t="s">
-        <v>3311</v>
+        <v>3309</v>
       </c>
       <c r="B876" t="s">
         <v>9</v>
       </c>
       <c r="C876" t="s">
         <v>27</v>
       </c>
       <c r="D876" t="s">
         <v>3301</v>
       </c>
       <c r="E876" t="s">
         <v>3302</v>
       </c>
       <c r="F876" t="s">
-        <v>18</v>
+        <v>3303</v>
       </c>
       <c r="G876" s="1" t="s">
-        <v>3312</v>
+        <v>3310</v>
       </c>
       <c r="H876" t="s">
-        <v>3313</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" t="s">
+        <v>3311</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>10</v>
+      </c>
+      <c r="D877" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E877" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F877" t="s">
+        <v>41</v>
+      </c>
+      <c r="G877" s="1" t="s">
         <v>3314</v>
       </c>
-      <c r="B877" t="s">
-[...14 lines deleted...]
-      <c r="G877" s="1" t="s">
+      <c r="H877" t="s">
         <v>3315</v>
-      </c>
-[...1 lines deleted...]
-        <v>3316</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" t="s">
+        <v>3316</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>17</v>
+      </c>
+      <c r="D878" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E878" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F878" t="s">
+        <v>108</v>
+      </c>
+      <c r="G878" s="1" t="s">
         <v>3317</v>
       </c>
-      <c r="B878" t="s">
-[...14 lines deleted...]
-      <c r="G878" s="1" t="s">
+      <c r="H878" t="s">
         <v>3318</v>
-      </c>
-[...1 lines deleted...]
-        <v>3319</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" t="s">
-        <v>3320</v>
+        <v>3319</v>
       </c>
       <c r="B879" t="s">
         <v>9</v>
       </c>
       <c r="C879" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="D879" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E879" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F879" t="s">
         <v>18</v>
       </c>
       <c r="G879" s="1" t="s">
+        <v>3320</v>
+      </c>
+      <c r="H879" t="s">
         <v>3321</v>
-      </c>
-[...1 lines deleted...]
-        <v>3322</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" t="s">
+        <v>3322</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>27</v>
+      </c>
+      <c r="D880" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E880" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F880" t="s">
+        <v>18</v>
+      </c>
+      <c r="G880" s="1" t="s">
         <v>3323</v>
       </c>
-      <c r="B880" t="s">
-[...14 lines deleted...]
-      <c r="G880" s="1" t="s">
+      <c r="H880" t="s">
         <v>3324</v>
-      </c>
-[...1 lines deleted...]
-        <v>3325</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" t="s">
+        <v>3325</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>32</v>
+      </c>
+      <c r="D881" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E881" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F881" t="s">
+        <v>18</v>
+      </c>
+      <c r="G881" s="1" t="s">
         <v>3326</v>
       </c>
-      <c r="B881" t="s">
-[...14 lines deleted...]
-      <c r="G881" s="1" t="s">
+      <c r="H881" t="s">
         <v>3327</v>
-      </c>
-[...1 lines deleted...]
-        <v>3328</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>36</v>
+      </c>
+      <c r="D882" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E882" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F882" t="s">
+        <v>18</v>
+      </c>
+      <c r="G882" s="1" t="s">
         <v>3329</v>
       </c>
-      <c r="B882" t="s">
-[...14 lines deleted...]
-      <c r="G882" s="1" t="s">
+      <c r="H882" t="s">
         <v>3330</v>
-      </c>
-[...1 lines deleted...]
-        <v>3331</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" t="s">
+        <v>3331</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>40</v>
+      </c>
+      <c r="D883" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E883" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F883" t="s">
+        <v>18</v>
+      </c>
+      <c r="G883" s="1" t="s">
         <v>3332</v>
       </c>
-      <c r="B883" t="s">
-[...14 lines deleted...]
-      <c r="G883" s="1" t="s">
+      <c r="H883" t="s">
         <v>3333</v>
-      </c>
-[...1 lines deleted...]
-        <v>3334</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" t="s">
-        <v>3335</v>
+        <v>3334</v>
       </c>
       <c r="B884" t="s">
         <v>9</v>
       </c>
       <c r="C884" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="D884" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E884" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F884" t="s">
         <v>108</v>
       </c>
       <c r="G884" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="H884" t="s">
         <v>3336</v>
-      </c>
-[...1 lines deleted...]
-        <v>3337</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" t="s">
-        <v>3338</v>
+        <v>3337</v>
       </c>
       <c r="B885" t="s">
         <v>9</v>
       </c>
       <c r="C885" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="D885" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E885" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F885" t="s">
         <v>108</v>
       </c>
       <c r="G885" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="H885" t="s">
         <v>3339</v>
-      </c>
-[...1 lines deleted...]
-        <v>3340</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>55</v>
+      </c>
+      <c r="D886" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E886" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F886" t="s">
+        <v>108</v>
+      </c>
+      <c r="G886" s="1" t="s">
         <v>3341</v>
       </c>
-      <c r="B886" t="s">
-[...14 lines deleted...]
-      <c r="G886" s="1" t="s">
+      <c r="H886" t="s">
         <v>3342</v>
-      </c>
-[...1 lines deleted...]
-        <v>3343</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" t="s">
+        <v>3343</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>60</v>
+      </c>
+      <c r="D887" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E887" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F887" t="s">
+        <v>108</v>
+      </c>
+      <c r="G887" s="1" t="s">
         <v>3344</v>
       </c>
-      <c r="B887" t="s">
-[...14 lines deleted...]
-      <c r="G887" s="1" t="s">
+      <c r="H887" t="s">
         <v>3345</v>
-      </c>
-[...1 lines deleted...]
-        <v>3346</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" t="s">
+        <v>3346</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>63</v>
+      </c>
+      <c r="D888" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E888" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F888" t="s">
+        <v>108</v>
+      </c>
+      <c r="G888" s="1" t="s">
         <v>3347</v>
       </c>
-      <c r="B888" t="s">
-[...14 lines deleted...]
-      <c r="G888" s="1" t="s">
+      <c r="H888" t="s">
         <v>3348</v>
-      </c>
-[...1 lines deleted...]
-        <v>3349</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" t="s">
+        <v>3349</v>
+      </c>
+      <c r="B889" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" t="s">
+        <v>68</v>
+      </c>
+      <c r="D889" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E889" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F889" t="s">
+        <v>108</v>
+      </c>
+      <c r="G889" s="1" t="s">
         <v>3350</v>
       </c>
-      <c r="B889" t="s">
-[...14 lines deleted...]
-      <c r="G889" s="1" t="s">
+      <c r="H889" t="s">
         <v>3351</v>
-      </c>
-[...1 lines deleted...]
-        <v>3352</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" t="s">
+        <v>3352</v>
+      </c>
+      <c r="B890" t="s">
+        <v>9</v>
+      </c>
+      <c r="C890" t="s">
+        <v>70</v>
+      </c>
+      <c r="D890" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E890" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F890" t="s">
+        <v>74</v>
+      </c>
+      <c r="G890" s="1" t="s">
         <v>3353</v>
       </c>
-      <c r="B890" t="s">
-[...14 lines deleted...]
-      <c r="G890" s="1" t="s">
+      <c r="H890" t="s">
         <v>3354</v>
-      </c>
-[...1 lines deleted...]
-        <v>3355</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" t="s">
+        <v>3355</v>
+      </c>
+      <c r="B891" t="s">
+        <v>9</v>
+      </c>
+      <c r="C891" t="s">
+        <v>73</v>
+      </c>
+      <c r="D891" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E891" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F891" t="s">
+        <v>74</v>
+      </c>
+      <c r="G891" s="1" t="s">
         <v>3356</v>
       </c>
-      <c r="B891" t="s">
-[...14 lines deleted...]
-      <c r="G891" s="1" t="s">
+      <c r="H891" t="s">
         <v>3357</v>
-      </c>
-[...1 lines deleted...]
-        <v>3358</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" t="s">
-        <v>3359</v>
+        <v>3358</v>
       </c>
       <c r="B892" t="s">
         <v>9</v>
       </c>
       <c r="C892" t="s">
-        <v>124</v>
+        <v>107</v>
       </c>
       <c r="D892" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E892" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F892" t="s">
         <v>288</v>
       </c>
       <c r="G892" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="H892" t="s">
         <v>3360</v>
-      </c>
-[...1 lines deleted...]
-        <v>3361</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" t="s">
-        <v>3362</v>
+        <v>3361</v>
       </c>
       <c r="B893" t="s">
         <v>9</v>
       </c>
       <c r="C893" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="D893" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E893" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F893" t="s">
         <v>288</v>
       </c>
       <c r="G893" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="H893" t="s">
         <v>3363</v>
-      </c>
-[...1 lines deleted...]
-        <v>3364</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" t="s">
-        <v>3365</v>
+        <v>3364</v>
       </c>
       <c r="B894" t="s">
         <v>9</v>
       </c>
       <c r="C894" t="s">
-        <v>197</v>
+        <v>116</v>
       </c>
       <c r="D894" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E894" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F894" t="s">
         <v>288</v>
       </c>
       <c r="G894" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="H894" t="s">
         <v>3366</v>
-      </c>
-[...1 lines deleted...]
-        <v>3367</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" t="s">
+        <v>3367</v>
+      </c>
+      <c r="B895" t="s">
+        <v>9</v>
+      </c>
+      <c r="C895" t="s">
+        <v>120</v>
+      </c>
+      <c r="D895" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E895" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F895" t="s">
+        <v>288</v>
+      </c>
+      <c r="G895" s="1" t="s">
         <v>3368</v>
       </c>
-      <c r="B895" t="s">
-[...14 lines deleted...]
-      <c r="G895" s="1" t="s">
+      <c r="H895" t="s">
         <v>3369</v>
-      </c>
-[...1 lines deleted...]
-        <v>3370</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" t="s">
+        <v>3370</v>
+      </c>
+      <c r="B896" t="s">
+        <v>9</v>
+      </c>
+      <c r="C896" t="s">
+        <v>124</v>
+      </c>
+      <c r="D896" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E896" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F896" t="s">
+        <v>288</v>
+      </c>
+      <c r="G896" s="1" t="s">
         <v>3371</v>
       </c>
-      <c r="B896" t="s">
-[...14 lines deleted...]
-      <c r="G896" s="1" t="s">
+      <c r="H896" t="s">
         <v>3372</v>
-      </c>
-[...1 lines deleted...]
-        <v>3373</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" t="s">
+        <v>3373</v>
+      </c>
+      <c r="B897" t="s">
+        <v>9</v>
+      </c>
+      <c r="C897" t="s">
+        <v>128</v>
+      </c>
+      <c r="D897" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E897" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F897" t="s">
+        <v>288</v>
+      </c>
+      <c r="G897" s="1" t="s">
         <v>3374</v>
       </c>
-      <c r="B897" t="s">
-[...14 lines deleted...]
-      <c r="G897" s="1" t="s">
+      <c r="H897" t="s">
         <v>3375</v>
-      </c>
-[...1 lines deleted...]
-        <v>3376</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" t="s">
+        <v>3376</v>
+      </c>
+      <c r="B898" t="s">
+        <v>9</v>
+      </c>
+      <c r="C898" t="s">
+        <v>197</v>
+      </c>
+      <c r="D898" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E898" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F898" t="s">
+        <v>288</v>
+      </c>
+      <c r="G898" s="1" t="s">
         <v>3377</v>
       </c>
-      <c r="B898" t="s">
-[...14 lines deleted...]
-      <c r="G898" s="1" t="s">
+      <c r="H898" t="s">
         <v>3378</v>
-      </c>
-[...1 lines deleted...]
-        <v>3379</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" t="s">
-        <v>3380</v>
+        <v>3379</v>
       </c>
       <c r="B899" t="s">
         <v>9</v>
       </c>
       <c r="C899" t="s">
-        <v>217</v>
+        <v>201</v>
       </c>
       <c r="D899" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E899" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F899" t="s">
         <v>28</v>
       </c>
       <c r="G899" s="1" t="s">
+        <v>3380</v>
+      </c>
+      <c r="H899" t="s">
         <v>3381</v>
-      </c>
-[...1 lines deleted...]
-        <v>3382</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" t="s">
-        <v>3383</v>
+        <v>3382</v>
       </c>
       <c r="B900" t="s">
         <v>9</v>
       </c>
       <c r="C900" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="D900" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E900" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F900" t="s">
         <v>28</v>
       </c>
       <c r="G900" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="H900" t="s">
         <v>3384</v>
-      </c>
-[...1 lines deleted...]
-        <v>3385</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" t="s">
+        <v>3385</v>
+      </c>
+      <c r="B901" t="s">
+        <v>9</v>
+      </c>
+      <c r="C901" t="s">
+        <v>209</v>
+      </c>
+      <c r="D901" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E901" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F901" t="s">
+        <v>28</v>
+      </c>
+      <c r="G901" s="1" t="s">
         <v>3386</v>
       </c>
-      <c r="B901" t="s">
-[...14 lines deleted...]
-      <c r="G901" s="1" t="s">
+      <c r="H901" t="s">
         <v>3387</v>
-      </c>
-[...1 lines deleted...]
-        <v>3388</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" t="s">
+        <v>3388</v>
+      </c>
+      <c r="B902" t="s">
+        <v>9</v>
+      </c>
+      <c r="C902" t="s">
+        <v>213</v>
+      </c>
+      <c r="D902" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E902" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F902" t="s">
+        <v>28</v>
+      </c>
+      <c r="G902" s="1" t="s">
         <v>3389</v>
       </c>
-      <c r="B902" t="s">
-[...14 lines deleted...]
-      <c r="G902" s="1" t="s">
+      <c r="H902" t="s">
         <v>3390</v>
-      </c>
-[...1 lines deleted...]
-        <v>3391</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" t="s">
+        <v>3391</v>
+      </c>
+      <c r="B903" t="s">
+        <v>9</v>
+      </c>
+      <c r="C903" t="s">
+        <v>217</v>
+      </c>
+      <c r="D903" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E903" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F903" t="s">
+        <v>28</v>
+      </c>
+      <c r="G903" s="1" t="s">
         <v>3392</v>
       </c>
-      <c r="B903" t="s">
-[...14 lines deleted...]
-      <c r="G903" s="1" t="s">
+      <c r="H903" t="s">
         <v>3393</v>
-      </c>
-[...1 lines deleted...]
-        <v>3394</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" t="s">
+        <v>3394</v>
+      </c>
+      <c r="B904" t="s">
+        <v>9</v>
+      </c>
+      <c r="C904" t="s">
+        <v>221</v>
+      </c>
+      <c r="D904" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E904" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F904" t="s">
+        <v>28</v>
+      </c>
+      <c r="G904" s="1" t="s">
         <v>3395</v>
       </c>
-      <c r="B904" t="s">
-[...14 lines deleted...]
-      <c r="G904" s="1" t="s">
+      <c r="H904" t="s">
         <v>3396</v>
-      </c>
-[...1 lines deleted...]
-        <v>3397</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" t="s">
+        <v>3397</v>
+      </c>
+      <c r="B905" t="s">
+        <v>9</v>
+      </c>
+      <c r="C905" t="s">
+        <v>225</v>
+      </c>
+      <c r="D905" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E905" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F905" t="s">
+        <v>320</v>
+      </c>
+      <c r="G905" s="1" t="s">
         <v>3398</v>
       </c>
-      <c r="B905" t="s">
-[...14 lines deleted...]
-      <c r="G905" s="1" t="s">
+      <c r="H905" t="s">
         <v>3399</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" t="s">
-        <v>3401</v>
+        <v>3400</v>
       </c>
       <c r="B906" t="s">
         <v>9</v>
       </c>
       <c r="C906" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="D906" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E906" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F906" t="s">
         <v>46</v>
       </c>
       <c r="G906" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="H906" t="s">
         <v>3402</v>
-      </c>
-[...1 lines deleted...]
-        <v>3403</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" t="s">
-        <v>3404</v>
+        <v>3403</v>
       </c>
       <c r="B907" t="s">
         <v>9</v>
       </c>
       <c r="C907" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="D907" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E907" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F907" t="s">
         <v>46</v>
       </c>
       <c r="G907" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="H907" t="s">
         <v>3405</v>
-      </c>
-[...1 lines deleted...]
-        <v>3406</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" t="s">
-        <v>3407</v>
+        <v>3406</v>
       </c>
       <c r="B908" t="s">
         <v>9</v>
       </c>
       <c r="C908" t="s">
-        <v>254</v>
+        <v>238</v>
       </c>
       <c r="D908" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E908" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F908" t="s">
         <v>46</v>
       </c>
       <c r="G908" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="H908" t="s">
         <v>3408</v>
-      </c>
-[...1 lines deleted...]
-        <v>3409</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" t="s">
-        <v>3410</v>
+        <v>3409</v>
       </c>
       <c r="B909" t="s">
         <v>9</v>
       </c>
       <c r="C909" t="s">
-        <v>258</v>
+        <v>242</v>
       </c>
       <c r="D909" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E909" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F909" t="s">
         <v>46</v>
       </c>
       <c r="G909" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="H909" t="s">
         <v>3411</v>
-      </c>
-[...1 lines deleted...]
-        <v>3412</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" t="s">
+        <v>3412</v>
+      </c>
+      <c r="B910" t="s">
+        <v>9</v>
+      </c>
+      <c r="C910" t="s">
+        <v>246</v>
+      </c>
+      <c r="D910" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E910" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F910" t="s">
+        <v>46</v>
+      </c>
+      <c r="G910" s="1" t="s">
         <v>3413</v>
       </c>
-      <c r="B910" t="s">
-[...14 lines deleted...]
-      <c r="G910" s="1" t="s">
+      <c r="H910" t="s">
         <v>3414</v>
-      </c>
-[...1 lines deleted...]
-        <v>3415</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" t="s">
+        <v>3415</v>
+      </c>
+      <c r="B911" t="s">
+        <v>9</v>
+      </c>
+      <c r="C911" t="s">
+        <v>250</v>
+      </c>
+      <c r="D911" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E911" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F911" t="s">
+        <v>46</v>
+      </c>
+      <c r="G911" s="1" t="s">
         <v>3416</v>
       </c>
-      <c r="B911" t="s">
-[...14 lines deleted...]
-      <c r="G911" s="1" t="s">
+      <c r="H911" t="s">
         <v>3417</v>
-      </c>
-[...1 lines deleted...]
-        <v>3418</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" t="s">
+        <v>3418</v>
+      </c>
+      <c r="B912" t="s">
+        <v>9</v>
+      </c>
+      <c r="C912" t="s">
+        <v>254</v>
+      </c>
+      <c r="D912" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E912" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F912" t="s">
+        <v>46</v>
+      </c>
+      <c r="G912" s="1" t="s">
         <v>3419</v>
       </c>
-      <c r="B912" t="s">
-[...14 lines deleted...]
-      <c r="G912" s="1" t="s">
+      <c r="H912" t="s">
         <v>3420</v>
-      </c>
-[...1 lines deleted...]
-        <v>3421</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" t="s">
+        <v>3421</v>
+      </c>
+      <c r="B913" t="s">
+        <v>9</v>
+      </c>
+      <c r="C913" t="s">
+        <v>258</v>
+      </c>
+      <c r="D913" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E913" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F913" t="s">
+        <v>46</v>
+      </c>
+      <c r="G913" s="1" t="s">
         <v>3422</v>
       </c>
-      <c r="B913" t="s">
-[...14 lines deleted...]
-      <c r="G913" s="1" t="s">
+      <c r="H913" t="s">
         <v>3423</v>
-      </c>
-[...1 lines deleted...]
-        <v>3424</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" t="s">
-        <v>3425</v>
+        <v>3424</v>
       </c>
       <c r="B914" t="s">
         <v>9</v>
       </c>
       <c r="C914" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="D914" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E914" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F914" t="s">
         <v>1666</v>
       </c>
       <c r="G914" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="H914" t="s">
         <v>3426</v>
-      </c>
-[...1 lines deleted...]
-        <v>3427</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" t="s">
-        <v>3428</v>
+        <v>3427</v>
       </c>
       <c r="B915" t="s">
         <v>9</v>
       </c>
       <c r="C915" t="s">
-        <v>282</v>
+        <v>266</v>
       </c>
       <c r="D915" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E915" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F915" t="s">
         <v>1666</v>
       </c>
       <c r="G915" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="H915" t="s">
         <v>3429</v>
-      </c>
-[...1 lines deleted...]
-        <v>3430</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" t="s">
-        <v>3431</v>
+        <v>3430</v>
       </c>
       <c r="B916" t="s">
         <v>9</v>
       </c>
       <c r="C916" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="D916" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E916" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F916" t="s">
         <v>1666</v>
       </c>
       <c r="G916" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="H916" t="s">
         <v>3432</v>
-      </c>
-[...1 lines deleted...]
-        <v>3433</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" t="s">
+        <v>3433</v>
+      </c>
+      <c r="B917" t="s">
+        <v>9</v>
+      </c>
+      <c r="C917" t="s">
+        <v>274</v>
+      </c>
+      <c r="D917" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E917" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F917" t="s">
+        <v>1666</v>
+      </c>
+      <c r="G917" s="1" t="s">
         <v>3434</v>
       </c>
-      <c r="B917" t="s">
-[...14 lines deleted...]
-      <c r="G917" s="1" t="s">
+      <c r="H917" t="s">
         <v>3435</v>
-      </c>
-[...1 lines deleted...]
-        <v>3436</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" t="s">
+        <v>3436</v>
+      </c>
+      <c r="B918" t="s">
+        <v>9</v>
+      </c>
+      <c r="C918" t="s">
+        <v>278</v>
+      </c>
+      <c r="D918" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E918" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F918" t="s">
+        <v>1666</v>
+      </c>
+      <c r="G918" s="1" t="s">
         <v>3437</v>
       </c>
-      <c r="B918" t="s">
-[...14 lines deleted...]
-      <c r="G918" s="1" t="s">
+      <c r="H918" t="s">
         <v>3438</v>
-      </c>
-[...1 lines deleted...]
-        <v>3439</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" t="s">
+        <v>3439</v>
+      </c>
+      <c r="B919" t="s">
+        <v>9</v>
+      </c>
+      <c r="C919" t="s">
+        <v>282</v>
+      </c>
+      <c r="D919" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E919" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F919" t="s">
+        <v>1666</v>
+      </c>
+      <c r="G919" s="1" t="s">
         <v>3440</v>
       </c>
-      <c r="B919" t="s">
-[...14 lines deleted...]
-      <c r="G919" s="1" t="s">
+      <c r="H919" t="s">
         <v>3441</v>
-      </c>
-[...1 lines deleted...]
-        <v>3442</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B920" t="s">
+        <v>9</v>
+      </c>
+      <c r="C920" t="s">
+        <v>287</v>
+      </c>
+      <c r="D920" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E920" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F920" t="s">
+        <v>1666</v>
+      </c>
+      <c r="G920" s="1" t="s">
         <v>3443</v>
       </c>
-      <c r="B920" t="s">
-[...14 lines deleted...]
-      <c r="G920" s="1" t="s">
+      <c r="H920" t="s">
         <v>3444</v>
-      </c>
-[...1 lines deleted...]
-        <v>3445</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" t="s">
-        <v>3446</v>
+        <v>3445</v>
       </c>
       <c r="B921" t="s">
         <v>9</v>
       </c>
       <c r="C921" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
       <c r="D921" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E921" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F921" t="s">
         <v>41</v>
       </c>
       <c r="G921" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="H921" t="s">
         <v>3447</v>
-      </c>
-[...1 lines deleted...]
-        <v>3448</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" t="s">
-        <v>3449</v>
+        <v>3448</v>
       </c>
       <c r="B922" t="s">
         <v>9</v>
       </c>
       <c r="C922" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="D922" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E922" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F922" t="s">
         <v>41</v>
       </c>
       <c r="G922" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="H922" t="s">
         <v>3450</v>
-      </c>
-[...1 lines deleted...]
-        <v>3451</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" t="s">
+        <v>3451</v>
+      </c>
+      <c r="B923" t="s">
+        <v>9</v>
+      </c>
+      <c r="C923" t="s">
+        <v>299</v>
+      </c>
+      <c r="D923" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E923" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F923" t="s">
+        <v>41</v>
+      </c>
+      <c r="G923" s="1" t="s">
         <v>3452</v>
       </c>
-      <c r="B923" t="s">
-[...14 lines deleted...]
-      <c r="G923" s="1" t="s">
+      <c r="H923" t="s">
         <v>3453</v>
-      </c>
-[...1 lines deleted...]
-        <v>3454</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" t="s">
+        <v>3454</v>
+      </c>
+      <c r="B924" t="s">
+        <v>9</v>
+      </c>
+      <c r="C924" t="s">
+        <v>303</v>
+      </c>
+      <c r="D924" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E924" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F924" t="s">
+        <v>41</v>
+      </c>
+      <c r="G924" s="1" t="s">
         <v>3455</v>
       </c>
-      <c r="B924" t="s">
-[...14 lines deleted...]
-      <c r="G924" s="1" t="s">
+      <c r="H924" t="s">
         <v>3456</v>
-      </c>
-[...1 lines deleted...]
-        <v>3457</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" t="s">
+        <v>3457</v>
+      </c>
+      <c r="B925" t="s">
+        <v>9</v>
+      </c>
+      <c r="C925" t="s">
+        <v>307</v>
+      </c>
+      <c r="D925" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E925" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F925" t="s">
+        <v>41</v>
+      </c>
+      <c r="G925" s="1" t="s">
         <v>3458</v>
       </c>
-      <c r="B925" t="s">
-[...14 lines deleted...]
-      <c r="G925" s="1" t="s">
+      <c r="H925" t="s">
         <v>3459</v>
-      </c>
-[...1 lines deleted...]
-        <v>3460</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B926" t="s">
+        <v>9</v>
+      </c>
+      <c r="C926" t="s">
+        <v>311</v>
+      </c>
+      <c r="D926" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E926" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F926" t="s">
+        <v>41</v>
+      </c>
+      <c r="G926" s="1" t="s">
         <v>3461</v>
       </c>
-      <c r="B926" t="s">
-[...14 lines deleted...]
-      <c r="G926" s="1" t="s">
+      <c r="H926" t="s">
         <v>3462</v>
-      </c>
-[...1 lines deleted...]
-        <v>3463</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B927" t="s">
+        <v>9</v>
+      </c>
+      <c r="C927" t="s">
+        <v>315</v>
+      </c>
+      <c r="D927" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E927" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F927" t="s">
+        <v>18</v>
+      </c>
+      <c r="G927" s="1" t="s">
         <v>3464</v>
       </c>
-      <c r="B927" t="s">
-[...14 lines deleted...]
-      <c r="G927" s="1" t="s">
+      <c r="H927" t="s">
         <v>3465</v>
-      </c>
-[...1 lines deleted...]
-        <v>3466</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" t="s">
+        <v>3466</v>
+      </c>
+      <c r="B928" t="s">
+        <v>9</v>
+      </c>
+      <c r="C928" t="s">
+        <v>319</v>
+      </c>
+      <c r="D928" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E928" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F928" t="s">
+        <v>108</v>
+      </c>
+      <c r="G928" s="1" t="s">
         <v>3467</v>
       </c>
-      <c r="B928" t="s">
-[...14 lines deleted...]
-      <c r="G928" s="1" t="s">
+      <c r="H928" t="s">
         <v>3468</v>
-      </c>
-[...1 lines deleted...]
-        <v>3469</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" t="s">
-        <v>3470</v>
+        <v>3469</v>
       </c>
       <c r="B929" t="s">
         <v>9</v>
       </c>
       <c r="C929" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="D929" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E929" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F929" t="s">
         <v>56</v>
       </c>
       <c r="G929" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="H929" t="s">
         <v>3471</v>
-      </c>
-[...1 lines deleted...]
-        <v>3472</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" t="s">
+        <v>3472</v>
+      </c>
+      <c r="B930" t="s">
+        <v>9</v>
+      </c>
+      <c r="C930" t="s">
+        <v>328</v>
+      </c>
+      <c r="D930" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E930" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F930" t="s">
+        <v>56</v>
+      </c>
+      <c r="G930" s="1" t="s">
         <v>3473</v>
       </c>
-      <c r="B930" t="s">
-[...14 lines deleted...]
-      <c r="G930" s="1" t="s">
+      <c r="H930" t="s">
         <v>3474</v>
-      </c>
-[...1 lines deleted...]
-        <v>3475</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B931" t="s">
+        <v>9</v>
+      </c>
+      <c r="C931" t="s">
+        <v>332</v>
+      </c>
+      <c r="D931" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E931" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F931" t="s">
+        <v>56</v>
+      </c>
+      <c r="G931" s="1" t="s">
         <v>3476</v>
       </c>
-      <c r="B931" t="s">
-[...14 lines deleted...]
-      <c r="G931" s="1" t="s">
+      <c r="H931" t="s">
         <v>3477</v>
-      </c>
-[...1 lines deleted...]
-        <v>3478</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" t="s">
+        <v>3478</v>
+      </c>
+      <c r="B932" t="s">
+        <v>9</v>
+      </c>
+      <c r="C932" t="s">
+        <v>336</v>
+      </c>
+      <c r="D932" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E932" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F932" t="s">
+        <v>56</v>
+      </c>
+      <c r="G932" s="1" t="s">
         <v>3479</v>
       </c>
-      <c r="B932" t="s">
-[...14 lines deleted...]
-      <c r="G932" s="1" t="s">
+      <c r="H932" t="s">
         <v>3480</v>
-      </c>
-[...1 lines deleted...]
-        <v>3481</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" t="s">
+        <v>3481</v>
+      </c>
+      <c r="B933" t="s">
+        <v>9</v>
+      </c>
+      <c r="C933" t="s">
+        <v>340</v>
+      </c>
+      <c r="D933" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E933" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F933" t="s">
+        <v>56</v>
+      </c>
+      <c r="G933" s="1" t="s">
         <v>3482</v>
       </c>
-      <c r="B933" t="s">
-[...14 lines deleted...]
-      <c r="G933" s="1" t="s">
+      <c r="H933" t="s">
         <v>3483</v>
-      </c>
-[...1 lines deleted...]
-        <v>3484</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" t="s">
+        <v>3484</v>
+      </c>
+      <c r="B934" t="s">
+        <v>9</v>
+      </c>
+      <c r="C934" t="s">
+        <v>344</v>
+      </c>
+      <c r="D934" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E934" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F934" t="s">
+        <v>573</v>
+      </c>
+      <c r="G934" s="1" t="s">
         <v>3485</v>
       </c>
-      <c r="B934" t="s">
-[...14 lines deleted...]
-      <c r="G934" s="1" t="s">
+      <c r="H934" t="s">
         <v>3486</v>
-      </c>
-[...1 lines deleted...]
-        <v>3487</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" t="s">
+        <v>3487</v>
+      </c>
+      <c r="B935" t="s">
+        <v>9</v>
+      </c>
+      <c r="C935" t="s">
+        <v>348</v>
+      </c>
+      <c r="D935" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E935" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F935" t="s">
+        <v>573</v>
+      </c>
+      <c r="G935" s="1" t="s">
         <v>3488</v>
       </c>
-      <c r="B935" t="s">
-[...14 lines deleted...]
-      <c r="G935" s="1" t="s">
+      <c r="H935" t="s">
         <v>3489</v>
-      </c>
-[...1 lines deleted...]
-        <v>3490</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" t="s">
-        <v>3491</v>
+        <v>3490</v>
       </c>
       <c r="B936" t="s">
         <v>9</v>
       </c>
       <c r="C936" t="s">
-        <v>368</v>
+        <v>352</v>
       </c>
       <c r="D936" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E936" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F936" t="s">
         <v>573</v>
       </c>
       <c r="G936" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="H936" t="s">
         <v>3492</v>
-      </c>
-[...1 lines deleted...]
-        <v>3493</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B937" t="s">
+        <v>9</v>
+      </c>
+      <c r="C937" t="s">
+        <v>356</v>
+      </c>
+      <c r="D937" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E937" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F937" t="s">
+        <v>64</v>
+      </c>
+      <c r="G937" s="1" t="s">
         <v>3494</v>
       </c>
-      <c r="B937" t="s">
-[...14 lines deleted...]
-      <c r="G937" s="1" t="s">
+      <c r="H937" t="s">
         <v>3495</v>
-      </c>
-[...1 lines deleted...]
-        <v>3496</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" t="s">
-        <v>3497</v>
+        <v>3496</v>
       </c>
       <c r="B938" t="s">
         <v>9</v>
       </c>
       <c r="C938" t="s">
-        <v>376</v>
+        <v>360</v>
       </c>
       <c r="D938" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E938" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F938" t="s">
         <v>64</v>
       </c>
       <c r="G938" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="H938" t="s">
         <v>3498</v>
-      </c>
-[...1 lines deleted...]
-        <v>3499</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" t="s">
-        <v>3500</v>
+        <v>3499</v>
       </c>
       <c r="B939" t="s">
         <v>9</v>
       </c>
       <c r="C939" t="s">
-        <v>380</v>
+        <v>364</v>
       </c>
       <c r="D939" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E939" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F939" t="s">
         <v>64</v>
       </c>
       <c r="G939" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="H939" t="s">
         <v>3501</v>
-      </c>
-[...1 lines deleted...]
-        <v>3502</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B940" t="s">
+        <v>9</v>
+      </c>
+      <c r="C940" t="s">
+        <v>368</v>
+      </c>
+      <c r="D940" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E940" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F940" t="s">
+        <v>573</v>
+      </c>
+      <c r="G940" s="1" t="s">
         <v>3503</v>
       </c>
-      <c r="B940" t="s">
-[...14 lines deleted...]
-      <c r="G940" s="1" t="s">
+      <c r="H940" t="s">
         <v>3504</v>
-      </c>
-[...1 lines deleted...]
-        <v>3505</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" t="s">
+        <v>3505</v>
+      </c>
+      <c r="B941" t="s">
+        <v>9</v>
+      </c>
+      <c r="C941" t="s">
+        <v>372</v>
+      </c>
+      <c r="D941" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E941" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F941" t="s">
+        <v>320</v>
+      </c>
+      <c r="G941" s="1" t="s">
         <v>3506</v>
       </c>
-      <c r="B941" t="s">
-[...14 lines deleted...]
-      <c r="G941" s="1" t="s">
+      <c r="H941" t="s">
         <v>3507</v>
-      </c>
-[...1 lines deleted...]
-        <v>3508</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" t="s">
+        <v>3508</v>
+      </c>
+      <c r="B942" t="s">
+        <v>9</v>
+      </c>
+      <c r="C942" t="s">
+        <v>376</v>
+      </c>
+      <c r="D942" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E942" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F942" t="s">
+        <v>64</v>
+      </c>
+      <c r="G942" s="1" t="s">
         <v>3509</v>
       </c>
-      <c r="B942" t="s">
-[...14 lines deleted...]
-      <c r="G942" s="1" t="s">
+      <c r="H942" t="s">
         <v>3510</v>
-      </c>
-[...1 lines deleted...]
-        <v>3511</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" t="s">
+        <v>3511</v>
+      </c>
+      <c r="B943" t="s">
+        <v>9</v>
+      </c>
+      <c r="C943" t="s">
+        <v>380</v>
+      </c>
+      <c r="D943" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E943" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F943" t="s">
+        <v>64</v>
+      </c>
+      <c r="G943" s="1" t="s">
         <v>3512</v>
       </c>
-      <c r="B943" t="s">
-[...14 lines deleted...]
-      <c r="G943" s="1" t="s">
+      <c r="H943" t="s">
         <v>3513</v>
-      </c>
-[...1 lines deleted...]
-        <v>3514</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" t="s">
+        <v>3514</v>
+      </c>
+      <c r="B944" t="s">
+        <v>9</v>
+      </c>
+      <c r="C944" t="s">
+        <v>384</v>
+      </c>
+      <c r="D944" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E944" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F944" t="s">
+        <v>64</v>
+      </c>
+      <c r="G944" s="1" t="s">
         <v>3515</v>
       </c>
-      <c r="B944" t="s">
-[...14 lines deleted...]
-      <c r="G944" s="1" t="s">
+      <c r="H944" t="s">
         <v>3516</v>
-      </c>
-[...1 lines deleted...]
-        <v>3517</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" t="s">
-        <v>3518</v>
+        <v>3517</v>
       </c>
       <c r="B945" t="s">
         <v>9</v>
       </c>
       <c r="C945" t="s">
-        <v>404</v>
+        <v>388</v>
       </c>
       <c r="D945" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E945" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F945" t="s">
         <v>80</v>
       </c>
       <c r="G945" s="1" t="s">
+        <v>3518</v>
+      </c>
+      <c r="H945" t="s">
         <v>3519</v>
-      </c>
-[...1 lines deleted...]
-        <v>3520</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" t="s">
+        <v>3520</v>
+      </c>
+      <c r="B946" t="s">
+        <v>9</v>
+      </c>
+      <c r="C946" t="s">
+        <v>392</v>
+      </c>
+      <c r="D946" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E946" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F946" t="s">
+        <v>80</v>
+      </c>
+      <c r="G946" s="1" t="s">
         <v>3521</v>
       </c>
-      <c r="B946" t="s">
-[...14 lines deleted...]
-      <c r="G946" s="1" t="s">
+      <c r="H946" t="s">
         <v>3522</v>
-      </c>
-[...1 lines deleted...]
-        <v>3523</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" t="s">
+        <v>3523</v>
+      </c>
+      <c r="B947" t="s">
+        <v>9</v>
+      </c>
+      <c r="C947" t="s">
+        <v>396</v>
+      </c>
+      <c r="D947" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E947" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F947" t="s">
+        <v>80</v>
+      </c>
+      <c r="G947" s="1" t="s">
         <v>3524</v>
       </c>
-      <c r="B947" t="s">
-[...14 lines deleted...]
-      <c r="G947" s="1" t="s">
+      <c r="H947" t="s">
         <v>3525</v>
-      </c>
-[...1 lines deleted...]
-        <v>3526</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B948" t="s">
+        <v>9</v>
+      </c>
+      <c r="C948" t="s">
+        <v>400</v>
+      </c>
+      <c r="D948" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E948" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F948" t="s">
+        <v>80</v>
+      </c>
+      <c r="G948" s="1" t="s">
         <v>3527</v>
-      </c>
-[...16 lines deleted...]
-        <v>37</v>
       </c>
       <c r="H948" t="s">
         <v>3528</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" t="s">
         <v>3529</v>
       </c>
       <c r="B949" t="s">
         <v>9</v>
       </c>
       <c r="C949" t="s">
-        <v>420</v>
+        <v>404</v>
       </c>
       <c r="D949" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E949" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F949" t="s">
-        <v>573</v>
+        <v>80</v>
       </c>
       <c r="G949" s="1" t="s">
         <v>3530</v>
       </c>
       <c r="H949" t="s">
         <v>3531</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" t="s">
         <v>3532</v>
       </c>
       <c r="B950" t="s">
         <v>9</v>
       </c>
       <c r="C950" t="s">
-        <v>424</v>
+        <v>408</v>
       </c>
       <c r="D950" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E950" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F950" t="s">
-        <v>80</v>
+        <v>586</v>
       </c>
       <c r="G950" s="1" t="s">
         <v>3533</v>
       </c>
       <c r="H950" t="s">
         <v>3534</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" t="s">
         <v>3535</v>
       </c>
       <c r="B951" t="s">
         <v>9</v>
       </c>
       <c r="C951" t="s">
-        <v>428</v>
+        <v>412</v>
       </c>
       <c r="D951" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E951" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F951" t="s">
         <v>74</v>
       </c>
       <c r="G951" s="1" t="s">
         <v>3536</v>
       </c>
       <c r="H951" t="s">
         <v>3537</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" t="s">
         <v>3538</v>
       </c>
       <c r="B952" t="s">
         <v>9</v>
       </c>
       <c r="C952" t="s">
-        <v>432</v>
+        <v>416</v>
       </c>
       <c r="D952" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E952" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F952" t="s">
-        <v>283</v>
+        <v>573</v>
       </c>
       <c r="G952" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H952" t="s">
         <v>3539</v>
-      </c>
-[...1 lines deleted...]
-        <v>3540</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" t="s">
+        <v>3540</v>
+      </c>
+      <c r="B953" t="s">
+        <v>9</v>
+      </c>
+      <c r="C953" t="s">
+        <v>420</v>
+      </c>
+      <c r="D953" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E953" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F953" t="s">
+        <v>573</v>
+      </c>
+      <c r="G953" s="1" t="s">
         <v>3541</v>
       </c>
-      <c r="B953" t="s">
-[...14 lines deleted...]
-      <c r="G953" s="1" t="s">
+      <c r="H953" t="s">
         <v>3542</v>
-      </c>
-[...1 lines deleted...]
-        <v>3543</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" t="s">
+        <v>3543</v>
+      </c>
+      <c r="B954" t="s">
+        <v>9</v>
+      </c>
+      <c r="C954" t="s">
+        <v>424</v>
+      </c>
+      <c r="D954" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E954" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F954" t="s">
+        <v>80</v>
+      </c>
+      <c r="G954" s="1" t="s">
         <v>3544</v>
       </c>
-      <c r="B954" t="s">
-[...14 lines deleted...]
-      <c r="G954" s="1" t="s">
+      <c r="H954" t="s">
         <v>3545</v>
-      </c>
-[...1 lines deleted...]
-        <v>3546</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" t="s">
+        <v>3546</v>
+      </c>
+      <c r="B955" t="s">
+        <v>9</v>
+      </c>
+      <c r="C955" t="s">
+        <v>428</v>
+      </c>
+      <c r="D955" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E955" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F955" t="s">
+        <v>74</v>
+      </c>
+      <c r="G955" s="1" t="s">
         <v>3547</v>
       </c>
-      <c r="B955" t="s">
-[...14 lines deleted...]
-      <c r="G955" s="1" t="s">
+      <c r="H955" t="s">
         <v>3548</v>
-      </c>
-[...1 lines deleted...]
-        <v>3549</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" t="s">
-        <v>3550</v>
+        <v>3549</v>
       </c>
       <c r="B956" t="s">
         <v>9</v>
       </c>
       <c r="C956" t="s">
-        <v>448</v>
+        <v>432</v>
       </c>
       <c r="D956" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E956" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F956" t="s">
         <v>283</v>
       </c>
       <c r="G956" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="H956" t="s">
         <v>3551</v>
-      </c>
-[...1 lines deleted...]
-        <v>3552</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" t="s">
-        <v>3553</v>
+        <v>3552</v>
       </c>
       <c r="B957" t="s">
         <v>9</v>
       </c>
       <c r="C957" t="s">
-        <v>452</v>
+        <v>436</v>
       </c>
       <c r="D957" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
       <c r="E957" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
       <c r="F957" t="s">
         <v>283</v>
       </c>
       <c r="G957" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="H957" t="s">
         <v>3554</v>
-      </c>
-[...1 lines deleted...]
-        <v>3555</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" t="s">
+        <v>3555</v>
+      </c>
+      <c r="B958" t="s">
+        <v>9</v>
+      </c>
+      <c r="C958" t="s">
+        <v>440</v>
+      </c>
+      <c r="D958" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E958" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F958" t="s">
+        <v>283</v>
+      </c>
+      <c r="G958" s="1" t="s">
         <v>3556</v>
       </c>
-      <c r="B958" t="s">
-[...5 lines deleted...]
-      <c r="D958" t="s">
+      <c r="H958" t="s">
         <v>3557</v>
-      </c>
-[...10 lines deleted...]
-        <v>3561</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" t="s">
-        <v>3562</v>
+        <v>3558</v>
       </c>
       <c r="B959" t="s">
         <v>9</v>
       </c>
       <c r="C959" t="s">
-        <v>213</v>
+        <v>444</v>
       </c>
       <c r="D959" t="s">
-        <v>3557</v>
+        <v>3312</v>
       </c>
       <c r="E959" t="s">
-        <v>3558</v>
+        <v>3313</v>
       </c>
       <c r="F959" t="s">
+        <v>283</v>
+      </c>
+      <c r="G959" s="1" t="s">
         <v>3559</v>
       </c>
-      <c r="G959" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H959" t="s">
-        <v>3564</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" t="s">
-        <v>3565</v>
+        <v>3561</v>
       </c>
       <c r="B960" t="s">
         <v>9</v>
       </c>
       <c r="C960" t="s">
-        <v>217</v>
+        <v>448</v>
       </c>
       <c r="D960" t="s">
-        <v>3557</v>
+        <v>3312</v>
       </c>
       <c r="E960" t="s">
-        <v>3558</v>
+        <v>3313</v>
       </c>
       <c r="F960" t="s">
-        <v>3559</v>
+        <v>283</v>
       </c>
       <c r="G960" s="1" t="s">
-        <v>3566</v>
+        <v>3562</v>
       </c>
       <c r="H960" t="s">
-        <v>3567</v>
+        <v>3563</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" t="s">
-        <v>3568</v>
+        <v>3564</v>
       </c>
       <c r="B961" t="s">
         <v>9</v>
       </c>
       <c r="C961" t="s">
-        <v>902</v>
+        <v>452</v>
       </c>
       <c r="D961" t="s">
-        <v>3569</v>
+        <v>3312</v>
       </c>
       <c r="E961" t="s">
-        <v>3570</v>
+        <v>3313</v>
       </c>
       <c r="F961" t="s">
         <v>283</v>
       </c>
       <c r="G961" s="1" t="s">
-        <v>3571</v>
+        <v>3565</v>
       </c>
       <c r="H961" t="s">
-        <v>3572</v>
+        <v>3566</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" t="s">
-        <v>3573</v>
+        <v>3567</v>
       </c>
       <c r="B962" t="s">
         <v>9</v>
       </c>
       <c r="C962" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="D962" t="s">
-        <v>3574</v>
+        <v>3568</v>
       </c>
       <c r="E962" t="s">
-        <v>3575</v>
+        <v>3569</v>
       </c>
       <c r="F962" t="s">
-        <v>3559</v>
+        <v>3570</v>
       </c>
       <c r="G962" s="1" t="s">
-        <v>3576</v>
+        <v>3571</v>
       </c>
       <c r="H962" t="s">
-        <v>3577</v>
+        <v>3572</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" t="s">
-        <v>3578</v>
+        <v>3573</v>
       </c>
       <c r="B963" t="s">
         <v>9</v>
       </c>
       <c r="C963" t="s">
-        <v>17</v>
+        <v>213</v>
       </c>
       <c r="D963" t="s">
+        <v>3568</v>
+      </c>
+      <c r="E963" t="s">
+        <v>3569</v>
+      </c>
+      <c r="F963" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G963" s="1" t="s">
         <v>3574</v>
       </c>
-      <c r="E963" t="s">
+      <c r="H963" t="s">
         <v>3575</v>
-      </c>
-[...7 lines deleted...]
-        <v>3580</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" t="s">
-        <v>3581</v>
+        <v>3576</v>
       </c>
       <c r="B964" t="s">
         <v>9</v>
       </c>
       <c r="C964" t="s">
-        <v>22</v>
+        <v>217</v>
       </c>
       <c r="D964" t="s">
-        <v>3574</v>
+        <v>3568</v>
       </c>
       <c r="E964" t="s">
-        <v>3575</v>
+        <v>3569</v>
       </c>
       <c r="F964" t="s">
-        <v>3559</v>
+        <v>3570</v>
       </c>
       <c r="G964" s="1" t="s">
-        <v>3582</v>
+        <v>3577</v>
       </c>
       <c r="H964" t="s">
-        <v>3583</v>
+        <v>3578</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" t="s">
-        <v>3584</v>
+        <v>3579</v>
       </c>
       <c r="B965" t="s">
         <v>9</v>
       </c>
       <c r="C965" t="s">
-        <v>27</v>
+        <v>902</v>
       </c>
       <c r="D965" t="s">
-        <v>3574</v>
+        <v>3580</v>
       </c>
       <c r="E965" t="s">
-        <v>3575</v>
+        <v>3581</v>
       </c>
       <c r="F965" t="s">
-        <v>3559</v>
+        <v>283</v>
       </c>
       <c r="G965" s="1" t="s">
-        <v>3585</v>
+        <v>3582</v>
       </c>
       <c r="H965" t="s">
-        <v>3586</v>
+        <v>3583</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" t="s">
+        <v>3584</v>
+      </c>
+      <c r="B966" t="s">
+        <v>9</v>
+      </c>
+      <c r="C966" t="s">
+        <v>10</v>
+      </c>
+      <c r="D966" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E966" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F966" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G966" s="1" t="s">
         <v>3587</v>
       </c>
-      <c r="B966" t="s">
-[...14 lines deleted...]
-      <c r="G966" s="1" t="s">
+      <c r="H966" t="s">
         <v>3588</v>
-      </c>
-[...1 lines deleted...]
-        <v>3589</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" t="s">
+        <v>3589</v>
+      </c>
+      <c r="B967" t="s">
+        <v>9</v>
+      </c>
+      <c r="C967" t="s">
+        <v>17</v>
+      </c>
+      <c r="D967" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E967" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F967" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G967" s="1" t="s">
         <v>3590</v>
       </c>
-      <c r="B967" t="s">
-[...14 lines deleted...]
-      <c r="G967" s="1" t="s">
+      <c r="H967" t="s">
         <v>3591</v>
-      </c>
-[...1 lines deleted...]
-        <v>3592</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" t="s">
+        <v>3592</v>
+      </c>
+      <c r="B968" t="s">
+        <v>9</v>
+      </c>
+      <c r="C968" t="s">
+        <v>22</v>
+      </c>
+      <c r="D968" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E968" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F968" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G968" s="1" t="s">
         <v>3593</v>
       </c>
-      <c r="B968" t="s">
-[...14 lines deleted...]
-      <c r="G968" s="1" t="s">
+      <c r="H968" t="s">
         <v>3594</v>
-      </c>
-[...1 lines deleted...]
-        <v>3595</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" t="s">
+        <v>3595</v>
+      </c>
+      <c r="B969" t="s">
+        <v>9</v>
+      </c>
+      <c r="C969" t="s">
+        <v>27</v>
+      </c>
+      <c r="D969" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E969" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F969" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G969" s="1" t="s">
         <v>3596</v>
       </c>
-      <c r="B969" t="s">
-[...14 lines deleted...]
-      <c r="G969" s="1" t="s">
+      <c r="H969" t="s">
         <v>3597</v>
-      </c>
-[...1 lines deleted...]
-        <v>3598</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" t="s">
+        <v>3598</v>
+      </c>
+      <c r="B970" t="s">
+        <v>9</v>
+      </c>
+      <c r="C970" t="s">
+        <v>32</v>
+      </c>
+      <c r="D970" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E970" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F970" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G970" s="1" t="s">
         <v>3599</v>
       </c>
-      <c r="B970" t="s">
-[...14 lines deleted...]
-      <c r="G970" s="1" t="s">
+      <c r="H970" t="s">
         <v>3600</v>
-      </c>
-[...1 lines deleted...]
-        <v>3601</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" t="s">
+        <v>3601</v>
+      </c>
+      <c r="B971" t="s">
+        <v>9</v>
+      </c>
+      <c r="C971" t="s">
+        <v>36</v>
+      </c>
+      <c r="D971" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E971" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F971" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G971" s="1" t="s">
         <v>3602</v>
       </c>
-      <c r="B971" t="s">
-[...14 lines deleted...]
-      <c r="G971" s="1" t="s">
+      <c r="H971" t="s">
         <v>3603</v>
-      </c>
-[...1 lines deleted...]
-        <v>3604</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" t="s">
+        <v>3604</v>
+      </c>
+      <c r="B972" t="s">
+        <v>9</v>
+      </c>
+      <c r="C972" t="s">
+        <v>40</v>
+      </c>
+      <c r="D972" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E972" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F972" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G972" s="1" t="s">
         <v>3605</v>
       </c>
-      <c r="B972" t="s">
-[...14 lines deleted...]
-      <c r="G972" s="1" t="s">
+      <c r="H972" t="s">
         <v>3606</v>
-      </c>
-[...1 lines deleted...]
-        <v>3607</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" t="s">
+        <v>3607</v>
+      </c>
+      <c r="B973" t="s">
+        <v>9</v>
+      </c>
+      <c r="C973" t="s">
+        <v>45</v>
+      </c>
+      <c r="D973" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E973" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F973" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G973" s="1" t="s">
         <v>3608</v>
       </c>
-      <c r="B973" t="s">
-[...14 lines deleted...]
-      <c r="G973" s="1" t="s">
+      <c r="H973" t="s">
         <v>3609</v>
-      </c>
-[...1 lines deleted...]
-        <v>3610</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" t="s">
+        <v>3610</v>
+      </c>
+      <c r="B974" t="s">
+        <v>9</v>
+      </c>
+      <c r="C974" t="s">
+        <v>50</v>
+      </c>
+      <c r="D974" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E974" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F974" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G974" s="1" t="s">
         <v>3611</v>
       </c>
-      <c r="B974" t="s">
-[...14 lines deleted...]
-      <c r="G974" s="1" t="s">
+      <c r="H974" t="s">
         <v>3612</v>
-      </c>
-[...1 lines deleted...]
-        <v>3595</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" t="s">
         <v>3613</v>
       </c>
       <c r="B975" t="s">
         <v>9</v>
       </c>
       <c r="C975" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="D975" t="s">
-        <v>3574</v>
+        <v>3585</v>
       </c>
       <c r="E975" t="s">
-        <v>3575</v>
+        <v>3586</v>
       </c>
       <c r="F975" t="s">
-        <v>3559</v>
+        <v>3570</v>
       </c>
       <c r="G975" s="1" t="s">
         <v>3614</v>
       </c>
       <c r="H975" t="s">
         <v>3615</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" t="s">
         <v>3616</v>
       </c>
       <c r="B976" t="s">
         <v>9</v>
       </c>
       <c r="C976" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="D976" t="s">
-        <v>3574</v>
+        <v>3585</v>
       </c>
       <c r="E976" t="s">
-        <v>3575</v>
+        <v>3586</v>
       </c>
       <c r="F976" t="s">
-        <v>3559</v>
+        <v>3570</v>
       </c>
       <c r="G976" s="1" t="s">
         <v>3617</v>
       </c>
       <c r="H976" t="s">
         <v>3618</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" t="s">
         <v>3619</v>
       </c>
       <c r="B977" t="s">
         <v>9</v>
       </c>
       <c r="C977" t="s">
-        <v>107</v>
+        <v>63</v>
       </c>
       <c r="D977" t="s">
-        <v>3574</v>
+        <v>3585</v>
       </c>
       <c r="E977" t="s">
-        <v>3575</v>
+        <v>3586</v>
       </c>
       <c r="F977" t="s">
-        <v>3559</v>
+        <v>3570</v>
       </c>
       <c r="G977" s="1" t="s">
         <v>3620</v>
       </c>
       <c r="H977" t="s">
         <v>3621</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" t="s">
         <v>3622</v>
       </c>
       <c r="B978" t="s">
         <v>9</v>
       </c>
       <c r="C978" t="s">
-        <v>112</v>
+        <v>68</v>
       </c>
       <c r="D978" t="s">
-        <v>3574</v>
+        <v>3585</v>
       </c>
       <c r="E978" t="s">
-        <v>3575</v>
+        <v>3586</v>
       </c>
       <c r="F978" t="s">
-        <v>3559</v>
+        <v>3570</v>
       </c>
       <c r="G978" s="1" t="s">
         <v>3623</v>
       </c>
       <c r="H978" t="s">
-        <v>3624</v>
+        <v>3606</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B979" t="s">
+        <v>9</v>
+      </c>
+      <c r="C979" t="s">
+        <v>70</v>
+      </c>
+      <c r="D979" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E979" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F979" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G979" s="1" t="s">
         <v>3625</v>
       </c>
-      <c r="B979" t="s">
-[...14 lines deleted...]
-      <c r="G979" s="1" t="s">
+      <c r="H979" t="s">
         <v>3626</v>
-      </c>
-[...1 lines deleted...]
-        <v>3627</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" t="s">
+        <v>3627</v>
+      </c>
+      <c r="B980" t="s">
+        <v>9</v>
+      </c>
+      <c r="C980" t="s">
+        <v>73</v>
+      </c>
+      <c r="D980" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E980" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F980" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G980" s="1" t="s">
         <v>3628</v>
       </c>
-      <c r="B980" t="s">
-[...14 lines deleted...]
-      <c r="G980" s="1" t="s">
+      <c r="H980" t="s">
         <v>3629</v>
-      </c>
-[...1 lines deleted...]
-        <v>3630</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B981" t="s">
+        <v>9</v>
+      </c>
+      <c r="C981" t="s">
+        <v>107</v>
+      </c>
+      <c r="D981" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E981" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F981" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G981" s="1" t="s">
         <v>3631</v>
       </c>
-      <c r="B981" t="s">
-[...14 lines deleted...]
-      <c r="G981" s="1" t="s">
+      <c r="H981" t="s">
         <v>3632</v>
-      </c>
-[...1 lines deleted...]
-        <v>3633</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" t="s">
+        <v>3633</v>
+      </c>
+      <c r="B982" t="s">
+        <v>9</v>
+      </c>
+      <c r="C982" t="s">
+        <v>112</v>
+      </c>
+      <c r="D982" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E982" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F982" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G982" s="1" t="s">
         <v>3634</v>
       </c>
-      <c r="B982" t="s">
-[...14 lines deleted...]
-      <c r="G982" s="1" t="s">
+      <c r="H982" t="s">
         <v>3635</v>
-      </c>
-[...1 lines deleted...]
-        <v>3636</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" t="s">
+        <v>3636</v>
+      </c>
+      <c r="B983" t="s">
+        <v>9</v>
+      </c>
+      <c r="C983" t="s">
+        <v>116</v>
+      </c>
+      <c r="D983" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E983" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F983" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G983" s="1" t="s">
         <v>3637</v>
       </c>
-      <c r="B983" t="s">
-[...14 lines deleted...]
-      <c r="G983" s="1" t="s">
+      <c r="H983" t="s">
         <v>3638</v>
-      </c>
-[...1 lines deleted...]
-        <v>3639</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984" t="s">
+        <v>3639</v>
+      </c>
+      <c r="B984" t="s">
+        <v>9</v>
+      </c>
+      <c r="C984" t="s">
+        <v>120</v>
+      </c>
+      <c r="D984" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E984" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F984" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G984" s="1" t="s">
         <v>3640</v>
       </c>
-      <c r="B984" t="s">
-[...14 lines deleted...]
-      <c r="G984" s="1" t="s">
+      <c r="H984" t="s">
         <v>3641</v>
-      </c>
-[...1 lines deleted...]
-        <v>3642</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985" t="s">
+        <v>3642</v>
+      </c>
+      <c r="B985" t="s">
+        <v>9</v>
+      </c>
+      <c r="C985" t="s">
+        <v>124</v>
+      </c>
+      <c r="D985" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E985" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F985" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G985" s="1" t="s">
         <v>3643</v>
       </c>
-      <c r="B985" t="s">
-[...14 lines deleted...]
-      <c r="G985" s="1" t="s">
+      <c r="H985" t="s">
         <v>3644</v>
-      </c>
-[...1 lines deleted...]
-        <v>3645</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986" t="s">
+        <v>3645</v>
+      </c>
+      <c r="B986" t="s">
+        <v>9</v>
+      </c>
+      <c r="C986" t="s">
+        <v>128</v>
+      </c>
+      <c r="D986" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E986" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F986" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G986" s="1" t="s">
         <v>3646</v>
       </c>
-      <c r="B986" t="s">
-[...14 lines deleted...]
-      <c r="G986" s="1" t="s">
+      <c r="H986" t="s">
         <v>3647</v>
-      </c>
-[...1 lines deleted...]
-        <v>3648</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987" t="s">
+        <v>3648</v>
+      </c>
+      <c r="B987" t="s">
+        <v>9</v>
+      </c>
+      <c r="C987" t="s">
+        <v>201</v>
+      </c>
+      <c r="D987" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E987" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F987" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G987" s="1" t="s">
         <v>3649</v>
       </c>
-      <c r="B987" t="s">
-[...14 lines deleted...]
-      <c r="G987" s="1" t="s">
+      <c r="H987" t="s">
         <v>3650</v>
-      </c>
-[...1 lines deleted...]
-        <v>3651</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988" t="s">
+        <v>3651</v>
+      </c>
+      <c r="B988" t="s">
+        <v>9</v>
+      </c>
+      <c r="C988" t="s">
+        <v>205</v>
+      </c>
+      <c r="D988" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E988" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F988" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G988" s="1" t="s">
         <v>3652</v>
       </c>
-      <c r="B988" t="s">
-[...14 lines deleted...]
-      <c r="G988" s="1" t="s">
+      <c r="H988" t="s">
         <v>3653</v>
-      </c>
-[...1 lines deleted...]
-        <v>3654</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989" t="s">
+        <v>3654</v>
+      </c>
+      <c r="B989" t="s">
+        <v>9</v>
+      </c>
+      <c r="C989" t="s">
+        <v>209</v>
+      </c>
+      <c r="D989" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E989" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F989" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G989" s="1" t="s">
         <v>3655</v>
       </c>
-      <c r="B989" t="s">
-[...14 lines deleted...]
-      <c r="G989" s="1" t="s">
+      <c r="H989" t="s">
         <v>3656</v>
-      </c>
-[...1 lines deleted...]
-        <v>3657</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990" t="s">
+        <v>3657</v>
+      </c>
+      <c r="B990" t="s">
+        <v>9</v>
+      </c>
+      <c r="C990" t="s">
+        <v>225</v>
+      </c>
+      <c r="D990" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E990" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F990" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G990" s="1" t="s">
         <v>3658</v>
       </c>
-      <c r="B990" t="s">
-[...14 lines deleted...]
-      <c r="G990" s="1" t="s">
+      <c r="H990" t="s">
         <v>3659</v>
-      </c>
-[...1 lines deleted...]
-        <v>3660</v>
       </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991" t="s">
+        <v>3660</v>
+      </c>
+      <c r="B991" t="s">
+        <v>9</v>
+      </c>
+      <c r="C991" t="s">
+        <v>229</v>
+      </c>
+      <c r="D991" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E991" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F991" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G991" s="1" t="s">
         <v>3661</v>
       </c>
-      <c r="B991" t="s">
-[...14 lines deleted...]
-      <c r="G991" s="1" t="s">
+      <c r="H991" t="s">
         <v>3662</v>
-      </c>
-[...1 lines deleted...]
-        <v>3663</v>
       </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992" t="s">
+        <v>3663</v>
+      </c>
+      <c r="B992" t="s">
+        <v>9</v>
+      </c>
+      <c r="C992" t="s">
+        <v>233</v>
+      </c>
+      <c r="D992" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E992" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F992" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G992" s="1" t="s">
         <v>3664</v>
       </c>
-      <c r="B992" t="s">
-[...14 lines deleted...]
-      <c r="G992" s="1" t="s">
+      <c r="H992" t="s">
         <v>3665</v>
-      </c>
-[...1 lines deleted...]
-        <v>3666</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993" t="s">
+        <v>3666</v>
+      </c>
+      <c r="B993" t="s">
+        <v>9</v>
+      </c>
+      <c r="C993" t="s">
+        <v>238</v>
+      </c>
+      <c r="D993" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E993" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F993" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G993" s="1" t="s">
         <v>3667</v>
       </c>
-      <c r="B993" t="s">
-[...14 lines deleted...]
-      <c r="G993" s="1" t="s">
+      <c r="H993" t="s">
         <v>3668</v>
-      </c>
-[...1 lines deleted...]
-        <v>3669</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994" t="s">
+        <v>3669</v>
+      </c>
+      <c r="B994" t="s">
+        <v>9</v>
+      </c>
+      <c r="C994" t="s">
+        <v>242</v>
+      </c>
+      <c r="D994" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E994" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F994" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G994" s="1" t="s">
         <v>3670</v>
       </c>
-      <c r="B994" t="s">
-[...14 lines deleted...]
-      <c r="G994" s="1" t="s">
+      <c r="H994" t="s">
         <v>3671</v>
-      </c>
-[...1 lines deleted...]
-        <v>3672</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995" t="s">
+        <v>3672</v>
+      </c>
+      <c r="B995" t="s">
+        <v>9</v>
+      </c>
+      <c r="C995" t="s">
+        <v>246</v>
+      </c>
+      <c r="D995" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E995" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F995" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G995" s="1" t="s">
         <v>3673</v>
       </c>
-      <c r="B995" t="s">
-[...14 lines deleted...]
-      <c r="G995" s="1" t="s">
+      <c r="H995" t="s">
         <v>3674</v>
-      </c>
-[...1 lines deleted...]
-        <v>3675</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996" t="s">
+        <v>3675</v>
+      </c>
+      <c r="B996" t="s">
+        <v>9</v>
+      </c>
+      <c r="C996" t="s">
+        <v>250</v>
+      </c>
+      <c r="D996" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E996" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F996" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G996" s="1" t="s">
         <v>3676</v>
       </c>
-      <c r="B996" t="s">
-[...14 lines deleted...]
-      <c r="G996" s="1" t="s">
+      <c r="H996" t="s">
         <v>3677</v>
-      </c>
-[...1 lines deleted...]
-        <v>3678</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997" t="s">
+        <v>3678</v>
+      </c>
+      <c r="B997" t="s">
+        <v>9</v>
+      </c>
+      <c r="C997" t="s">
+        <v>254</v>
+      </c>
+      <c r="D997" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E997" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F997" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G997" s="1" t="s">
         <v>3679</v>
       </c>
-      <c r="B997" t="s">
-[...14 lines deleted...]
-      <c r="G997" s="1" t="s">
+      <c r="H997" t="s">
         <v>3680</v>
-      </c>
-[...1 lines deleted...]
-        <v>3681</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998" t="s">
+        <v>3681</v>
+      </c>
+      <c r="B998" t="s">
+        <v>9</v>
+      </c>
+      <c r="C998" t="s">
+        <v>258</v>
+      </c>
+      <c r="D998" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E998" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F998" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G998" s="1" t="s">
         <v>3682</v>
       </c>
-      <c r="B998" t="s">
-[...14 lines deleted...]
-      <c r="G998" s="1" t="s">
+      <c r="H998" t="s">
         <v>3683</v>
-      </c>
-[...1 lines deleted...]
-        <v>3684</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999" t="s">
+        <v>3684</v>
+      </c>
+      <c r="B999" t="s">
+        <v>9</v>
+      </c>
+      <c r="C999" t="s">
+        <v>262</v>
+      </c>
+      <c r="D999" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E999" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F999" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G999" s="1" t="s">
         <v>3685</v>
       </c>
-      <c r="B999" t="s">
-[...14 lines deleted...]
-      <c r="G999" s="1" t="s">
+      <c r="H999" t="s">
         <v>3686</v>
-      </c>
-[...1 lines deleted...]
-        <v>3687</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000" t="s">
+        <v>3687</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>266</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G1000" s="1" t="s">
         <v>3688</v>
       </c>
-      <c r="B1000" t="s">
-[...14 lines deleted...]
-      <c r="G1000" s="1" t="s">
+      <c r="H1000" t="s">
         <v>3689</v>
-      </c>
-[...1 lines deleted...]
-        <v>3690</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001" t="s">
+        <v>3690</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>270</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G1001" s="1" t="s">
         <v>3691</v>
       </c>
-      <c r="B1001" t="s">
-[...14 lines deleted...]
-      <c r="G1001" s="1" t="s">
+      <c r="H1001" t="s">
         <v>3692</v>
-      </c>
-[...1 lines deleted...]
-        <v>3621</v>
       </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002" t="s">
         <v>3693</v>
       </c>
       <c r="B1002" t="s">
         <v>9</v>
       </c>
       <c r="C1002" t="s">
-        <v>299</v>
+        <v>274</v>
       </c>
       <c r="D1002" t="s">
-        <v>3574</v>
+        <v>3585</v>
       </c>
       <c r="E1002" t="s">
-        <v>3575</v>
+        <v>3586</v>
       </c>
       <c r="F1002" t="s">
-        <v>3559</v>
+        <v>3570</v>
       </c>
       <c r="G1002" s="1" t="s">
         <v>3694</v>
       </c>
       <c r="H1002" t="s">
         <v>3695</v>
       </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003" t="s">
         <v>3696</v>
       </c>
       <c r="B1003" t="s">
         <v>9</v>
       </c>
       <c r="C1003" t="s">
-        <v>303</v>
+        <v>278</v>
       </c>
       <c r="D1003" t="s">
-        <v>3574</v>
+        <v>3585</v>
       </c>
       <c r="E1003" t="s">
-        <v>3575</v>
+        <v>3586</v>
       </c>
       <c r="F1003" t="s">
-        <v>3559</v>
+        <v>3570</v>
       </c>
       <c r="G1003" s="1" t="s">
         <v>3697</v>
       </c>
       <c r="H1003" t="s">
         <v>3698</v>
       </c>
     </row>
     <row r="1004" spans="1:8">
       <c r="A1004" t="s">
         <v>3699</v>
       </c>
       <c r="B1004" t="s">
         <v>9</v>
       </c>
       <c r="C1004" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
       <c r="D1004" t="s">
-        <v>3574</v>
+        <v>3585</v>
       </c>
       <c r="E1004" t="s">
-        <v>3575</v>
+        <v>3586</v>
       </c>
       <c r="F1004" t="s">
-        <v>3559</v>
+        <v>3570</v>
       </c>
       <c r="G1004" s="1" t="s">
         <v>3700</v>
       </c>
       <c r="H1004" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005" t="s">
         <v>3702</v>
       </c>
       <c r="B1005" t="s">
         <v>9</v>
       </c>
       <c r="C1005" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="D1005" t="s">
-        <v>3574</v>
+        <v>3585</v>
       </c>
       <c r="E1005" t="s">
-        <v>3575</v>
+        <v>3586</v>
       </c>
       <c r="F1005" t="s">
-        <v>3559</v>
+        <v>3570</v>
       </c>
       <c r="G1005" s="1" t="s">
         <v>3703</v>
       </c>
       <c r="H1005" t="s">
-        <v>3704</v>
+        <v>3632</v>
       </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006" t="s">
+        <v>3704</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>299</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G1006" s="1" t="s">
         <v>3705</v>
       </c>
-      <c r="B1006" t="s">
-[...14 lines deleted...]
-      <c r="G1006" s="1" t="s">
+      <c r="H1006" t="s">
         <v>3706</v>
-      </c>
-[...1 lines deleted...]
-        <v>3707</v>
       </c>
     </row>
     <row r="1007" spans="1:8">
       <c r="A1007" t="s">
+        <v>3707</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>303</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G1007" s="1" t="s">
         <v>3708</v>
       </c>
-      <c r="B1007" t="s">
-[...14 lines deleted...]
-      <c r="G1007" s="1" t="s">
+      <c r="H1007" t="s">
         <v>3709</v>
-      </c>
-[...1 lines deleted...]
-        <v>3710</v>
       </c>
     </row>
     <row r="1008" spans="1:8">
       <c r="A1008" t="s">
+        <v>3710</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>307</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G1008" s="1" t="s">
         <v>3711</v>
       </c>
-      <c r="B1008" t="s">
-[...14 lines deleted...]
-      <c r="G1008" s="1" t="s">
+      <c r="H1008" t="s">
         <v>3712</v>
-      </c>
-[...1 lines deleted...]
-        <v>3713</v>
       </c>
     </row>
     <row r="1009" spans="1:8">
       <c r="A1009" t="s">
+        <v>3713</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>311</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G1009" s="1" t="s">
         <v>3714</v>
       </c>
-      <c r="B1009" t="s">
-[...14 lines deleted...]
-      <c r="G1009" s="1" t="s">
+      <c r="H1009" t="s">
         <v>3715</v>
-      </c>
-[...1 lines deleted...]
-        <v>3716</v>
       </c>
     </row>
     <row r="1010" spans="1:8">
       <c r="A1010" t="s">
+        <v>3716</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>319</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G1010" s="1" t="s">
         <v>3717</v>
       </c>
-      <c r="B1010" t="s">
-[...14 lines deleted...]
-      <c r="G1010" s="1" t="s">
+      <c r="H1010" t="s">
         <v>3718</v>
-      </c>
-[...1 lines deleted...]
-        <v>3621</v>
       </c>
     </row>
     <row r="1011" spans="1:8">
       <c r="A1011" t="s">
         <v>3719</v>
       </c>
       <c r="B1011" t="s">
         <v>9</v>
       </c>
       <c r="C1011" t="s">
-        <v>10</v>
+        <v>324</v>
       </c>
       <c r="D1011" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G1011" s="1" t="s">
         <v>3720</v>
       </c>
-      <c r="E1011" t="s">
+      <c r="H1011" t="s">
         <v>3721</v>
-      </c>
-[...7 lines deleted...]
-        <v>3724</v>
       </c>
     </row>
     <row r="1012" spans="1:8">
       <c r="A1012" t="s">
-        <v>3725</v>
+        <v>3722</v>
       </c>
       <c r="B1012" t="s">
         <v>9</v>
       </c>
       <c r="C1012" t="s">
-        <v>17</v>
+        <v>328</v>
       </c>
       <c r="D1012" t="s">
-        <v>3720</v>
+        <v>3585</v>
       </c>
       <c r="E1012" t="s">
-        <v>3721</v>
+        <v>3586</v>
       </c>
       <c r="F1012" t="s">
-        <v>3726</v>
+        <v>3570</v>
       </c>
       <c r="G1012" s="1" t="s">
-        <v>3727</v>
+        <v>3723</v>
       </c>
       <c r="H1012" t="s">
-        <v>3728</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="1013" spans="1:8">
       <c r="A1013" t="s">
-        <v>3729</v>
+        <v>3725</v>
       </c>
       <c r="B1013" t="s">
         <v>9</v>
       </c>
       <c r="C1013" t="s">
-        <v>22</v>
+        <v>332</v>
       </c>
       <c r="D1013" t="s">
-        <v>3720</v>
+        <v>3585</v>
       </c>
       <c r="E1013" t="s">
-        <v>3721</v>
+        <v>3586</v>
       </c>
       <c r="F1013" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G1013" s="1" t="s">
         <v>3726</v>
       </c>
-      <c r="G1013" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1013" t="s">
-        <v>3731</v>
+        <v>3727</v>
       </c>
     </row>
     <row r="1014" spans="1:8">
       <c r="A1014" t="s">
-        <v>3732</v>
+        <v>3728</v>
       </c>
       <c r="B1014" t="s">
         <v>9</v>
       </c>
       <c r="C1014" t="s">
-        <v>27</v>
+        <v>336</v>
       </c>
       <c r="D1014" t="s">
-        <v>3720</v>
+        <v>3585</v>
       </c>
       <c r="E1014" t="s">
-        <v>3721</v>
+        <v>3586</v>
       </c>
       <c r="F1014" t="s">
-        <v>23</v>
+        <v>3570</v>
       </c>
       <c r="G1014" s="1" t="s">
-        <v>3733</v>
+        <v>3729</v>
       </c>
       <c r="H1014" t="s">
-        <v>3734</v>
+        <v>3632</v>
       </c>
     </row>
     <row r="1015" spans="1:8">
       <c r="A1015" t="s">
+        <v>3730</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>3733</v>
+      </c>
+      <c r="G1015" s="1" t="s">
+        <v>3734</v>
+      </c>
+      <c r="H1015" t="s">
         <v>3735</v>
-      </c>
-[...19 lines deleted...]
-        <v>3737</v>
       </c>
     </row>
     <row r="1016" spans="1:8">
       <c r="A1016" t="s">
+        <v>3736</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>3737</v>
+      </c>
+      <c r="G1016" s="1" t="s">
         <v>3738</v>
       </c>
-      <c r="B1016" t="s">
-[...14 lines deleted...]
-      <c r="G1016" s="1" t="s">
+      <c r="H1016" t="s">
         <v>3739</v>
-      </c>
-[...1 lines deleted...]
-        <v>3740</v>
       </c>
     </row>
     <row r="1017" spans="1:8">
       <c r="A1017" t="s">
+        <v>3740</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>3737</v>
+      </c>
+      <c r="G1017" s="1" t="s">
         <v>3741</v>
       </c>
-      <c r="B1017" t="s">
-[...14 lines deleted...]
-      <c r="G1017" s="1" t="s">
+      <c r="H1017" t="s">
         <v>3742</v>
-      </c>
-[...1 lines deleted...]
-        <v>3743</v>
       </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018" t="s">
-        <v>3744</v>
+        <v>3743</v>
       </c>
       <c r="B1018" t="s">
         <v>9</v>
       </c>
       <c r="C1018" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="D1018" t="s">
-        <v>3720</v>
+        <v>3731</v>
       </c>
       <c r="E1018" t="s">
-        <v>3721</v>
+        <v>3732</v>
       </c>
       <c r="F1018" t="s">
         <v>23</v>
       </c>
       <c r="G1018" s="1" t="s">
+        <v>3744</v>
+      </c>
+      <c r="H1018" t="s">
         <v>3745</v>
-      </c>
-[...1 lines deleted...]
-        <v>3746</v>
       </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019" t="s">
+        <v>3746</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1019" s="1" t="s">
         <v>3747</v>
       </c>
-      <c r="B1019" t="s">
-[...14 lines deleted...]
-      <c r="G1019" s="1" t="s">
+      <c r="H1019" t="s">
         <v>3748</v>
-      </c>
-[...1 lines deleted...]
-        <v>3749</v>
       </c>
     </row>
     <row r="1020" spans="1:8">
       <c r="A1020" t="s">
+        <v>3749</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1020" s="1" t="s">
         <v>3750</v>
       </c>
-      <c r="B1020" t="s">
-[...14 lines deleted...]
-      <c r="G1020" s="1" t="s">
+      <c r="H1020" t="s">
         <v>3751</v>
-      </c>
-[...1 lines deleted...]
-        <v>3752</v>
       </c>
     </row>
     <row r="1021" spans="1:8">
       <c r="A1021" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1021" s="1" t="s">
         <v>3753</v>
       </c>
-      <c r="B1021" t="s">
-[...14 lines deleted...]
-      <c r="G1021" s="1" t="s">
+      <c r="H1021" t="s">
         <v>3754</v>
-      </c>
-[...1 lines deleted...]
-        <v>3755</v>
       </c>
     </row>
     <row r="1022" spans="1:8">
       <c r="A1022" t="s">
+        <v>3755</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>45</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1022" s="1" t="s">
         <v>3756</v>
       </c>
-      <c r="B1022" t="s">
-[...11 lines deleted...]
-      <c r="F1022" t="s">
+      <c r="H1022" t="s">
         <v>3757</v>
-      </c>
-[...4 lines deleted...]
-        <v>3759</v>
       </c>
     </row>
     <row r="1023" spans="1:8">
       <c r="A1023" t="s">
+        <v>3758</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1023" s="1" t="s">
+        <v>3759</v>
+      </c>
+      <c r="H1023" t="s">
         <v>3760</v>
-      </c>
-[...19 lines deleted...]
-        <v>3762</v>
       </c>
     </row>
     <row r="1024" spans="1:8">
       <c r="A1024" t="s">
+        <v>3761</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>55</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>283</v>
+      </c>
+      <c r="G1024" s="1" t="s">
+        <v>3762</v>
+      </c>
+      <c r="H1024" t="s">
         <v>3763</v>
-      </c>
-[...19 lines deleted...]
-        <v>3765</v>
       </c>
     </row>
     <row r="1025" spans="1:8">
       <c r="A1025" t="s">
+        <v>3764</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1025" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="H1025" t="s">
         <v>3766</v>
-      </c>
-[...19 lines deleted...]
-        <v>3768</v>
       </c>
     </row>
     <row r="1026" spans="1:8">
       <c r="A1026" t="s">
+        <v>3767</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>3768</v>
+      </c>
+      <c r="G1026" s="1" t="s">
         <v>3769</v>
       </c>
-      <c r="B1026" t="s">
-[...14 lines deleted...]
-      <c r="G1026" s="1" t="s">
+      <c r="H1026" t="s">
         <v>3770</v>
-      </c>
-[...1 lines deleted...]
-        <v>3771</v>
       </c>
     </row>
     <row r="1027" spans="1:8">
       <c r="A1027" t="s">
+        <v>3771</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1027" s="1" t="s">
         <v>3772</v>
       </c>
-      <c r="B1027" t="s">
-[...14 lines deleted...]
-      <c r="G1027" s="1" t="s">
+      <c r="H1027" t="s">
         <v>3773</v>
-      </c>
-[...1 lines deleted...]
-        <v>3774</v>
       </c>
     </row>
     <row r="1028" spans="1:8">
       <c r="A1028" t="s">
+        <v>3774</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1028" s="1" t="s">
         <v>3775</v>
       </c>
-      <c r="B1028" t="s">
-[...14 lines deleted...]
-      <c r="G1028" s="1" t="s">
+      <c r="H1028" t="s">
         <v>3776</v>
-      </c>
-[...1 lines deleted...]
-        <v>3777</v>
       </c>
     </row>
     <row r="1029" spans="1:8">
       <c r="A1029" t="s">
+        <v>3777</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>107</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1029" s="1" t="s">
         <v>3778</v>
       </c>
-      <c r="B1029" t="s">
-[...11 lines deleted...]
-      <c r="F1029" t="s">
+      <c r="H1029" t="s">
         <v>3779</v>
-      </c>
-[...4 lines deleted...]
-        <v>3781</v>
       </c>
     </row>
     <row r="1030" spans="1:8">
       <c r="A1030" t="s">
+        <v>3780</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>112</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1030" s="1" t="s">
+        <v>3781</v>
+      </c>
+      <c r="H1030" t="s">
         <v>3782</v>
-      </c>
-[...19 lines deleted...]
-        <v>3784</v>
       </c>
     </row>
     <row r="1031" spans="1:8">
       <c r="A1031" t="s">
+        <v>3783</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>116</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>46</v>
+      </c>
+      <c r="G1031" s="1" t="s">
+        <v>3784</v>
+      </c>
+      <c r="H1031" t="s">
         <v>3785</v>
-      </c>
-[...19 lines deleted...]
-        <v>3787</v>
       </c>
     </row>
     <row r="1032" spans="1:8">
       <c r="A1032" t="s">
+        <v>3786</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>120</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>108</v>
+      </c>
+      <c r="G1032" s="1" t="s">
+        <v>3787</v>
+      </c>
+      <c r="H1032" t="s">
         <v>3788</v>
-      </c>
-[...19 lines deleted...]
-        <v>3790</v>
       </c>
     </row>
     <row r="1033" spans="1:8">
       <c r="A1033" t="s">
+        <v>3789</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>124</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>3790</v>
+      </c>
+      <c r="G1033" s="1" t="s">
         <v>3791</v>
       </c>
-      <c r="B1033" t="s">
-[...14 lines deleted...]
-      <c r="G1033" s="1" t="s">
+      <c r="H1033" t="s">
         <v>3792</v>
-      </c>
-[...1 lines deleted...]
-        <v>3793</v>
       </c>
     </row>
     <row r="1034" spans="1:8">
       <c r="A1034" t="s">
+        <v>3793</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>128</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>320</v>
+      </c>
+      <c r="G1034" s="1" t="s">
         <v>3794</v>
       </c>
-      <c r="B1034" t="s">
-[...14 lines deleted...]
-      <c r="G1034" s="1" t="s">
+      <c r="H1034" t="s">
         <v>3795</v>
-      </c>
-[...1 lines deleted...]
-        <v>3796</v>
       </c>
     </row>
     <row r="1035" spans="1:8">
       <c r="A1035" t="s">
+        <v>3796</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>201</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1035" s="1" t="s">
         <v>3797</v>
       </c>
-      <c r="B1035" t="s">
-[...14 lines deleted...]
-      <c r="G1035" s="1" t="s">
+      <c r="H1035" t="s">
         <v>3798</v>
-      </c>
-[...1 lines deleted...]
-        <v>3799</v>
       </c>
     </row>
     <row r="1036" spans="1:8">
       <c r="A1036" t="s">
+        <v>3799</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>205</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1036" s="1" t="s">
         <v>3800</v>
       </c>
-      <c r="B1036" t="s">
-[...14 lines deleted...]
-      <c r="G1036" s="1" t="s">
+      <c r="H1036" t="s">
         <v>3801</v>
-      </c>
-[...1 lines deleted...]
-        <v>3802</v>
       </c>
     </row>
     <row r="1037" spans="1:8">
       <c r="A1037" t="s">
+        <v>3802</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>209</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1037" s="1" t="s">
         <v>3803</v>
       </c>
-      <c r="B1037" t="s">
-[...11 lines deleted...]
-      <c r="F1037" t="s">
+      <c r="H1037" t="s">
         <v>3804</v>
-      </c>
-[...4 lines deleted...]
-        <v>3806</v>
       </c>
     </row>
     <row r="1038" spans="1:8">
       <c r="A1038" t="s">
+        <v>3805</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>217</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>56</v>
+      </c>
+      <c r="G1038" s="1" t="s">
+        <v>3806</v>
+      </c>
+      <c r="H1038" t="s">
         <v>3807</v>
-      </c>
-[...19 lines deleted...]
-        <v>3809</v>
       </c>
     </row>
     <row r="1039" spans="1:8">
       <c r="A1039" t="s">
+        <v>3808</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>221</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>108</v>
+      </c>
+      <c r="G1039" s="1" t="s">
+        <v>3809</v>
+      </c>
+      <c r="H1039" t="s">
         <v>3810</v>
-      </c>
-[...19 lines deleted...]
-        <v>3812</v>
       </c>
     </row>
     <row r="1040" spans="1:8">
       <c r="A1040" t="s">
+        <v>3811</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>225</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>64</v>
+      </c>
+      <c r="G1040" s="1" t="s">
+        <v>3812</v>
+      </c>
+      <c r="H1040" t="s">
         <v>3813</v>
-      </c>
-[...19 lines deleted...]
-        <v>3815</v>
       </c>
     </row>
     <row r="1041" spans="1:8">
       <c r="A1041" t="s">
+        <v>3814</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>233</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>3815</v>
+      </c>
+      <c r="G1041" s="1" t="s">
         <v>3816</v>
       </c>
-      <c r="B1041" t="s">
-[...14 lines deleted...]
-      <c r="G1041" s="1" t="s">
+      <c r="H1041" t="s">
         <v>3817</v>
-      </c>
-[...1 lines deleted...]
-        <v>3818</v>
       </c>
     </row>
     <row r="1042" spans="1:8">
       <c r="A1042" t="s">
+        <v>3818</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>238</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1042" s="1" t="s">
         <v>3819</v>
       </c>
-      <c r="B1042" t="s">
-[...14 lines deleted...]
-      <c r="G1042" s="1" t="s">
+      <c r="H1042" t="s">
         <v>3820</v>
-      </c>
-[...1 lines deleted...]
-        <v>3821</v>
       </c>
     </row>
     <row r="1043" spans="1:8">
       <c r="A1043" t="s">
+        <v>3821</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>242</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1043" s="1" t="s">
         <v>3822</v>
       </c>
-      <c r="B1043" t="s">
-[...14 lines deleted...]
-      <c r="G1043" s="1" t="s">
+      <c r="H1043" t="s">
         <v>3823</v>
-      </c>
-[...1 lines deleted...]
-        <v>3824</v>
       </c>
     </row>
     <row r="1044" spans="1:8">
       <c r="A1044" t="s">
+        <v>3824</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>246</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1044" s="1" t="s">
         <v>3825</v>
       </c>
-      <c r="B1044" t="s">
-[...14 lines deleted...]
-      <c r="G1044" s="1" t="s">
+      <c r="H1044" t="s">
         <v>3826</v>
-      </c>
-[...1 lines deleted...]
-        <v>3827</v>
       </c>
     </row>
     <row r="1045" spans="1:8">
       <c r="A1045" t="s">
+        <v>3827</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1045" s="1" t="s">
         <v>3828</v>
       </c>
-      <c r="B1045" t="s">
-[...14 lines deleted...]
-      <c r="G1045" s="1" t="s">
+      <c r="H1045" t="s">
         <v>3829</v>
-      </c>
-[...1 lines deleted...]
-        <v>3824</v>
       </c>
     </row>
     <row r="1046" spans="1:8">
       <c r="A1046" t="s">
         <v>3830</v>
       </c>
       <c r="B1046" t="s">
         <v>9</v>
       </c>
       <c r="C1046" t="s">
-        <v>274</v>
+        <v>258</v>
       </c>
       <c r="D1046" t="s">
-        <v>3720</v>
+        <v>3731</v>
       </c>
       <c r="E1046" t="s">
-        <v>3721</v>
+        <v>3732</v>
       </c>
       <c r="F1046" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G1046" s="1" t="s">
         <v>3831</v>
       </c>
       <c r="H1046" t="s">
         <v>3832</v>
       </c>
     </row>
     <row r="1047" spans="1:8">
       <c r="A1047" t="s">
         <v>3833</v>
       </c>
       <c r="B1047" t="s">
         <v>9</v>
       </c>
       <c r="C1047" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="D1047" t="s">
-        <v>3720</v>
+        <v>3731</v>
       </c>
       <c r="E1047" t="s">
-        <v>3721</v>
+        <v>3732</v>
       </c>
       <c r="F1047" t="s">
-        <v>23</v>
+        <v>573</v>
       </c>
       <c r="G1047" s="1" t="s">
         <v>3834</v>
       </c>
       <c r="H1047" t="s">
         <v>3835</v>
       </c>
     </row>
     <row r="1048" spans="1:8">
       <c r="A1048" t="s">
         <v>3836</v>
       </c>
       <c r="B1048" t="s">
         <v>9</v>
       </c>
       <c r="C1048" t="s">
-        <v>282</v>
+        <v>266</v>
       </c>
       <c r="D1048" t="s">
-        <v>3720</v>
+        <v>3731</v>
       </c>
       <c r="E1048" t="s">
-        <v>3721</v>
+        <v>3732</v>
       </c>
       <c r="F1048" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G1048" s="1" t="s">
         <v>3837</v>
       </c>
       <c r="H1048" t="s">
         <v>3838</v>
       </c>
     </row>
     <row r="1049" spans="1:8">
       <c r="A1049" t="s">
         <v>3839</v>
       </c>
       <c r="B1049" t="s">
         <v>9</v>
       </c>
       <c r="C1049" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="D1049" t="s">
-        <v>3720</v>
+        <v>3731</v>
       </c>
       <c r="E1049" t="s">
-        <v>3721</v>
+        <v>3732</v>
       </c>
       <c r="F1049" t="s">
-        <v>23</v>
+        <v>573</v>
       </c>
       <c r="G1049" s="1" t="s">
         <v>3840</v>
       </c>
       <c r="H1049" t="s">
-        <v>3841</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1050" spans="1:8">
       <c r="A1050" t="s">
+        <v>3841</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>274</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1050" s="1" t="s">
         <v>3842</v>
       </c>
-      <c r="B1050" t="s">
-[...14 lines deleted...]
-      <c r="G1050" s="1" t="s">
+      <c r="H1050" t="s">
         <v>3843</v>
-      </c>
-[...1 lines deleted...]
-        <v>3844</v>
       </c>
     </row>
     <row r="1051" spans="1:8">
       <c r="A1051" t="s">
+        <v>3844</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>278</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1051" s="1" t="s">
         <v>3845</v>
       </c>
-      <c r="B1051" t="s">
-[...14 lines deleted...]
-      <c r="G1051" s="1" t="s">
+      <c r="H1051" t="s">
         <v>3846</v>
-      </c>
-[...1 lines deleted...]
-        <v>3847</v>
       </c>
     </row>
     <row r="1052" spans="1:8">
       <c r="A1052" t="s">
+        <v>3847</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>282</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1052" s="1" t="s">
         <v>3848</v>
       </c>
-      <c r="B1052" t="s">
-[...14 lines deleted...]
-      <c r="G1052" s="1" t="s">
+      <c r="H1052" t="s">
         <v>3849</v>
-      </c>
-[...1 lines deleted...]
-        <v>3850</v>
       </c>
     </row>
     <row r="1053" spans="1:8">
       <c r="A1053" t="s">
+        <v>3850</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>287</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1053" s="1" t="s">
         <v>3851</v>
       </c>
-      <c r="B1053" t="s">
-[...14 lines deleted...]
-      <c r="G1053" s="1" t="s">
+      <c r="H1053" t="s">
         <v>3852</v>
-      </c>
-[...1 lines deleted...]
-        <v>3853</v>
       </c>
     </row>
     <row r="1054" spans="1:8">
       <c r="A1054" t="s">
+        <v>3853</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>292</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>64</v>
+      </c>
+      <c r="G1054" s="1" t="s">
         <v>3854</v>
       </c>
-      <c r="B1054" t="s">
-[...14 lines deleted...]
-      <c r="G1054" s="1" t="s">
+      <c r="H1054" t="s">
         <v>3855</v>
-      </c>
-[...1 lines deleted...]
-        <v>3856</v>
       </c>
     </row>
     <row r="1055" spans="1:8">
       <c r="A1055" t="s">
+        <v>3856</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>296</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1055" s="1" t="s">
         <v>3857</v>
       </c>
-      <c r="B1055" t="s">
-[...14 lines deleted...]
-      <c r="G1055" s="1" t="s">
+      <c r="H1055" t="s">
         <v>3858</v>
-      </c>
-[...1 lines deleted...]
-        <v>3859</v>
       </c>
     </row>
     <row r="1056" spans="1:8">
       <c r="A1056" t="s">
+        <v>3859</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>311</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>586</v>
+      </c>
+      <c r="G1056" s="1" t="s">
         <v>3860</v>
       </c>
-      <c r="B1056" t="s">
-[...14 lines deleted...]
-      <c r="G1056" s="1" t="s">
+      <c r="H1056" t="s">
         <v>3861</v>
-      </c>
-[...1 lines deleted...]
-        <v>3862</v>
       </c>
     </row>
     <row r="1057" spans="1:8">
       <c r="A1057" t="s">
+        <v>3862</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>315</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1057" s="1" t="s">
         <v>3863</v>
       </c>
-      <c r="B1057" t="s">
-[...14 lines deleted...]
-      <c r="G1057" s="1" t="s">
+      <c r="H1057" t="s">
         <v>3864</v>
-      </c>
-[...1 lines deleted...]
-        <v>3865</v>
       </c>
     </row>
     <row r="1058" spans="1:8">
       <c r="A1058" t="s">
+        <v>3865</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>319</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1058" s="1" t="s">
         <v>3866</v>
       </c>
-      <c r="B1058" t="s">
-[...14 lines deleted...]
-      <c r="G1058" s="1" t="s">
+      <c r="H1058" t="s">
         <v>3867</v>
-      </c>
-[...1 lines deleted...]
-        <v>3868</v>
       </c>
     </row>
     <row r="1059" spans="1:8">
       <c r="A1059" t="s">
+        <v>3868</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>324</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1059" s="1" t="s">
         <v>3869</v>
       </c>
-      <c r="B1059" t="s">
-[...14 lines deleted...]
-      <c r="G1059" s="1" t="s">
+      <c r="H1059" t="s">
         <v>3870</v>
-      </c>
-[...1 lines deleted...]
-        <v>3871</v>
       </c>
     </row>
     <row r="1060" spans="1:8">
       <c r="A1060" t="s">
+        <v>3871</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>328</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1060" s="1" t="s">
         <v>3872</v>
       </c>
-      <c r="B1060" t="s">
-[...5 lines deleted...]
-      <c r="D1060" t="s">
+      <c r="H1060" t="s">
         <v>3873</v>
-      </c>
-[...10 lines deleted...]
-        <v>3876</v>
       </c>
     </row>
     <row r="1061" spans="1:8">
       <c r="A1061" t="s">
-        <v>3877</v>
+        <v>3874</v>
       </c>
       <c r="B1061" t="s">
         <v>9</v>
       </c>
       <c r="C1061" t="s">
-        <v>17</v>
+        <v>332</v>
       </c>
       <c r="D1061" t="s">
-        <v>3873</v>
+        <v>3731</v>
       </c>
       <c r="E1061" t="s">
-        <v>3874</v>
+        <v>3732</v>
       </c>
       <c r="F1061" t="s">
         <v>23</v>
       </c>
       <c r="G1061" s="1" t="s">
-        <v>3878</v>
+        <v>3875</v>
       </c>
       <c r="H1061" t="s">
-        <v>3879</v>
+        <v>3876</v>
       </c>
     </row>
     <row r="1062" spans="1:8">
       <c r="A1062" t="s">
-        <v>3880</v>
+        <v>3877</v>
       </c>
       <c r="B1062" t="s">
         <v>9</v>
       </c>
       <c r="C1062" t="s">
-        <v>22</v>
+        <v>336</v>
       </c>
       <c r="D1062" t="s">
-        <v>3873</v>
+        <v>3731</v>
       </c>
       <c r="E1062" t="s">
-        <v>3874</v>
+        <v>3732</v>
       </c>
       <c r="F1062" t="s">
-        <v>234</v>
+        <v>288</v>
       </c>
       <c r="G1062" s="1" t="s">
-        <v>3881</v>
+        <v>3878</v>
       </c>
       <c r="H1062" t="s">
-        <v>3882</v>
+        <v>3879</v>
       </c>
     </row>
     <row r="1063" spans="1:8">
       <c r="A1063" t="s">
-        <v>3883</v>
+        <v>3880</v>
       </c>
       <c r="B1063" t="s">
         <v>9</v>
       </c>
       <c r="C1063" t="s">
-        <v>27</v>
+        <v>340</v>
       </c>
       <c r="D1063" t="s">
-        <v>3873</v>
+        <v>3731</v>
       </c>
       <c r="E1063" t="s">
-        <v>3874</v>
+        <v>3732</v>
       </c>
       <c r="F1063" t="s">
-        <v>23</v>
+        <v>573</v>
       </c>
       <c r="G1063" s="1" t="s">
-        <v>3884</v>
+        <v>3881</v>
       </c>
       <c r="H1063" t="s">
-        <v>3885</v>
+        <v>3882</v>
       </c>
     </row>
     <row r="1064" spans="1:8">
       <c r="A1064" t="s">
-        <v>3886</v>
+        <v>3883</v>
       </c>
       <c r="B1064" t="s">
         <v>9</v>
       </c>
       <c r="C1064" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D1064" t="s">
-        <v>3873</v>
+        <v>3884</v>
       </c>
       <c r="E1064" t="s">
-        <v>3874</v>
+        <v>3885</v>
       </c>
       <c r="F1064" t="s">
         <v>23</v>
       </c>
       <c r="G1064" s="1" t="s">
+        <v>3886</v>
+      </c>
+      <c r="H1064" t="s">
         <v>3887</v>
-      </c>
-[...1 lines deleted...]
-        <v>3888</v>
       </c>
     </row>
     <row r="1065" spans="1:8">
       <c r="A1065" t="s">
+        <v>3888</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>3884</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>3885</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1065" s="1" t="s">
         <v>3889</v>
       </c>
-      <c r="B1065" t="s">
-[...14 lines deleted...]
-      <c r="G1065" s="1" t="s">
+      <c r="H1065" t="s">
         <v>3890</v>
-      </c>
-[...1 lines deleted...]
-        <v>3891</v>
       </c>
     </row>
     <row r="1066" spans="1:8">
       <c r="A1066" t="s">
+        <v>3891</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>3884</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>3885</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>234</v>
+      </c>
+      <c r="G1066" s="1" t="s">
         <v>3892</v>
       </c>
-      <c r="B1066" t="s">
-[...5 lines deleted...]
-      <c r="D1066" t="s">
+      <c r="H1066" t="s">
         <v>3893</v>
-      </c>
-[...10 lines deleted...]
-        <v>3896</v>
       </c>
     </row>
     <row r="1067" spans="1:8">
       <c r="A1067" t="s">
-        <v>3897</v>
+        <v>3894</v>
       </c>
       <c r="B1067" t="s">
         <v>9</v>
       </c>
       <c r="C1067" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D1067" t="s">
-        <v>3893</v>
+        <v>3884</v>
       </c>
       <c r="E1067" t="s">
-        <v>3894</v>
+        <v>3885</v>
       </c>
       <c r="F1067" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G1067" s="1" t="s">
-        <v>3898</v>
+        <v>3895</v>
       </c>
       <c r="H1067" t="s">
-        <v>3899</v>
+        <v>3896</v>
       </c>
     </row>
     <row r="1068" spans="1:8">
       <c r="A1068" t="s">
-        <v>3900</v>
+        <v>3897</v>
       </c>
       <c r="B1068" t="s">
         <v>9</v>
       </c>
       <c r="C1068" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D1068" t="s">
-        <v>3893</v>
+        <v>3884</v>
       </c>
       <c r="E1068" t="s">
-        <v>3894</v>
+        <v>3885</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>23</v>
       </c>
       <c r="G1068" s="1" t="s">
-        <v>37</v>
+        <v>3898</v>
       </c>
       <c r="H1068" t="s">
-        <v>3901</v>
+        <v>3899</v>
       </c>
     </row>
     <row r="1069" spans="1:8">
       <c r="A1069" t="s">
+        <v>3900</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>3884</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>3885</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1069" s="1" t="s">
+        <v>3901</v>
+      </c>
+      <c r="H1069" t="s">
         <v>3902</v>
-      </c>
-[...16 lines deleted...]
-        <v>3904</v>
       </c>
     </row>
     <row r="1070" spans="1:8">
       <c r="A1070" t="s">
+        <v>3903</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>3904</v>
+      </c>
+      <c r="E1070" t="s">
         <v>3905</v>
       </c>
-      <c r="B1070" t="s">
-[...9 lines deleted...]
-        <v>3894</v>
+      <c r="F1070" t="s">
+        <v>288</v>
       </c>
       <c r="G1070" s="1" t="s">
         <v>3906</v>
       </c>
       <c r="H1070" t="s">
         <v>3907</v>
       </c>
     </row>
     <row r="1071" spans="1:8">
       <c r="A1071" t="s">
         <v>3908</v>
       </c>
       <c r="B1071" t="s">
         <v>9</v>
       </c>
       <c r="C1071" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D1071" t="s">
-        <v>3893</v>
+        <v>3904</v>
       </c>
       <c r="E1071" t="s">
-        <v>3894</v>
+        <v>3905</v>
       </c>
       <c r="F1071" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G1071" s="1" t="s">
         <v>3909</v>
       </c>
       <c r="H1071" t="s">
         <v>3910</v>
       </c>
     </row>
     <row r="1072" spans="1:8">
       <c r="A1072" t="s">
         <v>3911</v>
       </c>
       <c r="B1072" t="s">
         <v>9</v>
       </c>
       <c r="C1072" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="D1072" t="s">
-        <v>3893</v>
+        <v>3904</v>
       </c>
       <c r="E1072" t="s">
-        <v>3894</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>3905</v>
       </c>
       <c r="G1072" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H1072" t="s">
         <v>3912</v>
-      </c>
-[...1 lines deleted...]
-        <v>3913</v>
       </c>
     </row>
     <row r="1073" spans="1:8">
       <c r="A1073" t="s">
+        <v>3913</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>3904</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>3905</v>
+      </c>
+      <c r="G1073" s="1" t="s">
         <v>3914</v>
       </c>
-      <c r="B1073" t="s">
-[...14 lines deleted...]
-      <c r="G1073" s="1" t="s">
+      <c r="H1073" t="s">
         <v>3915</v>
-      </c>
-[...1 lines deleted...]
-        <v>3916</v>
       </c>
     </row>
     <row r="1074" spans="1:8">
       <c r="A1074" t="s">
+        <v>3916</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>3904</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>3905</v>
+      </c>
+      <c r="G1074" s="1" t="s">
         <v>3917</v>
       </c>
-      <c r="B1074" t="s">
-[...11 lines deleted...]
-      <c r="F1074" t="s">
+      <c r="H1074" t="s">
         <v>3918</v>
-      </c>
-[...4 lines deleted...]
-        <v>3920</v>
       </c>
     </row>
     <row r="1075" spans="1:8">
       <c r="A1075" t="s">
+        <v>3919</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>3904</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>3905</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1075" s="1" t="s">
+        <v>3920</v>
+      </c>
+      <c r="H1075" t="s">
         <v>3921</v>
-      </c>
-[...19 lines deleted...]
-        <v>3923</v>
       </c>
     </row>
     <row r="1076" spans="1:8">
       <c r="A1076" t="s">
+        <v>3922</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>3904</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>3905</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>234</v>
+      </c>
+      <c r="G1076" s="1" t="s">
+        <v>3923</v>
+      </c>
+      <c r="H1076" t="s">
         <v>3924</v>
-      </c>
-[...19 lines deleted...]
-        <v>3926</v>
       </c>
     </row>
     <row r="1077" spans="1:8">
       <c r="A1077" t="s">
+        <v>3925</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>45</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>3904</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>3905</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1077" s="1" t="s">
+        <v>3926</v>
+      </c>
+      <c r="H1077" t="s">
         <v>3927</v>
-      </c>
-[...19 lines deleted...]
-        <v>3929</v>
       </c>
     </row>
     <row r="1078" spans="1:8">
       <c r="A1078" t="s">
+        <v>3928</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>3904</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>3905</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>3929</v>
+      </c>
+      <c r="G1078" s="1" t="s">
         <v>3930</v>
       </c>
-      <c r="B1078" t="s">
-[...14 lines deleted...]
-      <c r="G1078" s="1" t="s">
+      <c r="H1078" t="s">
         <v>3931</v>
-      </c>
-[...1 lines deleted...]
-        <v>3932</v>
       </c>
     </row>
     <row r="1079" spans="1:8">
       <c r="A1079" t="s">
+        <v>3932</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>55</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>3904</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>3905</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1079" s="1" t="s">
         <v>3933</v>
       </c>
-      <c r="B1079" t="s">
-[...11 lines deleted...]
-      <c r="G1079" s="1" t="s">
+      <c r="H1079" t="s">
         <v>3934</v>
-      </c>
-[...1 lines deleted...]
-        <v>3935</v>
       </c>
     </row>
     <row r="1080" spans="1:8">
       <c r="A1080" t="s">
+        <v>3935</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>60</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>3904</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>3905</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1080" s="1" t="s">
         <v>3936</v>
       </c>
-      <c r="B1080" t="s">
-[...14 lines deleted...]
-      <c r="G1080" s="1" t="s">
+      <c r="H1080" t="s">
         <v>3937</v>
-      </c>
-[...1 lines deleted...]
-        <v>3938</v>
       </c>
     </row>
     <row r="1081" spans="1:8">
       <c r="A1081" t="s">
+        <v>3938</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>3904</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>3905</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1081" s="1" t="s">
         <v>3939</v>
       </c>
-      <c r="B1081" t="s">
-[...14 lines deleted...]
-      <c r="G1081" s="1" t="s">
+      <c r="H1081" t="s">
         <v>3940</v>
-      </c>
-[...1 lines deleted...]
-        <v>3941</v>
       </c>
     </row>
     <row r="1082" spans="1:8">
       <c r="A1082" t="s">
+        <v>3941</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>3904</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>3905</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1082" s="1" t="s">
         <v>3942</v>
       </c>
-      <c r="B1082" t="s">
-[...5 lines deleted...]
-      <c r="D1082" t="s">
+      <c r="H1082" t="s">
         <v>3943</v>
-      </c>
-[...10 lines deleted...]
-        <v>3787</v>
       </c>
     </row>
     <row r="1083" spans="1:8">
       <c r="A1083" t="s">
+        <v>3944</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>3904</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>3905</v>
+      </c>
+      <c r="G1083" s="1" t="s">
+        <v>3945</v>
+      </c>
+      <c r="H1083" t="s">
         <v>3946</v>
-      </c>
-[...19 lines deleted...]
-        <v>3950</v>
       </c>
     </row>
     <row r="1084" spans="1:8">
       <c r="A1084" t="s">
-        <v>3951</v>
+        <v>3947</v>
       </c>
       <c r="B1084" t="s">
         <v>9</v>
       </c>
       <c r="C1084" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="D1084" t="s">
-        <v>3952</v>
+        <v>3904</v>
       </c>
       <c r="E1084" t="s">
-        <v>3953</v>
+        <v>3905</v>
       </c>
       <c r="F1084" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="G1084" s="1" t="s">
-        <v>3954</v>
+        <v>3948</v>
       </c>
       <c r="H1084" t="s">
-        <v>3955</v>
+        <v>3949</v>
       </c>
     </row>
     <row r="1085" spans="1:8">
       <c r="A1085" t="s">
-        <v>3956</v>
+        <v>3950</v>
       </c>
       <c r="B1085" t="s">
         <v>9</v>
       </c>
       <c r="C1085" t="s">
-        <v>27</v>
+        <v>112</v>
       </c>
       <c r="D1085" t="s">
+        <v>3904</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>3905</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>46</v>
+      </c>
+      <c r="G1085" s="1" t="s">
+        <v>3951</v>
+      </c>
+      <c r="H1085" t="s">
         <v>3952</v>
-      </c>
-[...7 lines deleted...]
-        <v>3958</v>
       </c>
     </row>
     <row r="1086" spans="1:8">
       <c r="A1086" t="s">
-        <v>3959</v>
+        <v>3953</v>
       </c>
       <c r="B1086" t="s">
         <v>9</v>
       </c>
       <c r="C1086" t="s">
         <v>10</v>
       </c>
       <c r="D1086" t="s">
-        <v>3960</v>
+        <v>3954</v>
       </c>
       <c r="E1086" t="s">
-        <v>3961</v>
+        <v>3955</v>
       </c>
       <c r="F1086" t="s">
-        <v>3962</v>
+        <v>41</v>
       </c>
       <c r="G1086" s="1" t="s">
-        <v>3963</v>
+        <v>3956</v>
       </c>
       <c r="H1086" t="s">
-        <v>3007</v>
+        <v>3798</v>
       </c>
     </row>
     <row r="1087" spans="1:8">
       <c r="A1087" t="s">
-        <v>3964</v>
+        <v>3957</v>
       </c>
       <c r="B1087" t="s">
         <v>9</v>
       </c>
       <c r="C1087" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D1087" t="s">
-        <v>3965</v>
+        <v>3958</v>
       </c>
       <c r="E1087" t="s">
-        <v>3966</v>
+        <v>3959</v>
       </c>
       <c r="F1087" t="s">
-        <v>3967</v>
+        <v>3570</v>
       </c>
       <c r="G1087" s="1" t="s">
-        <v>3968</v>
+        <v>3960</v>
       </c>
       <c r="H1087" t="s">
-        <v>3092</v>
+        <v>3961</v>
       </c>
     </row>
     <row r="1088" spans="1:8">
       <c r="A1088" t="s">
-        <v>3969</v>
+        <v>3962</v>
       </c>
       <c r="B1088" t="s">
         <v>9</v>
       </c>
       <c r="C1088" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D1088" t="s">
+        <v>3963</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>3964</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1088" s="1" t="s">
         <v>3965</v>
       </c>
-      <c r="E1088" t="s">
+      <c r="H1088" t="s">
         <v>3966</v>
-      </c>
-[...7 lines deleted...]
-        <v>2986</v>
       </c>
     </row>
     <row r="1089" spans="1:8">
       <c r="A1089" t="s">
-        <v>3971</v>
+        <v>3967</v>
       </c>
       <c r="B1089" t="s">
         <v>9</v>
       </c>
       <c r="C1089" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D1089" t="s">
-        <v>3965</v>
+        <v>3963</v>
       </c>
       <c r="E1089" t="s">
-        <v>3966</v>
-[...2 lines deleted...]
-        <v>3967</v>
+        <v>3964</v>
       </c>
       <c r="G1089" s="1" t="s">
-        <v>3972</v>
+        <v>3968</v>
       </c>
       <c r="H1089" t="s">
-        <v>3161</v>
+        <v>3969</v>
       </c>
     </row>
     <row r="1090" spans="1:8">
       <c r="A1090" t="s">
+        <v>3970</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>3971</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>3972</v>
+      </c>
+      <c r="F1090" t="s">
         <v>3973</v>
-      </c>
-[...13 lines deleted...]
-        <v>3258</v>
       </c>
       <c r="G1090" s="1" t="s">
         <v>3974</v>
       </c>
       <c r="H1090" t="s">
         <v>3007</v>
       </c>
     </row>
     <row r="1091" spans="1:8">
       <c r="A1091" t="s">
         <v>3975</v>
       </c>
       <c r="B1091" t="s">
         <v>9</v>
       </c>
       <c r="C1091" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D1091" t="s">
-        <v>3965</v>
+        <v>3976</v>
       </c>
       <c r="E1091" t="s">
-        <v>3966</v>
+        <v>3977</v>
       </c>
       <c r="F1091" t="s">
-        <v>28</v>
+        <v>3978</v>
       </c>
       <c r="G1091" s="1" t="s">
-        <v>3976</v>
+        <v>3979</v>
       </c>
       <c r="H1091" t="s">
-        <v>3977</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="1092" spans="1:8">
       <c r="A1092" t="s">
+        <v>3980</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>3976</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>3977</v>
+      </c>
+      <c r="F1092" t="s">
         <v>3978</v>
       </c>
-      <c r="B1092" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G1092" s="1" t="s">
-        <v>3979</v>
+        <v>3981</v>
       </c>
       <c r="H1092" t="s">
-        <v>3980</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="1093" spans="1:8">
       <c r="A1093" t="s">
-        <v>3981</v>
+        <v>3982</v>
       </c>
       <c r="B1093" t="s">
         <v>9</v>
       </c>
       <c r="C1093" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D1093" t="s">
-        <v>3982</v>
+        <v>3976</v>
       </c>
       <c r="E1093" t="s">
+        <v>3977</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>3978</v>
+      </c>
+      <c r="G1093" s="1" t="s">
         <v>3983</v>
       </c>
-      <c r="F1093" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H1093" t="s">
-        <v>3070</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="1094" spans="1:8">
       <c r="A1094" t="s">
-        <v>3986</v>
+        <v>3984</v>
       </c>
       <c r="B1094" t="s">
         <v>9</v>
       </c>
       <c r="C1094" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D1094" t="s">
-        <v>3982</v>
+        <v>3976</v>
       </c>
       <c r="E1094" t="s">
-        <v>3983</v>
+        <v>3977</v>
       </c>
       <c r="F1094" t="s">
-        <v>3984</v>
+        <v>3258</v>
       </c>
       <c r="G1094" s="1" t="s">
-        <v>3987</v>
+        <v>3985</v>
       </c>
       <c r="H1094" t="s">
-        <v>3076</v>
+        <v>3007</v>
       </c>
     </row>
     <row r="1095" spans="1:8">
       <c r="A1095" t="s">
+        <v>3986</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>3976</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>3977</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1095" s="1" t="s">
+        <v>3987</v>
+      </c>
+      <c r="H1095" t="s">
         <v>3988</v>
-      </c>
-[...19 lines deleted...]
-        <v>3043</v>
       </c>
     </row>
     <row r="1096" spans="1:8">
       <c r="A1096" t="s">
+        <v>3989</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>3976</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>3977</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>3978</v>
+      </c>
+      <c r="G1096" s="1" t="s">
         <v>3990</v>
       </c>
-      <c r="B1096" t="s">
-[...14 lines deleted...]
-      <c r="G1096" s="1" t="s">
+      <c r="H1096" t="s">
         <v>3991</v>
-      </c>
-[...1 lines deleted...]
-        <v>3046</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>