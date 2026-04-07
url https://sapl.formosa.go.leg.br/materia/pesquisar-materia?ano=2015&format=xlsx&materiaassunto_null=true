--- v0 (2025-12-06)
+++ v1 (2026-04-07)
@@ -54,13452 +54,13452 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Gustavo Marques de Oliveira, Jeremias Gomes de Castro, Jesulindo Gomes de Castro (Castro), Jurandir Humberto Alves de Oliveira - Jurandir, Nélio Marques de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2525/2525_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2525/2525_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART. 1º DO PROJETO DE LEI ORDINÁRIA N.° 001/2015, QUE DISPÕE SOBRE A REVISÃO DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS E DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE FORMOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2620/2620_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2620/2620_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DO PROJETO DE RESOLUÇÃO N.° 002/15 QUE MODIFICA O § 2° DO ART. 124 DA RESOLUÇÃO N.° 004/08, DE 12 DE DEZEMBRO DE 2008 QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FORMOSA, ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2621/2621_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2621/2621_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DO PROJETO DE RESOLUÇÃO N.° 003/15 QUE "FICA REGULAMENTADA A CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2598/2598_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2598/2598_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 004/2015 AO PROJETO DE LEI Nº 002/2015, DE 30 DE JANEIRO DE 2015, DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2653/2653_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2653/2653_texto_integral.pdf</t>
   </si>
   <si>
     <t>005/2015 &amp;#8211; ACRESCENTA DISPOSITIVOS DO PROJETO DE RESOLUÇÃO N.°003/2015 QUE &amp;#8220;FICA REGULAMENTADA A CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Antônio Faleiro Filho</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2659/2659_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2659/2659_texto_integral.pdf</t>
   </si>
   <si>
     <t>006/2015 - MODIFICA DISPOSITIVOS DO PROJETO DE RESOLUÇÃO N.°003/15 QUE FICA REGULAMENTADA A CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2660/2660_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2660/2660_texto_integral.pdf</t>
   </si>
   <si>
     <t>007/2015 - SUPRIME DISPOSITIVOS DO PROJETO DE RESOLUÇÃO N.°003/15 QUE FICA REGULAMENTADA A CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Dijair de Sousa Geracy (Miquita)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2665/2665_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2665/2665_texto_integral.pdf</t>
   </si>
   <si>
     <t>008/2015 - ADICIONA AO ARTIGO 1º DO PROJETO DE RESOLUÇÃO N.° 001/2015, DE 30 DE JANEIRO DE 2015, QUE ALTERA OS ARTIGOS 257 E 259 DA RESOLUÇÃO 004/08, DE 12 DE DEZEMBRO DE 2008, QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FORMOSA, ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Santiago Ferreira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2921/2921_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2921/2921_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 009/2015 AO PROJETO DE LEI N.º 015/15 DE 24 DE FEVEREIRO DE 2015</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2922/2922_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2922/2922_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N.º 010/2015 AO PROJETO DE LEI N.º 015/15 DE 24 DE ABRIL DE 2015</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Natanael Caetano do Nascimento (Sd. Caetano)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/</t>
+    <t>http://sapl.formosa.go.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 011/15 AO PROJETO DE LEI ORDINÁRIA N.º 017/15.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2930/2930_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2930/2930_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 012/2015 AO PROJETO DE RESOLUÇÃO N.º 006/2015</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2929/2929_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2929/2929_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N.º 013/15 AO PROJETO DE RESOLUÇÃO N.º 006/2015.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3023/3023_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3023/3023_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA OS ARTIGOS 1.° &amp;#8220;CAPUT&amp;#8221;, 2° E 3° DO PROJETO DE LEI N.° 009/2015 DE 10 DE MARÇO DE 2015, QUE DISPÕE SOBRE A RESERVA DE IMÓVEIS DE PROGRAMAS HABITACIONAIS DO MUNICÍPIO PARA OS PORTADORES DE NECESSIDADES ESPECIAIS OU PARA FAMÍLIAS QUE OS POSSUAM E MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Nélio Marques de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3036/3036_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3036/3036_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART. 2º DO PROJETO DE LEI Nº 014/15, QUE REVOGA O ART.13 E ACRESCENTA PARÁGRAFO ÚNICO AO ART. 14 DA LEI N.° 541/11, DE 23 DE DEZEMBRO DE 2011, QUE DISPÕE SOBRE O ESTACIONAMENTO ROTATIVO DENOMINADO "ÁREA AZUL" EM VIAS PÚBLICAS DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3037/3037_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3037/3037_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ARTIGO 1° DO PROJETO DE LEI COMPLEMENTAR N.° 010/15, QUE REVOGA O ITEM 1. DO ARTIGO 198 DA LEI COMPLEMENTAR N.° 013/13 DE DEZEMBRO DE 2013, QUE ALTERA OS DISPOSITIVOS DA LEI COMPLEMENTAR N.° 003, DE 30 DE DEZEMBRO DE 2009 &amp;#8211; CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3213/3213_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3213/3213_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ART. 3° DO PROJETO DE LEI N.° 041/2015 QUE &amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DA REDE BANCÁRIA MUNICIPAL DE ABRIR CONTA POUPANÇA A TODOS OS APOSENTADOS E PENSIONISTAS QUE RECEBEM SEUS PROVENTOS NO MUNICÍPIO DE FORMOSA/GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3214/3214_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3214/3214_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ART. 3° DO PROJETO DE LEI N.° 049/2015 QUE &amp;#8220;IMPLEMENTA A CENTRAL DE INTÉRPRETES DE LIBRAS NA OUVIDORIA DA PREFEITURA MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3237/3237_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3237/3237_texto_integral.doc</t>
   </si>
   <si>
     <t>MODIFICA O 3º PARÁGRAFO DO ART. 1º DO PROJETO DE LEI N.° 023/15 DO PODER EXECUTIVO, QUE ESTABELECE AS DIRETRIZES E BASES DO SISTEMA MUNICIPAL DE ENSINO, CRIA O CONSELHO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3553/3553_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3553/3553_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.° 021/2015</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3552/3552_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3552/3552_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N.° 022/2015</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3557/3557_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3557/3557_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 023/2015</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3606/3606_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3606/3606_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 024-15 AO PROJETO DE LEI 041/2015</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3605/3605_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3605/3605_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N.º 025/2015 AO PROJETO DE LEI N.º 041/2015, DE 26 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>MODIFICA O §§ 8° DO ART. 2° DO PROJETO DE LEI N°. 045/15, QUE ALTERA DISPOSITIVOS DA LEI N°. 353/2010, DE 15 DE ABRIL DE 2010, QUE DISPÕE SOBRE TRANSPORTE DE PASSAGEIROS POR MOTOTÁXI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3683/3683_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3683/3683_texto_integral.doc</t>
   </si>
   <si>
     <t>MODIFICA OS ARTIGOS 3º E 5º DO PROJETO DE RESOLUÇÃO 009/2015 DE 04 DE MAIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3772/3772_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3772/3772_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA O ART. 1° DO PROJETO DE LEI N.° 048/15, DE 10 DE NOVEMBRO DE 2015, QUE "INCLUI NA PLANTA DE VALORES IMOBILIÁRIOS PARA FINS DE LANÇAMENTO DO IPTU, OS IMÓVEIS SITUADOS NOS LOGRADOUROS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3786/3786_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3786/3786_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ARTIGO 12 DO PROJETO DE LEI ORDINÁRIA N°. 044/15, QUE DISPÕE SOBRE A REGULAMENTAÇÃO DAS ATIVIDADES TURÍSTICAS NO MUNICÍPIO DE FORMOSA/GO, CRIA O VOUCHER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Wenner Patrick de Sousa - Wenner Patrick</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3775/3775_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3775/3775_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O CAPÍTULO V, ART. 11, § 2° DO PROJETO DE LEI N.° 044/15, DE AUTORIA DO PODER EXECUTIVO, QUE DISPÕE SOBRE REGULAMENTAÇÃO DAS ATIVIDADES TURÍSTICAS NO MUNICÍPIO DE FORMOSA/GO, CRIA O VOUCHER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>EOR</t>
   </si>
   <si>
     <t>Emenda ao Orçamento</t>
   </si>
   <si>
     <t>Gilmar Vaz da Costa (Didi do Bonito)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3428/3428_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3428/3428_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA ACADÊMIA DO IDOSO NO DISTRITO DO BEZERRA</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3427/3427_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3427/3427_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DAS RUAS DO BAIRRO PARQUE LAGUNA II</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3437/3437_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3437/3437_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.° 003/2015</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3438/3438_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3438/3438_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATVA N.°004/2015.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>Gustavo Marques de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3439/3439_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3439/3439_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 005-2015 AO PROJETO DE LEI N. 028-2015. AQUISIÇÃO DE EQUIPAMENTO PARA O HEMOCENTO.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3440/3440_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3440/3440_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 006-2015 AO PROJETO DE LEI N. 028-2015. AQUISIÇÃO DE ÔNIBUS ESCOLAR.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA MODIFICATIVA 007-2015 AO PROJETO DE LEI N. 028-2015. CONVÊNIO PARA AQUISIÇÃO DE EQUIPAMENTOS </t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3443/3443_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3443/3443_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 008/2015</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3444/3444_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3444/3444_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 009/2015</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3445/3445_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3445/3445_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 010/2015</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3446/3446_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3446/3446_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 011/2015</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>Edmundo Nunes Dourado - Mundim</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3442/3442_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3442/3442_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 012/2015</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jesulindo Gomes de Castro (Castro)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2526/2526_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2526/2526_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA 11A (255 METROS) DO BAIRRO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2529/2529_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2529/2529_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA 13 E RUA 12 DO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA A (44 METROS) DO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA J (700 METROS) DO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2532/2532_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2532/2532_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA D (300 METROS) DO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>REALIZAR RECAPEAMENTO ASFÁLTICO NO TRECHO DA RUA 20, ENTRE AS QUADRAS 36 E 48 DO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2534/2534_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2534/2534_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA A DO SETOR ROSA MARIA.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2535/2535_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2535/2535_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA PERIMETRAL DO SETOR ROSA MARIA.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2536/2536_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2536/2536_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA C NO TRECHO À DIREITA E ESQUERDA DO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2537/2537_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2537/2537_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA 13 B DO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2538/2538_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2538/2538_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA 13 A DO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2539/2539_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2539/2539_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA 11 B DO BAIRRO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2540/2540_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2540/2540_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA VERDE (500 METROS) DO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2541/2541_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2541/2541_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACO NA RUA PERNAMBUCO, QUADRA H DO SETOR VILA CAROLINA.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2552/2552_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2552/2552_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZE A RENOVAÇÃO DO CONTRATO COM O IBAM (INSTITUTO BRASILEIRO DE ADMINISTRAÇÃO MUNICIPAL).</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2553/2553_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2553/2553_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A REVISÃO DO PLANO DIRETOR DE FORMOSA, UMA VEZ QUE SUA PRIMEIRA REVISÃO DEVERIA TER SIDO FEITA EM 2008.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2554/2554_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2554/2554_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR CAMPANHA DE PREVENÇÃO E PUNIÇÃO A ATOS DE POLUIÇÃO E AGRESSÃO AO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2555/2555_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2555/2555_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM A MAIOR BREVIDADE A ILUMINAÇÃO DE UM TRECHO DA RUA 01, PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE O RECAPEAMENTO ASFÁLTICO DA VIA 11 DO SETOR SUL.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Jurandir Humberto Alves de Oliveira - Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2550/2550_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2550/2550_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR SERVIÇOS DE &amp;#8220;TAPA BURACOS&amp;#8221; COM URGÊNCIA, NA RUA JOÃO ISPER GEBRIM DO BAIRRO FORMOSINHA, (PRÓXIMO À MATA DA BICA, SENTIDO SETOR SUL, UMA RUA ABAIXO DA RUA 15).</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2546/2546_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2546/2546_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NO TRECHO DA AVENIDA B (67 METROS) DO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2547/2547_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2547/2547_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA 14 (223 METROS E RUA 12 (148 METROS) DO SETOR PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2548/2548_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2548/2548_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NO TRECHO DA RUA 16 (159 METROS) DO SETOR PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2549/2549_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2549/2549_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFALTICA NO TRECHO DA RUA 15 (225 METROS) DO SETOR PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2561/2561_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2561/2561_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFALTICA NO TRECHO 01 E 02 DA AVENIDA A (637 METROS) DO SETOR PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>Emílio Torres de Almeida (Emílio do Raio X)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2610/2610_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2610/2610_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PINTURA DOS QUEBRA-MOLAS NA AVENIDA 03 &amp;#8211; PARQUE DAS LARANJEIRAS (FRENTE AO COMERCIAL LARANJEIRA) NAS DUAS VIAS.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2560/2560_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2560/2560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO DO SEMÁFORO NA RUA VALDEMIRO DE MIRANDA ESQUINA COM A RUA CLAUDIANO ROCHA PRAÇA DE FEIRA.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>Domingos de Sena Lopes Filho - Domingos Filho</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2558/2558_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2558/2558_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE INSTALAR OS CENTROS DE ATENÇÃO PSICOSSOCIAL (CAPS) NO HOSPITAL MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>Dijair de Sousa Geracy (Miquita), José Aparecido de Sousa Leite (Zequinha Leiloeiro), Miguel Rubens dos Santos Oliveira - Macarrão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2654/2654_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2654/2654_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REVISÃO DE ILUMINAÇÃO NA AVENIDA TANCREDO NEVES (SENTIDO FORMOSA A BRASÍLIA) SAÍDA SUL</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2559/2559_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2559/2559_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NO BAIRRO DOM BOSCO.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2640/2640_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2640/2640_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS  NOS SETORES: CENTRO,VAZANTE E BOSQUE NO DISTRITO DO BEZERRA.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2663/2663_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2663/2663_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR MUTIRÃO DA LIMPEZA NO DISTRITO DE SANTA ROSA.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2599/2599_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2599/2599_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PROJETO INSTITUINDO EM NOSSO MUNICÍPIO POLÍTICA DE ARBORIZAÇÃO.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2579/2579_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2579/2579_texto_integral.pdf</t>
   </si>
   <si>
     <t>AFIXAR PLACA INFORMATIVA EM FARMÁCIAS E DROGARIAS CONTENDO ADVERTÊNCIA QUANTO AOS RISCOS DE AUTOMEDICAÇÃO EM GERAL.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2580/2580_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2580/2580_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA IMPLANTAÇÃO DE MEDIDAS QUE VISAM A DIMINUIÇÃO DE ACIDENTES NA AVENIDA 2 NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2581/2581_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2581/2581_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA A IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NA VIA 11 SETOR SUL.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2600/2600_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2600/2600_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR AO PROCON PARA QUE AGÊNCIAS BANCÁRIAS E CASAS LOTÉRICAS CUMPRAM AS LEIS MUNICIPAIS N.°417/10, DE 23 DE NOVEMBRO DE 2010 E 459 DE 18 DE MAIO DE 2011 QUE "DISPÕE SOBRE A PROIBIÇÃO DO USO DE "PAPEL TÉRMICO" NA IMPRESSÃO DE RECIBOS E COMPROVANTES BANCÁRIOS, NO MUNICÍPIO DE FORMOSA".</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2563/2563_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2563/2563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA E (208 METROS) E RUA F (151 METROS) DO SETOR ROSA MARIA. </t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2564/2564_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2564/2564_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUIR EMBARCADORES PARA JET SKI E BARCOS NA LAGOA FEIA. </t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2565/2565_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2565/2565_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR GRADES (TELA) DE PROTEÇÃO AO REDOR DA NASCENTE DA LAGOA FEIA.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2566/2566_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2566/2566_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA 04 (210 METROS) E RUA 4A (80 METROS) DO SETOR DOM BOSCO.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2567/2567_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2567/2567_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA 04 (138 METROS) DO SETOR ROSA MARIA.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2568/2568_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2568/2568_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM PSF (PROGRAMA SAÚDE DA FAMÍLIA) NO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM PARQUE INFANTIL NO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2570/2570_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2570/2570_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A PINTURA DA FAIXA DE PEDESTRE COM UMA TINTA ESPECIAL EM FRENTE AO COLÉGIO JOAQUIM MAGALHÃES.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2572/2572_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2572/2572_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS: 10A (62 METROS), 10B (70 METROS) E 10C (70 METROS) DO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2573/2573_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2573/2573_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NO TRECHO DA AVENIDA CIRCULAR (895 METROS) DO SETOR ROSA MARIA.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2574/2574_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2574/2574_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NA RUA PARAÍBA, QD E, EM FRENTE AO LOTE 09 DO SETOR VILA CAROLINA.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2575/2575_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2575/2575_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NO TRECHO D RUA 08 (469 METROS), RUA 11 (322 METROS) E RUA 17A (50 METROS) DO BAIRRO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2576/2576_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2576/2576_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA 09A (60 METROS), AVENIDA B (286 METROS) E AVENIDA C (139 METROS) DO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2577/2577_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2577/2577_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NO FINAL DA RUA PARAÍBA, QD E DO SETOR VILA CAROLINA</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2585/2585_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2585/2585_texto_integral.pdf</t>
   </si>
   <si>
     <t>CEDER UM CAMINHÃO DE AREIA PARA QUADRA DE ESPORTES DO SETOR SUL.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2586/2586_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2586/2586_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR O HOSPITAL PÚBLICO VETERINÁRIO DE FORMOSA.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2587/2587_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2587/2587_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR BANCO DE ALIMENTOS DE FORMOSA.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2591/2591_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2591/2591_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A REVISÃO DA ILUMINAÇÃO PÚBLICA DA RUA VISCONDE DE PORTO SEGURO EM FRENTE AO NÚMERO 1777 NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2594/2594_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2594/2594_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE 03 (TRÊS)  QUEBRA- MOLAS, NA RUA DO BREJÃO, DISTRITO DO BEZERRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2658/2658_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2658/2658_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTALAÇÃO DE DUAS LOMBADAS NA EXTENSÃO DA AVENIDA SENADOR COIMBRA BUENO, SITUADA ENTRE OS BAIRROS JARDIM CALIFÓRNIA E JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2589/2589_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2589/2589_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS NAS SEGUINTES RUAS DO BAIRRO PARQUE UNIÃO: RUA I, RUA J, RUA L, RUA M, RUA N, RUA O, RUA P, RUA Q, RUA R, RUA 14, RUA 15, RUA 16 E RUA 17.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2601/2601_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2601/2601_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVER CONTINUADAMENTE NOS DISTRITOS E AGLOMERAÇÕES NA ZONA RURAL, PROGRAMAÇÃO CULTURAL, PODENDO SER PREVISTA A UTILIZAÇÃO DE EQUIPAMENTOS ITINERANTES PARA BIBLIOTECA E APRESENTAÇÕES CULTURAIS.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2604/2604_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2604/2604_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR CAMPANHA SOBRE A &amp;#8220;IMPORTÂNCIA DA RACIONALIZAÇÃO DA ÁGUA".</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2602/2602_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2602/2602_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE SAÚDE NO SENTIDO DE VIABILIZAR A CRIAÇÃO DO PROGRAMA DE ATENÇÃO INTEGRAL À SAÚDE DA PESSOA PORTADORA DE VITILIGO NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2603/2603_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2603/2603_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM A MAIOR BREVIDADE A INSTALAÇÃO DE BASE DA GUARDA MUNICIPAL PARA VIGILÂNCIA PERMANENTE DA MATA DA BICA.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2655/2655_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2655/2655_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE O RECAPEAMENTO ASFÁLTICO DA RUA 34 DO SETOR BOSQUE.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2634/2634_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2634/2634_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTO DA LEI PROMULGADA N° 003/2006, DE 15 DE DEZEMBRO DE 2006, QUE "DISPÕE SOBRE A IMPLANTAÇÃO DA CAMPANHA PERMANENTE DE INCENTIVO A DOAÇÃO DE MEDICAMENTOS NO MUNICÍPIO DE FORMOSA-GO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2635/2635_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2635/2635_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEVANTAMENTO DE VÁRIOS BAIRROS DE NOSSA CIDADE, ONDE AS LÂMPADAS ESTEJAM QUEIMADAS OU FALTANDO PARA QUE DURANTE O DIA SEJAM TROCADAS.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2636/2636_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2636/2636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO DA CALÇADA DO ENTORNO DA MATA DA BICA PARA CAMINHADAS. _x000D_
 </t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2637/2637_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2637/2637_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM A MAIOR BREVIDADE A CRIAÇÃO DE CICLOVIA NO ENTORNO DA MATA DA BICA.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2638/2638_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2638/2638_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR "CAMPANHA DE ARBORIZAÇÃO PÚBLICA".</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2650/2650_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2650/2650_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR LOCAIS E POSTOS DE ENTREGAS DE PILHAS, BATERIAS E CONGÊNERES USADOS PARA DESCARTAR DE FORMA ECOLOGICAMENTE CORRETA PARA NÃO PREJUDICAR O MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2649/2649_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2649/2649_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTAR A" POLÍTICA NACIONAL DE ATENÇÃO À SAÚDE DO HOMEM" DESENVOLVIDA ATRAVÉS DO MINISTÉRIO DA SAÚDE JUNTAMENTE COM GESTORES DOS SUS E SOCIEDADES ORGANIZADAS.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2648/2648_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2648/2648_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER CONVÊNIOS COM PAPELARIAS E/OU COPIADORAS PARA DISPONIBILIZAR XÉROX A PREÇO DE CUSTO AOS ALUNOS DO PRIMEIRO E SEGUNDO GRAU DAS ESCOLAS PUBLICAS E PRIVADAS E  UNIVERSITÁRIOS DE FORMOSA.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2595/2595_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2595/2595_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A REFORMA GERAL DA QUADRA DE ESPORTES, LOCALIZADA AO LADO DA ESCOLA MUNICIPAL PROF. DOMINGOS DE JESUS MONTEIRO GUIMARÃES NO SETOR BELA VISTA DESTA CIDADE.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2596/2596_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2596/2596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR A PINTURA (REPINTURA) DA SINALIZAÇÃO HORIZONTAL (FAIXA DE PEDESTRE) NO CRUZAMENTO ENTRE AS AV. ÂNGELO CHAVES, AV. IVONE SAAD E AV. ANHANGUERA EM FRENTE AO XIS GAUCHO DE FORMOSA. </t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2630/2630_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2630/2630_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR A CALÇADA DA ESCOLA MAÇOM ÂNGELO CHAVES (ANTIGO COLÉGIO MAURO ALVES GUIMARÃES) NA RUA PRESIDENTE VENCESLAU BRAZ NO SETOR PAMPULHA.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2609/2609_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2609/2609_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UM CMEI (CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL), NO PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2608/2608_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2608/2608_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR PARADAS DE ÔNIBUS COM COBERTURA NO SETOR IMPERATRIZ.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2631/2631_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2631/2631_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ACADEMIA DA TERCEIRA IDADE NA AVENIDA CIRCULAR, FUNDOS DO GINÁSIO DE ESPORTES NO SETOR FERROVIÁRIO.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2643/2643_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2643/2643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUIR UM GINÁSIO DE ESPORTES NO BAIRRO FORMOSINHA._x000D_
 </t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2632/2632_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2632/2632_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA  NA RUA GABRIEL GUIMARÃES, SETOR DE CHÁCARAS DO ABREU ( PERTO DO CONDOMÍNIO IRIS VILLAGE).</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2612/2612_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2612/2612_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA RUA 10 DO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2613/2613_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2613/2613_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UM MINI HOSPITAL NO DISTRITO DO JK.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2615/2615_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2615/2615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA AVENIDA CIRCULAR NO SETOR PRIMAVERA.  _x000D_
 </t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2616/2616_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2616/2616_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ESCOLA DE TEMPO INTEGRAL NO SETOR PRIMAVERA.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2646/2646_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2646/2646_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISAO DE ILUMINAÇAO DO GINASIO DE ESPORTE IVANI JUAREZ DE PAIVA PARQUE LAGUNA</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2644/2644_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2644/2644_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER OPERAÇÃO TAPA BURACO NA AVENIDA FERROVIÁRIA D ESQUINA COM A RUA 25 DO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2645/2645_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2645/2645_texto_integral.pdf</t>
   </si>
   <si>
     <t>086/2015 - OPERAÇÃO TAPA BURACO NA AV. ANHANGUERA CENTRO (DE FRENTE AO SUPERMERCADO ECONÔMICO)</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2647/2647_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2647/2647_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PLACA DE SINALIZAÇAO DE QUEBRA MOLA NA RUA 09 NO SETOR SAO BENEDITO</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2623/2623_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2623/2623_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA AVENIDA PADRE TIAGO NO SETOR NORDESTE</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2624/2624_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2624/2624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UM LAGUINHO NO BAIRRO VILA AURORA._x000D_
 </t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2625/2625_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2625/2625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA RUA 07, RUA 08 E RUA 23 NO SETOR NORDESTE._x000D_
 </t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2626/2626_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2626/2626_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA RUA 03 NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2627/2627_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2627/2627_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA RUA 21 NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2628/2628_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2628/2628_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA RUA 10 COM SANTA TEREZINHA NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2629/2629_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2629/2629_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA QUEIMADAS NA RUA I EM FRENTE O Nª 28ª QD 128 L 28 NO ATRÁS DO COLÉGIO ISAIRA NO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2642/2642_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2642/2642_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM QUEBRA-MOLAS NA RUA OLIMPIO SPINDOLA Nº 99 &amp;#8211; SETOR FERROVIÁRIO EM FRENTE AO SACOLÃO FORMOSA.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2641/2641_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2641/2641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER RECAPEAMENTO  ASFALTICO  EM TODA RUA 12 NA LAGOA DOS SANTOS._x000D_
 </t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2639/2639_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2639/2639_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA REVISÃO GERAL NA REDE DE ESGOTO NA RUA 10 DO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Gustavo Marques de Oliveira, Jesulindo Gomes de Castro (Castro)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2656/2656_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2656/2656_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS E LIMPEZA EM TODA A EXTENSÃO DA AVENIDA CRISTALINA NO BAIRRO SETOR SUL.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Jeremias Gomes de Castro</t>
   </si>
   <si>
     <t>COLOCAR UMA PLACA DE RESERVADO PARA DEFICIENTES FÍSICOS NA PRAÇA RUI BARBOSA EM FRENTE À PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2664/2664_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2664/2664_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR O PATROLAMENTO DE TODAS AS ESTRADAS DO DISTRITO DE SANTA ROSA.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2676/2676_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2676/2676_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA BIBLIOTECA MÓVEL QUE PERCORRERÁ A PERIFERIA DO MUNICÍPIO E ZONA RUAL, LEVANDO LIVROS A COMUNIDADES MAIS CARENTES.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2677/2677_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2677/2677_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIE UMA FORÇA TAREFA PARA DAR CELERIDADE A TODOS OS PROCESSOS ADMINISTRATIVOS QUE FIGUREM COMO PARTE "SERVIDORES PÚBLICOS" E QUE TRATE DE SEUS ATOS E INTERESSES.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2678/2678_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2678/2678_texto_integral.pdf</t>
   </si>
   <si>
     <t>CURSO DE CAPACITAÇÃO DOS SERVIDORES DESTA CASA DE LEIS EM ORÇAMENTO PÚBLICO, LEI DE RESPONSABILIDADE FISCAL E DE LICITAÇÕES E CONTRATOS.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2679/2679_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2679/2679_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARBORIZAÇÃO E A DEVIDA MANUTENÇÃO DA PRAÇA I E PRAÇA II NO SETOR IMPERATRIZ.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2680/2680_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2680/2680_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONFECÇÃO E DISTRIBUIÇÃO DE PANFLETOS OBJETIVANDO A CONSCIENTIZAÇÃO DA POPULAÇÃO SOBRE OS RISCOS DE ACIDENTES DOMÉSTICOS COM CRIANÇAS.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2681/2681_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2681/2681_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM MAIOR BREVIDADE A IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE E/OU PLACAS DE SINALIZAÇÃO NO CRUZAMENTO DA RUA 13 COM A 18 NO SETOR PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM MAIOR BREVIDADE MAIS COMPUTADORES, MELHOR QUALIDADE DE ACESSO A NAVEGAÇÃO DA INTERNET E AUMENTO DE PAPEL PARA A DISPONIBILIZAÇÃO E IMPRESSÃO NA BIBLIOTECA MUNICIPAL DA CÂMARA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2705/2705_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2705/2705_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM MAIOR BREVIDADE POSSÍVEL, ESTUDOS E IMPLANTAÇÃO DE UM SEMÁFORO NO CRUZAMENTO DAS RUAS MODESTO DE MELO COM A SANTA LUZIA.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA RUA MODESTO DE MELO</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2703/2703_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2703/2703_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR NO SITE DA CÂMARA, UM LINK &amp;#8220;CIDADÃO PARTICIPATIVO&amp;#8221; SEMELHANTE AO DO SITE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2702/2702_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2702/2702_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR INSPEÇÃO ANUAL DO ESTADO GERAL DE SAÚDE DOS ALUNOS DOS ESTABELECIMENTOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2701/2701_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2701/2701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAR A FISCALIZAÇÃO NOS LOTES PARTICULARES QUE NÃO SÃO DEVIDAMENTE LIMPOS POR SEUS PROPRIETÁRIOS, E ACUMULAM LIXO E ÁGUA, TRAZENDO VÁRIOS RISCOS À POPULAÇÃO, EM ESPECIAL OS LOTES ATRÁS DO COLÉGIO SÉRGIO FAYAD.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>VIABILIZAR PROGRAMAÇÃO MENSAL OU SEMANAL DE EVENTOS COM PALESTRAS QUE TRATEM DE INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2727/2727_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2727/2727_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR PORTAIS DE SEGURANÇA COM CÂMERAS NAS ENTRADAS DA CIDADE.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>REALIZAR PALESTRAS SOBRE &amp;#8220;REEDUCAÇÃO ALIMENTAR&amp;#8221;, DIRIGIDAS AOS PAIS E RESPECTIVOS FILHOS, CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2725/2725_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2725/2725_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR REDUTOR DE VELOCIDADE E/OU PLACAS DE SINALIZAÇÃO NO CRUZAMENTO DA RUA 11 COM A 18 NO BAIRRO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE E/OU PLACAS DE SINALIZAÇÃO NO CRUZAMENTO DA RUA 10 COM A 18 NO BAIRRO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2724/2724_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2724/2724_texto_integral.pdf</t>
   </si>
   <si>
     <t>DAR PALESTRA NESSA CASA DE LEIS, CUJO TEMA SEJA: DIREITOS BÁSICOS DO CONSUMIDOR E DEVERES DO FORNECEDOR, TENDO COMO PÚBLICO ALVO OS ALUNOS DA REDE MUNICIPAL E ESTADUAL DE ENSINO, ALÉM DE TODA A COMUNIDADE.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2744/2744_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2744/2744_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR SERVIÇO JUNTO A CÂMARA MUNICIPAL DE FORMOSA DE &amp;#8220;ACHADOS E PERDIDOS&amp;#8221; PARA ATENDER À COMUNIDADE.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2745/2745_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2745/2745_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A LIMPEZA AO LADO DA ESCOLA MUNICIPAL ORLANDINA DE CASTRO MIRANDA LOCALIZADA NO CONJUNTO HABITACIONAL NOVA FORMOSA, S/Nº NO PARQUE DA COLINA II.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2746/2746_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2746/2746_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA ANTÔNIO JONAS DE CASTRO NO BAIRRO PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2747/2747_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2747/2747_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A PAVIMENTAÇÃO ASFÁLTICA E CONSTRUÇÃO DE MEIO FIO NA RUA TURQUESA LOCALIZADA NO CONJUNTO VIDA NOVA DO BAIRRO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2748/2748_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2748/2748_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONCESSÃO DOS BENEFÍCIOS DE VALE-TRANSPORTE E AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA LEGISLATIVA DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2770/2770_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2770/2770_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA CIDADE NA RUA TURMALINA LOCALIZADA NO CONJUNTO VIDA NOVA NO BAIRRO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2769/2769_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2769/2769_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA CIDADE NA RUA TURQUESA, LOCALIZADA NO CONJUNTO VIDA NOVA DO BAIRRO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2768/2768_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2768/2768_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A PAVIMENTAÇÃO ASFÁLTICA E CONSTRUÇÃO DE MEIO FIO NA RUA TURMALINA LOCALIZADA NO CONJUNTO VIDA NOVA DO BAIRRO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2767/2767_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2767/2767_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A PAVIMENTAÇÃO ASFÁLTICA E CONSTRUÇÃO DE MEIO FIO NA RUA ÔNIX LOCALIZADA NO CONJUNTO VIDA NOVA DO BAIRRO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2766/2766_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2766/2766_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A PAVIMENTAÇÃO ASFÁLTICA E CONSTRUÇÃO DE MEIO FIO NA RUA ÁGATA LOCALIZADA NO CONJUNTO VIDA NOVA DO BAIRRO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2815/2815_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2815/2815_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ESTRUTURA QUE CUBRA EM PARTE, O CÓRREGO JOSEFA GOMES NA AVENIDA IVONE SAAD ENTRE A AVENIDA MAESTRO JOÃO LUÍS DO ESPÍRITO SANTO E RUA ANTÔNIO DUTRA, CRIANDO UM CALÇADÃO E AINDA INSTALAÇÃO DE ACADEMIA AO AR LIVRE, EM FRENTE OU PRÓXIMO AO DIVINÓDROMO.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2810/2810_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2810/2810_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR A OUVIDORIA EXCLUSIVA DA SAÚDE NA REDE PÚBLICA MUNICIPAL DE SAÚDE DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2668/2668_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2668/2668_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA MINAS COM RUA PARAÍBA, QUADRA B DO SETOR VILA CAROLINA.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2669/2669_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2669/2669_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA SÃO PAULO, QD D DO SETOR RESIDENCIAL SANTA ROSA.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2670/2670_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2670/2670_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA CEARA, QD. H DO SETOR CAROLINA.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2671/2671_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2671/2671_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFÁLTICA E LIMPEZA NA RUA GOIÁS, QD D DO SETOR VILA CAROLINA.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2672/2672_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2672/2672_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTAR O BUEIRO, EM FRENTE AO BAR FAMA, NA RUA PADRE TOMÉ, CENTRO.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2673/2673_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2673/2673_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAR, BEM COMO, CASCALHAR O TRECHO DA RUA 17 DO SETOR SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2691/2691_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2691/2691_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR NA PRAÇA RUI BARBOSA, NO SENTINDO DE RUA JOSÉ VIANA LÔBO, UM ESTACIONAMENTO ESCAMA DE PEIXE.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2690/2690_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2690/2690_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR CONSULTAS COM EXAMES PERIÓDICOS AOS SERVIDORES DO NOSSO MUNICÍPIO, INICIANDO PELOS FUNCIONÁRIOS DA SECRETARIA MUNICIPAL DE TRANSPORTE E LIMPEZA.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2683/2683_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2683/2683_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE TODAS AS LÂMPADAS QUE ESTIVER QUEIMADA NA RUA 41 Q 09 NO PARQUE LAGO.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2684/2684_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2684/2684_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NA RUA TRAVESSA INDUSTRIAL NAS PROXIMIDADES DA BINATURAL.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2685/2685_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2685/2685_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO PARQUE DA COLINA II.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2686/2686_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2686/2686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UM NOVO CEMITÉRIO EM FORMOSA. </t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2714/2714_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2714/2714_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLVER O PROBLEMA DE ESCOAMENTO DE ÁGUA DA RUA 09, MAIS PRECISAMENTE NA QUADRA 18 DO PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2715/2715_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2715/2715_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER OPERAÇÃO TAPA-BURACOS NA AVENIDA 2 NO SETOR FORMOSINHA.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2718/2718_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2718/2718_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVER, JUNTO A SECRETARIA PERTINENTE, O CONTROLE REPRODUTIVO DE CÃES E GATOS.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2753/2753_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2753/2753_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ESTACIONAMENTO ADEQUADO PARA FREQUENTADORES DA LAGOA FEIA.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2716/2716_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2716/2716_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR, JUNTO A SECRETARIA PERTINENTE, PLACAS DE SINALIZAÇÃO ADVERTINDO SOBRE DEPRESSÕES NAS ESQUINAS DE TODA RUA ITIQUIRA, NO SETOR CENTRO NORDESTE.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2717/2717_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2717/2717_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UM REDUTOR DE VELOCIDADE NO ANEL VIÁRIO NO FINAL DA AVENIDA RIFÂNIA</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2719/2719_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2719/2719_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER OPERAÇÃO TAPA-BURACOS NA AVENIDA ISPER GEBRIM, PRÓXIMO AO COMERCIAL SÃO SEBASTIÃO NO SETOR FORMOSINHA.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2694/2694_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2694/2694_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER OPERAÇÃO TAPA BURACO NA RUA BENEDITO GALVÃO.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2693/2693_texto_integral.bmp</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2693/2693_texto_integral.bmp</t>
   </si>
   <si>
     <t>FAZER OPERAÇÃO TAPA BURACO NA AVENIDA MAESTRO JOAQUIM DE ABREU.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2695/2695_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2695/2695_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NA AVENIDA CIRCULAR NO JARDIM TRIANGULO.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2696/2696_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2696/2696_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NO BAIRRO SÃO BENEDITO.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2697/2697_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2697/2697_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GERAL NA AVENIDA CIRCULAR NO  JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2709/2709_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2709/2709_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR (02) DUAS LOMBADAS (QUEBRA MOLAS) NA RUA 20 E NA RUA BROCOTÓ EM FRENTE N.° 622 E N.° 750 NO JARDIM OLIVIERA.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Jorge Gomes da Mota (Prof. Jorge)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2710/2710_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2710/2710_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR O &amp;#8220;PROGRAMA REUSO DA ÁGUA NOS PRESÍDIOS&amp;#8221;, EM TODA A REDE DE PRESÍDIOS DO MUNICÍPIO DE FORMOSA, BEM COMO, A INSTALAÇÃO DE SISTEMA DE CAPTAÇÃO DE ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2711/2711_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2711/2711_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR ESTUDOS NO SISTEMA DE ESGOTO DE FORMOSA-GO, NESTA MUNICIPALIDADE E AO FINAL, REALIZAR A DEVIDA MANUTENÇÃO EM TODA REDE DE ESGOTO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2720/2720_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2720/2720_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER LIMPEZA DO CALÇADÃO EM VOLTA A MATA DA BICA BICA. </t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2734/2734_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2734/2734_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR LÂMPADAS NO JK.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2733/2733_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2733/2733_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NA RUA 05 EM FRENTE O NÚMERO 308 SETOR PRIMAVERA.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2732/2732_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2732/2732_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 05 SETOR PRIMAVERA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2731/2731_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2731/2731_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NO CANTEIRO CENTRAL AVENIDA CIRCULAR NO SETOR PRIMAVERA.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2721/2721_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2721/2721_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE SAÚDE PARA FORNECIMENTO GRATUITO DE MEDICAMENTOS A PORTADORES DE LÚPUS.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER OPERAÇÃO TAPA BURACO NA RUA SANTA TEREZINHA NO SETOR NORDESTE._x000D_
 </t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2741/2741_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2741/2741_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A TROCA DE LÂMPADA NA AVENIDA ÂNGELO CHAVES NO BAIRRO FORMOSINHA._x000D_
 </t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2750/2750_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2750/2750_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBIR A JOGADA DE LIXO NO ATERRO DO ANTIGO &amp;#8220;BORROCÃO&amp;#8221; NO BAIRRO BARROQUINHA SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2740/2740_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2740/2740_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM CENTRO DE ATENDIMENTO AO IDOSO COM MÉDICOS NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2739/2739_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2739/2739_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA 05 NO PARQUE LAGO._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2742/2742_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2742/2742_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA ROTATÓRIA NA AVENIDA VALERIANO DE CASTRO NAS PROXIMIDADES DO MOTO TAXI PAU FERRO </t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2738/2738_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2738/2738_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE (3) TRÊS REDUTOR DE VELOCIDADE DE 100 EM 100 METROS NA RUA SANTA LUZIA SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2737/2737_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2737/2737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> GRAMAR O CEMITÉRIO CRUZ DAS ALMAS. </t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2759/2759_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2759/2759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR CERCA ADEQUADA EM VOLTA DA MATA DA LAGOA FEIA.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2758/2758_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2758/2758_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR PLACAS DE SINALIZAÇÃO DE VELOCIDADE E REDUTORES DE VELOCIDADE NOS LOCAIS APROPRIADOS DE TODA EXTENSÃO DA AVENIDA BRASÍLIA.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2757/2757_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2757/2757_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR PLACAS DE SINALIZAÇÃO DE VELOCIDADE E REDUTORES DE VELOCIDADE ENTRE O TREVO E O POSTO MADALENA.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2756/2756_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2756/2756_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ESTUDOS VERIFICANDO A POSSIBILIDADE DE IMPLANTAR ESTACIONAMENTO NO CANTEIRO CENTRAL DA AVENIDA LAGOA FEIA NAS PROXIMIDADES DA AUTO PEÇAS E ELÉTRICA DOIS IRMÃOS, SEMELHANTE AO QUE JÁ EXISTE NA REFERIDA AVENIDA.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>José Aparecido de Sousa Leite (Zequinha Leiloeiro)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2754/2754_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2754/2754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 176 -VIABILIZAR PAVIMENTAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA RUA TRAVESSA C COM A RUA 10 E RUA 03 DO SETOR PARQUE DAS LARANJEIRAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2755/2755_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2755/2755_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER DOIS(02) QUEBRA-MOLAS NA RUA 12, UM EM FRENTE AO Nº 11 E O OUTRO EM FRENTE AO N.° 30 NA LAGOA DOS SANTOS.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2765/2765_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2765/2765_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER OPERAÇÃO TAPA BURACO NA RUA 64 SETOR PARQUE LAGO</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3170/3170_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3170/3170_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A AQUISIÇÃO DE LÂMPADAS PÚBLICA.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2751/2751_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2751/2751_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFALTICA NA RUA 3A (100 METROS) DO BAIRRO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2752/2752_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2752/2752_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA EM TODA EXTENSÃO DA RUA 23 DO BAIRRO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2763/2763_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2763/2763_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A SINALIZAÇÃO HORIZONTAL (PINTURA DOS QUEBRAS-MOLAS) E VERTICAL (PLACAS) RUA 03 NO PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2764/2764_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2764/2764_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAR AGENTES COMUNITÁRIO DE SAÚDE - ACSS PARA O PSF 02, NO PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2762/2762_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2762/2762_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RECUPERAÇÃO ASFÁLTICA NA AVENIDA TANCREDO NEVES, PRÓXIMO AO MOTEL TÚNEL DO TEMPO, SENTIDO BRASÍLIA/FORMOSA.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2772/2772_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2772/2772_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR TROCA DE LÂMPADAS DOS POSTES DE ILUMINAÇÃO EM TODA RUA ITIQUIRA, PRÓXIMO DA JUSTIÇA FEDERAL, NO SETOR CENTRO NORDESTE.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2771/2771_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2771/2771_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR TROCA DE LÂMPADAS DOS POSTES DE ILUMINAÇÃO NA RUA PARANÃ, PRÓXIMO DA CASA N.° 76 NO SETOR CENTRO NORDESTE.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2776/2776_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2776/2776_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR O RECAPEAMENTO DO ASFALTO, NA RUA 21 E RUA 22 DO PARQUE VILA VERDE, DEVIDO À IMPLANTAÇÃO DA REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2775/2775_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2775/2775_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR O TÉRMINO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA 12 E RUA 13 DO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2791/2791_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2791/2791_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR REFORMA E IMPLANTAR UMA COBERTURA NA QUADRA POLI-ESPORTIVA DO SETOR PARQUE UNIÃO.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2788/2788_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2788/2788_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAR A PRAÇA DO SETOR PARQUE UNIÃO.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2789/2789_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2789/2789_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA PRAÇA NO BAIRRO NOVA FORMOSA.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2790/2790_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2790/2790_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR GUARDAS MUNICIPAIS PARA O LAGUINHO DO VOVÔ.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2813/2813_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2813/2813_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA, REFORMA E RESTAURAÇÃO DO PARQUE INFANTIL DA PRAÇA SITUADA EM FRENTE AO COLÉGIO DOS SAGRADOS CORAÇÕES - COLEGINHO, NA AVENIDA VALERIANO DE CASTRO.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2879/2879_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2879/2879_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ACADEMIA DA TERCEIRA IDADE NO LAGUINHO DO VOVÔ.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2878/2878_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2878/2878_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ACADEMIA DA TERCEIRA IDADE NO DISTRITO JK.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2877/2877_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2877/2877_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ACADEMIA DA TERCEIRA IDADE NO DISTRITO SANTA ROSA.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2891/2891_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2891/2891_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ACADEMIA DA TERCEIRA IDADE NO DISTRITO BEZERRA.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2890/2890_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2890/2890_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR O PATROLAMENTO E CASCALHAMENTO DA ESTRADA QUE DÁ ACESSO AO POVOADO DO BARREIRO.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2889/2889_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2889/2889_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR BANHEIROS PÚBLICOS NO LAGUINHO DO VOVÔ.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3056/3056_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3056/3056_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A IMPLANTAÇÃO DO TERMINAL DE CARGA E DESCARGA, NO ÂMBITO DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2784/2784_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2784/2784_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NA RUA 28 NO CONJUNTO HABITACIONAL NOVA FORMOSA.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2785/2785_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2785/2785_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER O CASCALHAMENTO NA AVENIDA C, QUADRA 06, LOTE 01A NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2786/2786_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2786/2786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A OPERAÇÃO TAPA BURACO NA RUA 07 NO PARQUE DA COLINA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2787/2787_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2787/2787_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A OPERAÇÃO TAPA BURACO NA RUA 05 NO PARQUE DA COLINA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2793/2793_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2793/2793_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAR, BEM COMO, CASCALHAR A RUA 04 DO SETOR PARQUE DA COLINA I.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2794/2794_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2794/2794_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS, BEM COMO, LIMPEZA NA RUA 02, PARALELA A AVENIDA RIFÂNIA DO SETOR CAROLINA.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2795/2795_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2795/2795_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS NA AVENIDA CIRCULAR DO SETOR ABREU.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2796/2796_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2796/2796_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS NA RUA 12 DO SETOR PRIMAVERA.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Miguel Rubens dos Santos Oliveira - Macarrão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2797/2797_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2797/2797_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR REDUTOR DE VELOCIDADE DO TIPO TACHÃO NO CRUZAMENTO DA RUA HERCULANO LOBO COM A RUA EMÍLIO PÓVOA NO CENTRO.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2798/2798_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2798/2798_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR DIVISOR DO TIPO TACHÃO NA AVENIDA ÂNGELO CHAVES NO CENTRO.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2809/2809_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2809/2809_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR MANUTENÇÃO ILUMINAÇÃO PÚBLICA DA CIDADE NA RUA ÁGATA LOCALIZADA NO CONJUNTO VIDA NOVA DO SETOR JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2808/2808_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2808/2808_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA CIDADE NA RUA ÔNIX LOCALIZADA NO CONJUNTO VIDA NOVA DO SETOR JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2807/2807_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2807/2807_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA ROSÁRIO TAVARES DOS SANTOS NO SETOR PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2805/2805_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2805/2805_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A APLICAÇÃO DA LEI N.° 002/2006, DE 15 DE DEZEMBRO DE 2006 QUE &amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DAS EMPRESAS DE ÔNIBUS COLETIVOS AFIXAREM PLACAS NOS PONTOS DE ÔNIBUS COM TABELAS DE HORÁRIOS E ITINERÁRIOS NO MUNICÍPIO DE FORMOSA-GO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; E SEJA EFETUADA A FISCALIZAÇÃO QUANTO AO USO DE ASSENTOS PREFERENCIAIS AOS IDOSOS, GESTANTES, LACTANTES, PESSOAS PORTADORAS DE DEFICIÊNCIA E ACOMPANHADAS POR CRIANÇAS DE COLO NOS COLETIVOS.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2806/2806_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2806/2806_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELEBRAR CONVÊNIOS COM ÓRGÃOS DA ADMINISTRAÇÃO ESTADUAL, FEDERAL, INSTITUIÇÕES DE ENSINO, ONG&amp;#8217;S PARA REALIZAÇÃO DO &amp;#8220;PROGRAMA VIVEIROS DE MUDAS&amp;#8221; NAS ESCOLAS MUNICIPAIS, DESTINADO AO CULTIVO DE MUDAS DE ÁRVORES DE RUA, FRUTÍFERAS, PLANTAS ORNAMENTAIS, HORTALIÇAS E PLANTAS MEDICINAIS, SOB A SUPERVISÃO E ORIENTAÇÃO DE TÉCNICOS DA PREFEITURA MUNICIPAL, COM O APOIO DOS PROFESSORES E DA COMUNIDADE.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2849/2849_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2849/2849_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVITALIZAÇÃO URBANO PAISAGÍSTICO NO CENTRO DE NOSSO MUNICÍPIO,COMEÇANDO PELA RUA VISCONDE DE PORTO SEGURO E PERPENDICULARES, AS RUAS JESULINO MALHEIROS E MODESTO DE MELO, COM DIMINUIÇÃO DA LARGURA DA RUA, ELIMINAÇÃO ESTACIONAMENTO,AUMENTO LARGURA CALÇADAS,CONFIGURAÇÃO PAISAGÍSTICAS E OUTRAS MELHORIAS QUE SE FIZEREM NECESSÁRIAS EM PARCERIA COM A INICIATIVA PRIVADA. </t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2840/2840_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2840/2840_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR CAMPANHA EDUCATIVA SOBRE "DÊ A PREFERÊNCIA NAS FAIXAS DE PEDESTRES" E JUNTAMENTE COM A SECRETARIA DE OBRAS REALIZAREM A MANUTENÇÃO DAS FAIXAS EXISTENTES E UM ESTUDO PARA VERIFICAR OUTROS LOCAIS QUE NECESSITAM DAS MESMAS.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2841/2841_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2841/2841_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR REFORMA E MANUTENÇÃO NO GINÁSIO MUNICIPAL RAIMUNDO LOPES DOS SANTOS JUNIOR NO SETOR VISTA ALEGRE.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2842/2842_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2842/2842_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER RECAPEAMENTO ASFÁLTICO NA AVENIDA ANHANGUERA EM ESPECIAL EM FRENTE AO SUPERMERCADO MAIS ECONÔMICO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2843/2843_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2843/2843_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR O RECAPEAMENTO ASFÁLTICO POR TODA A EXTENSÃO NA RUA ANTÔNIO DUTRA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2852/2852_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2852/2852_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR FISCALIZAÇÃO DE VEÍCULOS DE PROPAGANDA DE SOM PARA A FISCALIZAÇÃO COM DECIBELÍMETRO.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2857/2857_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2857/2857_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR CONSTRUÇÃO DE CENTRO MATERNO DE EDUCAÇÃO INFANTIL "CRECHE" NO BAIRRO RESIDENCIAL JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2856/2856_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2856/2856_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR CONSTRUÇÃO DE ESCOLA NO BAIRRO RESIDENCIAL JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2858/2858_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2858/2858_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO RESIDENCIAL JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2859/2859_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2859/2859_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A LIMPEZA NO BAIRRO RESIDENCIAL JARDIM PLANALTO. </t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>PROVIDENCIAR O RECAPEAMENTO ASFÁLTICO DA RUA BENEDITO GALVÃO NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2892/2892_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2892/2892_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR PROGRAMA FARMÁCIA 24 HORAS, NA UNIDADE PRONTO ATENDIMENTO (UPA) NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2893/2893_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2893/2893_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAR DIVULGAÇÃO DOS PONTOS TURÍSTICOS DA CIDADE.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2894/2894_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2894/2894_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR ESTUDOS PARA DIMINUIÇÃO DE ACIDENTES NA ROTATÓRIA NO SETOR FORMOSINHA.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2895/2895_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2895/2895_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMAR EM ÁREA DE LAZER O CANTEIRO CENTRAL DA AVENIDA BRASÍLIA.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2896/2896_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2896/2896_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA NA RUA 11 DO BAIRRO JARDIM BELA VISTA. </t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2920/2920_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2920/2920_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A DEVIDA FISCALIZAÇÃO E CUMPRIMENTO DA LEI COMPLEMENTAR N.° 086/2014, DE 30 DE OUTUBRO DE 2014 QUE &amp;#8220;ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 001/05 DE 31 DE DEZEMBRO DE 2005 QUE INSTITUI O CÓDIGO DE POSTURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2919/2919_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2919/2919_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E ROÇAGEM NO JARDIM EM TODA DIMENSÃO DO LAGO DA VOVÓ NO SETOR ABREU, OS DEVIDOS REPAROS EM SUA ILUMINAÇÃO, À INSTALAÇÃO DE MAIS BANCOS, ENVIDE ESTUDOS NO SENTIDO DE PLANTAR MAIS ÁRVORES NO ENTRONO DO LAGO, MANTER GUARDA MUNICIPAL PERMANENTE, EVITANDO A PESCA, O USO DE BICICLETAS E ANIMAIS NO LAGUINHO.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2918/2918_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2918/2918_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR CO COM MAIOR BREVIDADE A COLOCAÇÃO DE BRAÇOS E LAMPADAS NOS POSTES DA RUA ANTONIO JONAS DE CASTRO DO PARQUE LAGUNA 2 </t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2917/2917_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2917/2917_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A COLETA DE LIXO NA RUA ANTÔNIO JONAS DE CASTRO DO PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2799/2799_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2799/2799_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR ACADEMIA DA SAÚDE NO BAIRRO JARDIM DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2812/2812_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2812/2812_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO A ESTA CASA LEIS, PROJETO QUE CRIE CARGO E VAGAS PARA AGENTE DE TRÂNSITO, A SEREM PREENCHIDAS POR CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2801/2801_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2801/2801_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIAR OPERAÇÃO TAPA BURACOS NA RUA 17 QUADRA 64 DO PÁRQUE VILA VERDE.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2802/2802_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2802/2802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR OPERAÇÃO TAPA BURACOS NA RUA 07 QUADRA 67 LOTE 14 DO PARQUE VILA VERDE._x000D_
 </t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2803/2803_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2803/2803_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECAPAGEM ASFÁLTICA EM TODA EXTENSÃO DA AVENIDA VALERIANO DE CASTRO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2822/2822_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2822/2822_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR COM URGÊNCIA OPERAÇÃO TAPA BURACOS NA RUA TOCANTINS DO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2804/2804_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2804/2804_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR REPOSIÇÃO DE BLOQUETES ENTRONCAMENTO  DA RUA TOCANINS COM AVENIDA MAESTRO JOAQUIM DE ABREU DO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3227/3227_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3227/3227_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS, NA VIA 12, QUADRA 03, FRENTE AO LOTE Nº 07 DO BAIRRO JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2834/2834_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2834/2834_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PATROLAMENTO E CASCALHAMENTO NA RUA C, QUADRA 22 NO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2837/2837_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2837/2837_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LIMPEZA NA PRAÇA DA LIBERDADE.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2826/2826_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2826/2826_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR CAMPANHA EDUCATIVA DO USO CONSCIENTE DA ÁGUA NA LAVAGEM DE CALÇADAS E CARROS.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2846/2846_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2846/2846_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA GERAL (CAPINA E RETIRADA DO LIXO) DE TODA A EXTENSÃO DO CANTEIRO CENTRAL DAS AVENIDAS FERROVIÁRIAS D E E NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2850/2850_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2850/2850_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOR AS TAMPAS DOS BUEIROS, BEM COMO, LIMPAR OS BUEIROS DA RUA B DO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2821/2821_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2821/2821_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS NA RUAS: BELA VISTA, BARU, BURITI, ARAÇA, INGÁ, IPÊS E RUA B DO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2845/2845_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2845/2845_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLVER O PROBLEMA DE TRÂNSITO NA AVENIDA JOÃO DE BARRO QUE DÁ ACESSO AS CASAS DO PARQUE LAGO, SENDO UMA SUGESTÃO CONSTRUIR RETORNO PRÓXIMO À IGREJA ASSEMBLÉIA DE DEUS.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2838/2838_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2838/2838_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR PONTO DE ÔNIBUS COM COBERTURA NA AVENIDA BRASÍLIA EM FRENTE AO PARQUE  DE  EXPOSIÇÃO AGROPECUÁRIA, APÓS O SUPERMERCADO MAIS ATACADISTA.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2848/2848_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2848/2848_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR LÂMPADAS NA PRAÇA DA IGREJA CATEDRAL NO CENTRO.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2835/2835_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2835/2835_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA 03 NO PARQUE LAGO.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2836/2836_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2836/2836_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL ÀS MARGENS DA LAGOA FEIA._x000D_
 </t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2851/2851_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2851/2851_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UMA QUADRA DE ESPORTE COBERTA NO BAIRRO VILLAGE._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2861/2861_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2861/2861_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA DRENAGEM PARA ESCOAMENTO DE ÁGUA NA RUA 09, QUADRA 17, LOTES 11/12, EM FRENTE O NÚMERO 02, NO PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2862/2862_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2862/2862_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA RUA 06 DO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2863/2863_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2863/2863_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA RUA 07 DO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2864/2864_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2864/2864_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA RUA 08 DO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2865/2865_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2865/2865_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA RUA 10 DO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2866/2866_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2866/2866_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA RUA 21 DO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2867/2867_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2867/2867_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA RUA 15 DO JARDIM OLIVEIRA.  _x000D_
 </t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2868/2868_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2868/2868_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA RUA 10 DO JARDIM OLIVEIRA.  _x000D_
 </t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2869/2869_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2869/2869_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA RUA 08 DO JARDIM OLIVEIRA.  _x000D_
 </t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2870/2870_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2870/2870_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA RUA 04 DO JARDIM OLIVEIRA.  _x000D_
 </t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2871/2871_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2871/2871_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA AVENIDA CIRCULAR Q 42 DO JARDIM OLIVEIRA.  _x000D_
 </t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2872/2872_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2872/2872_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA RUA 27 DO CONJUNTO HABITACIONAL PADRE JOSE.  _x000D_
 </t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2873/2873_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2873/2873_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA RUA 26 Q46 DO CONJUNTO HABITACIONAL PADRE JOSE.  </t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2874/2874_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2874/2874_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA AVENIDA &amp;#8220;A&amp;#8221; DO CONJUNTO HABITACIONAL PADRE JOSÉ.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2875/2875_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2875/2875_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA RUA F DO CONJUNTO HABITACIONAL PADRE JOSE.  _x000D_
 </t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2876/2876_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2876/2876_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA RUA &amp;#8220;E&amp;#8221; DO CONJUNTO HABITACIONAL PADRE JOSE.  _x000D_
 </t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2880/2880_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2880/2880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR PLACA DE SINALIZAÇÃO &amp;#8220;PROIBIDO PARAR E ESTACIONAR&amp;#8221;, AO FINAL DA RUA EMÍLIO PÓVOA NO CENTRO, DE ENCONTRO COM A RUA IVONE SAAD NO CENTRO.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>Nélio Marques de Almeida, Miguel Rubens dos Santos Oliveira - Macarrão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2960/2960_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2960/2960_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARQUITETAR E CONSTRUIR UM CALÇADÃO PARA PRÁTICA DE ESPORTES NA AV. CRISTALINA LOCALIZADA NO SETOR SUL NAS PROXIMIDADES DA PRIMAVIA.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2900/2900_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2900/2900_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR BANHEIROS PÚBLICOS NOS CEMITÉRIOS DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2912/2912_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2912/2912_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM QUEBRA MOLAS, NA AVENIDA CIRCULAR EM FRENTE A QUADRA 18 LOTE 14 A SETOR JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2916/2916_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2916/2916_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UMA FAIXA DE PEDESTRE(SINALIZAÇÃO HORIZONTAL) EM FRENTE AO SUPERMERCADO BRETAS.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2959/2959_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2959/2959_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LIMPEZA DA AVENIDA CIRCULAR - PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2958/2958_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2958/2958_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LIMPEZA GERAL NA RUA ANTONIO GOMES DE CASTRO- PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2939/2939_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2939/2939_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAR PARA CÂMARA PROJETO DE LEI QUE INSTITUI O PLANO INTEGRADO DE GERENCIAMENTO DE RESÍDUOS DA CONSTRUÇÃO CIVIL DO MUNICÍPIO DE FORMOSA, ESTABELECE AS DIRETRIZES, OS CRITÉRIOS E OS PROCEDIMENTOS PARA A GESTÃO DOS RESÍDUOS DA CONSTRUÇÃO CIVIL E DÁ OUTRAS PROCIDÊNCIAS.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2940/2940_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2940/2940_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SISTEMA INFORMATIVO DE CONSULTAS, DANDO PUBLICIDADE AOS DADOS DA FILA POR MEIO DE PÁGINA NA INTERNET, COM ACOMPANHAMENTO FEITO PELO NÚMERO DE INSCRIÇÃO DOS USUÁRIOS DO SUS (SISTEMA ÚNICO DE SAÚDE), SENDO VEDADO O USO DO NOME, RESGUARDANDO O SIGILO PESSOAL.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2941/2941_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2941/2941_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO NA RUA MODESTO DE MELO, ANTES DO AÇOUGUE BOM CORTE PARA QUE RETIRE O ESTACIONAMENTO OBLÍQUO OU MANTENHA O ESTACIONAMENTO PARALELO.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2942/2942_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2942/2942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PARA RAIOS EM TODAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, BEM COMO NOS PRÉDIOS ONDE FUNCIONAM OS ÓRGÃOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2943/2943_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2943/2943_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO A CADA 3 MESES, DE UMA LIMPEZA GERAL, COM RETIRADA DE ENTULHOS NA ÁREA URBANA DE NOSSA CIDADE E FEITA A COMUNICAÇÃO ANTECIPADA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2944/2944_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2944/2944_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR LEVANTAMENTO EM TODOS OS PRÉDIOS PÚBLICOS MUNICIPAIS LIGADOS A EDUCAÇÃO, SENDO ESCOLAS, CENTROS DE EDUCAÇÃO INFANTIL, ENTRE OUTROS, VISANDO A REALIZAÇÃO DE MELHORIA DOS MESMOS, INCLUINDO REFORMA, CLIMATIZAÇÃO DAS SALAS DE AULA E AQUISIÇÃO DE CARTEIRAS PARA OS ALUNOS E MELHORES CONDIÇÕES DE TRABALHO AOS PROFESSORES.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2984/2984_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2984/2984_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMAR EM ÁREA DE LAZER O CANTEIRO CENTRAL NA AVENIDA CALIFÓRNIA, DO JARDIM CALIFÓRNIA, APÓS A ROTATÓRIA, PROVIDENCIANDO CALÇAMENTO, ESPECIALMENTE PARA CAMINHADAS.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2985/2985_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2985/2985_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A TROCA E REPOSIÇÃO DE LÂMPADAS QUEIMADAS NA QUADRA COBERTA NO FINAL DA AVENIDA CALIFÓRNIA, NO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2986/2986_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2986/2986_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIR A LEI N.° 527/11, DE 21 DE NOVEMBRO DE 2011 QUE &amp;#8220;INSTITUI NAS UNIDADES DE ATENDIMENTO AO PÚBLICO DA SECRETARIA MUNICIPAL DE SAÚDE UM LIVRO PARA RECLAMAÇÕES E SUGESTÕES DOS USUÁRIOS.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2987/2987_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2987/2987_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RECAPEAMENTO ASFÁLTICO NA RUA 06 NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2988/2988_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2988/2988_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RECAPEAMENTO ASFÁLTICO POR TODA EXTENSÃO DA RUA SÃO BENEDITO NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2989/2989_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2989/2989_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR MEIO FIO E PAVIMENTAÇÃO ASFÁLTICA NA RUA 04 DO PARQUE DA COLINA E CASO ESTES NÃO SEJAM POSSÍVEIS NO MOMENTO, QUE SEJA TOMADA OUTRA MEDIDA DE REPARO.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2991/2991_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2991/2991_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR SEMINÁRIO NESTA CASA DE LEIS COM O TEMA: &amp;#8220;DESAFIOS DO PODER LEGISLATIVO&amp;#8221;</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2992/2992_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2992/2992_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORIENTAR A POPULAÇÃO SOBRE A LIMPEZA E MANUTENÇÃO DE CAIXAS D&amp;#8217;ÁGUA, ASSIM COMO A VERIFICAÇÃO SE AS MESMAS SE ENCONTRAM BEM TAMPADAS NOS ESTABELECIMENTOS COMERCIAIS, INDUSTRIAIS E PRÉDIOS RESIDENCIAIS DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2993/2993_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2993/2993_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR POLÍTICA MUNICIPAL DE PREVENÇÃO, TRATAMENTO E REINSERÇÃO SOCIAL PARA PESSOAS PORTADORAS DE DEPENDÊNCIA QUÍMICA.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2994/2994_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2994/2994_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA SALIM BITTAR NO SETOR PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2995/2995_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2995/2995_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA ARTHUR RIBEIRO MAGALHÃES JÚNIOR NO SETOR PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2996/2996_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2996/2996_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIR A LEI N.° 202/2008 QUE &amp;#8220;DISPÕE SOBRE O ATENDIMENTO TERAPÊUTICO E EDUCACIONAL ATRAVÉS DA EQUOTERAPIA AOS ALUNOS DA ASSOCIAÇÃO DE PAIS E AMIGOS EXCEPCIONAIS &amp;#8211; APAE &amp;#8211; DO MUNICÍPIO DE FORMOSA, ESTADO DE GOIÁS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3014/3014_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3014/3014_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZE UM GUARDA MUNICIPAL PARA FAZER A SEGURANÇA DURANTE A FEIRA QUE ACONTECE DE 7:00 ÀS 12:30 TODAS AS QUARTAS-FEIRAS NA QUADRA COBERTA NO FINAL DA AVENIDA CALIFÓRNIA, NO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3004/3004_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3004/3004_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA EM TORNO DO CAMPO DE FUTEBOL AO LADO DA QUADRA COBERTA NO FINAL DA AVENIDA CALIFÓRNIA NO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3009/3009_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3009/3009_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE ATRAVÉS DA VIGILÂNCIA SANITÁRIA A ADOÇÃO DO PROJETO EDUCANVISA: EDUCAÇÃO EM VIGILÂNCIA SANITÁRIA COM OS TEMAS: SAÚDE E EDUCAÇÃO, VIGILÂNCIA SANITÁRIA, MEDICAMENTOS E USO RACIONAL ALIMENTAÇÃO SAUDÁVEL, AGROTÓXICOS, PROPAGANDA E CONSUMO DE ALIMENTO E MEDICAMENTOS.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3005/3005_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3005/3005_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM MAIOR BREVIDADE RECAPEAMENTO ASFÁLTICO NA AVENIDA TANCREDO NEVES NA ALTURA DA RODOVIÁRIA ATÉ O POSTO FISCAL.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3010/3010_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3010/3010_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A COLETA DE LIXO NA AVENIDA CRISTALINA, NO SETOR SUL.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3011/3011_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3011/3011_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR REDUTOR DE VELOCIDADE NA RUA MARECHAL CÂNDIDO RONDON JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3027/3027_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3027/3027_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVULGAR NAS FARMÁCIAS E UNIDADE DE SAÚDE DO MUNICÍPIO DE FORMOSA, DA LISTA DE PRODUTOS-MEDICAMENTOS E EMPRESAS IRREGULARES DO ANO DE 2015, DISPONIBILIZADA NO PORTAL DA AGÊNCIA NACIONAL DE VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3029/3029_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3029/3029_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAR À CÂMARA MUNICIPAL, PROJETO DE LEI QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DE UM PROGRAMA MUNICIPAL DE EDUCAÇÃO FINANCEIRA.&amp;#8221;</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3030/3030_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3030/3030_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UM CORREDOR EXPRESSO DE TRÁFEGO INICIANDO NO BAIRRO FORMOSINHA ATÉ A SAÍDA PARA BRASILINHA, SINCRONIZANDO SINALEIROS.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3031/3031_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3031/3031_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA SARGENTO DAMY DE SOUZA GERACY, NO PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3032/3032_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3032/3032_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUEBRA MOLA OU REDUTOR DE VELOCIDADE NA AVENIDA A DO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2948/2948_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2948/2948_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA EM TODOS OS BUEIROS DA PRAÇA DA FEIRA.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2947/2947_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2947/2947_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA VIA 22 NO SETOR SUL, (PERPENDICULAR A AV. CRISTALINA.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2950/2950_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2950/2950_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LIMPEZA GERAL NA RUA 05 NO SETOR VILLAGE.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2951/2951_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2951/2951_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO PARQUE VILA VERDE._x000D_
 </t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2949/2949_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2949/2949_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO PARQUE INFANTIL NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2952/2952_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2952/2952_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UMA ESCOLA NO VILLAGE._x000D_
 </t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2953/2953_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2953/2953_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO VILLAGE.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2954/2954_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2954/2954_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENTIDO DE INSTALAR ACADEMIA DE BARRAS PARALELAS DE GINÁSTICA NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2955/2955_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2955/2955_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A PINTURA DO QUEBRA-MOLA NA RUA ALTA VIDAL NAS PROXIMIDADES DO CARIMBARTE.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2956/2956_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2956/2956_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA ACADEMIA PARA O IDOSO NO BAIRRO FORMOSINHA._x000D_
                      _x000D_
 </t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2957/2957_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2957/2957_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR (01) UMA LOMBADA (QUEBRA MOLAS) NA AVENIDA SANTOS DUMONT Q:20 CASA: 24 EM FRENTE AO SALÃO DO ZÉ ROBERTO NO BAIRRO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2961/2961_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2961/2961_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NA GO 430 QUE LIGA FORMOSA A GO 118.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2965/2965_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2965/2965_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR ROÇAGEM DAS MARGENS GO 116 QUE LIGA FORMOSA AO SALTO DO ITIQUIRA</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2973/2973_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2973/2973_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAR UMA ÁREA DE 15 MIL METROS QUADRADOS ONDE SE ENCONTRA A ANTIGA ESTAÇÃO DE ENERGIA ELÉTRICA DE FORMOSA, NA GO 430, SAÍDA PARA PLANALTINA DE GOIÁS.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2990/2990_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2990/2990_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO-LHE A TRANSFERÊNCIA DE LOCAL DE VOTAÇÃO PARA CONSELHEIROS TUTELARES DO MUNICÍPIO DE FORMOSA-GO, DA UEG PARA LOCAIS MAIS PRÓXIMOS DOS BAIRROS AFASTADOS, QUE OCORRERÁ EM OUTUBRO DO ANO EM CURSO.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2998/2998_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2998/2998_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS EM FRENTE À CHARRUA NA AVENIDA LUIZ DO ESPIRITO SANTO SETOR FORMOSINHA.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3001/3001_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3001/3001_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇAO DE UMA QUADRA POLIESPORTIVA NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3000/3000_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3000/3000_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO ASFÁLTICA NA RUA TOPÁZIO NO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2999/2999_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2999/2999_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇAO DE UMA ESCOLA TEMPO INTEGRAL NO BOSQUE II</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3002/3002_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3002/3002_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR A DAM - DIVISÃO DE ARTES MARCIAIS DE FORMOSA, VISANDO UMA MELHOR REPRESENTATIVIDADE DO NOSSO MUNICÍPIO EM EVENTOS, REGIONAIS, NACIONAIS E INTERNACIONAIS.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3006/3006_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3006/3006_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NO ANEL VIÁRIO PRÓXIMO AO PSF DO SETOR NORDESTE DE ENCONTRO COM AVENIDA VALERIANO DE CASTRO, SAÍDA PARA O ITIQUIRA.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3021/3021_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3021/3021_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR LÂMPADAS NOS POSTE DA RUA DOS BOIADEIROS.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3020/3020_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3020/3020_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR LÂMPADAS E LIMPEZA PARA TODA A PRAÇA CENTRAL.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3022/3022_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3022/3022_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UMA PLACA DE SINALIZAÇÃO LOGO NA ENTRADA DO AEROPORTO NA NOSSA CIDADE, PROIBINDO ESTACIONAR NA ENTRADA.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>QUE SEJA FEITO 3(TRÊS) RETORNOS NA RUA 64 S/N NO PARQUE LAGO E 2 (DOIS) RETORNOS NA AVENIDA CENTRAL QD:17 LOTE :10 TAMBÉM NO PARQUE LAGO.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3033/3033_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3033/3033_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REDUTOR DE VELOCIDADE NA AVENIDA SENADOR COIMBRA BUENO DA CRECHE MUNICIPAL ATÉ O VALE DO AMANHECER, NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3038/3038_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3038/3038_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NA TRAVESSA NAGIB SIMÃO NA PROXIMIDADE DA FACULDADE UEG</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3039/3039_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3039/3039_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE ESTUDE A POSSIBILIDADE, DE SER IMPLANTADO NO MUNICÍPIO DE FORMOSA O PROJETO &amp;#8220;MELHOR VISÃO".</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3040/3040_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3040/3040_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NO CANTEIRO CENTRAL DA AVENIDA SENADOR COIMBRA NO JARDIM CALIFÓRNIA._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3041/3041_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3041/3041_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NO CANTEIRO CENTRAL DA AVENIDA CENTRAL DO PARQUE LAGO._x000D_
 </t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3042/3042_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3042/3042_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA JANDAIA DO BAIRRO PARQUE LAGO.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3043/3043_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3043/3043_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 23 NO PARQUE VILA VERDE.                       </t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3044/3044_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3044/3044_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 01 DO BAIRRO SÃO BENEDITO.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3045/3045_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3045/3045_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR UM POÇO ARTESIANO NO DISTRITO DO BEZERRA.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3046/3046_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3046/3046_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA RUA 03 DO PARQUE LAGO.  _x000D_
 </t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3047/3047_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3047/3047_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A PINTURA HORIZONTAL E VERTICAL DA FAIXA DE PEDESTRE EM FRENTE AO COLÉGIO ESTADUAL HUGO LOBO.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3050/3050_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3050/3050_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REDUTOR DE VELOCIDADE NA RUA PARTICULAR DO BAIRRO VISTA ALEGRE(DUAS LOMBADAS)</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>IMPLEMENTAR CAMPANHA INFORMATIVA E EDUCATIVA AS MESMAS COMUNIDADES COM RELAÇÃO AS LIMPEZAS DO RESERVATÓRIOS DOMICILIARES (CAIXA D'ÁGUA DAS RESIDÊNCIAS).</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3060/3060_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3060/3060_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REVISÃO DE ILUMINAÇÃO EM TODA PRAÇA DA IGREJA DE SANTA LÚCIA DO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3061/3061_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3061/3061_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER OPERAÇÃO TAPA BURACO NA AVENIDA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3178/3178_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3178/3178_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PATROLAMENTO E CASCALHAMENTO NA RUA 09 Q 17 JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3063/3063_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3063/3063_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O CUMPRIMENTO DA LEI COMPLEMENTAR N.° 004/2009, DE 30 DE DEZEMBRO DE 2009 QUE "ESTABELECE O ESTATUTO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE FORMOSA, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS" EM ESPECIAL E URGENTE O ART. 40, § 2° QUE ASSIM ASSEGURA: "ART. 40, § 2°- O PROFESSOR QUE ATUA EM UNIDADE ESCOLAR EM TEMPO INTEGRAL, EM CMEIS E OU EM ATENDIMENTO EDUCACIONAL ESPECIALIZADO, QUANDO EXERCER FUNÇÃO DE MAGISTÉRIO NO CONTRA TURNO, RECEBERÁ POR UMA JORNADA DE 40 (QUARENTA) HORAS SEMANAIS". </t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3064/3064_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3064/3064_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO PÁTIO EM TORNO DO HOSPITAL MUNICIPAL DE FORMOSA</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3065/3065_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3065/3065_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CALÇADA PARA CAMINHADA E CICLOVIA NA AVENIDA SENADOR COIMBRA BUENO, SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3066/3066_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3066/3066_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CUMPRIMENTO E FISCALIZAÇÃO DE NORMAS QUE GARANTEM A ACESSIBILIDADE DE PESSOAS PORTADORAS DE DEFICIÊNCIA FÍSICA OU COM MOBILIDADE REDUZIDA.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3067/3067_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3067/3067_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA RUA VISCONDE DE PORTO SEGURO ALTURA DOS NÚMEROS 1445 E 1799.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3068/3068_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3068/3068_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR TROCA DE LÂMPADAS DOS POSTES DA AVENIDA GOIÁS, NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3074/3074_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3074/3074_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MUDANÇA DE TRÁFEGO, VIA DE MÃO ÚNICA NA RUA TRAJANO BALDUÍNO NO CENTRO.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3075/3075_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3075/3075_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA SEBASTIÃO MONTEIRO GUIMARÃES, PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3076/3076_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3076/3076_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA AVENIDA II PRÓXIMO A BINATURAL, NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3077/3077_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3077/3077_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PRÉDIO DA FARMÁCIA BÁSICA OU MUDANÇA PARA UM PRÉDIO ADEQUADO PARA ATENDIMENTO AO PÚBLICO.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3078/3078_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3078/3078_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA EM TORNO AO PRÉDIO DA SUBSEÇÃO DA OAB DE FORMOSA PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3079/3079_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3079/3079_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DA IGREJA SANTA LUZIA NO PARQUE DA COLINA E CONSTRUÇÃO DE UMA PISTA DE SKATE.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3059/3059_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3059/3059_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS, NA RUA JOÃO MOREIRA, EM FRENTE A IGREJA ADVENTISTA DO 7º DIA, CENTRO.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3069/3069_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3069/3069_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAR FAIXA DE PEDESTRE NA RUA ÂNGELO CHAVES FORMOSINHA, FRENTE AO COMERCIAL RAMOS (ROBEL) NESTA CIDADE.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3072/3072_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3072/3072_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO VIABILIZAR PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO EM TODA EXTENSÃO DA RUA 15 NO SETOR SANTA BÁRBARA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3071/3071_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3071/3071_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO VIABILIZAR A LIMPEZA (ENTULHO) E COLETA DE LIXO NA RUA 15 DO SETOR SANTA BÁRBARA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3070/3070_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3070/3070_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR NO LAGUINHO DO ABREU AS SEGUINTES AÇÕES: RETIRAR O LIXO QUE ESTÁ DENTRO DO LAGUINHO; CAPINAR E RECOLHER O MATO NA BEIRADA DO LAGUINHO,PRINCIPALMENTE NA CALÇADA; CORTAR OU PODER ÀS ÁRVORES DE DENTRO DO LAGUINHO, POIS O TAMANHO DESPROPORCIONOU DIFICULTA A VISSÃO DOS MOTORISTAS; FAZER A MANUTENÇÃO DO PARQUE INFANTIL, POIS OS BRINQUEDOS ALÉM DE VELHOS E ENFERRUJADOS ESTÃO BASTANTE DANIFICADOS; COLOCAR GRADE DE PROTEÇÃO NA PONTE; MELHORAR A ILUMINAÇÃO AO REDOR DO LAGUINHO; E LIMPAR E RECOLHER O LIXO AO REDOR DA PLANTAÇÃO DE BAMBU.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3073/3073_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3073/3073_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA EM TERRENO BALDIOS NA RUA 10A E RUA 13 DO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3092/3092_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3092/3092_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A LIMPEZA (ENTULHO) E COLETA DE LIXO NA RUA SANTA INÊS DO SETOR SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3091/3091_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3091/3091_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO VIABILIZAR A LIMPEZA EM VOLTA DA CERCA (RETIRADA DO MATO) DO AEROPORTO, NO FIM DA RUA 33 DO SETOR BOSQUE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3085/3085_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3085/3085_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM TODAS AS LÂMPADAS DA AVENIDA LAGOA FEIA.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3086/3086_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3086/3086_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 20 Nº 10 A NO SETOR ROSA MARIA.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3087/3087_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3087/3087_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA AVENIDA CIRCULAR L 11 A Q 66 NO SETOR ROSA MARIA._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3088/3088_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3088/3088_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR CONSTRUÇÃO DE MEIO FIO NA RUA BENEDITO TASSO DUTRA, NA ALTURA DA RUA K E F ATÉ PRÓXIMO A LAGOA FEIA.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3089/3089_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3089/3089_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA ESCOLA AGRÍCOLA NA ZONA RURAL NO DISTRITO DO BEZERRA.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3090/3090_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3090/3090_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 66 NO PARQUE LAGO._x000D_
                        _x000D_
 </t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3098/3098_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3098/3098_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A LIMPEZA E A REVITALIZAÇÃO DA PRAÇA 21 DE ABRIL NO SETOR ABREU.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3100/3100_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3100/3100_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LÂMPADAS DOS POSTES DA AVENIDA II, NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3101/3101_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3101/3101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CUMPRIMENTO DA LEI 386/2010 E 578/2012</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3102/3102_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3102/3102_texto_integral.pdf</t>
   </si>
   <si>
     <t>382- CUMPRIMENTO DA LEGISLAÇÃO QUE DÁ PRIORIDADE NO ATENDIMENTO AOS IDOSOS, PORTADORES DE NECESSIDADES ESPECIAIS, GESTANTES E CRIANÇAS DE COLO.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3103/3103_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3103/3103_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO SEMÁFORO NA RUA VALERIANO DE CASTRO, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3104/3104_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3104/3104_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM A MAIOR BREVIDADE A PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA 04, PARQUE SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3105/3105_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3105/3105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE COM A MAIOR BREVIDADE A COLOCAÇÃO DE LÂMPADAS NOS POSTES DA RUA 04, NO PARQUE SÃO FRANCISCO. </t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3122/3122_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3122/3122_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE POSTES COM LÂMPADAS NA RUA 20 NO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3123/3123_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3123/3123_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM A MAIOR BREVIDADE A PODA DAS ÁRVORES DA AVENIDA A, PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3121/3121_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3121/3121_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA A, FRENTE A QUADRA 36, NO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3120/3120_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3120/3120_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE A INSTALAÇÃO DE TEMPORIZADOR EM TODOS OS SEMÁFOROS.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3124/3124_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3124/3124_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM MAIOR BREVIDADE A PAVIMENTAÇÃO ASFÁLTICA NA RUA 03, JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3125/3125_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3125/3125_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM MAIOR BREVIDADE A  PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA B, JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3135/3135_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3135/3135_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM MAIOR BREVIDADE A PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA C, JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3134/3134_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3134/3134_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM A MAIOR BREVIDADE, MANUTENÇÃO DA ILUMINAÇÃO DA RUA 11 NO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3133/3133_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3133/3133_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM A MAIOR BREVIDADE, MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA, DA RUA 09, NO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3132/3132_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3132/3132_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM A MAIOR BREVIDADE, MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA 10, NO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>PROVIDENCIE COM MAIOR BREVIDADE A RESTAURAÇÃO DO PARQUINHO INFANTIL DO LAGUINHO  DO VOVÔ.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3130/3130_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3130/3130_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM MAIOR BREVIDADE PLACAS DE CONTRAMÃO NA RUA MANOEL ALVES FERREIRA, NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3099/3099_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3099/3099_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR LIMPEZA EM TODO DISTRITO DO BEZERRA.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3110/3110_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3110/3110_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE CRIAR PLACA DE ESTACIONAMENTO PARA IDOSO E PORTADORES DE DEFICIÊNCIAS FISICAS, NO LAGUINHO DO VOVÔ.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3111/3111_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3111/3111_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE AUMENTAR O QUANTITATIVO DAS PLACAS DE ESTACIONAMENTO PARA IDOSO E PORTADORES DE DEFICIÊNCIAS FÍSICAS, AO LONGO DA RUA VISCONDE DE PORTO SEGURO.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3126/3126_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3126/3126_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUAR A OBRA NA QUADRA POLIESPORTIVA DO SETOR BOSQUE.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3129/3129_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3129/3129_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUAR A OBRA DO ANEL VIÁRIO.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3138/3138_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3138/3138_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DA PONTE DE CONCRETO DO RIO  PARANÃ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3142/3142_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3142/3142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> FAZER QUEBRA MOLAS (LOMBADAS) NO CONDOMÍNIO ASA DOURADO NA AVENIDA HEITOR VILA LOBOS, CALIFÓRNIA.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3149/3149_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3149/3149_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CRIAÇÃO DO PROJETO MARIA DA PENHA VAI ÀS ESCOLAS.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3145/3145_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3145/3145_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR O &amp;#8220;PROGRAMA BOLSA DE PRODUÇÃO DESPORTIVA, CULTURAL, CIÊNCIA E TECNOLOGIA DE APOIO À JUVENTUDE"COM O APOIO DOS COMERCIANTES DO MUNICÍPIO ATRAVÉS DE PROJETOS DE  DESPORTIVOS E  CULTURAIS, NAS MAIS DIVERSAS MODALIDADES.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3146/3146_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3146/3146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER ATRAVÉS DE UM LABORATÓRIO, PESQUISA MICROBIOLÓGICA DA ÁGUA NA &amp;#8220;LAGOA FEIA&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3147/3147_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3147/3147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR A INSTALAÇÃO DE PLACAS INDICANDO A DIREÇÃO  DOS ÓRGÃOS PÚBLICOS MUNICIPAIS._x000D_
 </t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3148/3148_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3148/3148_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A REVITALIZAÇÃO DAS PRAÇAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3150/3150_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3150/3150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DE UM ESPAÇO PARA SOM AUTOMOTIVO._x000D_
 </t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3152/3152_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3152/3152_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR ESTUDOS PARA IMPLANTAR A FAIXA AMARELA DE PROIBIDO ESTACIONAR, BEM COMO PLACAS DE SINALIZAÇÃO NO LADO ESQUERDO DA RUA VISCONDE DE PORTO SEGURO, NA ALTURA DO RESTAURANTE GOIANINHO ATÉ O SACOLÃO DA ECONOMIA.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3153/3153_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3153/3153_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UMA PASSARELA PARA CAMINHADAS NO MEIO DA &amp;#8220;MATA DA BICA&amp;#8221; COM INSTALAÇÃO DE BANCOS, BEBEDOUROS E PLACAS INDICANDO A METRAGEM DO PERCURSO E CUIDADOS PARA A PRESERVAÇÃO DO PARQUE.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3154/3154_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3154/3154_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM MAIOR BREVIDADE A PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA 31, NO BOSQUE II.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3155/3155_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3155/3155_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE, A APRESENTAÇÃO DE UM PROJETO DE LEI PARA CRIAÇÃO DA &amp;#8220;GUARDA MIRIM".</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3156/3156_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3156/3156_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR 5% DAS VAGAS DE CARGOS EM COMISSÃO/CONTRATOS PARA PNE&amp;#180;S- PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3157/3157_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3157/3157_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER UMA VEZ POR ANO O INCENTIVO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE, PARCELA CONHECIDA COM O  14° SALÁRIO.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3180/3180_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3180/3180_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTUDO PARA IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) E/OU TACHÕES NA RUA 16, ALTURA </t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3181/3181_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3181/3181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PATRULHAMENTO POLICIAL NOTURNO, NO JARDIM PLANALTO._x000D_
 </t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3182/3182_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3182/3182_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS DOS POSTES DA RUA 11, NO BAIRRO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3183/3183_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3183/3183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LÂMPADAS DOS POSTES DA RUA 12, NO BAIRRO JARDIM BELA VISTA._x000D_
 </t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3184/3184_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3184/3184_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS DOS POSTES DA RUA 13, NO BAIRRO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3185/3185_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3185/3185_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS DOS POSTES NA RUA 17, NA ALTURA DO NÚMERO 829 DO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3207/3207_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3207/3207_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA 11 DO BAIRRO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3208/3208_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3208/3208_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA 12 DO BAIRRO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3209/3209_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3209/3209_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA 13 DO BAIRRO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3210/3210_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3210/3210_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE A MANUTENÇÃO E DEVIDA SINALIZAÇÃO DA FAIXA DE PEDESTRES EM FRENTE À ESCOLA MUNICIPAL PROFESSOR JOAQUIM MOREIRA LOCALIZADA NA AV. JOÃO ISPER GEBRIM.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3211/3211_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3211/3211_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR ESTUDO PARA IMPLEMENTAÇÃO DE 04 REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA RUA MUNICIPAL NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3212/3212_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3212/3212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVULGAR E CUMPRIR A LEI ESTADUAL N.° 18.920, DE 1° DE JULHO DE 2015, QUE &amp;#8220;DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO PARA USUÁRIOS PORTADORES DE DIABETES NAS UNIDADES PRESTADORAS DE SERVIÇOS DE SAÚDE.&amp;#8221;</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3231/3231_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3231/3231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPONIBILIZAR LOCAL E A CONSTRUÇÃO DO &amp;#8220;PÓLO DA UAB- UNIVERSIDADE ABERTA DO BRASIL&amp;#8221;</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3232/3232_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3232/3232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA 23 DO BAIRRO SÃO FRANCISCO. </t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3233/3233_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3233/3233_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATRULHAMENTO EXTENSIVO, NO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3234/3234_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3234/3234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E COLETA DE LIXO NO BAIRRO RESIDENCIAL SÃO FRANCISCO DESTA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3235/3235_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3235/3235_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3236/3236_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3236/3236_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 2 PRAÇAS COM PARQUES DE LAZER INFANTIL, DENTRE OUTROS NO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3301/3301_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3301/3301_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO POR TODA EXTENSÃO DA RUA ONOFRE LIRA NO BAIRRO JARDIM DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3158/3158_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3158/3158_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCOAMENTO NA RUA 19 N.º 480 SETOR SUL, (AO LADO DA MERCEARIA KI DELÍCIA).</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3159/3159_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3159/3159_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UMA PLACA DE SAUDAÇÃO NO DISTRITO DO BEZERRA.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>FAIXA DE PEDESTRE EM FRETE A CRECHE NOSSA SENHORA RAINHA DA PAZ.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3165/3165_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3165/3165_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇAO ASFALTICA NA RUA 04, QUADRA 66, PARQUE DA COLINA ||.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3166/3166_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3166/3166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO ASFÁLTICA NO ESTACIONAMENTO DO ESTADIO DIOGÃO. </t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3163/3163_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3163/3163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TROCAR AS LÂMPADAS DO POSTE NA RUA LEONEL DE CAMPOS, EM FRENTE AO NÚMERO 40._x000D_
 </t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3164/3164_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3164/3164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TROCAR AS LÂMPADAS DO POSTE NA RUA MOISÉS BARRETO, EM FRENTE AO NÚMERO 90._x000D_
 </t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3161/3161_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3161/3161_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMAR A RUA TOCANTINS, CENTRO NORDESTE EM MÃO ÚNICA DE DIREÇÃO, A PARTIR DA AVENIDA MAESTRO JOAQUIM DE ABREU Á AVENIDA VALERIANO DE CASTRO.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3167/3167_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3167/3167_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR ENTULHO NA RUA ABADIO SANTANA S/N, NO BAIRRO PARQUE LAGUNA, ACIMA DO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3168/3168_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3168/3168_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR SINALIZAÇÃO HORIZONTAL(QUEBRA-MOLAS), NA RUA 14 QD.11 LT.05 EM FRENTE AO N ° 230 SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3169/3169_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3169/3169_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR SINALIZAÇÃO HORIZONTAL(QUEBRA-MOLAS),NA RUA SANTA LUZIA EM FRENTE AOS Nº435 E 296 NO SETOR NORDESTE, PRÓXIMO AO S11.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3222/3222_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3222/3222_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO ASFÁLTICA NA RUA PROJETADA NO SETOR SUL AMÉRICA.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3223/3223_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3223/3223_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO ASFÁLTICA NA VIA 03 NO SETOR SUL AMÉRICA AO SETOR CONDOMÍNIO NO SETOR DE CHÁCARA ABREU.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3224/3224_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3224/3224_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO ASFÁLTICA NA RUA ONOFRE LIRA NO BAIRRO JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3225/3225_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3225/3225_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR GALERIA DE ÁGUAS PLUVIAIS NO PARQUE SERRANO AO SETOR SUL AMÉRICA ATÉ O LAGO DO ABREU.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3175/3175_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3175/3175_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXA DE PEDESTRE EM FRENTE AO COLÉGIO ESTADUAL MAESTRO MIGUEL AFFIUNE.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3177/3177_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3177/3177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAR O PATRULHAMENTO NO COLÉGIO MAESTRO MIGUEL AFFIUNE</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3189/3189_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3189/3189_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA RETIRANDO OS LIXOS E  OS MATOS DA RUA 07 DO SETOR SANTA ROSA.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3190/3190_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3190/3190_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UM PONTO DE ÔNIBUS EM FRENTE O SUPERMERCADO PAULO RESENDE NA SAÍDA DO ITIQUIRA.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3191/3191_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3191/3191_texto_integral.pdf</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3192/3192_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3192/3192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA RUA COSTA RICA NO SETOR SUL AMÉRICA._x000D_
 </t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3193/3193_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3193/3193_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA ANHANGUERA NO CENTRO.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3194/3194_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3194/3194_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO ASFÁLTICA EM UM TRECHO DA RUA DO VENTURA NO BAIRRO VILA AURORA.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3218/3218_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3218/3218_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REDUTORES DE VELOCIDADE NA AVENIDA CIRCULAR DO ROSA MARIA.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3228/3228_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3228/3228_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR REPOSIÇÃO DE LÂMPADA QUEIMADA DE UM POSTE NA RUA ALTA VIDAL, Nº 620, CENTRO.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3229/3229_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3229/3229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR REPOSIÇÃO DE LÂMPADA QUEIMADA DE UM POSTE NA RUA 01, ESQUINA COM A RUA 66 DO BAIRRO PARQUE.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3230/3230_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3230/3230_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR CORREÇÃO DO ASFALTO NA RUA 08 DO SETOR PRIMAVERA, EM FRENTE A PADARIA FAVORITA, POIS QUANDO CHOVE A ÁGUA EMPOÇA EM FRENTE AS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3502/3502_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3502/3502_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A PINTURA, MANUTENÇÃO EM TODO O TELHADO E CONSTRUIR UMA (1) SALA DE AULA NA ESCOLA MUNICIPAL PADRE GERALDO GLOUDEMANS, LOCALIZADA NA AVENIDA BRASÍLIA NO SETOR FORMOSINHA.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3268/3268_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3268/3268_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ARRUMAR 03 (TRÊS) APARELHOS DA ACADEMIA DA TERCEIRA IDADE (MELHOR IDADE), SITUADA NA PRAÇA DO SETOR IMPERATRIZ._x000D_
 </t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3226/3226_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3226/3226_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR LÂMPADAS PARA RUA 12 NO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3202/3202_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3202/3202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> VIABILIZAR PINTURA DA FAIXA DE PEDESTRES COM UMA TINTA ESPECIAL EM FRENTE AO COLÉGIO ESTADUAL HUGO LOBO.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3203/3203_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3203/3203_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA QUADRA 46 EM FRENTE O NÚMERO 25 NO CONJUNTO HABITACIONAL PADRE JOSÉ.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3204/3204_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3204/3204_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TROCAR  TODAS  AS LÂMPADAS QUEIMADAS NA RUA DOMINICANO NO JARDIM CALIFÓRNIA._x000D_
 </t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3205/3205_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3205/3205_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA DA RUA 03  SETOR SANTA ROSA.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3206/3206_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3206/3206_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA CIRCULAR, QD. 22, PRÓXIMO AO N.° 22 NO BAIRRO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3243/3243_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3243/3243_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER TROCA DE LÂMPADA NA AVENIDA ÂNGELO CHAVES NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3219/3219_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3219/3219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> UM INTÉRPRETE DE LIBRAS &amp;#8211; LÍNGUA BRASILEIRA DE SINAIS &amp;#8211; EM TODAS AS SESSÕES QUE ACONTECEM NA CÂMARA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3220/3220_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3220/3220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A TROCA DE LÂMPADA NA RUA F NO PARQUE DA COLINA II._x000D_
 </t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3221/3221_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3221/3221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A TROCA DAS LÂMPADAS QUEIMADAS NA RUA H NO PARQUE DA COLINA II. </t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3239/3239_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3239/3239_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CONFERÊNCIA MUNICIPAL DE POLÍTICAS PARA AS MULHERES, EM CONSONÂNCIA COM A REALIZAÇÃO DA IV CONFERÊNCIA NACIONAL DE POLÍTICAS PARA MULHERES.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3240/3240_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3240/3240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADICIONAR AO PROGRAMA AMPARO O SERVIÇO DE PREPARAÇÃO DO CORPO, TENDO EM VISTA QUE OS USUÁRIOS DO PROGRAMA NÃO TEREM CONDIÇÕES DE ARCAR COM ESSA DESPESA.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3241/3241_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3241/3241_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR A FROTA DE ÔNIBUS NO BAIRRO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3242/3242_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3242/3242_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR O ATENDIMENTO NO SENTIDO DO HORÁRIO DOS ÔNIBUS NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3267/3267_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3267/3267_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAR À CÂMARA MUNICIPAL DE FORMOSA DANDO DESTINAÇÃO DE BEM PÚBLICO DE USO CONSTRUÇÃO DE UMA PRAÇA LOCALIZADA ENTRE AS RUAS 22, RUA 03 E AVENIDA _x000D_
 CIRCULAR NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3245/3245_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3245/3245_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR FAIXA DE PEDESTRES NA AVENIDA BRASÍLIA, N.° 834 EM FRENTE À PANIFICADORA E CONFEITARIA ÁGUIA DE OURO.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3246/3246_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3246/3246_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UMA QUADRA ESPORTIVA COBERTA NA VILA VICENTINA. </t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3247/3247_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3247/3247_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO PARQUE SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3248/3248_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3248/3248_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UM MAPEAMENTO DO SETOR DE CHÁCARAS ABREU PARA SER FEITA A ENTREGA DE CORRESPONDÊNCIA PELOS CORREIOS.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3249/3249_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3249/3249_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA ENFRENTE À QUADRA 46 NO CONJUNTO HABITACIONAL PADRE JOSÉ.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3250/3250_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3250/3250_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR A PLACA INDICATIVA DE PARADA DE ÔNIBUS NA AVENIDA BRASÍLIA Nº 834 EM FRENTE À PANIFICADORA E CONFEITARIA ÁGUIA DE OURO.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3251/3251_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3251/3251_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA ESCOLA TEMPO INTEGRAL NO BOSQUE II.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3252/3252_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3252/3252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR UMA FARMÁCIA MUNICIPAL NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3313/3313_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3313/3313_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE UMA CASA VELATÓRIA MUNICIPAL NO BAIRRO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3314/3314_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3314/3314_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA 15 COM A AVENIDA EDWIGES NO BAIRRO JARDIM DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3315/3315_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3315/3315_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR MANUTENÇÃO E TROCA DE LÂMPADAS DOS POSTES NA RUA 04 DO PARQUE LAGO, PRÓXIMO AO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3316/3316_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3316/3316_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CONSTRUÇÃO DE UMA PRAÇA NO ESPAÇO PÚBLICO OCIOSO POPULARMENTE CONHECIDO COMO PRAÇA DOS PERINEUS NA RUA GUATEMALA ESQUINA COM A RUA MÉXICO, NO JARDIM DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3317/3317_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3317/3317_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR ESTUDO PARA A POSSÍVEL INSTALAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS E/OU TACHÕES) NA RUA EMÍLIO PÓVOA, ALTURA DO N.° 1.134 NO CENTRO.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3307/3307_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3307/3307_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR DIVULGAÇÃO E FISCALIZAÇÃO NO CUMPRIMENTO DA LEI N.° 279/2009 QUE &amp;#8220;INSTITUI CAMPANHA DE ESCLARECIMENTO A PAIS, ALUNOS E PROFESSORES ACERCA DO CRIME DE PEDOFILIA JUNTO ÀS ESCOLAS PÚBLICAS OU PRIVADAS NO ÂMBITO NO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3308/3308_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3308/3308_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO EM UM TRECHO DA VIA 03 DO JARDIM AMÉRICA._x000D_
 </t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3309/3309_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3309/3309_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR MANUTENÇÃO E TROCA DE LÂMPADAS DOS POSTES NA RUA 28 DO BAIRRO BOSQUE.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3310/3310_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3310/3310_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR MANUTENÇÃO E TROCA DE LÂMPADAS DOS POSTES NA RUA 11 DO BAIRRO PARQUE LAGO.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3311/3311_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3311/3311_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA 11 DO JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3312/3312_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3312/3312_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAR OS APROVADOS NO ÚLTIMO CONCURSO REALIZADO PELA PREFEITURA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3346/3346_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3346/3346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERIR NO ENSINO MUNICIPAL A INTERDISCIPLINARIDADE EDUCAÇÃO PARA O TRÂNSITO.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3347/3347_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3347/3347_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR UM LINK DO &amp;#8220;VAPT VUPT DIGITAL&amp;#8221; NO SITE DA PREFEITURA MUNICIPAL DE FORMOSA (HTTP://VAPTVUPT.GOIAS.GOV.BR/VVV/INDEX).</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3348/3348_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3348/3348_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR COM A MAIOR BREVIDADE POSSÍVEL, O &amp;#8220;PLANO DE CARGOS DE SALÁRIOS&amp;#8221; DOS SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3349/3349_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3349/3349_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR O PROGRAMA "PRÓ-MULHER" DE QUALIFICAÇÃO DE MÃO-DE-OBRA FEMININA NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3350/3350_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3350/3350_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAR PARA A CÂMARA, PROJETO DE LEI QUE &amp;#8220;DISPÕE SOBRE REUSO DE ÁGUA EM EDIFICAÇÕES PÚBLICAS E PRIVADAS.&amp;#8221;</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3351/3351_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3351/3351_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA 02 NO JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3363/3363_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3363/3363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO E TROCA DE LÂMPADAS DOS POSTES NA RUA 10 QUADRA 27 DO JARDIM BELA VISTA EM SENTIDO A NOVA FORMOSA._x000D_
 </t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3361/3361_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3361/3361_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TROCA DE LÂMPADAS DOS POSTES NA RUA 11 DO PARQUE LAGO.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3362/3362_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3362/3362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZE UM LINK DO &amp;#8220;VAPT VUPT DIGITAL&amp;#8221; NO SITE DA CÂMARA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3364/3364_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3364/3364_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE PARA QUE O &amp;#8220;ALVARÁ DA VISA- VIGILÂNCIA SANITÁRIA&amp;#8221; SEJA RETIRADO NO PRÉDIO DA PREFEITURA </t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3365/3365_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3365/3365_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA FAIXA DE PEDESTRE NA AV. VALERIANO DE CASTRO EM FRENTE AO COLÉGIO DOS SAGRADOS CORAÇÕES (COLEGINHO).</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3374/3374_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3374/3374_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE APÓS AS CONSULTAS DE CLÍNICO GERAL, O ENCAMINHAMENTO À ESPECIALIDADE MÉDICA E EXAMES DE SAÚDE DA REDE PÚBLICA, PARA QUE SEJAM REALIZADAS NO PRAZO MÁXIMO DE 07(SETE) DIAS, QUANDO O PACIENTE TIVER IDADE IQUAL OU SUPERIOR A 65 (SESSENTA E CINCO) ANOS.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3387/3387_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3387/3387_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE ORIENTAÇÃO NOS VEÍCULOS DE COMUNICAÇÃO, SOBRE MEDIDAS A SEREM TOMADAS NESTE PERÍODO SECO, SOBRETUDO, COM CRIANÇAS E IDOSOS.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3385/3385_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3385/3385_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR O CUMPRIMENTO DO ART. 105 E ART. 113, PARÁGRAFO ÚNICO DA LOM &amp;#8211; LEI ORGÂNICA MUNICIPAL QUE ASSEGURAM:_x000D_
 &amp;#8220;ART. 105..._x000D_
 PARÁGRAFO ÚNICO. DEVERÁ SER FEITA, ANUALMENTE, A CONFERÊNCIA DA ESCRITURAÇÃO PATRIMONIAL COM OS BENS EXISTENTES E, NA PRESTAÇÃO DE CONTAS DE CADA EXERCÍCIO, SERÁ INCLUÍDO O INVENTÁRIO DE TODOS OS VENS MUNICIPAIS._x000D_
 ART. 113. ANUALMENTE SERÁ ELABORADO E CUMPRIDO PELO PODER EXECUTIVO UM CALENDÁRIO DE VISTORIA DE TODOS OS PRÉDIOS PÚBLICOS, BEM COMO DE OBRAS PÚBLICAS EM ANDAMENTO.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3386/3386_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3386/3386_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA OU OUTRA MEDIDA EMERGENCIAL PARA SOLUCIONAR O PROBLEMA DA RUA 07 DO PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3306/3306_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3306/3306_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UMA COBERTURA DE BRITA PARA ENTRADA DO COLÉGIO MILITAR.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3326/3326_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3326/3326_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REDUTOR DE VELOCIDADE NO CRUZAMENTO DA AVENIDA FORMOSA COM A RUA 06 NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3327/3327_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3327/3327_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REDUTORES DE VELOCIDADE NO CRUZAMENTO DA RUA SÃO BENEDITO COM A AVENIDA FORMOSA NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3320/3320_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3320/3320_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHER ENTULHO NO CANTEIRO CENTRAL DA AVENIDA ISPER GEBRIM, SENTIDO ROTATÓRIA DA AVENIDA 06 À AVENIDA BRASÍLIA DO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3322/3322_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3322/3322_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR REPOSIÇÃO DE LÂMPADA QUEIMADA DE UM POSTE NA RUA 07, ESQUINA COM A RUA 17 DO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3352/3352_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3352/3352_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NA PRAÇA RUI BARBOSA, Nº 70, CENTRO, EM FRENTE A CÂMARA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3360/3360_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3360/3360_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTACAR EQUIPE PARA REVISÃO E MANUTENÇÃO CONSTANTE DOS SEMÁFOROS DA CIDADE.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3353/3353_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3353/3353_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO SETOR PRIMAVERA.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3354/3354_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3354/3354_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA CRISTALINA NAS PROXIMIDADES DA RUA 22 A SETOR SUL._x000D_
 </t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3355/3355_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3355/3355_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA RUA 10 DO PARQUE UNIÃO.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3356/3356_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3356/3356_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3357/3357_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3357/3357_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA GOIÂNIA CURVA EM FRENTE O NUMERO 26 JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3358/3358_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3358/3358_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA RUA 02 PARQUE UNIÃO.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3359/3359_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3359/3359_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA RUA 05 DO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3391/3391_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3391/3391_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE E/ OU QUEBRA-MOLAS NA RUA 10, ALTURA DO Nº. 121, NO SETOR SUL.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3392/3392_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3392/3392_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E COLETA DE ENTULHO NA EXTENSÃO DA RUA SABIÁ NO PARQUE LAGO.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3393/3393_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3393/3393_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA H NO PARQUE DA COLINA._x000D_
 </t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3389/3389_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3389/3389_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA, REFORMA E RESTAURAÇÃO DO PARQUE INFANTIL DO LAGUINHO DO VOVÔ.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3388/3388_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3388/3388_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TROCA DE LÂMPADAS DO POSTE NA RUA SANTA LUZIA, 127, CENTRO.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3426/3426_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3426/3426_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAR A RUA I QUADRA 12 NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t xml:space="preserve"> PROVIDENCIA LIMPEZA DOS LAGOS DO ABREU E LAGOA DOS SANTOS</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3453/3453_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3453/3453_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROVIDENCIAR O ASFALTO OU CALÇADA DO PATIO DO CEMITÉRIO CRUZ DAS ALMAS</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3429/3429_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3429/3429_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA ACADEMIA PARA O IDOSO NO PARQUE LAGO.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3430/3430_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3430/3430_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 15 NO SETOR PAMPULHA.  _x000D_
 </t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3431/3431_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3431/3431_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA FEIRA LIVRE NO DISTRITO DO JK.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3432/3432_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3432/3432_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER MANUTENÇÃO DAS LÂMPADAS NA RUA 03 NO PARQUE LAGO._x000D_
 </t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3433/3433_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3433/3433_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAR ILUMINAÇÃO PÚBLICA NO ANEL VIÁRIO NAS ÁREAS QUE JÁ ESTÃO PRONTAS. </t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3434/3434_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3434/3434_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL DENTRO DO LAGUINHO DA LAGOA DOS SANTOS._x000D_
                         _x000D_
 </t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3435/3435_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3435/3435_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER MANUTENÇÃO DAS LÂMPADAS NA RUA 41 Q 09 NO PARQUE LAGO._x000D_
 </t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3436/3436_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3436/3436_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A SINALIZAÇÃO HORIZONTAL E VERTICAL DOS QUEBRA-MOLAS NA RUA ALTA VIDAL NAS PROXIMIDADES DO CARIMBARTE.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3447/3447_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3447/3447_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL, A PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA 03 DO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3448/3448_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3448/3448_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM MAIOR BREVIDADE POSSÍVEL, PATRULHAMENTO EXTENSIVO, NO BAIRRO JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3449/3449_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3449/3449_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR COM BREVIDADE POSSÍVEL A CONSTRUÇÃO DE UMA PRAÇA DE LAZER NO SETOR PADRE JOSÉ. </t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3450/3450_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3450/3450_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO O CUMPRIMENTO DA LEI 565/2012 QUE INSTITUI A OBRIGATORIEDADE DA REALIZAÇÃO DO "TESTE DO CORAÇÃOZINHO" (EXAME DE OXIMETRIA DE PULSO) EM TODOS OS RECÉM-NASCIDO EM BERÇÁRIOS DAS MATERNIDADES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3451/3451_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3451/3451_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM A MAIOR BREVIDADE POSSÍVEL A MANUTENÇÃO DA FAIXA DE PEDESTRE LOCALIZADA EM FRENTE AO SUPERMERCADO ECONÔMICO NA PRAÇA DA FEIRA.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3452/3452_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3452/3452_texto_integral.pdf</t>
   </si>
   <si>
     <t>551- PROVIDENCIE COM A MAIOR BREVIDADE A ILUMINAÇÃO EXTERNA NA ESCOLA MUNICIPAL WALDA DE MIRANDA LOCALIZAÇÃO NA AV. CENTRAL NO SETOR PARQUE LAGO.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3469/3469_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3469/3469_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE CONSCIENTIZAÇÃO DOS LOJISTAS E ÓRGÃOS PÚBLICOS EM RELAÇÃO A CONSTRUÇÃO DE RAMPAS DE ACESSO PARA CADEIRANTES EM SEUS ESTABELECIMENTOS</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3470/3470_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3470/3470_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER COBERTURA DAS SESSÕES DA CÂMARA MUNICIPAL DE VEREADORES AO VIVO NA RÁDIO.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3471/3471_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3471/3471_texto_integral.pdf</t>
   </si>
   <si>
     <t>554- PATRULHAMENTO EXTENSIVO NO SETOR FERROVIÁRIO</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3472/3472_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3472/3472_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA 07 DO PARQUE VILA VERDE</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3473/3473_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3473/3473_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA 17 NO PERÍMETRO DA AVENIDA CIRCULAR ATÉ A AVENIDA LAGOA FEIA.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3474/3474_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3474/3474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR REDUTOR DE VELOCIDADE NA AVENIDA ÂNGELO CHAVES EM FRENTE AO COMERCIAL RAMOS(ROBEL).</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3490/3490_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3490/3490_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO DAS LÂMPADAS DOS POSTES NA RUA SÃO PEDRO, PRÓXIMO À LOJA CASA DO ENCANADOR NO BAIRRO </t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3491/3491_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3491/3491_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE A DIVULGAÇÃO E O CUMPRIMENTO DA LEI Nº. 347/10 QUE CRIA O &amp;#8220;PROGRAMA SANGUE É VIDA</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3492/3492_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3492/3492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR INSTALAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS E OU TACHÕES) NA AV. ISPER GEBRIM EM FRENTE À LOJA EMPÓRIO DA ARTES, PRÓXIMO A ESCOLA MUNICIPAL PROFESSOR JOAQUIM MOREIRA </t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3493/3493_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3493/3493_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR NA MAIOR BREVIDADE A POSSÍVEL INSTALAÇÃO DE TACHÕES SEPARANDO AS DUAS MÃOS DA AV. LAGOA</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3494/3494_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3494/3494_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE COM A MAIOR BREVIDADE POSSÍVEL A ILUMINAÇÃO DA QUADRA DO BAIRRO LAGOA DOS SANTOS.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3521/3521_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3521/3521_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CADASTRO DE PNE&amp;#8217;S &amp;#8211; PORTADORES DE NECESSIDADES ESPECIAIS OU MOBILIDADE REDUZIDA PARA QUE SE TENHA NOÇÃO DA QUANTIDADE E REAIS NECESSIDADES DESTA CLASSE</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3522/3522_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3522/3522_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMAR EM SENTIDO ÚNICO, A RUA 32 NO SETOR BOSQUE, SENTIDO A RUA 27, EM FRENTE A CLÍNICA DE OLHOS.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3523/3523_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3523/3523_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR O PAGAMENTO DO 13° SALÁRIO E FÉRIAS AOS CIRURGIÕES DENTISTAS CONTRATADOS PELA PREFEITURA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3524/3524_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3524/3524_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CRIAÇÃO DE DEPARTAMENTO DE LEGISLAÇÃO E ARQUIVOS NA PREFEITURA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3525/3525_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3525/3525_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR O CUMPRIMENTO DA LEI N°. 043/2001 QUE &amp;#8220;INSTITUI A SEMANA DO LIVRO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; NAS ESCOLAS MUNICIPAIS E ESTADUAIS._x000D_
 </t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3582/3582_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3582/3582_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA DA RUA I, QUADRA 12 NO SETOR NORDESTE, FUNDO DA ESCOLA MUNICIPAL IZAÍRA.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3487/3487_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3487/3487_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL DENTRO DO CEMITÉRIO CRUZ DAS ALMAS.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3488/3488_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3488/3488_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA AVENIDA CIRCULAR NO SETOR PRIMAVERA.  </t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3489/3489_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3489/3489_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TROCAR LÂMPADA QUEIMADA NO POSTO POLICIAL NA SAÍDA DE PLANALTINA GOIÁS._x000D_
 </t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3495/3495_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3495/3495_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL DENTRO DO CEMITÉRIO CRUZ DAS ALMAS._x000D_
 </t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3499/3499_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3499/3499_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA NA GERAL NA SAÍDA DO ITIQUIRA.  _x000D_
 </t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3500/3500_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3500/3500_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA COSTA RICA NO SETOR SUL AMÉRICA._x000D_
 </t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3501/3501_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3501/3501_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO INSTALAR LÂMPADAS NA VIA 10 NO SETOR SUL.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3518/3518_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3518/3518_texto_integral.pdf</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3519/3519_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3519/3519_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LIMPEZA GERAL NA RUA 25 NO SETOR NORDESTE</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3547/3547_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3547/3547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAR O PATRULHAMENTO DA POLÍCIA MILITAR NAS PROXIMIDADES DA FACULDADE CAMBURY.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3558/3558_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3558/3558_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A PINTURA HORIZONTAL E VERTICAL DA FAIXA DE PEDESTRE EM FRENTE AO TERMINAL RODOVIÁRIO. _x000D_
 </t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3559/3559_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3559/3559_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 03 NA VILA AURORA SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3560/3560_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3560/3560_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 15 NO SETOR ABREU</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3561/3561_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3561/3561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 05 NA VILA AURORA SETOR NORDESTE._x000D_
 </t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3562/3562_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3562/3562_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A PINTURA HORIZONTAL E VERTICAL DA FAIXA DE PEDESTRE EM FRENTE AO COLÉGIO SAGRADO CORAÇÕES</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3563/3563_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3563/3563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A TROCA DAS LÂMPADAS NA RUA F NO PARQUE DA COLINA._x000D_
 </t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3564/3564_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3564/3564_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR O PRIMEIRO TERMINAL DE CARGAS EM FORMOSA, OBJETIVANDO EVITAR O TRÂNSITO PESADO NO CENTRO DA CIDADE, BEM COMO, ESTACIONAMENTO DE CARRETAS FRENTE AS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3565/3565_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3565/3565_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR REPOSIÇÃO DE LÂMPADA QUEIMADA DE UM POSTE NA RUA LINDOLFO GONÇALVES Nº. 1390, ESQUINA DO MODESTO, CENTRO</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3566/3566_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3566/3566_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR OPERAÇÃO TAPA BURACOS, NA RUA 18 DO JARDIM OLIVEIRA, BEM COM, A LIMPEZA DESTA RUA. </t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3567/3567_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3567/3567_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR BLOQUETES, BEM COMO, UMA BOCA DE LOBO, NO INICIO DA RUA 18 COM AVENIDA D DO  JARDIM  OLIVEIRA.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3568/3568_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3568/3568_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INCLUIR NO CÓDIGO DE POSTURAS DO MUNICÍPIO, MÍNIMO DE 12M² DE ÁREA VERDE POR HABITANTES NAS ÁREAS URBANAS DE FORMOSA, BEZERRA, JK E SANTA ROSA.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3569/3569_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3569/3569_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A TROCA DAS LÂMPADAS QUEIMADAS NA RUA E NO PARQUE DA COLINA._x000D_
 </t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3570/3570_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3570/3570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 10 NO SETOR PAMPULHA.  _x000D_
 </t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3571/3571_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3571/3571_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NO CANTEIRO CENTRAL DA AVENIDA OESTE SETOR DE INDÚSTRIA II.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3572/3572_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3572/3572_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA TRAVESSA FERROVIÁRIA &amp;#8220;E&amp;#8221; NAS PROXIMIDADES DO Nº1167 SETOR</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3573/3573_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3573/3573_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR CONSTRUÇÃO DE UM PSF NO JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3576/3576_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3576/3576_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A MARCAÇÃO DE CONSULTA ATRAVÉS DE 0800 E POR SISTEMA INFORMATIZADO INTERLIGANDO O HOSPITAL MUNICIPAL A TODOS OS PSF OU UNIDADES DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3577/3577_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3577/3577_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORNECER AOS SERVIDORES MUNICIPAIS, QUE TRABALHAM NA RUA, EXPOSTOS AO SOL, PROTETOR SOLAR FATOR 30, PARA EVITAR O CÂNCER DE PELE</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3578/3578_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3578/3578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITAR AOS PROPRIETÁRIOS DOS TERRENOS A CONSTRUÇÃO DE CALÇADAS DENTRO DOS PADRÕES DE MOBILIDADE QUE ATENDA PRINCIPALMENTE AOS IDOSOS E CADEIRANTES.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3579/3579_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3579/3579_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INTENSIFICAR O PATRULHAMENTO EXTENSIVO, NA RUA 07 ESQUINA COM A RUA 18 NO BAIRRO FORMOSINHA._x000D_
 </t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3599/3599_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3599/3599_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZE NA EM TODAS AS ESCOLAS PÚBLICAS MUNICIPAIS, JUNTO A ENTRADA PRINCIPAL, PAINEL EXIBINDO O SEU IDEB.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3600/3600_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3600/3600_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR NA MAIOR BREVIDADE POSSÍVEL ESTUDO PARA A POSSÍVEL INSTALAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA 10 N.° 21, SETOR SUL.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3601/3601_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3601/3601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR A &amp;#8220;SEMANA DE APOIO AO EMPREGO E GERAÇÃO DE TRABALHO E RENDA&amp;#8221;, A SER IMPLANTADA E COMEMORADA ANUALMENTE NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3602/3602_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3602/3602_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVER ATIVIDADES DE TERAPIA OCUPACIONAL COM IDOSOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3603/3603_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3603/3603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR NA MAIOR BREVIDADE POSSÍVEL ESTUDO PARA A POSSÍVEL INSTALAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA MOLAS) NA TRAVESSA CASTANHEIRA QUADRA 03, LOTE 05 N.° 152, SETOR DE CHÁCARA SUL. </t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3604/3604_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3604/3604_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PROJETO PARA ATENDIMENTO VETERINÁRIO EM UNIDADES ITINERANTES NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3629/3629_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3629/3629_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR NA MAIOR BREVIDADE A POSSÍVEL INSTALAÇÃO DE TACHÕES POR TODA EXTENSÃO DA AVENIDA ÂNGELO CHAVES SEPARANDO AS DUA MÃOS.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3628/3628_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3628/3628_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM MAIOR BREVIDADE POSSÍVEL, PATRULHAMENTO EXTENSIVO, NA UEG &amp;#8211; UNIVERSIDADE ESTADUAL DE GOIÁS E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3627/3627_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3627/3627_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR O &amp;#8220;PROGRAMA DE APOIO AO ALUNOS COM DISTÚRBIOS ESPECÍFICOS DE APRENDIZAGEM DIAGNOSTICADO COMO DISLEXIA.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3626/3626_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3626/3626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OPORTUNIZAR VAGAS PARA ESTAGIÁRIOS NA CÂMARA MUNICIPAL ATRAVÉS DA LEI  FEDERAL  Nº. 11.788, DE 25 DE SETEMBRO DE 2008. </t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3625/3625_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3625/3625_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR COM MAIOR BREVIDADE A PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO NA RUA ÁGATA, JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3624/3624_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3624/3624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ORIENTAR A POPULAÇÃO SOBRE O USO ABUSIVO DE MEDICAMENTOS NA INFÂNCIA._x000D_
 </t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3653/3653_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3653/3653_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORIENTAR E OBRIGAR OS ESTABELECIMENTOS QUE VENDEM BEBIDA EM LATA, EXPLICITAR EM PLACAS INDICATIVAS ALERTA SOBRE LEPTOSPIROSE.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3652/3652_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3652/3652_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A MANUTENÇÃO DA FAIXA DE PEDESTRE LOCALIZADA NA AVENIDA JOÃO ISPER GEBRIM EM FRENTE O SUPERMERCADO PÉROLA.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>DÁ PUBLICIDADE E FISCALIZAÇÃO DA LEI N°. 263/15, QUE PROÍBE PESSOA FÍSICA OU JURÍDICA A JOGAR LIXO NOS LOGRADOUROS PÚBLICOS, NOS LIMITES DO MUNICÍPIO DE FORMOSA/GO.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3674/3674_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3674/3674_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR A PAPELARIA DO POVO PARA FORNECER MATERIAL ESCOLAR, LIVROS DIDÁTICOS E JOGOS EDUCATIVOS, A PREÇO DE CUSTO PARA A POPULAÇÃO DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3649/3649_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3649/3649_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORIENTAR SOBRE OS RISCOS DO USO DE TELEFONES CELULARES EM TODOS OS POSTOS DE COMBUSTÍVEIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3648/3648_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3648/3648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUIR A DISCIPLINA DE EDUCAÇÃO PARA O TRÂNSITO COMO ATIVIDADE EXTRACURRICULAR NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3677/3677_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3677/3677_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR A CAMPANHA DE COMBATE AO RACISMO NA CIDADE DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3678/3678_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3678/3678_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERIR O TEMA EDUCAÇÃO AMBIENTAL NO CURRÍCULO ESCOLAR DA REDE PÚBLICA DO MUNICÍPIO FORMOSA-GO.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3679/3679_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3679/3679_texto_integral.pdf</t>
   </si>
   <si>
     <t>PUBLICAR NO SITE OFICIAL DA PREFEITURA MUNICIPAL DE FORMOSA E EM TODAS AS UNIDADES BÁSICAS DE SAÚDE A RELAÇÃO DE MEDICAMENTOS DE USO CONTÍNUO EXISTENTES, DAQUELES EM FALTA E O LOCAL ONDE ENCONTRÁ-LOS NA REDE MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3680/3680_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3680/3680_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVULGAR E CUMPRIR A LEI N°. 262/15 QUE INSTITUI O PROGRAMA MUNICIPAL &amp;#8220;ADOTE UMA ESCOLA&amp;#8221; NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3696/3696_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3696/3696_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIR A LEI MUNICIPAL Nº. 154/2008 QUE &amp;#8220;DISPÕE DA OBRIGATORIEDADE DA PREFEITURA MUNICIPAL E CÂMARA MUNICIPAL DE VEREADORES DE FORMOSA-GOIÁS, A CONCEDER UM DIA DE LICENÇA, POR ANO, PARA REALIZAÇÃO DE EXAME PREVENTIVO DE CÂNCER GINECOLÓGICO E DE PRÓSTATA PARA TODOS OS FUNCIONÁRIOS PÚBLICOS COM MAIS DE 40 ANOS DE IDADE E 30 ANOS OU MAIS MULHERES.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3587/3587_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3587/3587_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR O ASFALTAMENTO DA RUA 25 E AVENIDA CIRCULAR DO BAIRRO FORMOSINHA (CASO NÃO FAÇA O ASFALTO ESSE ANO, FAZER O CASCALHAMENTO).</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3588/3588_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3588/3588_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARQUIBANCADA E PLANTIO DE ARVORE NO CENTRO ESPORTIVO DO SETOR CALIFORNIA</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3580/3580_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3580/3580_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR TROCA DE LÂMPADAS NA RUA G, QUADRA 50, NÚMERO 23, LOCALIZADO NO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3581/3581_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3581/3581_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS EM TODO DISTRITO DO BEZERRA MUNICÍPIO DE FORMOSA</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3583/3583_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3583/3583_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR TROCA DE LÂMPADAS NA RUA ANA DE JESUS MELO, QUADRA F, LOTE 10 NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3586/3586_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3586/3586_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR COM URGÊNCIA O RECOLHIMENTO DE ANIMAIS SOLTOS PELAS RUAS, TAIS COMO, EQUINOS, CANINOS  E GATARIAS.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3607/3607_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3607/3607_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO BOSQUE II._x000D_
 </t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3608/3608_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3608/3608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO SETOR SANTA ROSA._x000D_
 </t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3609/3609_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3609/3609_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO PARQUE INFANTIL NO SETOR PANTANAL.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3610/3610_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3610/3610_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA E NO BAIRRO VILLAGE.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3611/3611_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3611/3611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA F NO BAIRRO VILLAGE._x000D_
 </t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3612/3612_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3612/3612_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAR ACADEMIA DE BARRAS PARALELAS DE GINÁSTICA NA VILA MARILAQUE.                    </t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3613/3613_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3613/3613_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR FAIXA DE PEDESTRE NA AVENIDA BRASÍLIA Nº 834 EM FRENTE À PANIFICADORA E CONFEITARIA ÁGUIA</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3614/3614_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3614/3614_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 09 NO PARQUE LAGO.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3615/3615_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3615/3615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 02 NO PARQUE LAGO._x000D_
 </t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3616/3616_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3616/3616_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA PARADA DE ÔNIBUS COBERTA NA AVENIDA MAESTRO JOAQUIM DE ABREU.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3617/3617_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3617/3617_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 19 NO BAIRRO FORMOSINHA._x000D_
 </t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3618/3618_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3618/3618_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 11 NO BAIRRO SÃO BENEDITO.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3619/3619_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3619/3619_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 12 DO BAIRRO FORMOSINHA._x000D_
 </t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3620/3620_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3620/3620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER MANUTENÇÃO DAS LÂMPADAS NA RUA 12 NO BAIRRO FORMOSINHA_x000D_
 </t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3621/3621_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3621/3621_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLICAÇÃO DE DOSES DE VACINAS RECOMBINANTES CONTRA A CINOMOSE EM ANIMAIS DOMÉSTICOS E OS CANÍDEOS SILVESTRES.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3635/3635_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3635/3635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER O RECAPEAMENTO ASFÁLTICO NA RUA ORNELAS FILHO NO SETOR NORDESTE._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3636/3636_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3636/3636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER O RECAPEAMENTO ASFÁLTICO EM FRETE A PRAÇA DA VILA MARILAQUE._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3637/3637_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3637/3637_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER O RECAPEAMENTO ASFÁLTICO NA RUA 06 NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3638/3638_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3638/3638_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER O RECAPEAMENTO ASFÁLTICO NA RUA 23 NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3639/3639_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3639/3639_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER O RECAPEAMENTO ASFÁLTICO NA RUA D NO PARQUE DA COLINA II.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3640/3640_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3640/3640_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER O RECAPEAMENTO ASFÁLTICO NA RUA F NO PARQUE DA COLINA II._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3641/3641_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3641/3641_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER O RECAPEAMENTO ASFÁLTICO NA RUA 08 NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3642/3642_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3642/3642_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER O RECAPEAMENTO ASFÁLTICO NA RUA 03 NO SETOR NORDESTE._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3643/3643_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3643/3643_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER O RECAPEAMENTO ASFÁLTICO NA RUA 07 NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3644/3644_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3644/3644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER O RECAPEAMENTO ASFÁLTICO NA RUA 10 NO SETOR NORDESTE._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3645/3645_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3645/3645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER O RECAPEAMENTO ASFÁLTICO NA RUA GOMES ORNELAS NO SETOR NORDESTE._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3646/3646_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3646/3646_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER O RECAPEAMENTO ASFÁLTICO NA RUA 21 SETOR NORDESTE._x000D_
                        _x000D_
 </t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3647/3647_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3647/3647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER O RECAPEAMENTO ASFÁLTICO NA AVENIDA FERROVIÁRIA &amp;#8220;E&amp;#8221; NO SETOR NORDESTE._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3668/3668_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3668/3668_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REPOSIÇÃO DE LÂMPADAS NA RUA 64 SETOR PARQUE LAGO</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3667/3667_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3667/3667_texto_integral.pdf</t>
   </si>
   <si>
     <t>669- CONSTRUIR UMA CAPELA PARA VELÓRIO NO CEMITÉRIO CRUZ DAS ALMAS.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3675/3675_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3675/3675_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER QUEBRA-MOLAS (LOMBADAS) NA RUA 10, QUADRA 05, N°. 93 NO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3676/3676_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3676/3676_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PATROLAMENTO E CASCALHAMENTO NO ASSENTAMENTO PROJETO PARANÃ.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3666/3666_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3666/3666_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR REDUTOR DE VELOCIDADE ,NA RUA: 11 ESQUINA COM RUA: 09 NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3665/3665_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3665/3665_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER O RECAPEAMENTO ASFÁLTICO NA RUA SANTA LUZIA NO SETOR NORDESTE._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3670/3670_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3670/3670_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR LIMPEZA NA RUA 04, QUADRA F, S:D, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3671/3671_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3671/3671_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR LIMPEZA NA RUA SEM NOME, QUADRA 186A NO CONJUNTO HABITACIONAL NETINHO.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3672/3672_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3672/3672_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CONSTRUÇÃO DE 01 (UM) QUEBRA-MOLAS NA RUA SEM NOME, QUADRA 186A NO CONJUNTO HABITACIONAL NETINHO.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3688/3688_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3688/3688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAR COM PLACAS DE TRÂNSITOS, AS REFERÊNCIAS DO CRUZAMENTO AO LADO DA UNIVERSIDADE ESTADUAL DE GOIÁS - FORMOSA.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3689/3689_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3689/3689_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR REFORMA E INSTALAÇÃO DE NOVAS RAMPAS DE SKATE AO LADO DA MATA DA BICA. </t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3690/3690_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3690/3690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR RADARES ELETRÔNICOS NOS SEMÁFOROS DO MUNICÍPIOS DE FORMOSA, AFIM QUE SE EVITE A INFRAÇÃO GRAVÍSSIMO DE AVANÇAR O SINAL VERMELHO.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3691/3691_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3691/3691_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISAR A VIABILIDADE DE INSTALAÇÃO E/OU MANUTENÇÃO DE CLIMATIZADORES E/OU ARES-CONDICIONADOS EM TODAS AS SALAS DE AULA DAS ESCOLAS MUNICIPAIS DE FORMOSA.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3697/3697_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3697/3697_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR UM &amp;#8220;PROGRAMA DE ATENÇÃO À SAÚDE VISUAL PRIMÁRIA&amp;#8221; NAS ESCOLAS MUNICIPAIS E ESTADUAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3698/3698_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3698/3698_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A VACINAÇÃO CONTRA HEPATITE A NOS SERVIDORES QUE TRABALHAM NA LIMPEZA URBANA.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3699/3699_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3699/3699_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER DIVULGAÇÃO DA CAPACIDADE DE ATENDIMENTO, LISTA NOMINAL DAS VAGAS ATENDIDAS, TOTAL DE VAGAS PARA OS CENTROS DE EDUCAÇÃO INFANTIL DO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3700/3700_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3700/3700_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR AO CIDADÃO DO CRONOGRAMA FÍSICO-FINANCEIRO DE TODAS AS OBRAS PÚBLICAS EXECUTADAS, NO ÂMBITO DO MUNICÍPIO FORMOSA.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3701/3701_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3701/3701_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A MANUTENÇÃO DA FAIXA DE PEDESTRE LOCALIZADA NA RUA ANTONIO DUTRA NA LATERAL DO SUPERMERCADO ECONÔMICO NO CENTRO.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3708/3708_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3708/3708_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR E COLOCAR EM FUNCIONAMENTO O CANIL DE ADOÇÃO NO MUNICÍPIO DE FORMOSA-GO</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3709/3709_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3709/3709_texto_integral.pdf</t>
   </si>
   <si>
     <t>AFIXAR CARTAZES NAS SALAS DE AULA DAS ESCOLAS DO MUNICÍPIO DE FORMOSA-GO, CONTENDO O NÚMERO DE TELEFONE DO DISQUE DENUNCIA SOBRE QUALQUER TIPO DE VIOLÊNCIA, ABUSO E ASSÉDIO SEXUAL COMETIDO CONTRA MENORES.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3710/3710_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3710/3710_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR A CAMPANHA EDUCATIVA DE CONSCIENTIZAÇÃO SOBRE O USO DE DROGAS E A SÍNDROME ALCOÓLICA FETAL.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3711/3711_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3711/3711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE FORMOSA A SEMANA DE COMBATE A PEDOFILIA.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3712/3712_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3712/3712_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE INCENTIVO DE VAGAS DE TRABALHO PARA MULHERES SENTENCIADAS EM REGIME SEMI-ABERTO OU ABERTO E EGRESSAS DO SISTEMA PENITENCIÁRIO NAS CONTRATAÇÕES DE OBRAS OU SERVIÇOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3713/3713_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3713/3713_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A MANUTENÇÃO E SINALIZAÇÃO DA FAIXA DE PEDESTRE LOCALIZADA NA RUA JOÃO MOREIRA EM FRENTE À FACULDADE UNOPAR.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3741/3741_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3741/3741_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RECAPEAMENTO ASFÁLTICO DE TODA EXTENSÃO DA AVENIDA RIFAINA NO SETOR ABREU.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3739/3739_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3739/3739_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DIVULGAR DE FORMA AMPLA, PREFERENCIALMENTE PELA REDE MUNDIAL DE COMPUTADORES, INTERNET, ATRAVÉS DE CÓDIGOS DE IDENTIFICAÇÃO, A LISTAGEM DOS PACIENTES QUE AGUARDAM CIRURGIAS ELETIVAS NA REDE PÚBLICA HOSPITALAR DO MUNICÍPIO DE FORMOSA-GO. </t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3740/3740_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3740/3740_texto_integral.pdf</t>
   </si>
   <si>
     <t>UTILIZAR COMO MATERIAL DE EXPEDIENTE E DIDÁTICO NOS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, AUTARQUIAS E DE ECONOMIA MISTA E NO LEGISLATIVO MUNICIPAL O PAPEL RECICLADO.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3742/3742_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3742/3742_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR CAMPANHA PERMANENTE DE INFORMAÇÃO AOS ALUNOS DAS ESCOLAS MUNICIPAIS ACERCA DO COMBATE E DA PREVENÇÃO DOS MOSQUITOS VETORES DA DENGUE, CHIKUNGUNYA E ZIKA VÍRUS.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3743/3743_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3743/3743_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR O PROGRAMA &amp;#8220;VIDA NOVA&amp;#8221;, DE APOIO ÀS MULHERES MASTECTOMIZADAS DO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3744/3744_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3744/3744_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR O PROGRAMA &amp;#8220;LIMPANDO, REFORMANDO E CONSTRUINDO&amp;#8221;.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3762/3762_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3762/3762_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR NOS LOCAIS DE REALIZAÇÃO DE PROVAS PARA VESTIBULAR, SELEÇÕES, CONCURSOS E DEMAIS EVENTOS SIMILARES A PERMANÊNCIA DE UMA AMBULÂNCIA.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3763/3763_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3763/3763_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANTER DE UM PROFISSIONAL DA ÁREA DE ENFERMAGEM, ENFERMEIRO OU TÉCNICO, NAS UNIDADES DA REDE PÚBLICA DE CRECHES E ESCOLAS DA EDUCAÇÃO INFANTIL, NO ÂMBITO DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3764/3764_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3764/3764_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - COMSEA, COM CARÁTER CONSULTIVO, CONSTITUINDO-SE EM ESPAÇO DE ARTICULAÇÃO ENTRE O GOVERNO MUNICIPAL E A SOCIEDADE CIVIL PARA A FORMULAÇÃO DE DIRETRIZES PARA POLÍTICAS E AÇÕES NA ÁREA DA SEGURANÇA ALIMENTAR E NUTRICIONAL.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3765/3765_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3765/3765_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR UM PROJETO QUE DISPÕE SOBRE A OBRIGATORIEDADE DE OS ÓRGÃOS PÚBLICOS DISPONIBILIZAREM, NAS ENTRADAS DE GABINETES E SALAS, PLACAS PARA IDENTIFICAÇÃO EM SISTEMA EM BRAILLE.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3766/3766_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3766/3766_texto_integral.pdf</t>
   </si>
   <si>
     <t>702-CRIAR O PROGRAMA DE PREVENÇÃO PARA ATENDER MULHERES COM DEPRESSÃO PÓS-PARTO COM ACOMPANHAMENTO PSICOLÓGICO DAS GESTANTES DURANTE O PRÉ-NATAL.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3767/3767_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3767/3767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">703-INSTALAR COLETORES DE ÁGUA DA CHUVA EM OBRAS REALIZADAS PELO PODER PÚBLICO._x000D_
 </t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3706/3706_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3706/3706_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER O ENCASCALHAMENTO NA RUA 04 NO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3731/3731_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3731/3731_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER CONSTRUÇÃO DE PONTE DE CONCRETO NO CÓRREGO CONCEIÇÃO NA GO 116.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3730/3730_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3730/3730_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER CONSTRUÇÃO DE DESCAROÇADOR DE CONCRETO NO DISTRITO DE SANTA ROSA.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3732/3732_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3732/3732_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UMA LINHA TELEFÔNICA PARA RECEBIMENTO DE LIGAÇÕES GRATUITAS (0800) NA AGÊNCIA DA CELG EM FORMOSA-GO.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3750/3750_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3750/3750_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAR A VIA 10 QUADRA 24 LOTE LOCALIZADA NO SETOR SUL</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3749/3749_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3749/3749_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REVISÃO DE ILUMINAÇÃO NA AVENIDA VEREDIANO DE CASTRO SETOR NORDESTE (PRÓXIMO Á ACADEMIA).</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3760/3760_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3760/3760_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER TROCA DE LÂMPADA NA RUA C, QUADRA D, EM FRENTE À CASA 85 NO SETOR PANTANAL.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3753/3753_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3753/3753_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> FAZER A TROCA DAS LÂMPADAS QUEIMADAS NA RUA 41 NO PARQUE LAGO._x000D_
 </t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3754/3754_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3754/3754_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NO CANTEIRO CENTRAL DA AVENIDA FERROVIÁRIO &amp;#8220;D&amp;#8221; NO SETOR NORDESTE</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3755/3755_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3755/3755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UM CALÇADÃO NO INICIO DO COLÉGIO MILITAR ATE O POSTO MADALENA._x000D_
 </t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3756/3756_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3756/3756_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NO CANTEIRO CENTRAL DA AVENIDA FERROVIÁRIO &amp;#8220;E&amp;#8221; NO SETOR NORDESTE</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3757/3757_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3757/3757_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A PAVIMENTAÇÃO ASFÁLTICA NA RUA I NO PARQUE DA COLINA._x000D_
                       _x000D_
 </t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3758/3758_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3758/3758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NO CANTEIRO CENTRAL DA AVENIDA CENTRAL NO PARQUE LAGO._x000D_
 </t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>Divino Ramos da Silva - Divino Ramos</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3761/3761_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3761/3761_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR UM CAMINHÃO PARA O ESCOAMENTO NA PRODUÇÃO DOS ASSENTAMENTOS FARTURA E REGIÃO.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3768/3768_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3768/3768_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A PAVIMENTAÇÃO ASFÁLTICA NA RUA 06 NO PARQUE DA COLINA._x000D_
                       _x000D_
 </t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3769/3769_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3769/3769_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A PINTURA HORIZONTAL E VERTICAL DA FAIXA DE PEDESTRE EM FRENTE AO COLÉGIO JOAQUIM MOREIRA.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3770/3770_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3770/3770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NO RUA 05  NO SETOR NORDESTE._x000D_
 </t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3771/3771_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3771/3771_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL ENTRE A RUA 10 E A RUA SANTA LUZIA NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3773/3773_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3773/3773_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LIMPEZA DIÁRIA NA RUA PADRE TOMÉ (PRAÇA DA FEIRA).</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3774/3774_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3774/3774_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER FISCALIZAÇÃO AOS DOMINGOS NA RUA PADRE TOMÉ (PRAÇA DA FEIRA).</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>IPA</t>
   </si>
   <si>
     <t>Infração Política-Administrativa</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2915/2915_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2915/2915_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFRAÇÃO POLITICO-ADMINISTRATIVA 001-15</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3702/3702_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3702/3702_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENÚNCIA 002/15 - POR INFRAÇÃO POLÍTICO-ADMINISTRATIVA EM DESFAVOR DO SR. ITAMAR SEBASTIÃO BARRETO, PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3703/3703_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3703/3703_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENÚNCIA 003/15 - POR INFRAÇÃO POLÍTICO-ADMINISTRATIVA EM DESFAVOR DO SR. ITAMAR SEBASTIÃO BARRETO, PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2588/2588_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2588/2588_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SER ENVIADA À FAMÍLIA ENLUTADA DA SAUDOSA ALAIDE PEREIRA DE SOUSA PELO SEU FALECIMENTO OCORRIDO NO ÚLTIMO DIA 04 DE FEVEREIRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2689/2689_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2689/2689_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO 3.º SGT WELSON ANTONIO DA SILVA, SD JAIR SEBASTIÃO DA SILVA JUNIOR, CB NADINILTON DE SOUZA LIMA E SD RODRIGO HENRIQUE DA SILVA, PELO ATO DE BRAVURA DURANTE O SALVAMENTO DE UMA VÍTIMA DE TENTATIVA DE SUICÍDIO.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2827/2827_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2827/2827_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À SENHORA MARIA APARECIDA TEIXEIRA SANTOS PARA HOMENAGEÁ-LA PELO SEU ADMIRÁVEL TRABALHO COMO EDUCADORA NA ZONA RURAL.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2833/2833_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2833/2833_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SER ENVIADA À FAMÍLIA DE EDVALDINA MARIA DO CARMO SANTOS PELO SEU FALECIMENTO OCORRIDO NO ÚLTIMO DIA 29 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2882/2882_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2882/2882_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO SD WELINTON ALVES MOREIRA, SD CLEBER JUNIO RODRIGUES DE LIMA E SD FELIPE PIRES DOS ANJOS, PELA NOTÁVEL HABILIDADE DE NEGOCIAÇÃO E CONCILIAÇÃO NO ATO DE SALVAMENTO DE UMA VITIMA DE SUICÍDIO.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2938/2938_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2938/2938_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AOS GUARDAS MUNICIPAIS, GM OSÉIAS MELO DE MELO E O GM ALEANDRO PIMENTEL DOS SANTOS LEMOS</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2971/2971_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2971/2971_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SENHORA MARIA APARECIDA DE MEL ALMEIDA, ASSISTENTE SOCIAL DA SECRETARIA MUNICIPAL DE SAÚDE, PELOS BELOS SERVIÇOS PRESTADOS A POPULAÇÃO FORMOSENSE, ÁREA DA SAÚDE PÚBLICA DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2972/2972_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2972/2972_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NOS TERMOS REGIMENTAIS, A PRESENTE MOÇÃO DE PESAR A SER ENVIADA À FAMÍLIA ENLUTADA DA SAUDOSA MARLENE DOS SANTOS, PELO SEU FALECIMENTO OCORRIDO NO ÚLTIMO DIA 08 DE ABRIL DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3057/3057_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3057/3057_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONCEDIDA AO SR. JANUÁRIO FRANCISCO FIRMINO PELO ADVENTO E INSTALAÇÃO DA IGREJA ASSEMBLÉIA DE DEUS DO BRASIL CENTRAL NESTA CIDADE DE FORMOSA - GO.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3117/3117_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3117/3117_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA A DIRETORIA DA CIBEF (CONFEDERAÇÃO DE IRMÃS BENEFICENTES EVANGÉLICAS DE FORMOSA), COMPOSTA POR MULHERES, MÃES, COMPANHEIRAS E EXEMPLO DE PRESTEZA AOS MENOS FAVORECIDOS.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3093/3093_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3093/3093_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AOS SRS. ANDERSON DA SILVA DIAS E HELIEL JOSÉ DIAS, EXEMPLO DE HOMENS A SEREM SEGUIDOS, PAIS, COMPANHEIROS E TEMENTES A DEUS.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3137/3137_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3137/3137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO &amp;#8220;GRUPO UM ATO DE AMOR&amp;#8221;, ENTIDADE BENEFICENTE, SEM FINS LUCRATIVOS E SEM PRETENSÕES POLÍTICAS, QUE PROMOVE A CARIDADE E O AMOR AO PRÓXIMO, SEMPRE PENSANDO NO BEM ESTAR DO CIDADÃO, AQUI REPRESENTADO PELO SR. EDIMÁRIO PEREIRA GUIA (MAZIM). </t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3139/3139_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3139/3139_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA À SENHORA EULA MARIA DA COSTA, AOS SEUS 63 ANOS, EXEMPLO DE MULHER A SER SEGUIDA, MÃE, COMPANHEIRA E EXEMPLO DE PRESTEZA AOS MENOS FAVORECIDOS.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3143/3143_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3143/3143_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 016/2015  A SER ENVIADA A FAMÍLIA ENLUTADA DO SAUDOSO JOÃO MARTINS DA SILVA NETO.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3305/3305_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3305/3305_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO SENHOR EUSTÁQUIO JUVÊNCIO DE LACERDA, GESTOR DE PLANEJAMENTO E ADMINISTRADOR DO AEROPORTO DE FORMOSA PELO RELEVANTE SERVIÇO PRESTADO.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3318/3318_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3318/3318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADO AO SENHOR LUIZ ANTÔNIO DOMINGUES GUIMARÃES. </t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3201/3201_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3201/3201_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO SR. LUZIANO PIRES MARTINS POR SUA DEVOÇÃO AO DIVINO ESPÍRITO SANTO E PELO SERVIÇO PRESTADO NA REGIÃO DO URUCUIA.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3342/3342_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3342/3342_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADO AO SENHOR JOSÉ NETO, MÉDICO, PSIQUIATRA PELOS RELEVANTES SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3412/3412_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3412/3412_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AOS FUNCIONÁRIOS DO CENTRO DE REGULAÇÃO DO HOSPITAL MUNICIPAL DE FORMOSA, PELOS BONS SERVIÇOS PRESTADOS À POPULAÇÃO FORMOSENSE, NA ÁREA DA SAÚDE PÚBLICA DO MUNICÍPIO: DANIELA COSTA GOMES RIBEIRO, COORDENADORA DO CENTRO DE REGULAÇÃO, JEANINE RODRIGUES AUGUSTO, CRISTINA GOMES XAVIER, GESILENE CARDOSO DE SOUSA, MARLEI MATTIAZZI, FRANCIELE ALINE BIZOTO, GINA FERREIRA DE PONTES E SOUSA BATISTA E KELVEN DE FARIAS SILVA.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3483/3483_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3483/3483_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO SENHOR SILVIO RIBEIRO DE AZEVEDO, POR RELEVANTES SERVIÇOS PRESTADOS A SOCIEDADE FORMOSENSE NA ÁREA DA INFÂNCIA E JUVENTUDE.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3589/3589_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3589/3589_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SER ENVIADA À FAMÍLIA ENLUTADO DO SAUDOSO DIVINIANO PINTO DE AZEVEDO, MAIS CONHECIDA COM SEU NEGO, POR SEU FALECIMENTO OCORRIDO NO DIA 14 DE OUTUBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3759/3759_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3759/3759_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO SR. DOMINGOS SALVIO PARMAGNANI PELOS GRANDES FEITOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3752/3752_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3752/3752_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO SENHOR ANTÔNIO VICTOR DIAS FILHO PELOS GRANDES FEITOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3751/3751_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3751/3751_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO SR. LUDGERO CARDOSO GALLI VIEIRA PELOS GRANDES FEITOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>PCES</t>
   </si>
   <si>
     <t>Parecer Comissão de Educação, Saúde, Esporte</t>
   </si>
   <si>
     <t>002- CRIA O PROGRAMA DE INCENTIVO Á CULTURA- CINEMA NA PRAÇA EM BAIRROS DO MUNICÍPIO DE FORMOSA- GO</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RELEVANTE INTERESSE PUBLICO DAS ESTRADAS MUNICIPAIS UTILIZADAS NO TRANSPORTE.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>CED - Comissão de Educação</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3496/3496_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3496/3496_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER AO PROJETO DE LEI 056-2015 LEGISLATIVO </t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3497/3497_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3497/3497_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI N.° 065/2015</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3498/3498_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3498/3498_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 066/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2622/2622_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2622/2622_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 001/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3019/3019_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3019/3019_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 015/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3423/3423_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3423/3423_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 028/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3534/3534_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3534/3534_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER À EMENDA ORÇAMENTÁRIA MODIFICATIVA 001/15 AO PROJETO DE LEI 028/15 - PE. </t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3535/3535_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3535/3535_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER À EMENDA ORÇAMENTÁRIA MODIFICATIVA 002/15 AO PROJETO DE LEI 028/15 - PE. </t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3536/3536_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3536/3536_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER À EMENDA ORÇAMENTÁRIA MODIFICATIVA 003/15 AO PROJETO DE LEI 028/15 - PE. </t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3537/3537_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3537/3537_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER À EMENDA ORÇAMENTÁRIA MODIFICATIVA 004/15 AO PROJETO DE LEI 028/15 - PE. </t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3538/3538_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3538/3538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER À EMENDA ORÇAMENTÁRIA MODIFICATIVA 005/15 AO PROJETO DE LEI 028/15 - PE. </t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3539/3539_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3539/3539_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER À EMENDA ORÇAMENTÁRIA MODIFICATIVA 006/15 AO PROJETO DE LEI 028/15 - PE. </t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3540/3540_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3540/3540_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER À EMENDA ORÇAMENTÁRIA MODIFICATIVA 007/15 AO PROJETO DE LEI 028/15 - PE. </t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3541/3541_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3541/3541_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER À EMENDA ORÇAMENTÁRIA MODIFICATIVA 008/15 AO PROJETO DE LEI 028/15 - PE. </t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3542/3542_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3542/3542_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER À EMENDA ORÇAMENTÁRIA MODIFICATIVA 009/15 AO PROJETO DE LEI 028/15 - PE. </t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3543/3543_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3543/3543_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER À EMENDA ORÇAMENTÁRIA MODIFICATIVA 010/15 AO PROJETO DE LEI 028/15 - PE. </t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3544/3544_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3544/3544_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER À EMENDA ORÇAMENTÁRIA MODIFICATIVA 011/15 AO PROJETO DE LEI 028/15 - PE. </t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3545/3545_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3545/3545_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER À EMENDA ORÇAMENTÁRIA MODIFICATIVA 012/15 AO PROJETO DE LEI 028/15 - PE. </t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3484/3484_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3484/3484_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 032/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3504/3504_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3504/3504_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 068/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3485/3485_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3485/3485_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 015/15.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>PCJR</t>
   </si>
   <si>
     <t>Parecer Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2597/2597_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2597/2597_texto_integral.pdf</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2614/2614_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2614/2614_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 001/2015.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2617/2617_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2617/2617_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 002/15.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2619/2619_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2619/2619_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 003/15.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2707/2707_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2707/2707_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 005/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2708/2708_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2708/2708_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER AO PROJETO DE LEI ORDINÁRIA 003/15 DE AUTORIA DO PODER LEGISLATIVO._x000D_
 </t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2749/2749_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2749/2749_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 004/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2832/2832_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2832/2832_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 015/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2831/2831_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2831/2831_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 016/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2830/2830_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2830/2830_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 006/15.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2829/2829_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2829/2829_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 023/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2828/2828_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2828/2828_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 017/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2853/2853_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2853/2853_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 024/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2854/2854_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2854/2854_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 018/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2855/2855_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2855/2855_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI COMPLEMENTAR 202/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2888/2888_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2888/2888_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 012/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2908/2908_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2908/2908_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 026/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2909/2909_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2909/2909_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 006/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2910/2910_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2910/2910_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 027/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2911/2911_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2911/2911_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 028/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2983/2983_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2983/2983_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 009/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2982/2982_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2982/2982_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 010/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2981/2981_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2981/2981_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 011/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2980/2980_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2980/2980_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 030/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2979/2979_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2979/2979_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 020/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2978/2978_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2978/2978_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 029/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2977/2977_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2977/2977_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 010/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2976/2976_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2976/2976_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 014/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2974/2974_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2974/2974_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 007/15.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2975/2975_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2975/2975_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 009/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3024/3024_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3024/3024_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 008/15.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3008/3008_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3008/3008_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 032/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3012/3012_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3012/3012_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 012/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3015/3015_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3015/3015_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 019/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3016/3016_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3016/3016_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 018/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3017/3017_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3017/3017_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 017/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3018/3018_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3018/3018_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 016/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3080/3080_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3080/3080_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 013/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3082/3082_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3082/3082_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 033/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3083/3083_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3083/3083_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 034/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3084/3084_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3084/3084_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 035/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3112/3112_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3112/3112_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 019/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3113/3113_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3113/3113_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 037/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3114/3114_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3114/3114_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 038/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3115/3115_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3115/3115_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 039/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3119/3119_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3119/3119_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 036/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3187/3187_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3187/3187_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 020/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3188/3188_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3188/3188_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 021/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3195/3195_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3195/3195_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 022/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3196/3196_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3196/3196_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 023/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3197/3197_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3197/3197_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 040/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3198/3198_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3198/3198_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 010/15.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3199/3199_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3199/3199_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 041/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3200/3200_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3200/3200_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 049/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3334/3334_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3334/3334_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 044/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3335/3335_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3335/3335_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 051/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3336/3336_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3336/3336_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 012/15.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3399/3399_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3399/3399_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 027/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3400/3400_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3400/3400_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 045/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3401/3401_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3401/3401_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 046/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3480/3480_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3480/3480_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER AO PROJETO DE LEI ORDINÁRIA 053/15 DE AUTORIA DO PODER LEGISLATIVO._x000D_
 </t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3478/3478_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3478/3478_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 047/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3479/3479_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3479/3479_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 048/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3481/3481_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3481/3481_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER AO PROJETO DE LEI ORDINÁRIA 052/15 DE AUTORIA DO PODER LEGISLATIVO._x000D_
 </t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3486/3486_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3486/3486_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 068/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3517/3517_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3517/3517_texto_integral.pdf</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3516/3516_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3516/3516_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 033/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3515/3515_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3515/3515_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 036/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3514/3514_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3514/3514_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 066/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3513/3513_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3513/3513_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 065/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3512/3512_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3512/3512_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 056/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3511/3511_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3511/3511_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 057/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3510/3510_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3510/3510_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 059/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3509/3509_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3509/3509_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 067/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3508/3508_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3508/3508_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 060/2015 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3507/3507_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3507/3507_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 013/15.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3506/3506_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3506/3506_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 014/15.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3505/3505_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3505/3505_texto_integral.pdf</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3546/3546_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3546/3546_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 054/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3584/3584_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3584/3584_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 061/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3585/3585_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3585/3585_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 062/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3663/3663_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3663/3663_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 072/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3662/3662_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3662/3662_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 037/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3655/3655_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3655/3655_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 034/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3656/3656_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3656/3656_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 047/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3657/3657_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3657/3657_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 043/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3658/3658_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3658/3658_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 046/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3659/3659_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3659/3659_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 044/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3660/3660_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3660/3660_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 099/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3661/3661_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3661/3661_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 098/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3714/3714_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3714/3714_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 016/15.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3715/3715_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3715/3715_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 017/15.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3716/3716_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3716/3716_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 073/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3717/3717_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3717/3717_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 074/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3718/3718_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3718/3718_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 075/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3719/3719_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3719/3719_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 076/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3723/3723_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3723/3723_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 077/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3733/3733_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3733/3733_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 050-15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3747/3747_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3747/3747_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 051/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3734/3734_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3734/3734_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 052/15 DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3735/3735_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3735/3735_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 053/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3736/3736_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3736/3736_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 054/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3745/3745_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3745/3745_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 078/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3748/3748_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3748/3748_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 080/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3746/3746_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3746/3746_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 018/15.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3737/3737_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3737/3737_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 019/15.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3738/3738_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3738/3738_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA SUBSTITUTO 002/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3780/3780_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3780/3780_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER N.°109/15 DA COMISSÃO DE JUSTIÇA E REDAÇÃO REFERENTE PROJETO DE LEI 079/15.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3781/3781_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3781/3781_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER N.° 110/15 DA COMISSÃO DE JUSTIÇA E REDAÇÃO REFERENTE PROJETO DE LEI 081/15.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3782/3782_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3782/3782_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER N.° 111/15 DA COMISSÃO DE JUSTIÇA E REDAÇÃO REFERENTE PROJETO DE LEI 082/15.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3783/3783_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3783/3783_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER N.° 112/15 DA COMISSÃO DE JUSTIÇA E REDAÇÃO REFERENTE PROJETO DE LEI 083/15.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3785/3785_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3785/3785_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER 113/15 REFERENTE PROJETO DE LEI 084/15.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3784/3784_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3784/3784_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER N.° 114/15 DA COMISSÃO DE JUSTIÇA E REDAÇÃO REFERENTE PROJETO DE LEI 086/15.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>PCOS</t>
   </si>
   <si>
     <t>Parecer Comissão de Obras, Serviços Públicos</t>
   </si>
   <si>
     <t>COS - Comissão de Obras, Serviços Públicos e Outras Atividades</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2885/2885_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2885/2885_texto_integral.pdf</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2886/2886_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2886/2886_texto_integral.pdf</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2964/parecer_no_5-15_cos.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2964/parecer_no_5-15_cos.pdf</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2963/2963_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2963/2963_texto_integral.pdf</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3128/3128_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3128/3128_texto_integral.pdf</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3107/3107_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3107/3107_texto_integral.pdf</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3127/3127_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3127/3127_texto_integral.pdf</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3424/3424_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3424/3424_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 053/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3527/3527_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3527/3527_texto_integral.pdf</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3528/3528_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3528/3528_texto_integral.pdf</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3529/3529_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3529/3529_texto_integral.pdf</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3531/3531_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3531/3531_texto_integral.pdf</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3532/3532_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3532/3532_texto_integral.pdf</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3533/3533_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3533/3533_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 034/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3548/3548_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3548/3548_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 070/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3633/3633_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3633/3633_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 043/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3632/3632_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3632/3632_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 044/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3631/3631_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3631/3631_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 099/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
+    <t>2901</t>
+  </si>
+  <si>
+    <t>PCSP</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Segurança Pública e Defesa</t>
+  </si>
+  <si>
+    <t>CSP - Comissão de Segurança Pública e Defesa Social</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2901/2901_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>CONCLUSÃO FINAL DOS TRABALHOS DA COMISSÃO DE SEGURANÇA E DEFESA SOCIAL QUANTO A APURAÇÃO DE DENUNCIAS E AFIRMAÇÕES  GRAVÍSSIMAS, FEITAS PELO VEREADOR WENNER PATRICK DE SOUSA SOBRE ASSÉDIO MORAL E SEXUAL NO ÂMBITO DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO ENVOLVENDO O SECRETARIO E SERVIDOR SUBORDINADO AO MESMO, PRATICAS ESTAS CONTRA SERVIDORAS EFETIVAS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2945</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2945/2945_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>3425</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3425/3425_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARECER AO PROJETO DE LEI ORDINÁRIA 052/15 DE AUTORIA DO PODER LEGISLATIVO. </t>
+  </si>
+  <si>
+    <t>3779</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3779/3779_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N.° 004/2015 DA COMISSÃO DE SEGURANÇA PÚBLICA E DE DEFESA SOCIAL</t>
+  </si>
+  <si>
     <t>3253</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3253/3253_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3253/3253_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SENHORA FERNANDA MARTINS DE LIMA.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3254/3254_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3254/3254_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SENHORA VANDA DA SILVA SOUSA.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3330/3330_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3330/3330_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SENHORA CELINA LEÃO.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3331/3331_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3331/3331_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOÃO MENDES.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3421/3421_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3421/3421_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. VYTAUTAS FABIANO SILVA ZUMAS</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3551/3551_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3551/3551_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE A SRA. LUDMILA MÚRIAS FERBER.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3281/3281_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3281/3281_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR CACILDO GONÇALVES RAMOS.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3282/3282_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3282/3282_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JONAS ALMEIDA LEÔNCIO.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3255/3255_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3255/3255_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR EVALTINO LEMOS GONTIJO.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3256/3256_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3256/3256_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR FLAVIO EDUARDO COMUNIAN PEDROSA.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3257/3257_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3257/3257_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOSÉ MARCIO FIDELIS RODRIGUES.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3258/3258_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3258/3258_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR OTON BISPO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3259/3259_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3259/3259_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR VAMBERTO ANTONIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3260/3260_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3260/3260_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR VICENTE DE PAULA GONÇALVES.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3261/3261_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3261/3261_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ANDERSON SANTOS DA SILVA CABRAL.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3262/3262_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3262/3262_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR DAVID VITORINO DE PAIVA.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3263/3263_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3263/3263_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE À SENHORA NÚBIA CARNEIRO M. SANTOS.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3264/3264_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3264/3264_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOÃO MARCELO HAMÚ OPA SILVA.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3265/3265_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3265/3265_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR MANOEL RIBEIRO DOS SANTOS.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3266/3266_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3266/3266_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ROSALVO COSTA DE MOURA.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3333/3333_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3333/3333_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR AGOSTINHO COLEONE FRANZOL.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3296/3296_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3296/3296_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ANTONIO CARLOS RIBEIRO PRIGOLI.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3297/3297_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3297/3297_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOSÉ ANTÔNIO RODRIGUES.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3298/3298_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3298/3298_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE À SENHORA POLYANNA UGARELLE ROLLER.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3299/3299_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3299/3299_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR VILMAR DOMINGOS BASSOS.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3302/3302_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3302/3302_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SENHORA ANA JOSÉ TAVEIRA.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3380/3380_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3380/3380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR VILMAR RODRIGUES DA SILVA.                             </t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3381/3381_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3381/3381_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR WILMAR VIEIRA DE MELO.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3414/3414_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3414/3414_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR EMIVAL DE MOURA MONTALVÃO.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3422/3422_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3422/3422_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE A SRA. MARIANA FONSECA VIANA.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3420/3420_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3420/3420_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE À SENHORA MARIA DE LOURDES GONÇALVES PACHECO.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3419/3419_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3419/3419_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SENHORA AMARILIS VIEIRA DE DEUS._x000D_
                      </t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3269/3269_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3269/3269_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ALEXANDRE CORREA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3270/3270_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3270/3270_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE À SENHORA FRANCISCA JOSILENE SOARES.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3271/3271_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3271/3271_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE À SENHORA NEUZA MARIA SEIBEL DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3272/3272_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3272/3272_texto_integral.pdf</t>
   </si>
   <si>
     <t>- CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR LUZIANO MARTINS ARAUJO.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3273/3273_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3273/3273_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SENHORA LUZIA GONÇALVES NEVES.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3274/3274_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3274/3274_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SENHORA ZILENE PEREIRA DE SOUSA.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3367/3367_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3367/3367_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ELMON ABADIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3368/3368_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3368/3368_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SENHORA FERNANDA ROBERTA SCHOLTZ.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3369/3369_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3369/3369_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JANDSON BERNARDO DA SILVA.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3370/3370_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3370/3370_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOSÉ ANTÔNIO MACHADO SENA.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3371/3371_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3371/3371_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SENHORA MARIA APARECIDA ROSA MOURA.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3372/3372_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3372/3372_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SENHORA SIMONE DIAS DE SOUSA RIBEIRO.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3337/3337_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3337/3337_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ANDERSON SHEIDER BATISTA VIEIRA.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3338/3338_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3338/3338_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR FRANCISCO MARQUES DE ALVARENGA.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3339/3339_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3339/3339_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOÃO LOURENÇO DE GOUVEIA.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3373/3373_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3373/3373_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SENHORA LAUDICÉIA FREITAS DE SOUSA.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3340/3340_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3340/3340_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR LUIZ CARLOS NUNES GOUVEIA.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3341/3341_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3341/3341_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR ANTÔNIO ALVES MACHADO.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3283/3283_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3283/3283_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR NILTON DE ALMEIDA SANTOS.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3284/3284_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3284/3284_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOSÉ TÚLIO VALADARES REIS JUNIOR.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3285/3285_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3285/3285_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOÃO FRANCISCO VIEGAS.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3286/3286_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3286/3286_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR JOVÁ GUALBERTO DE BRITO.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3287/3287_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3287/3287_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR ANDRÉ LUIS MACIEL DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3288/3288_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3288/3288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR JOÃO ALBERTO NUNES GOUVEIA.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3275/3275_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3275/3275_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR CÁSSIO ROBERTO DA CRUZ.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3276/3276_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3276/3276_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR GUIARONY MOREIRA MACHADO.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3277/3277_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3277/3277_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR RAIMUNDO FONSECA PINHEIRO.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3278/3278_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3278/3278_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR AFONSO DIEGO RODRIGUES DO NASCIMENTO.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3279/3279_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3279/3279_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR MOACIR KAWAMOTO.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3280/3280_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3280/3280_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR PEDRO MARQUES DA COSTA PINTO.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3394/3394_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3394/3394_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR GILVAN FRANCISCO ALVES.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3395/3395_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3395/3395_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR WASHINGTON MENDES DA SILVA.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3396/3396_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3396/3396_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR PEDRO JOAQUIM FERREIRA.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3397/3397_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3397/3397_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR AMADEU ALVES DE SOUSA.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3398/3398_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3398/3398_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR DOMINGOS TEIXEIRA DE SOUZA.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3455/3455_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3455/3455_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR MUCIO GERALDO NEPOMUCENO</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3403/3403_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3403/3403_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ALFREDO ALVES DA SILVA._x000D_
                              </t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3404/3404_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3404/3404_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SENHORA DIVINA DIAS BORGES MOURA.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3405/3405_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3405/3405_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOSÉ MAURÍCIO BICALHO DIAS.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3406/3406_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3406/3406_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SENHORA LÚCIA MARIA COELHO VASCONCELOS.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3407/3407_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3407/3407_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR SILVIO BENEDITO ALVES.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3408/3408_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3408/3408_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR AVELINO PAULO DE SOUZA</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3319/3319_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3319/3319_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR RICARDO ALVES MENDES.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3321/3321_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3321/3321_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR GERRY FIGUEIRO CORINO.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3323/3323_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3323/3323_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ELIO VIEIRA.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3324/3324_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3324/3324_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOSÉ CARLOS BOTELHO ULHOA.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3328/3328_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3328/3328_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SR. OLAVO  DOS  REIS  CALÇADO.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3329/3329_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3329/3329_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR TIAGO FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3289/3289_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3289/3289_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE À SENHORA MARLUCIA RODRIGUES SANTOS.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3375/3375_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3375/3375_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JURANDIR ALVES DE SOUZA.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3376/3376_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3376/3376_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR VICENTE GONÇALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3377/3377_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3377/3377_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR AMADEU CAETANO DA SILVA.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3378/3378_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3378/3378_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR ALESSANDO LIMA LOPES.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3379/3379_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3379/3379_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR WILIAM DIAS DE SOUZA.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3290/3290_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3290/3290_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE À SENHORA AMINA LAILA SERRA ABDEL GHANI.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3291/3291_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3291/3291_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR PEDRO OVARÍCIO DE ASSIS.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3292/3292_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3292/3292_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JACKSON JOAQUIM DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3293/3293_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3293/3293_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SENHORA KANDICE DE MELO FALCÃO.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3294/3294_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3294/3294_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR JOSÉ JORGE NETO.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3295/3295_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3295/3295_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR JOSUÉ CARDOSO DA SILVA.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3382/3382_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3382/3382_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR LUCIANO COSTA FREIRE.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3383/3383_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3383/3383_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE À SENHORA ALINE PEDROSO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3384/3384_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3384/3384_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE À SENHORA ELIANE SOUZA CARDOSO.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3390/3390_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3390/3390_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE À SENHORA IÊDA MARIA VILAS BÔAS PEREIRA.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Itamar Sebastião Barreto</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2792/2792_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2792/2792_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ÍNDICE DE PREÇOS DE REAJUSTE DOS IMPOSTOS E TAXAS DO MUNICÍPIO NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2818/2818_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2818/2818_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS QUE MENCIONA DA LEI COMPLEMENTAR  N.º 003/2009, DE 03.12.2009, QUE INSTITUIU O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2820/2820_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2820/2820_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O ITEM 1. DO ARTIGO 198 DA LEI COMPLEMENTAR Nº. 013/13 DE 23 DE DEZEMBRO  DE 2013, QUE ALTERA OS DISPOSITIVOS DA LEI COMPLEMENTAR Nº. 003, DE 30 DE DEZEMBRO DE 2009 &amp;#8211; CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2773/2773_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2773/2773_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N.° 013/13 DE 23 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>PLOPE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2545/2545_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2545/2545_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE MEDIANTE CONVÊNIO A ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2571/2571_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2571/2571_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 208-2014, DE 18 DE NOVEMBRO DE 2014, QUE  INSTITUI O PROGRAMA DE INCENTIVO A ARRECADAÇÃO, AUTORIZA AQUISIÇÃO DE PRÊMIOS PARA SORTEIROS DE CARTELAS, ATRAVÉS DA CAMPANHA IMPOSTO CIDADÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE ESTACIONAMENTO ROTATIVO PAGO PARA ESTACIONAMENTO ROTATIVO EM VIAS E LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE FORMOSA &amp;#8211; GO E REVOGA A LEI Nº. 541/11, DE 23 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A OUTORGAR, MEDIANTE LICITAÇÃO, CONCESSÃO DE USO PARA EXPLORAÇÃO DE ESTACIONAMENTO ROTATIVO PAGO EM VIAS E LOGRADOUROS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2783/2783_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2783/2783_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALIENAÇÃO POR PERMUTA DE IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2816/pl_007-15_ib.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2816/pl_007-15_ib.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DAS MULTAS E DOS JUROS DECORRENTES DO ATRASO DO PAGAMENTO DO IPTU, ITU, ISS E ALVARÁ DE LICENÇA E FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2817/2817_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2817/2817_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N.° 638/12, DE 14 DE DEZEMBRO DE 2012, QUE "DISPÕE SOBRE TRANSFORMAÇÃO DE ÁREAS RURAIS PARA ÁREAS URBANAS E INCORPORAM-NAS AO PERÍMETRO URBANO, NESTE MUNICÍPIO, AS ÁREAS QUE MENCIONAM E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2819/2819_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2819/2819_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 3º DO ARTIGO 3º DA LEI Nº. 334/10, DE 25 DE FEVEREIRO DE 2010, QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSO, DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2847/pl_012-15_ib.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2847/pl_012-15_ib.pdf</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2883/pl_013-15_ib.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2883/pl_013-15_ib.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº. 638/12, DE 14 DE DEZEMBRO DE 2012, QUE &amp;#8220;DISPÕE SOBRE TRANSFORMAÇÃO DE ÁREAS RURAIS PARA ÁREAS URBANAS E INCORPORAM-NAS AO PERÍMETRO URBANO, NESTE MUNICÍPIO, AS ÁREAS QUE MENCIONAM E DÁ PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2925/2925_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2925/2925_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA ART. 13 E ACRESCENTA PARÁGRAFO ÚNICO AO ART. 14 DA LEI N. 541/11, DE 23 DEZEMBRO DE 2011, QUE DISPÕE SOBRE O ESTACIONAMENTO ROTATIVO DENOMINADO "ÁREA AZUL" EM VIAS PÚBLICAS DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2926/2926_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2926/2926_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2968/2968_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2968/2968_texto_integral.pdf</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2969/2969_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2969/2969_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE &amp;#8220;NELITON MARTINS FERRAZ&amp;#8221;, A QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL PROFESSORA AUTA VIDAL, LOCALIZADA NA RUA IBRAIM JORGE, S/ Nº., SETOR NORDESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2970/2970_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2970/2970_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA NA GUARDA MUNICIPAL DE FORMOSA &amp;#8211; GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2967/2967_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2967/2967_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DO PLANO MUNICIPAL DE EDUCAÇÃO - PME DO MUNICÍPIO FORMOSA &amp;#8211; GOIÁS, EM CONSONÂNCIA COM A LEI Nº 13.005/2014 QUE TRATA DO PLANO NACIONAL DE EDUCAÇÃO - PNE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3094/3094_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3094/3094_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº. 127/13, DE 23 DE DEZEMBRO DE 2013, QUE CRIA O CONSELHO MUNICIPAL DA JUVENTUDE, ALTERA A NOMENCLATURA DA SECRETARIA DE INFÂNCIA, JUVENTUDE E IGUALDADE RACIAL PARA SECRETARIA MUNICIPAL DE JUVENTUDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3095/3095_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3095/3095_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 61-JP, DE 16 DE AGOSTO DE 1976, QUE FAZ CRIAÇÃO DE UNIDADE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3096/3096_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3096/3096_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI NA PLANTA DE VALORES IMOBILIÁRIOS PARA FINS DE LANÇAMENTO DO IPTU, OS IMÓVEIS SITUADOS NOS LOGRADOUROS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3097/3097_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3097/3097_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 612/12, DE 24.09.2012, QUE ESTABELECE AS DIRETRIZES E BASES DO SISTEMA MUNICIPAL DE ENSINO, CRIA O CONSELHO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3140/3140_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3140/3140_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESCONTO PARA O PAGAMENTO DO IPTU NO EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3172/3172_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3172/3172_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O DEPARTAMENTO DE COMPRAS NA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3173/3173_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3173/3173_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 10 DA LEI N.° 171/03, DE 13 DE AGOSTO DE 2003, QUE DISPÕE SOBRE CONSIGNAÇÕES EM FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3303/3303_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3303/3303_texto_integral.pdf</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3300/3300_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3300/3300_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FORMOSA PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3413/3413_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3413/3413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PARÁGRAFOS AO ARTIGO 4° DA LEI N.° 332/2010, DE 25 DE FEVEREIRO DE 2010, QUE CRIA PROGRAMA HABITACIONAL E DE REGULARIZAÇÃO FUNDIÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3411/3411_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3411/3411_texto_integral.pdf</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3462/3462_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3462/3462_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DO PISO NACIONAL AO MAGISTÉRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3463/3463_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3463/3463_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº. 057/13, DE 13 DE AGOSTO DE 2013, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A CRIAR FUNDO MENSAL NO VALOR DE 03 (TRÊS) SALÁRIOS MÍNIMOS PARA PATROCINAR ATLETAS DE MODALIDADES INDIVIDUAIS EM SUAS VIAGENS PARA COMPETIÇÕES DENOMINANDO-O DE AUXÍLIO MUNICIPAL PARA COMPETIDORES INDIVIDUAIS.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3464/3464_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3464/3464_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI Nº. 095/13, DE 06 DE DEZEMBRO DE 2013, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR DOAÇÃO DE IMÓVEL PÚBLICO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3465/3465_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3465/3465_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI Nº. 096/13, DE 06 DE DEZEMBRO DE 2013, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR DOAÇÃO DE IMÓVEL PÚBLICO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3467/3467_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3467/3467_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PERMUTA DE LOTES DE TERRENO NO DISTRITO AGROINDUSTRIAL COM A EMPRESA RODRIGUES &amp; LIMA DA SILVA LTDA ME, QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3466/3466_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3466/3466_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE O SERVIÇO DE TRANSPORTE COLETIVO DE PASSAGEIROS POR FRETAMENTO, NO ÂMBITO DO MUNICÍPIO DE FORMOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3477/3477_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3477/3477_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PERMUTA DE LOTES DE TERRENO NO DISTRITO AGROINDUSTRIAL COM A SOCIEDADE EMPRESARIAL FLÁVIO DOS REIS CALÇADO &amp; CIA - LTDA ME, QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3554/3554_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3554/3554_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA AUTORIZADO O PODER EXECUTIVO A EFETUAR O REPARCELAMENTO DOS CRÉDITOS MUNICIPAIS, JÁ PARCELADOS E NÃO QUITADOS, RELATIVOS AO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA &amp;#8211; IPTU, IMPOSTO TERRITORIAL URBANO &amp;#8211; ITU, IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA &amp;#8211; ISSQN, E ALVARÁ DE LICENÇA E FUNCIONAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3555/3555_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3555/3555_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECEPCIONA A PARCELA EXTRA ANUAL PREVISTA NO ART. 9-D E 9-E DA LEI FEDERAL N°. 11.350, DE 05 DE OUTUBRO DE 2006, DEVIDA AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTE DE COMBATE ÀS ENDEMIAS (ACE) DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE FORMOSA-GOIÁS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3590/3590_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3590/3590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NA PLANTA DE VALORES IMOBILIÁRIOS PARA FINS DE LANÇAMENTO DO IPTU, OS IMÓVEIS SITUADOS NOS LOGRADOUROS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3591/3591_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3591/3591_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PARÁGRAFOS AO ARTIGO 4° DA LEI N°. 332/2010, DE 25 DE FEVEREIRO DE 2010, QUE CRIA PROGRAMA HABITACIONAL E DE REGULARIZAÇÃO FUNDIÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3592/3592_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3592/3592_texto_integral.pdf</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3594/3594_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3594/3594_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS PARA FISCALIZAR O TRANSPORTE REMUNERADO DE PESSOAS NO MUNICÍPIO DE FORMOSA-GOIÁS.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3595/3595_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3595/3595_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULAMENTAÇÃO DAS ATIVIDADES TURÍSTICAS NO MUNICÍPIO DE FORMOSA - GO, CRIA O VOUCHER.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3593/3593_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3593/3593_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N°. 353/2010, DE 15 DE ABRIL DE 2010, QUE DISPÕE SOBRE TRANSPORTE DE PASSAGEIROS POR MOTOTÁXI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3596/3596_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3596/3596_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A BANDEIRA DA GUARDA MUNICIPAL DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3597/3597_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3597/3597_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO ACRESCENTAR QUANTITATIVO DE VAGAS AO CARGO DE GUARDA MUNICIPAL, INTEGRANTES DO PLANO DE CARGOS E SALÁRIOS DOS PROFISSIONAIS DA GUARDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3705/3705_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3705/3705_texto_integral.pdf</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3704/3704_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3704/3704_texto_integral.pdf</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3724/3724_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3724/3724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NA PLANTA DE VALORES IMOBILIÁRIOS PARA FINS DE LANÇAMENTO DO IPTU, OS IMÓVEIS SITUADOS NO LOGRADOURO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3728/3728_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3728/3728_texto_integral.pdf</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3725/3725_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3725/3725_texto_integral.pdf</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3726/3726_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3726/3726_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A OUTORGA DE CONCESSÃO DO SERVIÇO DE GUARDA DE VEÍCULOS INFRATORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS SERVIÇOS DE TRANSPORTE RODOVIÁRIO E URBANO DE PASSAGEIROS NO MUNICÍPIO DE FORMOSA - GO.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Jeremias Gomes de Castro, Jesulindo Gomes de Castro (Castro), Jurandir Humberto Alves de Oliveira - Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2523/2523_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2523/2523_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS E DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE FORMOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2578/2578_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2578/2578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE ORIENTAÇÃO SOBRE GRAVIDEZ NA ADOLESCÊNCIA.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2605/2605_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2605/2605_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A CAMPANHA EDUCATIVA "CIDADANIA URGENTE DE EDUCAÇÃO NO TRÂNSITO QUANTO AO RESPEITO ÀS VAGAS DE ESTACIONAMENTO PARA IDOSO E DEFICIENTES FÍSICOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2633/2633_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2633/2633_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O "PROGRAMA DE INCENTIVO À CULTURA CINEMA NA PRAÇA" EM BAIRROS DO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2651/2651_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2651/2651_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS ESTABELECIMENTOS BANCÁRIOS SITUADOS NO MUNICÍPIO DE FORMOSA A INSTALAREM, EM SEUS CAIXAS DE ATENDIMENTO, DISPOSITIVO QUE IMPOSSIBILITE QUE A OPERAÇÃO REALIZADA PELO CLIENTE SEJA VISUALIZADA POR OUTRAS PESSOAS.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2811/2811_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2811/2811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA DE INFORMAÇÃO DE MÉTODOS CONTRACEPTIVOS NAS ESCOLAS MUNICIPAIS E ESTADUAIS.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>Gustavo Marques de Oliveira, Jeremias Gomes de Castro, Jesulindo Gomes de Castro (Castro), Jurandir Humberto Alves de Oliveira - Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3051/3051_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3051/3051_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGO DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2528/pl_008-15_md.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2528/pl_008-15_md.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2844/2844_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2844/2844_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE IMÓVEIS DE PROGRAMAS HABITACIONAIS DO MUNICÍPIO PARA OS PORTADORES DE NECESSIDADES ESPECIAIS OU PARA FAMÍLIAS QUE OS POSSUAM E MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>Santiago Ferreira Ribeiro, Jorge Gomes da Mota (Prof. Jorge)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2927/2927_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2927/2927_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE QUALQUER CIDADÃO JOGAR LIXO NOS LOGRADOUROS PÚBLICOS, NOS LIMITES DO MUNICÍPIO DE FORMOSA/GO.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2936/2936_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2936/2936_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA POLÍTICA DE COLETA SOLIDÁRIA DE MATERIAIS MOBILIÁRIOS E ELETRODOMÉSTICOS INSERVÍVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2935/2935_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2935/2935_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO DE MEMORIAL DESCRITIVO RELATIVO A PROJETO DE LOTEAMENTO, DE DESMEMBRAMENTO OU DE CONSTRUÇÃO QUE MENCIONA.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2934/2934_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2934/2934_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APRESENTAÇÃO DE AÇÕES INTERSETORIAIS DE PREVENÇÃO E ENFRENTAMENTO ÀS CONSEQUÊNCIAS DAS CHUVAS NO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2652/2652_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2652/2652_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE RESERVATÓRIAS E CAPTADORES DE ÁGUAS PLUVIAIS EM ESTABELECIMENTO DE LAVAGEM DE VEÍCULOS E EM POSTOS DE COMBUSTÍVEIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2698/2698_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2698/2698_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE DE MATRÍCULA PARA AS CRIANÇAS EM IDADE COMPATÍVEL FILHOS(AS) DE MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA OU INTRAFAMILIAR, NAS CRECHES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2700/2700_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2700/2700_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO SEMESTRAL DE PROCEDIMENTO DE INSPEÇÃO SANITÁRIA E COLETA DE AMOSTRA DE ÁGUAS DE RESERVATÓRIOS DE ESCOLAS, CRECHES E UNIDADES DE SAÚDE NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2736/2736_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2736/2736_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUNIÇÃO PELA PRÁTICA DO ACIONAMENTO INDEVIDO DOS SERVIÇOS TELEFÔNICOS DE ATENDIMENTO A EMERGÊNCIAS DO SERVIÇO DE ATENDIMENTO MÉDICO DE URGÊNCIA 192 - SAMU E 193 - CORPO DE BOMBEIROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2761/2761_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2761/2761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "XADREZ NAS ESCOLAS", DO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3062/3062_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3062/3062_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E FUNCIONAMENTO NO MUNICÍPIO DE FORMOSA/GO E DA FEIRA LIVRE TRADICIONAL.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2713/2713_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2713/2713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE FORMOSA O DIA DO MODELISMO FORMOSENSE.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2722/2722_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2722/2722_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE PASSE LIVRE ÀS PESSOAS PORTADORAS DE LÚPUS NO SISTEMA DE TRANSPORTE COLETIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2723/2723_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2723/2723_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO QUE ESPECIFICA DA LEI N.º 77-JP, DE 28.09.1990, QUE ESTABELECE ISENÇÃO DE TARIFAS DE TRANSPORTE COLETIVO NO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2730/2730_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2730/2730_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO PROGRAMA "CAPACITANDO O IDOSO" NO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>Jesulindo Gomes de Castro (Castro), Jeremias Gomes de Castro, Santiago Ferreira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2777/2777_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2777/2777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNDIAL DO VOO LIVRE  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>Gustavo Marques de Oliveira, Santiago Ferreira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2782/2782_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2782/2782_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O COMÉRCIO DE ARTIGOS DE CONVENIÊNCIA EM FARMÁCIAS E DROGARIAS, NO ÂMBITO DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>Miguel Rubens dos Santos Oliveira - Macarrão, Dijair de Sousa Geracy (Miquita), Gustavo Marques de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2814/2814_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2814/2814_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RELEVANTE INTERESSE PÚBLICO DAS ESTRADAS MUNICIPAIS UTILIZADAS NO TRANSPORTE DE ALUNOS PARA AS UNIDADES ESCOLARES SITUADAS NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2825/2825_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2825/2825_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A CONCESSÃO DE PASSE LIVRE NO SISTEMA DE TRANSPORTE MUNICIPAL AOS PORTADORES DE DOENÇAS CRÔNICAS, DOENÇAS RARAS E DEFICIÊNCIA FÍSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2824/2824_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2824/2824_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A IMPLANTAÇÃO DE CALÇADÃO DA RUA VISCONDE DE PORTO SEGURO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2881/2881_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2881/2881_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI CAMPANHA &amp;#8220;FORMOSA ARBORIZADA&amp;#8221; DE INCENTIVO À ARBORIZAÇÃO URBANA.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2914/2914_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2914/2914_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PUBLICA MUNICIPAL O INSTITUTO GAROTOS DE GUERRA (IGA).</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2924/2924_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2924/2924_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARÁGRAFO ÚNICO DO ART. 1° DA LEI N.° 562/12, DE 28 DE MARÇO DE 2012, QUE &amp;#8220;INSTITUI O DIA DO EVANGÉLICO COMO FERIADO RELIGIOSO MUNICIPAL NO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2928/2928_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2928/2928_texto_integral.pdf</t>
   </si>
   <si>
     <t>BOLETIM ESCOLAR ELETRÔNICO NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2933/2933_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2933/2933_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA SISTEMA DE ADOÇÃO DE LIXEIRAS A SEREM INSTALADAS AO LONGO DOS LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2997/2997_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2997/2997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL "ADOTE UMA ESCOLA" NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2946/2946_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2946/2946_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE MEDIDAS DE PREVENÇÃO AO SUICÍDIO NAS ESCOLAS MUNICIPAIS DE FORMOSA.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3026/3026_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3026/3026_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "CENTRO DE CONVIVÊNCIA DO IDOSO VIRGÍNIO MACHADO DE PAIVA", O CENTRO DE CONVIVÊNCIA DO IDOSO, LOCALIZADO NA RUA 16, S/N.°, NO SETOR FORMOSINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3053/3053_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3053/3053_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA PERMANENTE DE COMBATE AO MACHISMO E VALORIZAÇÃO DAS MULHERES NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3055/3055_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3055/3055_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A FUNÇÃO DE MEDIADOR SÓCIO-EDUCATIVO NAS UNIDADES DE ENSINO DA REDE PÚBLICA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3081/3081_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3081/3081_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE PESSOA FÍSICA OU JURÍDICA A JOGAR LIXO NOS LOGRADOUROS PÚBLICOS, NOS LIMITES DO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3106/3106_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3106/3106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE ADOLESCENTES ADICTOS ÀS DROGAS OU ÁLCOOL, QUE CUMPRAM MEDIDAS SÓCIO-EDUCATIVAS.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3116/3116_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3116/3116_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA REDE BANCÁRIA MUNICIPAL ABRIR CONTA POUPANÇA A TODOS APOSENTADOS E PENSIONISTAS QUE RECEBEM SEUS PROVENTOS NO MUNICÍPIO DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3151/3151_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3151/3151_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O INCISO XIV DO ART. 114 DA LEI COMPLEMENTAR N.° 001 DE 16 DE DEZEMBRO DE 2005 QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>Santiago Ferreira Ribeiro, Gustavo Marques de Oliveira, Jeremias Gomes de Castro, Jesulindo Gomes de Castro (Castro)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3244/3244_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3244/3244_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E FUNCIONAMENTO NO MUNICÍPIO DE FORMOSA/GO, DA FEIRA TRADICIONAL.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3304/3304_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3304/3304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA BICICLETA NO MUNICÍPIO DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3325/3325_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3325/3325_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE TESTE VOCACIONAL PARA OS ALUNOS DO 9° ANO DAS ESCOLAS PÚBLICAS MUNICIPAIS E ESTADUAIS DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3343/3343_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3343/3343_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AÇÕES SOCIOEDUCATIVAS E PREVENTIVAS NAS ESCOLAS PÚBLICAS MUNICIPAIS DE FORMOSA , PARA SENSIBILIZAÇÃO PARA O COMBATE À VIOLÊNCIA CONTRA O IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3144/3144_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3144/3144_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTA A CENTRAL DE INTÉRPRETES DE LIBRAS NA OUVIDORIA DA PREFEITURA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3186/3186_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3186/3186_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA ESPORTE NAS COMUNIDADES DOS DISTRITOS BEZERRA, JK E SANTA ROSA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3344/3344_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3344/3344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AÇÕES DE RESPONSABILIZAÇÃO DOS ALUNOS POR ATOS DE VANDALISMO EM PATRIMÔNIO ESCOLAR E DESTRUIÇÃO DE MOBILIÁRIO ESCOLAR NAS ESCOLAS MUNICIPAIS E ESTADUAIS DO MUNICÍPIO DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3345/3345_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3345/3345_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA SEBASTIÃO LÔBO A RUA 12 DO SETOR PRIMAVERA, NESTE MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3402/3402_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3402/3402_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA MUNICIPAL A ABRACEM BRASIL - ASSOCIAÇÃO BRASILEIRA DE PROTEÇÃO À CRIANÇA E MENINOS DE RUA DO BRASIL.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3415/3415_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3415/3415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE ENFRENTAMENTO À SITUAÇÃO DE RUA E DESAGREGAÇÃO FAMILIAR DE CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3416/3416_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3416/3416_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INTRODUÇÃO DE TESTO EXPLICATIVO NOS CARNÊS DE IPTU (IMPOSTO PREDIAL E TERRITORIAL URBANO) SOBRE O DIREITO A ISENÇÃO DESTE IMPOSTO NOS CASOS PREVISTOS EM LEI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3417/3417_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3417/3417_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO AS AGÊNCIAS BANCÁRIAS A DISPONIBILIZAREM EM TODA A AGÊNCIA DO MUNICÍPIO DE FORMOSA-GO, ÁGUA POTÁVEL E BANHEIROS PARA OS CLIENTES EM ATENDIMENTO.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3418/3418_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3418/3418_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "BRINCAR E CANTAR NA RUA DA JUVENTUDE E DO LAZER".</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3458/3458_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3458/3458_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROJETO DE ARBORIZAÇÃO SETORIZADA, NO MUNICÍPIO DE FORMOSA, E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3520/3520_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3520/3520_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APÓS CONSULTA DE CLÍNICO GERAL, O ENCAMINHAMENTO DE ESPECIALIDADE MÉDICA E EXAMES DE SAÚDE DA REDE PÚBLICA MUNICIPAL, SEJAM REALIZADAS NO PRAZO MÁXIMO DE 07 (SETE) DIAS, QUANDO PACIENTE TIVER IDADE IGUAL OU SUPERIOR A 65 ANOS (SESSENTA E CINCO ANOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3526/3526_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3526/3526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BANCO DE ALIMENTOS DO MUNICÍPIO DE FORMOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3457/3457_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3457/3457_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DE TODA MULHER À INVESTIGAÇÃO, O EXAME GENÉTICO QUE DETECTA A TROMBOFILA, E AO RESPECTIVO TRATAMENTO, QUANDO DA PRESCRIÇÃO DE ANTICONCEPCIONAL, NO PRÉ-NATAL E NA PRESCRIÇÃO DE REPOSIÇÃO HORMONAL, NA REDE DE SAÚDE PÚBLICA NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3456/3456_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3456/3456_texto_integral.pdf</t>
   </si>
   <si>
     <t>GARANTE AOS PAIS E/OU RESPONSÁVEIS DE ALUNOS MATRICULADOS NA EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL NO MUNICÍPIO DE FORMOSA A SEGURIDADE DA FALTA TEMPORÁRIA NO EMPREGO PARA ACOMPANHAR AS REUNIÕES ESCOLARES.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3459/3459_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3459/3459_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE ANEL VIÁRIO VESPASIANO GUALBERTO DE BRITO O ANEL VIÁRIO DO MUNICÍPIO DE FORMOSA-GO. </t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3476/3476_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3476/3476_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO O QUE DETERMINA O ARTIGO 29, V, VI ALÍNEA D) DA CONSTITUIÇÃO FEDERAL, FIXA O VALOR DO SUBSÍDIO DOS VEREADORES, SECRETÁRIOS MUNICIPAIS, VICE-PREFEITO E PREFEITO MUNICIPAL PARA A LEGISLATURA DE 2017/2020.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>Jurandir Humberto Alves de Oliveira - Jurandir, Gustavo Marques de Oliveira, Jeremias Gomes de Castro, Jesulindo Gomes de Castro (Castro), Nélio Marques de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3556/3556_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3556/3556_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCORPORAÇÃO DA GRATIFICAÇÃO LEGISLATIVA DE QUE TRATA A LEI N°. 407/10 AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS EFETIVOS DO PODER LEGISLATIVO DO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3503/3503_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3503/3503_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4° DA LEI 321/09 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3549/3549_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3549/3549_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A CACCIF "CLUBE DE ATIRADORES, CAÇADORES E COLECIONADORES ITIQUIRA FORMOSA".</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3630/3630_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3630/3630_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PRÊMIO &amp;#8220;PROFESSOR DO ANO&amp;#8221;, NO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3654/3654_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3654/3654_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA CENTRAL DE EMPREGOS PARA PESSOAS COM DEFICIÊNCIA NO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3664/3664_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3664/3664_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E FUNCIONAMENTO NO MUNICÍPIO DE FORMOSA/GO, DAS FEIRAS LIVRES.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3622/3622_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3622/3622_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE ESPAÇOS DA CIDADE PARA A ARTE DO GRAFITE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3623/3623_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3623/3623_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA UM ESTÚDIO COMUNITÁRIO PARA ENSAIO DE BANDAS E ARTISTAS REGIONAIS NO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3692/3692_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3692/3692_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INCENTIVA AS ESCOLAS MUNICIPAIS DE FORMOSA A PROMOVER CAMPANHAS SOCIAIS. </t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>Gilmar Vaz da Costa (Didi do Bonito), Antônio Faleiro Filho, Dijair de Sousa Geracy (Miquita), Divino Ramos da Silva - Divino Ramos, Domingos de Sena Lopes Filho - Domingos Filho, Edmundo Nunes Dourado - Mundim, Emílio Torres de Almeida (Emílio do Raio X), Gustavo Marques de Oliveira, Jeremias Gomes de Castro, Jesulindo Gomes de Castro (Castro), Jorge Gomes da Mota (Prof. Jorge), José Aparecido de Sousa Leite (Zequinha Leiloeiro), Jurandir Humberto Alves de Oliveira - Jurandir, Miguel Rubens dos Santos Oliveira - Macarrão, Natanael Caetano do Nascimento (Sd. Caetano), Nélio Marques de Almeida, Santiago Ferreira Ribeiro, Wenner Patrick de Sousa - Wenner Patrick</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3693/3693_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3693/3693_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "QUALIDADE DE VIDA PAR IDOSOS" NO DISTRITO DO BEZERRA, MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3695/3695_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3695/3695_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE ORIENTAÇÃO SOBRE PRIMEIROS SOCORROS E PREVENÇÃO DE ACIDENTES NA TERCEIRA IDADE NO MUNICÍPIO DE FORMOSA-GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3707/3707_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3707/3707_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DO TESTE DO REFLEXO VERMELHO OU TESTE DO OLHINHO NA REDE PÚBLICA SE SAÚDE DO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3729/3729_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3729/3729_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA EROTIDES PEREIRA DA SILVA A AVENIDA B, LOCALIZADA NO PARQUE SERRANO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3720/3720_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3720/3720_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O MÊS "NOVEMBRO AZUL",DEDICADO AS AÇÕES EDUCATIVAS DO CÂNCER DE PRÓSTATA".</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3721/3721_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3721/3721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS "OUTUBRO ROSA", DEDICADO AS AÇÕES EDUCATIVAS PARA PREVENÇÃO DO CÂNCER DE MAMA.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3722/3722_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3722/3722_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA NELSON ANTÔNIO RODRIGUES, A RUA 24, LOCALIZADA NO SETOR SUL, NO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>Santiago Ferreira Ribeiro, Gustavo Marques de Oliveira, Jesulindo Gomes de Castro (Castro)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3574/3574_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3574/3574_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E FUNCIONAMENTO NO MUNICÍPIO DE FORMOSA/GO, DA FEIRA LIVRE.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3598/3598_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3598/3598_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NA FATURA MENSAL DA ÁGUA DA CONCESSIONÁRIA RESPONSÁVEL PELO ABASTECIMENTO DE ÁGUA O ENUNCIADO "ECONOMIZE ÁGUA, EVITE O DESPERDÍCIO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2543/2543_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2543/2543_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 257 E 259 DA RESOLUÇÃO 004/08, DE 12 DE DEZEMBRO DE 2008, QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FORMOSA, ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2542/2542_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2542/2542_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PARÁGRAFO 2º DO ARTIGO 124 DA RESOLUÇÃO 004/08, DE 12 DE DEZEMBRO DE 2008, QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FORMOSA, ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2557/2557_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2557/2557_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2712/2712_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2712/2712_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2884/2884_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2884/2884_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA ESPECIAL DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3003/3003_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3003/3003_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE ATA ELETRÔNICA NA CÂMARA MUNICIPAL DE FORMOSA, ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>Natanael Caetano do Nascimento (Sd. Caetano), Miguel Rubens dos Santos Oliveira - Macarrão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3034/3034_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3034/3034_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA E REVOGA DISPOSITIVOS DA RESOLUÇÃO 004/08, QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA DE FORMOSA, ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3136/3136_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3136/3136_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA ESCOLA DO LEGISLATIVO NA CÂMARA MUNICIPAL DE FORMOSA, DETERMINA SEUS OBJETIVOS, SUA ESTRUTURA ORGANIZACIONAL E A ELABORAÇÃO DE SEU REGIMENTO INTERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3171/3171_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3171/3171_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O §1º DO ART. 148 DA RESOLUÇÃO Nº. 004/08 QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FORMOSA, ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3174/3174_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3174/3174_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA TERMOS AO PARÁGRAFO ÚNICO, DO ART. 175, DA RESOLUÇÃO 004/08 QUE INSTITUIU O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3461/3461_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3461/3461_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO 3º AO ART. 2º DA RESOLUÇÃO 028/15 QUE REGULAMENTA A CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3460/3460_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3460/3460_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PARÁGRAFO 3º AO ART. 158 DA RESOLUÇÃO 004/2008, DE 12 DE DEZEMBRO DE 2008, QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3468/3468_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3468/3468_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O GASTO DE RECURSOS PÚBLICOS DO PODER LEGISLATIVO QUE ESPECIFICA COM EVENTO DE ENTREGA DE TÍTULO DE CIDADÃO FORMOSENSE E COMENDA HONRA AO MÉRITO ITIQUIRA.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>Nélio Marques de Almeida, Jeremias Gomes de Castro, Miguel Rubens dos Santos Oliveira - Macarrão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3681/3681_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3681/3681_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ALÍNEA D) E O PARÁGRAFO 1.° DO ARTIGO 136 DA RESOLUÇÃO N.° 004/2008 QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FORMOSA, ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3682/3682_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3682/3682_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME DISPOSITIVO DO ARTIGO 136 DA RESOLUÇÃO N.° 004/2008 QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FORMOSA, ESTADO DE GOIÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3687/3687_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3687/3687_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO NOTICIOSA DE PROJETOS DE LEI EM GERAL DO PODER LEGISLATIVO NO SITIO DA CÂMARA MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3694/3694_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3694/3694_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A FRENTE PARLAMENTAR DA DEFESA SOCIAL E ENFRENTAMENTO Á VIOLÊNCIA, NO ÂMBITO DA CÂMARA MUNICIPAL DE FORMOSA E DA OUTRAS PROVIDÊNCIAS.   </t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>PLELO</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3162/3162_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3162/3162_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART. 45 DA LEI ORGÂNICA MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2544/2544_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2544/2544_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXMO. SR. ITAMAR SEBASTIÃO BARRETO, PREFEITO MUNICIPAL, QUE ENVIE COM URGÊNCIA ESTA CASA DE LEIS, E AO MEU GABINETE AS SEGUINTES INFORMAÇÕES COMPLETAS SOBRE PAGAMENTOS DE PRECATÓRIOS E REQUISIÇÃO DE PEQUENO VALOR (RPV), COMO SEGUE:_x000D_
 A) LISTA NOMINAL COMPLETA DE PRECATÓRIOS NA ORDEM CRONOLÓGICA A SER PAGO, COM A INFORMAÇÃO DOS VALORES COMO REGE A CONSTITUIÇÃO FEDERAL;_x000D_
 B) LISTA NOMINAL COMPLETA DE RPV A SER PAGO, COM A INFORMAÇÃO DO VALOR A SER PAGO A CADA BENEFICIÁRIO; E_x000D_
 C) OS VALORES DESTINADOS NO ORÇAMENTO ANUAL PARA O PAGAMENTO DE PRECATÓRIOS E RPV DE 2013, 2014 E A PREVISÃO PARA 2015._x000D_
 2.	AS INFORMAÇÕES ORA SOLICITADAS SÃO DE INTERESSE PÚBLICO, E FUNDAMENTAIS PARA A TRANSPARÊNCIA E FISCALIZAÇÃO DOS RECURSOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2551/2551_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2551/2551_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFECCIONAR E IMPRIMIR EM GRÁFICA A CARTILHA DA CÂMARA DE VEREADORES, DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES, DA LEI ORGÂNICA DO MUNICÍPIO E DO CÓDIGO DE POSTURAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2583/2583_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2583/2583_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR  DIRETOR, GERENTE OU RESPONSÁVEL FINANCEIRO DA SANEAGO DE FORMOSA, EMPRESA QUE POSSUI CONCESSÃO DESTES SERVIÇOS DO MUNICÍPIO, QUE ENVIE COM URGÊNCIA  A ESTA CASA DE LEIS, E AO MEU GABINETE AS SEGUINTES INFORMAÇÕES REFERENTES A REPASSES REALIZADOS À PREFEITURA DE FORMOSA NO ANO DE 2014, COMO SEGUE:_x000D_
 A) DEMONSTRATIVO ANUAL, DE FORMA QUE SEJAM ESPECIFICADOS VALORES MENSAIS REPASSADOS A PREFEITURA DE FORMOSA NO ANO DE 2014, COMO DETERMINA A LEI DE CONCESSÃO DOS SERVIÇOS PRESTADOS PELA SANEAGO.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2584/2584_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2584/2584_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO MUNICIPAL E AO SUPERINTENDENTE DA RODOVIÁRIA QUE ENVIE COM URGÊNCIA A ESTA CASA DE LEIS, E AO MEU GABINETE AS SEGUINTES INFORMAÇÕES REFERENTES A REPASSES REALIZADOS À PREFEITURA DE FORMOSA NO ANO DE 2014, COMO SEGUE:_x000D_
 A)DEMONSTRATIVO ANUAL, DE FORMA QUE SEJAM ESPECIFICADOS VALORES MENSAIS REPASSSADOS A PREFEITURA DE FORMOSA NO ANO DE 2014, DAS LOCAÇÕES, TAXAS DE EMBARQUE, OU SEJA, DE TODA RECEITA GERADA NO TERMINAL RODOVIÁRIO DO MUNICÍPIO; E_x000D_
 B)RELATÓRIO APRESENTANDO A FORMA NA QUAL ESTÃO SENDO RECEBIDAS AS ARRECADAÇÕES E EM QUAL CONTA ESTÃO SENDO CREDITADAS, ENVIANDO OS EXTRATOS MENSAIS DAS MOVIMENTAÇÕES REALIZADAS NO ANO DE 2014 PARA ESTE FIM.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2592/2592_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2592/2592_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE O PRESENTE SUBSCREVE, SOLICITA A V. EX.ª, OUVINDO O PLENÁRIO E SATISFEITAS ÀS EXIGÊNCIAS REGIMENTAIS, REQUER AO SENHOR PREFEITO MUNICIPAL QUE ENVIE COM URGÊNCIA A ESTA CASA DE LEIS, E AO GABINETE DOS VEREADORES AS SEGUINTES INFORMAÇÕES, COMO SEGUE:_x000D_
 _x000D_
 A)	AS FOLHAS DE PAGAMENTOS DE TODOS OS FUNCIONÁRIOS EFETIVOS, CONTRATADOS E COMISSIONADOS NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL NOS ANOS DE 2013, 2014 E JANEIRO DE 2015. CONTENDO O NOME DE CADA TRABALHADOR, SUA LOTAÇÃO, SUA FILIAÇÃO (NO CASO DE FUNCIONÁRIO NÃO EFETIVO) E O SEU VENCIMENTO RECEBIDO DURANTE TODO O PERÍODO;_x000D_
 B)	OS CONTRATOS DE PRESTAÇÃO DE SERVIÇOS REALIZADO NOS ANOS DE 2013, 2014 E JANEIRO DE 2015 NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL COM O NOME DO PRESTADOR DE SERVIÇOS, O CONTRATO DE SERVIÇOS E O VALOR GASTO;_x000D_
 C)	OS CONTRATOS DE ALUGUÉIS DE VEÍCULOS EM GERAL E DE IMÓVEIS COM OS RESPECTIVOS VALORES GASTOS, LOCAL DO ALUGUEL E PARA QUAL FINALIDADE FOI FEITA A LOCAÇÃO REALIZADOS NOS ANOS DE 2013, 2014 E JANEIRO DE 2015;</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2593/2593_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2593/2593_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO MUNICIPAL QUE ENVIE COM URGÊNCIA A ESTA CASA DE LEIS, E AO GABINETE DOS VEREADORES AS SEGUINTES INFORMAÇÕES REQUERIDAS PELOS SERVIDORES MUNICIPAIS E SINPREFOR, COMO SEGUE:_x000D_
 _x000D_
 A)	OS PAGAMENTOS REALIZADOS PELA PREFEITURA MUNICIPAL DE FORMOSA À PREVIDÊNCIA MUNICIPAL TANTO DOS VALORES ENVIADOS PELA PARTE FUNCIONAL QUANTO DA PARTE PATRONAL REALIZADOS NOS ANOS DE 2013, 2014 E JANEIRO DE 2015;_x000D_
 B)	LEVANTAMENTO DE TODOS OS FUNCIONÁRIOS QUE INTEGRAM A ESTRUTURA ADMINISTRATIVA DAS SECRETARIAS DE EDUCAÇÃO, SAÚDE, TRANSPORTES E LIMPEZA COM RESPECTIVA DISCRIMINAÇÃO DO NOME DE TODOS, FUNÇÃO/CONTRATO E NOME DO CARGO OCUPADO NOS ANOS DE 2013, 2014 E JANEIRO DE 2015;_x000D_
 C)	ARRECADAÇÃO ANUAL DO IPTU E DA TAXA DE ILUMINAÇÃO PÚBLICA E A DESTINAÇÃO DE TAIS RECURSOS NOS ANOS DE 2013, 2014 E JANEIRO DE 2015.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2607/2607_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2607/2607_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO SENHOR PREFEITO MUNICIPAL, QUE ENVIE COM URGÊNCIA A ESTA CASA DE LEIS E AO MEU GABINETE PARA CONHECIMENTO DE TODOS OS VEREADORES E SERVIDORES MUNICIPAIS E AO SINPREFOR AS SEGUINTES INFORMAÇÕES, COMO SEGUE:_x000D_
 A)	AS FOLHAS DE PAGAMENTOS DE TODOS OS FUNCIONÁRIOS EFETIVOS, CONTRATADOS E COMISSIONADOS NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL NOS ANOS DE 2013, 2014 E JANEIRO DE 2015, CONTENDO O NOME DE CADA TRABALHADOR, SUA LOTAÇÃO, SUA FILIAÇÃO (NO CASO DE FUNCIONÁRIO NÃO EFETIVO) E O SEU VENCIMENTO RECEBIDO DURANTE TODO O PERÍODO;_x000D_
 B)	OS CONTRATOS DE PRESTAÇÕES DE SERVIÇOS REALIZADOS NOS ANOS DE 2013, 2014 E JANEIRO DE 2015 NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL COM O NOME DO PRESTADOR DE SERVIÇOS, O CONTRATO DE SERVIÇOS E OS VALORES PAGOS MENSAL E ANUAL;_x000D_
 C)	OS CONTRATOS DA COOPERATIVA RECICLA FORMOSA COM O MUNICÍPIO COM A INFORMAÇÃO COMPLETA DO VALOR DOS RECURSOS PÚBLICOS MUNICIPAIS DESTINADOS À COOPERATIVA MENSALMENTE E ANUALMENTE PELO MUNICÍPIO, COMO FORAM APLICADOS OS RECURSOS PÚBLICOS MUNICIPAIS DESTINADOS À COOPERATIVA E OS DOCUMENTOS QUE COMPROVEM ESTA APLICAÇÃO, QUAL O NÚMERO TOTAL DE COOPERADOS E O PAGAMENTO REALIZADO A CADA UM MENSALMENTE COM OS DEVIDOS COMPROVANTES DESTES PAGAMENTOS COM OS RECURSOS PÚBLICOS, DOCUMENTOS FISCAIS DE GASTOS ADVERSOS DESTES RECURSOS PÚBLICOS, PAGAMENTO DE CONTRATADOS PELA COOPERATIVA MENSALMENTE E SEUS COMPROVANTES COM ESTES RECURSOS, EM QUAIS LOCAIS FORAM E ESTÃO SENDO PRESTADOS OS SERVIÇOS PELOS COOPERADOS AO MUNICÍPIO, SE A COOPERATIVA TEM SERVIDORES EFETIVOS DO MUNICÍPIO À SUA DISPOSIÇÃO E QUEM SÃO E QUANTOS  SÃO NOS ANOS DE 2013, 2014 E JANEIRO DE 2015. ESTAS INFORMAÇÕES DEVEM SER PRESTADAS PELO PREFEITO MUNICIPAL E PELO PRESIDENTE DA COOPERATIVA CONFORME A RESPONSABILIDADE DE CADA UM._x000D_
 D)	OS CONTRATOS DE ALUGUÉIS DE VEÍCULOS EM GERAL E DE IMÓVEIS COM OS RESPECTIVOS VALORES GASTOS MENSALMENTE E ANUALMENTE, LOCAL DO ALUGUEL E PARA QUAL FINALIDADE FOI FEITA A LOCAÇÃO REALIZADOS NOS ANOS DE 2013, 2014 E JANEIRO DE 2015._x000D_
 </t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2606/2606_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2606/2606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO SENHOR PREFEITO MUNICIPAL QUE ENVIE COM URGÊNCIA A ESTA CASA DE LEIS, E AO MEU GABINETE PARA O CONHECIMENTO DE TODOS OS VEREADORES E SERVIDORES MUNICIPAIS E AO SINPREFOR AS SEGUINTES INFORMAÇÕES, COMO SEGUE:_x000D_
 A)	OS PAGAMENTOS REALIZADOS PELA PREFEITURA MUNICIPAL DE FORMOSA À PREVIDÊNCIA MUNICIPAL TANTO DOS VALORES ENVIADOS PELA PARTE FUNCIONAL QUANTO DA PARTE PATRONAL REALIZADOS NOS ANOS DE 2013, 2014 E JANEIRO DE 2015;_x000D_
 _x000D_
 B)	LEVANTAMENTO DE TODOS OS FUNCIONÁRIOS QUE INTEGRAM A ESTRUTURA ADMINISTRATIVA DAS SECRETARIAS DE EDUCAÇÃO, SAÚDE, TRANSPORTES E LIMPEZA COM RESPECTIVA DISCRIMINAÇÃO DO NOME DO TODOS, FUNÇÃO/CONTRATO E NOME DO CARGO OCUPADO NOS ANOS DE 2013, 2014 E JANEIRO DE 2015;_x000D_
 C)	TODA DOCUMENTAÇÃO REFERENTE A ÚLTIMA ELEIÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO, TAIS COMO NOME DOS CANDIDATOS A PRESIDENTE QUE DISPUTARAM A ELEIÇÃO ETC, TAIS COMO ATAS E DECRETOS DE NOMEAÇÃO, DE QUEM VENCEU O PLEITO E SE HOUVE CASSAÇÃO OU INDEFERIMENTO DE ALGUM DOS CANDIDATOS QUE DISPUTARAM A ELEIÇÃO E O MOTIVO E FUNDAMENTO QUE CASSOU O CANDIDATO A PRESIDENTE OU A REVOGAÇÃO DE DECRETO DE NOMEAÇÃO._x000D_
 D)	ARRECADAÇÃO ANUAL DO IPTU E DA CONTRIBUIÇÃO DE CUSTEIO DA ILUMINAÇÃO PÚBLICA MENSALMENTE E ANUALMENTE E A DESTINAÇÃO DE TAIS RECURSOS NOS ANOS DE 2013, 2014 E JANEIRO DE 2015._x000D_
 </t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2666/2666_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2666/2666_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A PREFEITURA MUNICIPAL DE FORMOSA, CÓPIA DE EXTRATOS BANCÁRIOS E DEVIDOS CONTRATOS DE USO DO FUNDEB DOS ANOS DE 2011, 2012, 2013, 2014 A FINS DE INSTALAÇÃO DE AUDITORIA DAS MESMAS PELA  COMISSÃO DE EDUCAÇÃO DA CÂMARA MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2661/2661_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2661/2661_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONVOCADO O SR. SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, RAFAEL DE ALMEIDA BARROS A COMPARECER NESSA CÂMARA MUNICIPAL NA DATA 12/02/2015 PARA PRESTAR ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2688/2688_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2688/2688_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR REQUERIMENTO AO SENHOR SECRETÁRIO DE MEIO AMBIENTE PARA QUE SEJAM FORNECIDAS EM CARÁTER DE URGÊNCIA A ESTA CASA DE LEIS CÓPIAS DOS SEGUINTES DOCUMENTOS:_x000D_
 I - CÓPIAS DE TODAS AS CERTIDÕES DE USO E OCUPAÇÃO DO SOLO EMITIDAS EM 2013 E 2014; E _x000D_
 II - INFORMAR SE HOUVE A EMISSÃO DE LICENÇAS AMBIENTAIS EM 2013 E 2014, (SE HOUVE FORNECER CÓPIAS).</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2778/2778_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2778/2778_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. ITAMAR SEBASTIÃO BARRETO, PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS E URGENTES, NO SENTIDO DE ENVIAR A ESTA CASA DE LEIS OS SEGUINTES DOCUMENTOS: A) CÓPIA DO TERMO DE DOAÇÃO DOS 05 COMPUTADORES PROGRAMADOS COM O SISTEMA SIPIA-WEB, DOADOS AO CONSELHO TUTELAR DE FORMOSA, POR INTERMÉDIO DA SECRETARIA DE DIREITOS HUMANOS DA PRESIDÊNCIA DA REPÚBLICA, ATRAVÉS DA MINISTRA DE ESTADO SR.ª MARIA DO ROSÁRIO. B) CÓPIA DO TERMO DE RECEBIMENTO DEVIDAMENTE IDENTIFICADO E ASSINADO PELO REPRESENTANTE DO CONSELHO TUTELAR QUE RECEBEU OS COMPUTADORES; C) INFORMAR ONDE ESTÃO OS MENCIONADOS COMPUTADORES E OS MOTIVOS PELOS QUAIS NÃO FORAM INSTALADOS PARA MELHORAR O ATENDIMENTO E FACILITAR O TRABALHO DOS CONSELHEIROS TUTELARES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2760/2760_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2760/2760_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXMO. SR. ITAMAR SEBASTIÃO BARRETO, PREFEITO MUNICIPAL, QUE SEJA COLOCADA EM PRÁTICA A LEI N.° 116/2013 DE MINHA AUTORIA, QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DE CALÇADAS ECOLÓGICAS EM ÁREAS RESIDENCIAIS E COMERCIAIS NO MUNICÍPIO DE FORMOSA.&amp;#8221;</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2774/2774_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2774/2774_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR REQUERIMENTO, AO SENHOR ITAMAR SEBASTIÃO BARRETO, PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS NECESSÁRIA E URGENTE, NO SENTIDO DE ENVIAR A ESTA CASA DE LEIS, PARA ANÁLISE E CONHECIMENTO DOS VEREADORES, CÓPIAS DE TODOS OS CONTRATOS DE LOCAÇÃO DE IMÓVEIS E VEÍCULOS, TENDO EM VISTA, INCLUSIVE, QUE HOUVE RECENTEMENTE NOVOS CONTRATOS PARA A SECRETARIA DE SAÚDE, SEGURANÇA PÚBLICA, PROCON E OUTROS.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>Nélio Marques de Almeida, Jesulindo Gomes de Castro (Castro), Jorge Gomes da Mota (Prof. Jorge), Jurandir Humberto Alves de Oliveira - Jurandir, Miguel Rubens dos Santos Oliveira - Macarrão, Santiago Ferreira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3028/3028_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3028/3028_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXMO. SR. PREFEITO MUNICIPAL, ITAMAR SEBASTIÃO BARRETO, QUE SOLICITE AO ÓRGÃO COMPETENTE DESTA MUNICIPALIDADE MAIOR ATENÇÃO AO DAIF (DISTRITO AGROINDUSTRIAL DE INFRAESTRUTURA), FAZENDO UM TAPA BURACOS E/OU CASCALHAMENTO NAS RUAS EM GERAL.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>Nélio Marques de Almeida, Antônio Faleiro Filho, Dijair de Sousa Geracy (Miquita), Domingos de Sena Lopes Filho - Domingos Filho, Edmundo Nunes Dourado - Mundim, Emílio Torres de Almeida (Emílio do Raio X), Gilmar Vaz da Costa (Didi do Bonito), Gustavo Marques de Oliveira, Jeremias Gomes de Castro, Jesulindo Gomes de Castro (Castro), Jorge Gomes da Mota (Prof. Jorge), José Aparecido de Sousa Leite (Zequinha Leiloeiro), Jurandir Humberto Alves de Oliveira - Jurandir, Miguel Rubens dos Santos Oliveira - Macarrão, Natanael Caetano do Nascimento (Sd. Caetano), Santiago Ferreira Ribeiro, Wenner Patrick de Sousa - Wenner Patrick</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3035/3035_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3035/3035_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXMO. SR. GOVERNADOR DE GOIÁS, MARCONI FERREIRA PERILLO JÚNIOR, ESFORÇOS NO SENTIDO DE VIABILIZAR ATRAVÉS DO ÓRGÃO PERTINENTE, O EFETIVO FUNCIONAMENTO DO COLÉGIO MILITAR DE FORMOSA-GO, HAJA VISTA QUE ATÉ O PRESENTE MOMENTO A SUBSECRETARIA ESTADUAL DE EDUCAÇÃO DO MUNICÍPIO DE FORMOSA NÃO SE MANIFESTOU COM A DEVIDA EFETIVIDADE PARA A INAUGURAÇÃO DO MESMO, SENDO QUE SUAS INSTALAÇÕES JÁ ESTÃO PRONTAS HÁ MAIS DE DOIS ANOS.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3052/3052_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3052/3052_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA UM LAUDO COM ANÁLISE FÍSICOQUÍMICA E BACTERIOLÓGICO REFERENTE A QUALIDADE DE ÁGUA SERVIDA À POPULAÇÃO DOS DISTRITOS DO BEZERRA, JK E SANTA ROSA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>Santiago Ferreira Ribeiro, Antônio Faleiro Filho, Dijair de Sousa Geracy (Miquita), Edmundo Nunes Dourado - Mundim, Gilmar Vaz da Costa (Didi do Bonito), Gustavo Marques de Oliveira, Jeremias Gomes de Castro, José Aparecido de Sousa Leite (Zequinha Leiloeiro), Jurandir Humberto Alves de Oliveira - Jurandir, Natanael Caetano do Nascimento (Sd. Caetano), Nélio Marques de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3048/3048_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3048/3048_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO-SE QUE ENVIDE ESFORÇOS NO SENTIDO DE VIABILIZAR ATRAVÉS DO ÓRGÃO COMPETENTE, O EFEITO FUNCIONAMENTO DO "COLÉGIO MILITAR DE FORMOSA/GO" NA MAIOR BREVIDADE POSSÍVEL, SENDO QUE SUAS INSTALAÇÕES JÁ ESTÃO PRONTAS HA MAIS DE 02 (ANOS) ANOS,INCLUSIVE, NECESSITANDO DE  REPAROS.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3049/3049_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3049/3049_texto_integral.pdf</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3141/3141_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3141/3141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO INFORMAÇÕES SOBRE TODAS AS INDICAÇÕES QUE FORAM APROVADAS NO PLENÁRIO DESTA CASA DE LEIS E ENCAMINHADAS A PREFEITURA INFORMANDO OS SEGUINTES: QUAIS FORAM RECEBIDAS; QUAIS FORAM ATENDIDAS E PARA QUAIS SECRETARIAS E DEPARTAMENTO FORAM  ENCAMINHADAS. </t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3176/3176_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3176/3176_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE OS ÔNIBUS ESCOLARES ADÉQUEM SUA ROTA AOS HORÁRIOS DE FUNCIONAMENTO DAS ESCOLAS</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3179/3179_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3179/3179_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO ILMO. SR. LUÍS CARLOS DA COSTA FILHO, DIRETOR INDUSTRIAL DA BINATURAL,INFORMAR MEDIDAS QUE FORAM TOMADAS PARA AMENIZAR EFEITOS PROVOCADOS PELA FUMAÇA E DEJETOS LANÇADOS EM VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3215/3215_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3215/3215_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. ITAMAR SEBASTIÃO BARRETO, PREFEITO MUNICIPAL, QUE SEJA REALIZADA CONFERÊNCIA MUNICIPAL DE POLÍTICAS PARA AS MULHERES, EM CONSONÂNCIA COM A REALIZAÇÃO DA IV CONFERÊNCIA NACIONAL DE POLÍTICAS PARA AS MULHERES.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3216/3216_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3216/3216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. JURANDIR HUMBERTO ALVES DE OLIVEIRA, PRESIDENTE DA CÂMARA MUNICIPAL DE FORMOSA, QUE SEJA REALIZADA NA CÂMARA MUNICIPAL UMA AUDIÊNCIA PÚBLICA SOBRE A EMPRESA BINATURAL COM A MAIOR BREVIDADE POSSÍVEL.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3217/3217_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3217/3217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. ITAMAR SEBASTIÃO BARRETO, PREFEITO MUNICIPAL, QUE ADICIONE AO &amp;#8220;PROGRAMA AMPARO&amp;#8221; O SERVIÇO DE PREPARAÇÃO DO CORPO, TENDO EM VISTA OS USUÁRIOS DO PROGRAMA NÃO TEREM CONDIÇÃO DE ARCAR COM ESSA DESPESA.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3238/3238_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3238/3238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. ITAMAR SEBASTIÃO BARRETO, PREFEITO MUNICIPAL, INFORMAÇÕES SOBRE TODAS AS INDICAÇÕES QUE FORAM APROVADAS NO PLENÁRIO DESTA CASA DE LEIS E ENCAMINHADAS A PREFEITURA INFORMANDO O SEGUINTE: QUAIS FORAM RECEBIDAS; QUAIS FORAM ATENDIDAS; PARA QUAIS SECRETARIAS E DEPARTAMENTO FORAM ENCAMINHADAS; E AS QUE NÃO FORAM ATENDIDAS, POR QUE NÃO FORAM ATENDIDAS.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3332/3332_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3332/3332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SENHORA ROSANA SALES ARAÚJO, SECRETÁRIA MUNICIPAL DE TURISMO, QUE ENVIE À CÂMARA MUNICIPAL DE FORMOSA, DENTRO DA MAIOR BREVIDADE POSSÍVEL, AS SEGUINTES INFORMAÇÕES: - PRESTAÇÃO DE CONTAS DOS VALORES RECEBIDOS DO PARQUE MUNICIPAL DO ITIQUIRA DESDE O RETORNO DA CONCESSÃO AO PODER PÚBLICO; E - QUE OS BILHETES E CANHOTOS NÃO SEJAM DESTRUÍDOS ATÉ O FINAL DO MANDATO PARA COMPROVAÇÃO CONTÁBIL.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>REQUER AO EXMO. SR. ITAMAR SEBASTIÃO BARRETO, PREFEITO MUNICIPAL, SOLICITANDO AS DEVIDAS E NECESSÁRIAS PROVIDÊNCIAS, NO SENTIDO DE PROMOVER AÇÕES VOLTADAS AO CANCELAMENTO DE ALVARÁS DE FUNCIONAMENTO E DEMAIS CERTIDÕES, QUE AUTORIZARAM A INSTALAÇÃO DE EMPRESAS QUE COMERCIALIZAM AGROTÓXICOS (VENENOS), EM DESACORDO COM A LEI, EM ÁREA RESIDENCIAL NESTA MUNICIPALIDADE, ENVIANDO A ESTA CASA DE LEIS, CÓPIAS DE TODOS OS DOCUMENTOS DOS PROCEDIMENTOS REALIZADOS.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3575/3575_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3575/3575_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXMO. SR. ITAMAR SEBASTIÃO BARRETO, PREFEITO MUNICIPAL, QUE ENVIE À CÂMARA MUNICIPAL DE FORMOSA, DENTRO DOS PRAZOS LEGAIS QUE REGULAM O ASSUNTO, A CÓPIA DO CONTRATO DE CONCESSÃO DO SERVIÇO FUNERÁRIO DO MUNICÍPIO DE FORMOSA ESTABELECIDO PELA N. 125/02 &amp;#8211; SMG, DE 14 DE NOVEMBRO DE 2002.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE FORMOSA, O CUMPRIMENTO DA LEI 653/12 QUE CRIA MAIS UM CONSELHO TUTELAR NO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>SEM</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2662/2662_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2662/2662_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA EMENDA MODIFICATIVA 002/2015 DO PROJETO DE RESOLUÇÃO Nº 002/15 QUE MODIFICA O §2° DO ART. 124 DA RESOLUÇÃO N.°004/08, DE 12 DE DEZEMBRO DE 2008 QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FORMOSA, ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2687/2687_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2687/2687_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA EMENDA MODIFICATIVA 005/2015 QUE ACRESCENTA DISPOSITIVOS AO PROJETO DE RESOLUÇÃO 003/2015 QUE "FICA REGULAMENTADA A CONCESSÃO DE DIARIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3634/3634_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3634/3634_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO SUBSTITUTIVO N.° 001/2015 AO PROJETO DE LEI ORDINÁRIA N.º 098/15&amp;#8211;SR, DE 27 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3685/3685_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3685/3685_texto_integral.docx</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3825/3825_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3825/3825_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O AUTÓGRAFO N°. 077/2015 DE 13/11/15 REFERENTE AO PROJETO DE LEI N°. 060/15 QUE &amp;#8220;DISPÕE SOBRE A INSTITUIÇÃO DO PROJETO ARBORIZAÇÃO SETORIZADA, NO MUNICÍPIO DE FORMOSA GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2611/2611_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2611/2611_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER DA COMISSÃO DE CULTURA, DIREITOS HUMANOS, MINORIAS E LEGISLAÇÃO PARTICIPATIVA, SOBRE O PROJETO DE LEI Nº 001/2015 DO PODER EXECUTIVO._x000D_
 </t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>PCCD</t>
   </si>
   <si>
     <t>Parecer Comissão de Cultura, Direitos Humanos</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2907/2907_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2907/2907_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER AO PROJETO DE LEI 003/15 DE AUTORIA DO PODER LEGISLATIVO. </t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2905/2905_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2905/2905_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 004/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2906/2906_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2906/2906_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 026/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO 007/2015.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>CCD - Comissão de Cultura, Turismo, Direitos Humanos, Minoria e Legislação Participativa</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER N.° 005/2015 DA COMISSÃO DE CULTURA, DIREITO HUMANOS, MINORIA E LEGISLAÇÃO PARTICIPATIVA. </t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3118/3118_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3118/3118_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER 006 AO PROJETO DE LEI ORDINÁRIA 037/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3669/3669_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3669/3669_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 046/15 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3776/3776_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3776/3776_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CULTURA, DIREITOS HUMANOS, MINORIA E LEGISLAÇÃO PARTICIPATIVA.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3777/3777_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3777/3777_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER N.° 009/2015 - DA COMISSÃO DE CULTURA, DIREITOS HUMANOS, MINORIA E LEGISLAÇÃO PARTICIPATIVA.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3778/3778_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3778/3778_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER N.° 010/2015 - DA COMISSÃO DE CULTURA, DIREITOS HUMANOS, MINORIA E LEGISLAÇÃO PARTICIPATIVA.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>PCMA</t>
   </si>
   <si>
     <t>Parecer Comissão de Meio Ambiente</t>
   </si>
   <si>
     <t>CMA - Comissão de Meio Ambiente e Recursos Hídricos</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2682/2682_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2682/2682_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 014/15 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3482/3482_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3482/3482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER AO PROJETO DE LEI ORDINÁRIA 060/15 DE AUTORIA DO PODER LEGISLATIVO. </t>
-  </si>
-[...40 lines deleted...]
-    <t>PARECER N.° 004/2015 DA COMISSÃO DE SEGURANÇA PÚBLICA E DE DEFESA SOCIAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -13803,67 +13803,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2930/2930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2929/2929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3237/3237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3606/3606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3605/3605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3683/3683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3786/3786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3446/3446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2746/2746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2747/2747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2768/2768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2691/2691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2690/2690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2693/2693_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2697/2697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2758/2758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2757/2757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2755/2755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2751/2751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2752/2752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2771/2771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2791/2791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2789/2789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2790/2790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2890/2890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2889/2889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3056/3056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2785/2785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2787/2787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2793/2793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2794/2794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2795/2795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2796/2796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2797/2797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2798/2798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2809/2809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2806/2806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2892/2892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2896/2896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2799/2799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2801/2801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2803/2803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2804/2804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2846/2846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2960/2960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2900/2900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2912/2912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2916/2916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2989/2989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2991/2991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2993/2993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2994/2994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3005/3005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3011/3011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2949/2949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2990/2990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3039/3039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3040/3040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3041/3041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3043/3043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3044/3044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3045/3045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3047/3047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3060/3060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3178/3178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3075/3075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3076/3076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3077/3077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3078/3078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3079/3079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3070/3070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3105/3105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3129/3129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3145/3145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3146/3146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3147/3147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3183/3183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3185/3185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3231/3231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3232/3232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3233/3233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3234/3234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3235/3235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3236/3236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3165/3165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3166/3166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3163/3163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3164/3164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3167/3167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3169/3169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3224/3224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3175/3175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3177/3177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3190/3190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3192/3192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3193/3193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3194/3194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3218/3218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3228/3228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3268/3268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3202/3202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3204/3204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3205/3205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3243/3243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3219/3219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3220/3220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3221/3221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3239/3239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3240/3240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3241/3241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3242/3242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3245/3245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3246/3246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3317/3317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3348/3348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3387/3387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3386/3386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3320/3320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3391/3391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3449/3449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3582/3582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3558/3558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3563/3563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3565/3565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3569/3569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3570/3570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3579/3579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3599/3599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3600/3600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3601/3601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3602/3602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3603/3603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3604/3604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3629/3629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3628/3628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3627/3627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3626/3626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3625/3625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3624/3624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3653/3653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3652/3652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3674/3674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3649/3649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3648/3648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3678/3678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3679/3679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3680/3680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3696/3696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3587/3587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3588/3588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3580/3580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3581/3581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3583/3583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3586/3586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3607/3607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3608/3608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3609/3609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3610/3610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3611/3611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3612/3612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3613/3613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3614/3614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3615/3615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3616/3616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3617/3617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3618/3618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3619/3619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3620/3620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3621/3621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3635/3635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3636/3636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3637/3637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3638/3638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3639/3639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3640/3640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3641/3641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3642/3642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3643/3643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3644/3644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3645/3645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3646/3646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3647/3647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3668/3668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3667/3667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3675/3675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3676/3676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3666/3666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3665/3665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3670/3670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3671/3671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3672/3672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3688/3688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3689/3689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3690/3690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3691/3691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3697/3697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3698/3698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3699/3699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3700/3700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3701/3701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3708/3708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3709/3709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3710/3710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3712/3712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3713/3713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3741/3741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3739/3739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3740/3740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3743/3743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3744/3744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3762/3762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3763/3763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3764/3764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3765/3765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3766/3766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3767/3767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3706/3706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3731/3731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3730/3730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3732/3732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3750/3750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3749/3749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3760/3760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3753/3753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3754/3754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3755/3755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3756/3756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3757/3757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3758/3758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3761/3761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3768/3768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2915/2915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3702/3702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3703/3703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2689/2689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3057/3057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3589/3589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3759/3759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3752/3752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3751/3751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2622/2622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3423/3423_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3541/3541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3484/3484_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3504/3504_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3485/3485_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2707/2707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2888/2888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2908/2908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2909/2909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2910/2910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2911/2911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3080/3080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3082/3082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3195/3195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3196/3196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3198/3198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3200/3200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3584/3584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3585/3585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3663/3663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3662/3662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3655/3655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3656/3656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3657/3657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3658/3658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3659/3659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3660/3660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3661/3661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3714/3714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3715/3715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3716/3716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3717/3717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3718/3718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3719/3719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3723/3723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3733/3733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3747/3747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3734/3734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3735/3735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3736/3736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3737/3737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3738/3738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3780/3780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3781/3781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3784/3784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2885/2885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2886/2886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2964/parecer_no_5-15_cos.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3107/3107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3633/3633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3632/3632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3631/3631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3260/3260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3261/3261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3380/3380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3381/3381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3273/3273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3398/3398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3379/3379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3295/3295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2792/2792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2816/pl_007-15_ib.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2847/pl_012-15_ib.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2883/pl_013-15_ib.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2967/2967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3172/3172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3173/3173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3590/3590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3591/3591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3592/3592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3594/3594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3595/3595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3593/3593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3596/3596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3597/3597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3724/3724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3728/3728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3725/3725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3726/3726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3051/3051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2528/pl_008-15_md.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2936/2936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2914/2914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2946/2946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3055/3055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3081/3081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3106/3106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3244/3244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3630/3630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3654/3654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3664/3664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3622/3622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3623/3623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3692/3692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3693/3693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3695/3695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3707/3707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3729/3729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3720/3720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3721/3721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3722/3722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3574/3574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3598/3598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2884/2884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3681/3681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3682/3682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3687/3687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3694/3694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3162/3162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2592/2592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2593/2593_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2688/2688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2760/2760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3028/3028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3035/3035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3238/3238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3634/3634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3685/3685_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3825/3825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2611/2611_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2907/2907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2905/2905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2906/2906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3669/3669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3777/3777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2901/2901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3779/3779_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2930/2930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2929/2929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3237/3237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3606/3606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3605/3605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3683/3683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3786/3786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3446/3446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2746/2746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2747/2747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2768/2768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2691/2691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2690/2690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2693/2693_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2697/2697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2758/2758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2757/2757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2755/2755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2751/2751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2752/2752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2771/2771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2791/2791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2789/2789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2790/2790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2890/2890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2889/2889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3056/3056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2785/2785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2787/2787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2793/2793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2794/2794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2795/2795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2796/2796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2797/2797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2798/2798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2809/2809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2806/2806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2892/2892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2896/2896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2799/2799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2801/2801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2803/2803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2804/2804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2846/2846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2960/2960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2900/2900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2912/2912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2916/2916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2989/2989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2991/2991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2993/2993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2994/2994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3005/3005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3011/3011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2949/2949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2990/2990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3039/3039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3040/3040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3041/3041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3043/3043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3044/3044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3045/3045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3047/3047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3060/3060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3178/3178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3075/3075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3076/3076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3077/3077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3078/3078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3079/3079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3070/3070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3105/3105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3129/3129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3145/3145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3146/3146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3147/3147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3183/3183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3185/3185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3231/3231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3232/3232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3233/3233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3234/3234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3235/3235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3236/3236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3165/3165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3166/3166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3163/3163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3164/3164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3167/3167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3169/3169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3224/3224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3175/3175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3177/3177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3190/3190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3192/3192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3193/3193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3194/3194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3218/3218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3228/3228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3268/3268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3202/3202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3204/3204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3205/3205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3243/3243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3219/3219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3220/3220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3221/3221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3239/3239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3240/3240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3241/3241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3242/3242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3245/3245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3246/3246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3317/3317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3348/3348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3387/3387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3386/3386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3320/3320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3391/3391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3449/3449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3582/3582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3558/3558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3563/3563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3565/3565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3569/3569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3570/3570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3579/3579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3599/3599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3600/3600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3601/3601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3602/3602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3603/3603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3604/3604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3629/3629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3628/3628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3627/3627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3626/3626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3625/3625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3624/3624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3653/3653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3652/3652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3674/3674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3649/3649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3648/3648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3678/3678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3679/3679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3680/3680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3696/3696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3587/3587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3588/3588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3580/3580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3581/3581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3583/3583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3586/3586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3607/3607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3608/3608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3609/3609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3610/3610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3611/3611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3612/3612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3613/3613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3614/3614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3615/3615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3616/3616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3617/3617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3618/3618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3619/3619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3620/3620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3621/3621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3635/3635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3636/3636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3637/3637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3638/3638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3639/3639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3640/3640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3641/3641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3642/3642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3643/3643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3644/3644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3645/3645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3646/3646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3647/3647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3668/3668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3667/3667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3675/3675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3676/3676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3666/3666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3665/3665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3670/3670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3671/3671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3672/3672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3688/3688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3689/3689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3690/3690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3691/3691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3697/3697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3698/3698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3699/3699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3700/3700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3701/3701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3708/3708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3709/3709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3710/3710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3712/3712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3713/3713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3741/3741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3739/3739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3740/3740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3743/3743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3744/3744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3762/3762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3763/3763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3764/3764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3765/3765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3766/3766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3767/3767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3706/3706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3731/3731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3730/3730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3732/3732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3750/3750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3749/3749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3760/3760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3753/3753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3754/3754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3755/3755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3756/3756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3757/3757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3758/3758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3761/3761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3768/3768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2915/2915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3702/3702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3703/3703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2689/2689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3057/3057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3589/3589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3759/3759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3752/3752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3751/3751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2622/2622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3423/3423_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3541/3541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3484/3484_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3504/3504_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3485/3485_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2707/2707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2888/2888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2908/2908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2909/2909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2910/2910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2911/2911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3080/3080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3082/3082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3195/3195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3196/3196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3198/3198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3200/3200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3584/3584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3585/3585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3663/3663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3662/3662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3655/3655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3656/3656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3657/3657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3658/3658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3659/3659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3660/3660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3661/3661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3714/3714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3715/3715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3716/3716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3717/3717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3718/3718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3719/3719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3723/3723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3733/3733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3747/3747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3734/3734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3735/3735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3736/3736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3737/3737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3738/3738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3780/3780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3781/3781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3784/3784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2885/2885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2886/2886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2964/parecer_no_5-15_cos.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3107/3107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3633/3633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3632/3632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3631/3631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2901/2901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3779/3779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3260/3260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3261/3261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3380/3380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3381/3381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3273/3273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3398/3398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3379/3379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3295/3295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2792/2792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2816/pl_007-15_ib.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2847/pl_012-15_ib.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2883/pl_013-15_ib.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2967/2967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3172/3172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3173/3173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3590/3590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3591/3591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3592/3592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3594/3594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3595/3595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3593/3593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3596/3596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3597/3597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3724/3724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3728/3728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3725/3725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3726/3726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3051/3051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2015/2528/pl_008-15_md.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2936/2936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2914/2914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2946/2946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3055/3055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3081/3081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3106/3106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3244/3244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3630/3630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3654/3654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3664/3664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3622/3622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3623/3623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3692/3692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3693/3693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3695/3695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3707/3707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3729/3729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3720/3720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3721/3721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3722/3722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3574/3574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3598/3598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2884/2884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3681/3681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3682/3682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3687/3687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3694/3694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3162/3162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2592/2592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2593/2593_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2688/2688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2760/2760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3028/3028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3035/3035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3238/3238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3634/3634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3685/3685_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3825/3825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2611/2611_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2907/2907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2905/2905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2906/2906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3669/3669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3777/3777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2015/3482/3482_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1230"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -37973,7827 +37973,7827 @@
       </c>
       <c r="G929" s="1" t="s">
         <v>3498</v>
       </c>
       <c r="H929" t="s">
         <v>3499</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" t="s">
         <v>3500</v>
       </c>
       <c r="B930" t="s">
         <v>9</v>
       </c>
       <c r="C930" t="s">
         <v>10</v>
       </c>
       <c r="D930" t="s">
         <v>3501</v>
       </c>
       <c r="E930" t="s">
         <v>3502</v>
       </c>
       <c r="F930" t="s">
-        <v>131</v>
+        <v>3503</v>
       </c>
       <c r="G930" s="1" t="s">
-        <v>3503</v>
+        <v>3504</v>
       </c>
       <c r="H930" t="s">
-        <v>3504</v>
+        <v>3505</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" t="s">
-        <v>3505</v>
+        <v>3506</v>
       </c>
       <c r="B931" t="s">
         <v>9</v>
       </c>
       <c r="C931" t="s">
         <v>17</v>
       </c>
       <c r="D931" t="s">
         <v>3501</v>
       </c>
       <c r="E931" t="s">
         <v>3502</v>
       </c>
       <c r="F931" t="s">
-        <v>131</v>
+        <v>3503</v>
       </c>
       <c r="G931" s="1" t="s">
-        <v>3506</v>
+        <v>3507</v>
       </c>
       <c r="H931" t="s">
-        <v>3507</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" t="s">
         <v>3508</v>
       </c>
       <c r="B932" t="s">
         <v>9</v>
       </c>
       <c r="C932" t="s">
         <v>22</v>
       </c>
       <c r="D932" t="s">
         <v>3501</v>
       </c>
       <c r="E932" t="s">
         <v>3502</v>
       </c>
       <c r="F932" t="s">
-        <v>35</v>
+        <v>258</v>
       </c>
       <c r="G932" s="1" t="s">
         <v>3509</v>
       </c>
       <c r="H932" t="s">
         <v>3510</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" t="s">
         <v>3511</v>
       </c>
       <c r="B933" t="s">
         <v>9</v>
       </c>
       <c r="C933" t="s">
         <v>26</v>
       </c>
       <c r="D933" t="s">
         <v>3501</v>
       </c>
       <c r="E933" t="s">
         <v>3502</v>
       </c>
       <c r="F933" t="s">
-        <v>35</v>
+        <v>258</v>
       </c>
       <c r="G933" s="1" t="s">
         <v>3512</v>
       </c>
       <c r="H933" t="s">
         <v>3513</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" t="s">
         <v>3514</v>
       </c>
       <c r="B934" t="s">
         <v>9</v>
       </c>
       <c r="C934" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D934" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E934" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F934" t="s">
-        <v>35</v>
+        <v>131</v>
       </c>
       <c r="G934" s="1" t="s">
-        <v>3515</v>
+        <v>3517</v>
       </c>
       <c r="H934" t="s">
-        <v>3516</v>
+        <v>3518</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" t="s">
-        <v>3517</v>
+        <v>3519</v>
       </c>
       <c r="B935" t="s">
         <v>9</v>
       </c>
       <c r="C935" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="D935" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E935" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F935" t="s">
-        <v>232</v>
+        <v>131</v>
       </c>
       <c r="G935" s="1" t="s">
-        <v>3518</v>
+        <v>3520</v>
       </c>
       <c r="H935" t="s">
-        <v>3519</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" t="s">
-        <v>3520</v>
+        <v>3522</v>
       </c>
       <c r="B936" t="s">
         <v>9</v>
       </c>
       <c r="C936" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="D936" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E936" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F936" t="s">
-        <v>177</v>
+        <v>35</v>
       </c>
       <c r="G936" s="1" t="s">
-        <v>3521</v>
+        <v>3523</v>
       </c>
       <c r="H936" t="s">
-        <v>3522</v>
+        <v>3524</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" t="s">
-        <v>3523</v>
+        <v>3525</v>
       </c>
       <c r="B937" t="s">
         <v>9</v>
       </c>
       <c r="C937" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D937" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E937" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F937" t="s">
-        <v>177</v>
+        <v>35</v>
       </c>
       <c r="G937" s="1" t="s">
-        <v>3524</v>
+        <v>3526</v>
       </c>
       <c r="H937" t="s">
-        <v>3525</v>
+        <v>3527</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" t="s">
-        <v>3526</v>
+        <v>3528</v>
       </c>
       <c r="B938" t="s">
         <v>9</v>
       </c>
       <c r="C938" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D938" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E938" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F938" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G938" s="1" t="s">
-        <v>3527</v>
+        <v>3529</v>
       </c>
       <c r="H938" t="s">
-        <v>3528</v>
+        <v>3530</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" t="s">
-        <v>3529</v>
+        <v>3531</v>
       </c>
       <c r="B939" t="s">
         <v>9</v>
       </c>
       <c r="C939" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="D939" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E939" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F939" t="s">
-        <v>44</v>
+        <v>232</v>
       </c>
       <c r="G939" s="1" t="s">
-        <v>3530</v>
+        <v>3532</v>
       </c>
       <c r="H939" t="s">
-        <v>3531</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" t="s">
-        <v>3532</v>
+        <v>3534</v>
       </c>
       <c r="B940" t="s">
         <v>9</v>
       </c>
       <c r="C940" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="D940" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E940" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F940" t="s">
-        <v>44</v>
+        <v>177</v>
       </c>
       <c r="G940" s="1" t="s">
-        <v>3533</v>
+        <v>3535</v>
       </c>
       <c r="H940" t="s">
-        <v>3534</v>
+        <v>3536</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" t="s">
-        <v>3535</v>
+        <v>3537</v>
       </c>
       <c r="B941" t="s">
         <v>9</v>
       </c>
       <c r="C941" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="D941" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E941" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F941" t="s">
-        <v>44</v>
+        <v>177</v>
       </c>
       <c r="G941" s="1" t="s">
-        <v>3536</v>
+        <v>3538</v>
       </c>
       <c r="H941" t="s">
-        <v>3537</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" t="s">
-        <v>3538</v>
+        <v>3540</v>
       </c>
       <c r="B942" t="s">
         <v>9</v>
       </c>
       <c r="C942" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="D942" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E942" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F942" t="s">
         <v>44</v>
       </c>
       <c r="G942" s="1" t="s">
-        <v>3539</v>
+        <v>3541</v>
       </c>
       <c r="H942" t="s">
-        <v>3540</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" t="s">
-        <v>3541</v>
+        <v>3543</v>
       </c>
       <c r="B943" t="s">
         <v>9</v>
       </c>
       <c r="C943" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="D943" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E943" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F943" t="s">
         <v>44</v>
       </c>
       <c r="G943" s="1" t="s">
-        <v>3542</v>
+        <v>3544</v>
       </c>
       <c r="H943" t="s">
-        <v>3543</v>
+        <v>3545</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" t="s">
-        <v>3544</v>
+        <v>3546</v>
       </c>
       <c r="B944" t="s">
         <v>9</v>
       </c>
       <c r="C944" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="D944" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E944" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F944" t="s">
-        <v>258</v>
+        <v>44</v>
       </c>
       <c r="G944" s="1" t="s">
-        <v>3545</v>
+        <v>3547</v>
       </c>
       <c r="H944" t="s">
-        <v>3546</v>
+        <v>3548</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" t="s">
-        <v>3547</v>
+        <v>3549</v>
       </c>
       <c r="B945" t="s">
         <v>9</v>
       </c>
       <c r="C945" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="D945" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E945" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F945" t="s">
-        <v>258</v>
+        <v>44</v>
       </c>
       <c r="G945" s="1" t="s">
-        <v>3548</v>
+        <v>3550</v>
       </c>
       <c r="H945" t="s">
-        <v>3549</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" t="s">
-        <v>3550</v>
+        <v>3552</v>
       </c>
       <c r="B946" t="s">
         <v>9</v>
       </c>
       <c r="C946" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="D946" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E946" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F946" t="s">
-        <v>258</v>
+        <v>44</v>
       </c>
       <c r="G946" s="1" t="s">
-        <v>3551</v>
+        <v>3553</v>
       </c>
       <c r="H946" t="s">
-        <v>3552</v>
+        <v>3554</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" t="s">
-        <v>3553</v>
+        <v>3555</v>
       </c>
       <c r="B947" t="s">
         <v>9</v>
       </c>
       <c r="C947" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="D947" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E947" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F947" t="s">
-        <v>258</v>
+        <v>44</v>
       </c>
       <c r="G947" s="1" t="s">
-        <v>3554</v>
+        <v>3556</v>
       </c>
       <c r="H947" t="s">
-        <v>3555</v>
+        <v>3557</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" t="s">
-        <v>3556</v>
+        <v>3558</v>
       </c>
       <c r="B948" t="s">
         <v>9</v>
       </c>
       <c r="C948" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="D948" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E948" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F948" t="s">
         <v>258</v>
       </c>
       <c r="G948" s="1" t="s">
-        <v>3557</v>
+        <v>3559</v>
       </c>
       <c r="H948" t="s">
-        <v>3558</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" t="s">
-        <v>3559</v>
+        <v>3561</v>
       </c>
       <c r="B949" t="s">
         <v>9</v>
       </c>
       <c r="C949" t="s">
-        <v>231</v>
+        <v>79</v>
       </c>
       <c r="D949" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E949" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F949" t="s">
         <v>258</v>
       </c>
       <c r="G949" s="1" t="s">
-        <v>3560</v>
+        <v>3562</v>
       </c>
       <c r="H949" t="s">
-        <v>3561</v>
+        <v>3563</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" t="s">
-        <v>3562</v>
+        <v>3564</v>
       </c>
       <c r="B950" t="s">
         <v>9</v>
       </c>
       <c r="C950" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="D950" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E950" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F950" t="s">
-        <v>171</v>
+        <v>258</v>
       </c>
       <c r="G950" s="1" t="s">
-        <v>3563</v>
+        <v>3565</v>
       </c>
       <c r="H950" t="s">
-        <v>3564</v>
+        <v>3566</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" t="s">
-        <v>3565</v>
+        <v>3567</v>
       </c>
       <c r="B951" t="s">
         <v>9</v>
       </c>
       <c r="C951" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="D951" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E951" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F951" t="s">
-        <v>171</v>
+        <v>258</v>
       </c>
       <c r="G951" s="1" t="s">
-        <v>3566</v>
+        <v>3568</v>
       </c>
       <c r="H951" t="s">
-        <v>3567</v>
+        <v>3569</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" t="s">
-        <v>3568</v>
+        <v>3570</v>
       </c>
       <c r="B952" t="s">
         <v>9</v>
       </c>
       <c r="C952" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="D952" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E952" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F952" t="s">
-        <v>171</v>
+        <v>258</v>
       </c>
       <c r="G952" s="1" t="s">
-        <v>3569</v>
+        <v>3571</v>
       </c>
       <c r="H952" t="s">
-        <v>3570</v>
+        <v>3572</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" t="s">
-        <v>3571</v>
+        <v>3573</v>
       </c>
       <c r="B953" t="s">
         <v>9</v>
       </c>
       <c r="C953" t="s">
-        <v>107</v>
+        <v>231</v>
       </c>
       <c r="D953" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E953" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F953" t="s">
-        <v>171</v>
+        <v>258</v>
       </c>
       <c r="G953" s="1" t="s">
-        <v>3572</v>
+        <v>3574</v>
       </c>
       <c r="H953" t="s">
-        <v>3573</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" t="s">
-        <v>3574</v>
+        <v>3576</v>
       </c>
       <c r="B954" t="s">
         <v>9</v>
       </c>
       <c r="C954" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="D954" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E954" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F954" t="s">
         <v>171</v>
       </c>
       <c r="G954" s="1" t="s">
-        <v>3575</v>
+        <v>3577</v>
       </c>
       <c r="H954" t="s">
-        <v>3576</v>
+        <v>3578</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" t="s">
-        <v>3577</v>
+        <v>3579</v>
       </c>
       <c r="B955" t="s">
         <v>9</v>
       </c>
       <c r="C955" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="D955" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E955" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F955" t="s">
         <v>171</v>
       </c>
       <c r="G955" s="1" t="s">
-        <v>3578</v>
+        <v>3580</v>
       </c>
       <c r="H955" t="s">
-        <v>3579</v>
+        <v>3581</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" t="s">
-        <v>3580</v>
+        <v>3582</v>
       </c>
       <c r="B956" t="s">
         <v>9</v>
       </c>
       <c r="C956" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="D956" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E956" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F956" t="s">
-        <v>251</v>
+        <v>171</v>
       </c>
       <c r="G956" s="1" t="s">
-        <v>3581</v>
+        <v>3583</v>
       </c>
       <c r="H956" t="s">
-        <v>3582</v>
+        <v>3584</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" t="s">
-        <v>3583</v>
+        <v>3585</v>
       </c>
       <c r="B957" t="s">
         <v>9</v>
       </c>
       <c r="C957" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="D957" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E957" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F957" t="s">
-        <v>251</v>
+        <v>171</v>
       </c>
       <c r="G957" s="1" t="s">
-        <v>3584</v>
+        <v>3586</v>
       </c>
       <c r="H957" t="s">
-        <v>3585</v>
+        <v>3587</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" t="s">
-        <v>3586</v>
+        <v>3588</v>
       </c>
       <c r="B958" t="s">
         <v>9</v>
       </c>
       <c r="C958" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="D958" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E958" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F958" t="s">
-        <v>251</v>
+        <v>171</v>
       </c>
       <c r="G958" s="1" t="s">
-        <v>3587</v>
+        <v>3589</v>
       </c>
       <c r="H958" t="s">
-        <v>3588</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" t="s">
-        <v>3589</v>
+        <v>3591</v>
       </c>
       <c r="B959" t="s">
         <v>9</v>
       </c>
       <c r="C959" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="D959" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E959" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F959" t="s">
-        <v>251</v>
+        <v>171</v>
       </c>
       <c r="G959" s="1" t="s">
-        <v>3590</v>
+        <v>3592</v>
       </c>
       <c r="H959" t="s">
-        <v>3591</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" t="s">
-        <v>3592</v>
+        <v>3594</v>
       </c>
       <c r="B960" t="s">
         <v>9</v>
       </c>
       <c r="C960" t="s">
-        <v>269</v>
+        <v>118</v>
       </c>
       <c r="D960" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E960" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F960" t="s">
         <v>251</v>
       </c>
       <c r="G960" s="1" t="s">
-        <v>3593</v>
+        <v>3595</v>
       </c>
       <c r="H960" t="s">
-        <v>3594</v>
+        <v>3596</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" t="s">
-        <v>3595</v>
+        <v>3597</v>
       </c>
       <c r="B961" t="s">
         <v>9</v>
       </c>
       <c r="C961" t="s">
-        <v>273</v>
+        <v>122</v>
       </c>
       <c r="D961" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E961" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F961" t="s">
         <v>251</v>
       </c>
       <c r="G961" s="1" t="s">
-        <v>3596</v>
+        <v>3598</v>
       </c>
       <c r="H961" t="s">
-        <v>3597</v>
+        <v>3599</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" t="s">
-        <v>3598</v>
+        <v>3600</v>
       </c>
       <c r="B962" t="s">
         <v>9</v>
       </c>
       <c r="C962" t="s">
-        <v>277</v>
+        <v>126</v>
       </c>
       <c r="D962" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E962" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F962" t="s">
-        <v>137</v>
+        <v>251</v>
       </c>
       <c r="G962" s="1" t="s">
-        <v>3599</v>
+        <v>3601</v>
       </c>
       <c r="H962" t="s">
-        <v>3600</v>
+        <v>3602</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" t="s">
-        <v>3601</v>
+        <v>3603</v>
       </c>
       <c r="B963" t="s">
         <v>9</v>
       </c>
       <c r="C963" t="s">
-        <v>281</v>
+        <v>130</v>
       </c>
       <c r="D963" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E963" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F963" t="s">
-        <v>137</v>
+        <v>251</v>
       </c>
       <c r="G963" s="1" t="s">
-        <v>3602</v>
+        <v>3604</v>
       </c>
       <c r="H963" t="s">
-        <v>3603</v>
+        <v>3605</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" t="s">
-        <v>3604</v>
+        <v>3606</v>
       </c>
       <c r="B964" t="s">
         <v>9</v>
       </c>
       <c r="C964" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="D964" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E964" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F964" t="s">
-        <v>137</v>
+        <v>251</v>
       </c>
       <c r="G964" s="1" t="s">
-        <v>3605</v>
+        <v>3607</v>
       </c>
       <c r="H964" t="s">
-        <v>3606</v>
+        <v>3608</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" t="s">
-        <v>3607</v>
+        <v>3609</v>
       </c>
       <c r="B965" t="s">
         <v>9</v>
       </c>
       <c r="C965" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="D965" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E965" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F965" t="s">
-        <v>137</v>
+        <v>251</v>
       </c>
       <c r="G965" s="1" t="s">
-        <v>3608</v>
+        <v>3610</v>
       </c>
       <c r="H965" t="s">
-        <v>3609</v>
+        <v>3611</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" t="s">
-        <v>3610</v>
+        <v>3612</v>
       </c>
       <c r="B966" t="s">
         <v>9</v>
       </c>
       <c r="C966" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="D966" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E966" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F966" t="s">
         <v>137</v>
       </c>
       <c r="G966" s="1" t="s">
-        <v>3611</v>
+        <v>3613</v>
       </c>
       <c r="H966" t="s">
-        <v>3612</v>
+        <v>3614</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" t="s">
-        <v>3613</v>
+        <v>3615</v>
       </c>
       <c r="B967" t="s">
         <v>9</v>
       </c>
       <c r="C967" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="D967" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E967" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F967" t="s">
         <v>137</v>
       </c>
       <c r="G967" s="1" t="s">
-        <v>3614</v>
+        <v>3616</v>
       </c>
       <c r="H967" t="s">
-        <v>3615</v>
+        <v>3617</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" t="s">
-        <v>3616</v>
+        <v>3618</v>
       </c>
       <c r="B968" t="s">
         <v>9</v>
       </c>
       <c r="C968" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="D968" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E968" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F968" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="G968" s="1" t="s">
-        <v>3617</v>
+        <v>3619</v>
       </c>
       <c r="H968" t="s">
-        <v>3618</v>
+        <v>3620</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" t="s">
-        <v>3619</v>
+        <v>3621</v>
       </c>
       <c r="B969" t="s">
         <v>9</v>
       </c>
       <c r="C969" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="D969" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E969" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F969" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="G969" s="1" t="s">
-        <v>3620</v>
+        <v>3622</v>
       </c>
       <c r="H969" t="s">
-        <v>3621</v>
+        <v>3623</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" t="s">
-        <v>3622</v>
+        <v>3624</v>
       </c>
       <c r="B970" t="s">
         <v>9</v>
       </c>
       <c r="C970" t="s">
-        <v>309</v>
+        <v>293</v>
       </c>
       <c r="D970" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E970" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F970" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="G970" s="1" t="s">
-        <v>3623</v>
+        <v>3625</v>
       </c>
       <c r="H970" t="s">
-        <v>3624</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" t="s">
-        <v>3625</v>
+        <v>3627</v>
       </c>
       <c r="B971" t="s">
         <v>9</v>
       </c>
       <c r="C971" t="s">
-        <v>313</v>
+        <v>297</v>
       </c>
       <c r="D971" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E971" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F971" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="G971" s="1" t="s">
-        <v>3626</v>
+        <v>3628</v>
       </c>
       <c r="H971" t="s">
-        <v>3627</v>
+        <v>3629</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" t="s">
-        <v>3628</v>
+        <v>3630</v>
       </c>
       <c r="B972" t="s">
         <v>9</v>
       </c>
       <c r="C972" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="D972" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E972" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F972" t="s">
         <v>150</v>
       </c>
       <c r="G972" s="1" t="s">
-        <v>3629</v>
+        <v>3631</v>
       </c>
       <c r="H972" t="s">
-        <v>3630</v>
+        <v>3632</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" t="s">
-        <v>3631</v>
+        <v>3633</v>
       </c>
       <c r="B973" t="s">
         <v>9</v>
       </c>
       <c r="C973" t="s">
-        <v>321</v>
+        <v>305</v>
       </c>
       <c r="D973" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E973" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F973" t="s">
         <v>150</v>
       </c>
       <c r="G973" s="1" t="s">
-        <v>3632</v>
+        <v>3634</v>
       </c>
       <c r="H973" t="s">
-        <v>3633</v>
+        <v>3635</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" t="s">
-        <v>3634</v>
+        <v>3636</v>
       </c>
       <c r="B974" t="s">
         <v>9</v>
       </c>
       <c r="C974" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="D974" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E974" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F974" t="s">
-        <v>542</v>
+        <v>150</v>
       </c>
       <c r="G974" s="1" t="s">
-        <v>3635</v>
+        <v>3637</v>
       </c>
       <c r="H974" t="s">
-        <v>3636</v>
+        <v>3638</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" t="s">
-        <v>3637</v>
+        <v>3639</v>
       </c>
       <c r="B975" t="s">
         <v>9</v>
       </c>
       <c r="C975" t="s">
-        <v>328</v>
+        <v>313</v>
       </c>
       <c r="D975" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E975" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F975" t="s">
-        <v>542</v>
+        <v>150</v>
       </c>
       <c r="G975" s="1" t="s">
-        <v>3638</v>
+        <v>3640</v>
       </c>
       <c r="H975" t="s">
-        <v>3639</v>
+        <v>3641</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" t="s">
-        <v>3640</v>
+        <v>3642</v>
       </c>
       <c r="B976" t="s">
         <v>9</v>
       </c>
       <c r="C976" t="s">
-        <v>332</v>
+        <v>317</v>
       </c>
       <c r="D976" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E976" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F976" t="s">
-        <v>542</v>
+        <v>150</v>
       </c>
       <c r="G976" s="1" t="s">
-        <v>3641</v>
+        <v>3643</v>
       </c>
       <c r="H976" t="s">
-        <v>3642</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" t="s">
-        <v>3643</v>
+        <v>3645</v>
       </c>
       <c r="B977" t="s">
         <v>9</v>
       </c>
       <c r="C977" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
       <c r="D977" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E977" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F977" t="s">
-        <v>542</v>
+        <v>150</v>
       </c>
       <c r="G977" s="1" t="s">
-        <v>3644</v>
+        <v>3646</v>
       </c>
       <c r="H977" t="s">
-        <v>3645</v>
+        <v>3647</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" t="s">
-        <v>3646</v>
+        <v>3648</v>
       </c>
       <c r="B978" t="s">
         <v>9</v>
       </c>
       <c r="C978" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="D978" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E978" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F978" t="s">
         <v>542</v>
       </c>
       <c r="G978" s="1" t="s">
-        <v>3647</v>
+        <v>3649</v>
       </c>
       <c r="H978" t="s">
-        <v>3648</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" t="s">
-        <v>3649</v>
+        <v>3651</v>
       </c>
       <c r="B979" t="s">
         <v>9</v>
       </c>
       <c r="C979" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="D979" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E979" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F979" t="s">
         <v>542</v>
       </c>
       <c r="G979" s="1" t="s">
-        <v>3650</v>
+        <v>3652</v>
       </c>
       <c r="H979" t="s">
-        <v>3651</v>
+        <v>3653</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" t="s">
-        <v>3652</v>
+        <v>3654</v>
       </c>
       <c r="B980" t="s">
         <v>9</v>
       </c>
       <c r="C980" t="s">
-        <v>348</v>
+        <v>332</v>
       </c>
       <c r="D980" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E980" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F980" t="s">
-        <v>177</v>
+        <v>542</v>
       </c>
       <c r="G980" s="1" t="s">
-        <v>3653</v>
+        <v>3655</v>
       </c>
       <c r="H980" t="s">
-        <v>3654</v>
+        <v>3656</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" t="s">
-        <v>3655</v>
+        <v>3657</v>
       </c>
       <c r="B981" t="s">
         <v>9</v>
       </c>
       <c r="C981" t="s">
-        <v>352</v>
+        <v>336</v>
       </c>
       <c r="D981" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E981" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F981" t="s">
-        <v>177</v>
+        <v>542</v>
       </c>
       <c r="G981" s="1" t="s">
-        <v>3656</v>
+        <v>3658</v>
       </c>
       <c r="H981" t="s">
-        <v>3657</v>
+        <v>3659</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" t="s">
-        <v>3658</v>
+        <v>3660</v>
       </c>
       <c r="B982" t="s">
         <v>9</v>
       </c>
       <c r="C982" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
       <c r="D982" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E982" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F982" t="s">
-        <v>177</v>
+        <v>542</v>
       </c>
       <c r="G982" s="1" t="s">
-        <v>3659</v>
+        <v>3661</v>
       </c>
       <c r="H982" t="s">
-        <v>3660</v>
+        <v>3662</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" t="s">
-        <v>3661</v>
+        <v>3663</v>
       </c>
       <c r="B983" t="s">
         <v>9</v>
       </c>
       <c r="C983" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="D983" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E983" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F983" t="s">
-        <v>177</v>
+        <v>542</v>
       </c>
       <c r="G983" s="1" t="s">
-        <v>3662</v>
+        <v>3664</v>
       </c>
       <c r="H983" t="s">
-        <v>3663</v>
+        <v>3665</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984" t="s">
-        <v>3664</v>
+        <v>3666</v>
       </c>
       <c r="B984" t="s">
         <v>9</v>
       </c>
       <c r="C984" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="D984" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E984" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F984" t="s">
         <v>177</v>
       </c>
       <c r="G984" s="1" t="s">
-        <v>3665</v>
+        <v>3667</v>
       </c>
       <c r="H984" t="s">
-        <v>3666</v>
+        <v>3668</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985" t="s">
-        <v>3667</v>
+        <v>3669</v>
       </c>
       <c r="B985" t="s">
         <v>9</v>
       </c>
       <c r="C985" t="s">
-        <v>368</v>
+        <v>352</v>
       </c>
       <c r="D985" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E985" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F985" t="s">
         <v>177</v>
       </c>
       <c r="G985" s="1" t="s">
-        <v>3668</v>
+        <v>3670</v>
       </c>
       <c r="H985" t="s">
-        <v>3669</v>
+        <v>3671</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986" t="s">
-        <v>3670</v>
+        <v>3672</v>
       </c>
       <c r="B986" t="s">
         <v>9</v>
       </c>
       <c r="C986" t="s">
-        <v>372</v>
+        <v>356</v>
       </c>
       <c r="D986" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E986" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F986" t="s">
-        <v>765</v>
+        <v>177</v>
       </c>
       <c r="G986" s="1" t="s">
-        <v>3671</v>
+        <v>3673</v>
       </c>
       <c r="H986" t="s">
-        <v>3672</v>
+        <v>3674</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987" t="s">
-        <v>3673</v>
+        <v>3675</v>
       </c>
       <c r="B987" t="s">
         <v>9</v>
       </c>
       <c r="C987" t="s">
-        <v>376</v>
+        <v>360</v>
       </c>
       <c r="D987" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E987" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F987" t="s">
-        <v>765</v>
+        <v>177</v>
       </c>
       <c r="G987" s="1" t="s">
-        <v>3674</v>
+        <v>3676</v>
       </c>
       <c r="H987" t="s">
-        <v>3675</v>
+        <v>3677</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988" t="s">
-        <v>3676</v>
+        <v>3678</v>
       </c>
       <c r="B988" t="s">
         <v>9</v>
       </c>
       <c r="C988" t="s">
-        <v>380</v>
+        <v>364</v>
       </c>
       <c r="D988" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E988" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F988" t="s">
-        <v>765</v>
+        <v>177</v>
       </c>
       <c r="G988" s="1" t="s">
-        <v>3677</v>
+        <v>3679</v>
       </c>
       <c r="H988" t="s">
-        <v>3678</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989" t="s">
-        <v>3679</v>
+        <v>3681</v>
       </c>
       <c r="B989" t="s">
         <v>9</v>
       </c>
       <c r="C989" t="s">
-        <v>384</v>
+        <v>368</v>
       </c>
       <c r="D989" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E989" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F989" t="s">
-        <v>765</v>
+        <v>177</v>
       </c>
       <c r="G989" s="1" t="s">
-        <v>3680</v>
+        <v>3682</v>
       </c>
       <c r="H989" t="s">
-        <v>3681</v>
+        <v>3683</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990" t="s">
-        <v>3682</v>
+        <v>3684</v>
       </c>
       <c r="B990" t="s">
         <v>9</v>
       </c>
       <c r="C990" t="s">
-        <v>388</v>
+        <v>372</v>
       </c>
       <c r="D990" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E990" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F990" t="s">
         <v>765</v>
       </c>
       <c r="G990" s="1" t="s">
-        <v>3683</v>
+        <v>3685</v>
       </c>
       <c r="H990" t="s">
-        <v>3684</v>
+        <v>3686</v>
       </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991" t="s">
-        <v>3685</v>
+        <v>3687</v>
       </c>
       <c r="B991" t="s">
         <v>9</v>
       </c>
       <c r="C991" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
       <c r="D991" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E991" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F991" t="s">
         <v>765</v>
       </c>
       <c r="G991" s="1" t="s">
-        <v>3686</v>
+        <v>3688</v>
       </c>
       <c r="H991" t="s">
-        <v>3687</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992" t="s">
-        <v>3688</v>
+        <v>3690</v>
       </c>
       <c r="B992" t="s">
         <v>9</v>
       </c>
       <c r="C992" t="s">
-        <v>396</v>
+        <v>380</v>
       </c>
       <c r="D992" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E992" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F992" t="s">
-        <v>845</v>
+        <v>765</v>
       </c>
       <c r="G992" s="1" t="s">
-        <v>3689</v>
+        <v>3691</v>
       </c>
       <c r="H992" t="s">
-        <v>3690</v>
+        <v>3692</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993" t="s">
-        <v>3691</v>
+        <v>3693</v>
       </c>
       <c r="B993" t="s">
         <v>9</v>
       </c>
       <c r="C993" t="s">
-        <v>400</v>
+        <v>384</v>
       </c>
       <c r="D993" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E993" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F993" t="s">
-        <v>845</v>
+        <v>765</v>
       </c>
       <c r="G993" s="1" t="s">
-        <v>3692</v>
+        <v>3694</v>
       </c>
       <c r="H993" t="s">
-        <v>3693</v>
+        <v>3695</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994" t="s">
-        <v>3694</v>
+        <v>3696</v>
       </c>
       <c r="B994" t="s">
         <v>9</v>
       </c>
       <c r="C994" t="s">
-        <v>404</v>
+        <v>388</v>
       </c>
       <c r="D994" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E994" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F994" t="s">
-        <v>845</v>
+        <v>765</v>
       </c>
       <c r="G994" s="1" t="s">
-        <v>3695</v>
+        <v>3697</v>
       </c>
       <c r="H994" t="s">
-        <v>3696</v>
+        <v>3698</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995" t="s">
-        <v>3697</v>
+        <v>3699</v>
       </c>
       <c r="B995" t="s">
         <v>9</v>
       </c>
       <c r="C995" t="s">
-        <v>408</v>
+        <v>392</v>
       </c>
       <c r="D995" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E995" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F995" t="s">
-        <v>845</v>
+        <v>765</v>
       </c>
       <c r="G995" s="1" t="s">
-        <v>3698</v>
+        <v>3700</v>
       </c>
       <c r="H995" t="s">
-        <v>3699</v>
+        <v>3701</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996" t="s">
-        <v>3700</v>
+        <v>3702</v>
       </c>
       <c r="B996" t="s">
         <v>9</v>
       </c>
       <c r="C996" t="s">
-        <v>412</v>
+        <v>396</v>
       </c>
       <c r="D996" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E996" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F996" t="s">
         <v>845</v>
       </c>
       <c r="G996" s="1" t="s">
-        <v>3701</v>
+        <v>3703</v>
       </c>
       <c r="H996" t="s">
-        <v>3702</v>
+        <v>3704</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997" t="s">
-        <v>3703</v>
+        <v>3705</v>
       </c>
       <c r="B997" t="s">
         <v>9</v>
       </c>
       <c r="C997" t="s">
-        <v>416</v>
+        <v>400</v>
       </c>
       <c r="D997" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E997" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F997" t="s">
         <v>845</v>
       </c>
       <c r="G997" s="1" t="s">
-        <v>3704</v>
+        <v>3706</v>
       </c>
       <c r="H997" t="s">
-        <v>3705</v>
+        <v>3707</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998" t="s">
-        <v>3706</v>
+        <v>3708</v>
       </c>
       <c r="B998" t="s">
         <v>9</v>
       </c>
       <c r="C998" t="s">
-        <v>420</v>
+        <v>404</v>
       </c>
       <c r="D998" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E998" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F998" t="s">
-        <v>232</v>
+        <v>845</v>
       </c>
       <c r="G998" s="1" t="s">
-        <v>3707</v>
+        <v>3709</v>
       </c>
       <c r="H998" t="s">
-        <v>3708</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999" t="s">
-        <v>3709</v>
+        <v>3711</v>
       </c>
       <c r="B999" t="s">
         <v>9</v>
       </c>
       <c r="C999" t="s">
-        <v>424</v>
+        <v>408</v>
       </c>
       <c r="D999" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E999" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F999" t="s">
-        <v>232</v>
+        <v>845</v>
       </c>
       <c r="G999" s="1" t="s">
-        <v>3710</v>
+        <v>3712</v>
       </c>
       <c r="H999" t="s">
-        <v>3711</v>
+        <v>3713</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000" t="s">
-        <v>3712</v>
+        <v>3714</v>
       </c>
       <c r="B1000" t="s">
         <v>9</v>
       </c>
       <c r="C1000" t="s">
-        <v>428</v>
+        <v>412</v>
       </c>
       <c r="D1000" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1000" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1000" t="s">
-        <v>232</v>
+        <v>845</v>
       </c>
       <c r="G1000" s="1" t="s">
-        <v>3713</v>
+        <v>3715</v>
       </c>
       <c r="H1000" t="s">
-        <v>3714</v>
+        <v>3716</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001" t="s">
-        <v>3715</v>
+        <v>3717</v>
       </c>
       <c r="B1001" t="s">
         <v>9</v>
       </c>
       <c r="C1001" t="s">
-        <v>432</v>
+        <v>416</v>
       </c>
       <c r="D1001" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1001" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1001" t="s">
-        <v>232</v>
+        <v>845</v>
       </c>
       <c r="G1001" s="1" t="s">
-        <v>3716</v>
+        <v>3718</v>
       </c>
       <c r="H1001" t="s">
-        <v>3717</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002" t="s">
-        <v>3718</v>
+        <v>3720</v>
       </c>
       <c r="B1002" t="s">
         <v>9</v>
       </c>
       <c r="C1002" t="s">
-        <v>436</v>
+        <v>420</v>
       </c>
       <c r="D1002" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1002" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1002" t="s">
         <v>232</v>
       </c>
       <c r="G1002" s="1" t="s">
-        <v>3719</v>
+        <v>3721</v>
       </c>
       <c r="H1002" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003" t="s">
-        <v>3721</v>
+        <v>3723</v>
       </c>
       <c r="B1003" t="s">
         <v>9</v>
       </c>
       <c r="C1003" t="s">
-        <v>440</v>
+        <v>424</v>
       </c>
       <c r="D1003" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1003" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1003" t="s">
         <v>232</v>
       </c>
       <c r="G1003" s="1" t="s">
-        <v>3722</v>
+        <v>3724</v>
       </c>
       <c r="H1003" t="s">
-        <v>3723</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="1004" spans="1:8">
       <c r="A1004" t="s">
-        <v>3724</v>
+        <v>3726</v>
       </c>
       <c r="B1004" t="s">
         <v>9</v>
       </c>
       <c r="C1004" t="s">
-        <v>444</v>
+        <v>428</v>
       </c>
       <c r="D1004" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1004" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1004" t="s">
-        <v>978</v>
+        <v>232</v>
       </c>
       <c r="G1004" s="1" t="s">
-        <v>3725</v>
+        <v>3727</v>
       </c>
       <c r="H1004" t="s">
-        <v>3726</v>
+        <v>3728</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005" t="s">
-        <v>3727</v>
+        <v>3729</v>
       </c>
       <c r="B1005" t="s">
         <v>9</v>
       </c>
       <c r="C1005" t="s">
-        <v>448</v>
+        <v>432</v>
       </c>
       <c r="D1005" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1005" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1005" t="s">
-        <v>978</v>
+        <v>232</v>
       </c>
       <c r="G1005" s="1" t="s">
-        <v>3728</v>
+        <v>3730</v>
       </c>
       <c r="H1005" t="s">
-        <v>3729</v>
+        <v>3731</v>
       </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006" t="s">
-        <v>3730</v>
+        <v>3732</v>
       </c>
       <c r="B1006" t="s">
         <v>9</v>
       </c>
       <c r="C1006" t="s">
-        <v>452</v>
+        <v>436</v>
       </c>
       <c r="D1006" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1006" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1006" t="s">
-        <v>978</v>
+        <v>232</v>
       </c>
       <c r="G1006" s="1" t="s">
-        <v>3731</v>
+        <v>3733</v>
       </c>
       <c r="H1006" t="s">
-        <v>3732</v>
+        <v>3734</v>
       </c>
     </row>
     <row r="1007" spans="1:8">
       <c r="A1007" t="s">
-        <v>3733</v>
+        <v>3735</v>
       </c>
       <c r="B1007" t="s">
         <v>9</v>
       </c>
       <c r="C1007" t="s">
-        <v>456</v>
+        <v>440</v>
       </c>
       <c r="D1007" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1007" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1007" t="s">
-        <v>978</v>
+        <v>232</v>
       </c>
       <c r="G1007" s="1" t="s">
-        <v>3734</v>
+        <v>3736</v>
       </c>
       <c r="H1007" t="s">
-        <v>3735</v>
+        <v>3737</v>
       </c>
     </row>
     <row r="1008" spans="1:8">
       <c r="A1008" t="s">
-        <v>3736</v>
+        <v>3738</v>
       </c>
       <c r="B1008" t="s">
         <v>9</v>
       </c>
       <c r="C1008" t="s">
-        <v>460</v>
+        <v>444</v>
       </c>
       <c r="D1008" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1008" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1008" t="s">
         <v>978</v>
       </c>
       <c r="G1008" s="1" t="s">
-        <v>3737</v>
+        <v>3739</v>
       </c>
       <c r="H1008" t="s">
-        <v>3738</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="1009" spans="1:8">
       <c r="A1009" t="s">
-        <v>3739</v>
+        <v>3741</v>
       </c>
       <c r="B1009" t="s">
         <v>9</v>
       </c>
       <c r="C1009" t="s">
-        <v>464</v>
+        <v>448</v>
       </c>
       <c r="D1009" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1009" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1009" t="s">
         <v>978</v>
       </c>
       <c r="G1009" s="1" t="s">
-        <v>3740</v>
+        <v>3742</v>
       </c>
       <c r="H1009" t="s">
-        <v>3741</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="1010" spans="1:8">
       <c r="A1010" t="s">
-        <v>3742</v>
+        <v>3744</v>
       </c>
       <c r="B1010" t="s">
         <v>9</v>
       </c>
       <c r="C1010" t="s">
-        <v>468</v>
+        <v>452</v>
       </c>
       <c r="D1010" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1010" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1010" t="s">
-        <v>58</v>
+        <v>978</v>
       </c>
       <c r="G1010" s="1" t="s">
-        <v>3743</v>
+        <v>3745</v>
       </c>
       <c r="H1010" t="s">
-        <v>3744</v>
+        <v>3746</v>
       </c>
     </row>
     <row r="1011" spans="1:8">
       <c r="A1011" t="s">
-        <v>3745</v>
+        <v>3747</v>
       </c>
       <c r="B1011" t="s">
         <v>9</v>
       </c>
       <c r="C1011" t="s">
-        <v>472</v>
+        <v>456</v>
       </c>
       <c r="D1011" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1011" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1011" t="s">
-        <v>58</v>
+        <v>978</v>
       </c>
       <c r="G1011" s="1" t="s">
-        <v>3746</v>
+        <v>3748</v>
       </c>
       <c r="H1011" t="s">
-        <v>3747</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="1012" spans="1:8">
       <c r="A1012" t="s">
-        <v>3748</v>
+        <v>3750</v>
       </c>
       <c r="B1012" t="s">
         <v>9</v>
       </c>
       <c r="C1012" t="s">
-        <v>476</v>
+        <v>460</v>
       </c>
       <c r="D1012" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1012" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1012" t="s">
-        <v>58</v>
+        <v>978</v>
       </c>
       <c r="G1012" s="1" t="s">
-        <v>3749</v>
+        <v>3751</v>
       </c>
       <c r="H1012" t="s">
-        <v>3750</v>
+        <v>3752</v>
       </c>
     </row>
     <row r="1013" spans="1:8">
       <c r="A1013" t="s">
-        <v>3751</v>
+        <v>3753</v>
       </c>
       <c r="B1013" t="s">
         <v>9</v>
       </c>
       <c r="C1013" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="D1013" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1013" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1013" t="s">
-        <v>58</v>
+        <v>978</v>
       </c>
       <c r="G1013" s="1" t="s">
-        <v>3752</v>
+        <v>3754</v>
       </c>
       <c r="H1013" t="s">
-        <v>3753</v>
+        <v>3755</v>
       </c>
     </row>
     <row r="1014" spans="1:8">
       <c r="A1014" t="s">
-        <v>3754</v>
+        <v>3756</v>
       </c>
       <c r="B1014" t="s">
         <v>9</v>
       </c>
       <c r="C1014" t="s">
-        <v>484</v>
+        <v>468</v>
       </c>
       <c r="D1014" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1014" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1014" t="s">
         <v>58</v>
       </c>
       <c r="G1014" s="1" t="s">
-        <v>3755</v>
+        <v>3757</v>
       </c>
       <c r="H1014" t="s">
-        <v>3756</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="1015" spans="1:8">
       <c r="A1015" t="s">
-        <v>3757</v>
+        <v>3759</v>
       </c>
       <c r="B1015" t="s">
         <v>9</v>
       </c>
       <c r="C1015" t="s">
-        <v>488</v>
+        <v>472</v>
       </c>
       <c r="D1015" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1015" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1015" t="s">
         <v>58</v>
       </c>
       <c r="G1015" s="1" t="s">
-        <v>3758</v>
+        <v>3760</v>
       </c>
       <c r="H1015" t="s">
-        <v>3759</v>
+        <v>3761</v>
       </c>
     </row>
     <row r="1016" spans="1:8">
       <c r="A1016" t="s">
-        <v>3760</v>
+        <v>3762</v>
       </c>
       <c r="B1016" t="s">
         <v>9</v>
       </c>
       <c r="C1016" t="s">
-        <v>492</v>
+        <v>476</v>
       </c>
       <c r="D1016" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1016" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1016" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="G1016" s="1" t="s">
-        <v>3761</v>
+        <v>3763</v>
       </c>
       <c r="H1016" t="s">
-        <v>3762</v>
+        <v>3764</v>
       </c>
     </row>
     <row r="1017" spans="1:8">
       <c r="A1017" t="s">
-        <v>3763</v>
+        <v>3765</v>
       </c>
       <c r="B1017" t="s">
         <v>9</v>
       </c>
       <c r="C1017" t="s">
-        <v>496</v>
+        <v>480</v>
       </c>
       <c r="D1017" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1017" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1017" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="G1017" s="1" t="s">
-        <v>3764</v>
+        <v>3766</v>
       </c>
       <c r="H1017" t="s">
-        <v>3765</v>
+        <v>3767</v>
       </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018" t="s">
-        <v>3766</v>
+        <v>3768</v>
       </c>
       <c r="B1018" t="s">
         <v>9</v>
       </c>
       <c r="C1018" t="s">
-        <v>500</v>
+        <v>484</v>
       </c>
       <c r="D1018" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1018" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1018" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="G1018" s="1" t="s">
-        <v>3767</v>
+        <v>3769</v>
       </c>
       <c r="H1018" t="s">
-        <v>3768</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019" t="s">
-        <v>3769</v>
+        <v>3771</v>
       </c>
       <c r="B1019" t="s">
         <v>9</v>
       </c>
       <c r="C1019" t="s">
-        <v>504</v>
+        <v>488</v>
       </c>
       <c r="D1019" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1019" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1019" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="G1019" s="1" t="s">
-        <v>3770</v>
+        <v>3772</v>
       </c>
       <c r="H1019" t="s">
-        <v>3771</v>
+        <v>3773</v>
       </c>
     </row>
     <row r="1020" spans="1:8">
       <c r="A1020" t="s">
-        <v>3772</v>
+        <v>3774</v>
       </c>
       <c r="B1020" t="s">
         <v>9</v>
       </c>
       <c r="C1020" t="s">
-        <v>508</v>
+        <v>492</v>
       </c>
       <c r="D1020" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1020" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1020" t="s">
         <v>75</v>
       </c>
       <c r="G1020" s="1" t="s">
-        <v>3773</v>
+        <v>3775</v>
       </c>
       <c r="H1020" t="s">
-        <v>3774</v>
+        <v>3776</v>
       </c>
     </row>
     <row r="1021" spans="1:8">
       <c r="A1021" t="s">
-        <v>3775</v>
+        <v>3777</v>
       </c>
       <c r="B1021" t="s">
         <v>9</v>
       </c>
       <c r="C1021" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
       <c r="D1021" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1021" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1021" t="s">
         <v>75</v>
       </c>
       <c r="G1021" s="1" t="s">
-        <v>3776</v>
+        <v>3778</v>
       </c>
       <c r="H1021" t="s">
-        <v>3777</v>
+        <v>3779</v>
       </c>
     </row>
     <row r="1022" spans="1:8">
       <c r="A1022" t="s">
-        <v>3778</v>
+        <v>3780</v>
       </c>
       <c r="B1022" t="s">
         <v>9</v>
       </c>
       <c r="C1022" t="s">
-        <v>516</v>
+        <v>500</v>
       </c>
       <c r="D1022" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1022" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1022" t="s">
-        <v>131</v>
+        <v>75</v>
       </c>
       <c r="G1022" s="1" t="s">
-        <v>3779</v>
+        <v>3781</v>
       </c>
       <c r="H1022" t="s">
-        <v>3780</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="1023" spans="1:8">
       <c r="A1023" t="s">
-        <v>3781</v>
+        <v>3783</v>
       </c>
       <c r="B1023" t="s">
         <v>9</v>
       </c>
       <c r="C1023" t="s">
-        <v>520</v>
+        <v>504</v>
       </c>
       <c r="D1023" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1023" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1023" t="s">
-        <v>131</v>
+        <v>75</v>
       </c>
       <c r="G1023" s="1" t="s">
-        <v>3782</v>
+        <v>3784</v>
       </c>
       <c r="H1023" t="s">
-        <v>3783</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="1024" spans="1:8">
       <c r="A1024" t="s">
-        <v>3784</v>
+        <v>3786</v>
       </c>
       <c r="B1024" t="s">
         <v>9</v>
       </c>
       <c r="C1024" t="s">
-        <v>524</v>
+        <v>508</v>
       </c>
       <c r="D1024" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1024" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1024" t="s">
-        <v>131</v>
+        <v>75</v>
       </c>
       <c r="G1024" s="1" t="s">
-        <v>3785</v>
+        <v>3787</v>
       </c>
       <c r="H1024" t="s">
-        <v>3786</v>
+        <v>3788</v>
       </c>
     </row>
     <row r="1025" spans="1:8">
       <c r="A1025" t="s">
-        <v>3787</v>
+        <v>3789</v>
       </c>
       <c r="B1025" t="s">
         <v>9</v>
       </c>
       <c r="C1025" t="s">
-        <v>528</v>
+        <v>512</v>
       </c>
       <c r="D1025" t="s">
-        <v>3501</v>
+        <v>3515</v>
       </c>
       <c r="E1025" t="s">
-        <v>3502</v>
+        <v>3516</v>
       </c>
       <c r="F1025" t="s">
-        <v>131</v>
+        <v>75</v>
       </c>
       <c r="G1025" s="1" t="s">
-        <v>3788</v>
+        <v>3790</v>
       </c>
       <c r="H1025" t="s">
-        <v>3789</v>
+        <v>3791</v>
       </c>
     </row>
     <row r="1026" spans="1:8">
       <c r="A1026" t="s">
-        <v>3790</v>
+        <v>3792</v>
       </c>
       <c r="B1026" t="s">
         <v>9</v>
       </c>
       <c r="C1026" t="s">
-        <v>34</v>
+        <v>516</v>
       </c>
       <c r="D1026" t="s">
-        <v>3791</v>
+        <v>3515</v>
       </c>
       <c r="E1026" t="s">
-        <v>3792</v>
+        <v>3516</v>
       </c>
       <c r="F1026" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1026" s="1" t="s">
         <v>3793</v>
       </c>
-      <c r="G1026" s="1" t="s">
+      <c r="H1026" t="s">
         <v>3794</v>
-      </c>
-[...1 lines deleted...]
-        <v>3795</v>
       </c>
     </row>
     <row r="1027" spans="1:8">
       <c r="A1027" t="s">
+        <v>3795</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>520</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>3515</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>3516</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1027" s="1" t="s">
         <v>3796</v>
       </c>
-      <c r="B1027" t="s">
-[...14 lines deleted...]
-      <c r="G1027" s="1" t="s">
+      <c r="H1027" t="s">
         <v>3797</v>
-      </c>
-[...1 lines deleted...]
-        <v>3798</v>
       </c>
     </row>
     <row r="1028" spans="1:8">
       <c r="A1028" t="s">
+        <v>3798</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>524</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>3515</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>3516</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1028" s="1" t="s">
         <v>3799</v>
       </c>
-      <c r="B1028" t="s">
-[...14 lines deleted...]
-      <c r="G1028" s="1" t="s">
+      <c r="H1028" t="s">
         <v>3800</v>
-      </c>
-[...1 lines deleted...]
-        <v>3801</v>
       </c>
     </row>
     <row r="1029" spans="1:8">
       <c r="A1029" t="s">
+        <v>3801</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>528</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>3515</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>3516</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1029" s="1" t="s">
         <v>3802</v>
       </c>
-      <c r="B1029" t="s">
-[...5 lines deleted...]
-      <c r="D1029" t="s">
+      <c r="H1029" t="s">
         <v>3803</v>
-      </c>
-[...10 lines deleted...]
-        <v>3806</v>
       </c>
     </row>
     <row r="1030" spans="1:8">
       <c r="A1030" t="s">
+        <v>3804</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>3805</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>3806</v>
+      </c>
+      <c r="F1030" t="s">
         <v>3807</v>
       </c>
-      <c r="B1030" t="s">
-[...5 lines deleted...]
-      <c r="D1030" t="s">
+      <c r="G1030" s="1" t="s">
         <v>3808</v>
       </c>
-      <c r="E1030" t="s">
+      <c r="H1030" t="s">
         <v>3809</v>
-      </c>
-[...7 lines deleted...]
-        <v>3811</v>
       </c>
     </row>
     <row r="1031" spans="1:8">
       <c r="A1031" t="s">
+        <v>3810</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>3805</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>3806</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>3807</v>
+      </c>
+      <c r="G1031" s="1" t="s">
+        <v>3811</v>
+      </c>
+      <c r="H1031" t="s">
         <v>3812</v>
-      </c>
-[...16 lines deleted...]
-        <v>3814</v>
       </c>
     </row>
     <row r="1032" spans="1:8">
       <c r="A1032" t="s">
+        <v>3813</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>53</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>3805</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>3806</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>3807</v>
+      </c>
+      <c r="G1032" s="1" t="s">
+        <v>3814</v>
+      </c>
+      <c r="H1032" t="s">
         <v>3815</v>
-      </c>
-[...19 lines deleted...]
-        <v>3816</v>
       </c>
     </row>
     <row r="1033" spans="1:8">
       <c r="A1033" t="s">
+        <v>3816</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>945</v>
+      </c>
+      <c r="D1033" t="s">
         <v>3817</v>
       </c>
-      <c r="B1033" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E1033" t="s">
-        <v>3809</v>
+        <v>3818</v>
       </c>
       <c r="F1033" t="s">
-        <v>3793</v>
+        <v>49</v>
       </c>
       <c r="G1033" s="1" t="s">
-        <v>59</v>
+        <v>3819</v>
       </c>
       <c r="H1033" t="s">
-        <v>3818</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="1034" spans="1:8">
       <c r="A1034" t="s">
-        <v>3819</v>
+        <v>3821</v>
       </c>
       <c r="B1034" t="s">
         <v>9</v>
       </c>
       <c r="C1034" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D1034" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1034" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1034" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1034" s="1" t="s">
-        <v>3820</v>
+        <v>3824</v>
       </c>
       <c r="H1034" t="s">
-        <v>3821</v>
+        <v>3825</v>
       </c>
     </row>
     <row r="1035" spans="1:8">
       <c r="A1035" t="s">
+        <v>3826</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1035" t="s">
         <v>3822</v>
       </c>
-      <c r="B1035" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E1035" t="s">
-        <v>3809</v>
-[...2 lines deleted...]
-        <v>3793</v>
+        <v>3823</v>
       </c>
       <c r="G1035" s="1" t="s">
-        <v>3823</v>
+        <v>3827</v>
       </c>
       <c r="H1035" t="s">
-        <v>3824</v>
+        <v>3828</v>
       </c>
     </row>
     <row r="1036" spans="1:8">
       <c r="A1036" t="s">
-        <v>3825</v>
+        <v>3829</v>
       </c>
       <c r="B1036" t="s">
         <v>9</v>
       </c>
       <c r="C1036" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="D1036" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1036" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1036" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1036" s="1" t="s">
-        <v>3826</v>
+        <v>59</v>
       </c>
       <c r="H1036" t="s">
-        <v>3827</v>
+        <v>3830</v>
       </c>
     </row>
     <row r="1037" spans="1:8">
       <c r="A1037" t="s">
-        <v>3828</v>
+        <v>3831</v>
       </c>
       <c r="B1037" t="s">
         <v>9</v>
       </c>
       <c r="C1037" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="D1037" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1037" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1037" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1037" s="1" t="s">
-        <v>3829</v>
+        <v>59</v>
       </c>
       <c r="H1037" t="s">
-        <v>3830</v>
+        <v>3832</v>
       </c>
     </row>
     <row r="1038" spans="1:8">
       <c r="A1038" t="s">
-        <v>3831</v>
+        <v>3833</v>
       </c>
       <c r="B1038" t="s">
         <v>9</v>
       </c>
       <c r="C1038" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="D1038" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1038" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1038" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1038" s="1" t="s">
-        <v>3832</v>
+        <v>3834</v>
       </c>
       <c r="H1038" t="s">
-        <v>3821</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1039" spans="1:8">
       <c r="A1039" t="s">
-        <v>3833</v>
+        <v>3836</v>
       </c>
       <c r="B1039" t="s">
         <v>9</v>
       </c>
       <c r="C1039" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="D1039" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1039" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1039" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1039" s="1" t="s">
-        <v>3834</v>
+        <v>3837</v>
       </c>
       <c r="H1039" t="s">
-        <v>3835</v>
+        <v>3838</v>
       </c>
     </row>
     <row r="1040" spans="1:8">
       <c r="A1040" t="s">
-        <v>3836</v>
+        <v>3839</v>
       </c>
       <c r="B1040" t="s">
         <v>9</v>
       </c>
       <c r="C1040" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="D1040" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1040" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1040" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1040" s="1" t="s">
-        <v>3837</v>
+        <v>3840</v>
       </c>
       <c r="H1040" t="s">
-        <v>3838</v>
+        <v>3841</v>
       </c>
     </row>
     <row r="1041" spans="1:8">
       <c r="A1041" t="s">
-        <v>3839</v>
+        <v>3842</v>
       </c>
       <c r="B1041" t="s">
         <v>9</v>
       </c>
       <c r="C1041" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="D1041" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1041" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1041" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1041" s="1" t="s">
-        <v>3840</v>
+        <v>3843</v>
       </c>
       <c r="H1041" t="s">
-        <v>3841</v>
+        <v>3844</v>
       </c>
     </row>
     <row r="1042" spans="1:8">
       <c r="A1042" t="s">
-        <v>3842</v>
+        <v>3845</v>
       </c>
       <c r="B1042" t="s">
         <v>9</v>
       </c>
       <c r="C1042" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="D1042" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1042" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1042" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1042" s="1" t="s">
-        <v>3843</v>
+        <v>3846</v>
       </c>
       <c r="H1042" t="s">
-        <v>3824</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1043" spans="1:8">
       <c r="A1043" t="s">
-        <v>3844</v>
+        <v>3847</v>
       </c>
       <c r="B1043" t="s">
         <v>9</v>
       </c>
       <c r="C1043" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="D1043" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1043" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1043" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1043" s="1" t="s">
-        <v>3845</v>
+        <v>3848</v>
       </c>
       <c r="H1043" t="s">
-        <v>3846</v>
+        <v>3849</v>
       </c>
     </row>
     <row r="1044" spans="1:8">
       <c r="A1044" t="s">
-        <v>3847</v>
+        <v>3850</v>
       </c>
       <c r="B1044" t="s">
         <v>9</v>
       </c>
       <c r="C1044" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="D1044" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1044" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1044" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1044" s="1" t="s">
-        <v>3848</v>
+        <v>3851</v>
       </c>
       <c r="H1044" t="s">
-        <v>3849</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="1045" spans="1:8">
       <c r="A1045" t="s">
-        <v>3850</v>
+        <v>3853</v>
       </c>
       <c r="B1045" t="s">
         <v>9</v>
       </c>
       <c r="C1045" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="D1045" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1045" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1045" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1045" s="1" t="s">
-        <v>3851</v>
+        <v>3854</v>
       </c>
       <c r="H1045" t="s">
-        <v>3852</v>
+        <v>3855</v>
       </c>
     </row>
     <row r="1046" spans="1:8">
       <c r="A1046" t="s">
-        <v>3853</v>
+        <v>3856</v>
       </c>
       <c r="B1046" t="s">
         <v>9</v>
       </c>
       <c r="C1046" t="s">
-        <v>231</v>
+        <v>79</v>
       </c>
       <c r="D1046" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1046" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1046" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1046" s="1" t="s">
-        <v>3854</v>
+        <v>3857</v>
       </c>
       <c r="H1046" t="s">
-        <v>3855</v>
+        <v>3838</v>
       </c>
     </row>
     <row r="1047" spans="1:8">
       <c r="A1047" t="s">
-        <v>3856</v>
+        <v>3858</v>
       </c>
       <c r="B1047" t="s">
         <v>9</v>
       </c>
       <c r="C1047" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="D1047" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1047" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1047" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1047" s="1" t="s">
-        <v>3857</v>
+        <v>3859</v>
       </c>
       <c r="H1047" t="s">
-        <v>3858</v>
+        <v>3860</v>
       </c>
     </row>
     <row r="1048" spans="1:8">
       <c r="A1048" t="s">
-        <v>3859</v>
+        <v>3861</v>
       </c>
       <c r="B1048" t="s">
         <v>9</v>
       </c>
       <c r="C1048" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="D1048" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1048" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1048" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1048" s="1" t="s">
-        <v>3860</v>
+        <v>3862</v>
       </c>
       <c r="H1048" t="s">
-        <v>3861</v>
+        <v>3863</v>
       </c>
     </row>
     <row r="1049" spans="1:8">
       <c r="A1049" t="s">
-        <v>3862</v>
+        <v>3864</v>
       </c>
       <c r="B1049" t="s">
         <v>9</v>
       </c>
       <c r="C1049" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="D1049" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1049" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1049" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1049" s="1" t="s">
-        <v>3863</v>
+        <v>3865</v>
       </c>
       <c r="H1049" t="s">
-        <v>3864</v>
+        <v>3866</v>
       </c>
     </row>
     <row r="1050" spans="1:8">
       <c r="A1050" t="s">
-        <v>3865</v>
+        <v>3867</v>
       </c>
       <c r="B1050" t="s">
         <v>9</v>
       </c>
       <c r="C1050" t="s">
-        <v>107</v>
+        <v>231</v>
       </c>
       <c r="D1050" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1050" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1050" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1050" s="1" t="s">
-        <v>3866</v>
+        <v>3868</v>
       </c>
       <c r="H1050" t="s">
-        <v>3867</v>
+        <v>3869</v>
       </c>
     </row>
     <row r="1051" spans="1:8">
       <c r="A1051" t="s">
-        <v>3868</v>
+        <v>3870</v>
       </c>
       <c r="B1051" t="s">
         <v>9</v>
       </c>
       <c r="C1051" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="D1051" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1051" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1051" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1051" s="1" t="s">
-        <v>3869</v>
+        <v>3871</v>
       </c>
       <c r="H1051" t="s">
-        <v>3870</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="1052" spans="1:8">
       <c r="A1052" t="s">
-        <v>3871</v>
+        <v>3873</v>
       </c>
       <c r="B1052" t="s">
         <v>9</v>
       </c>
       <c r="C1052" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="D1052" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1052" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1052" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1052" s="1" t="s">
-        <v>3872</v>
+        <v>3874</v>
       </c>
       <c r="H1052" t="s">
-        <v>3873</v>
+        <v>3875</v>
       </c>
     </row>
     <row r="1053" spans="1:8">
       <c r="A1053" t="s">
-        <v>3874</v>
+        <v>3876</v>
       </c>
       <c r="B1053" t="s">
         <v>9</v>
       </c>
       <c r="C1053" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="D1053" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1053" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1053" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1053" s="1" t="s">
-        <v>3875</v>
+        <v>3877</v>
       </c>
       <c r="H1053" t="s">
-        <v>3821</v>
+        <v>3878</v>
       </c>
     </row>
     <row r="1054" spans="1:8">
       <c r="A1054" t="s">
-        <v>3876</v>
+        <v>3879</v>
       </c>
       <c r="B1054" t="s">
         <v>9</v>
       </c>
       <c r="C1054" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="D1054" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1054" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1054" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1054" s="1" t="s">
-        <v>3877</v>
+        <v>3880</v>
       </c>
       <c r="H1054" t="s">
-        <v>3878</v>
+        <v>3881</v>
       </c>
     </row>
     <row r="1055" spans="1:8">
       <c r="A1055" t="s">
-        <v>3879</v>
+        <v>3882</v>
       </c>
       <c r="B1055" t="s">
         <v>9</v>
       </c>
       <c r="C1055" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="D1055" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1055" t="s">
-        <v>3809</v>
+        <v>3823</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>3807</v>
       </c>
       <c r="G1055" s="1" t="s">
-        <v>3880</v>
+        <v>3883</v>
       </c>
       <c r="H1055" t="s">
-        <v>3881</v>
+        <v>3884</v>
       </c>
     </row>
     <row r="1056" spans="1:8">
       <c r="A1056" t="s">
-        <v>3882</v>
+        <v>3885</v>
       </c>
       <c r="B1056" t="s">
         <v>9</v>
       </c>
       <c r="C1056" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="D1056" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1056" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1056" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1056" s="1" t="s">
-        <v>3883</v>
+        <v>3886</v>
       </c>
       <c r="H1056" t="s">
-        <v>3824</v>
+        <v>3887</v>
       </c>
     </row>
     <row r="1057" spans="1:8">
       <c r="A1057" t="s">
-        <v>3884</v>
+        <v>3888</v>
       </c>
       <c r="B1057" t="s">
         <v>9</v>
       </c>
       <c r="C1057" t="s">
-        <v>269</v>
+        <v>118</v>
       </c>
       <c r="D1057" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1057" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1057" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1057" s="1" t="s">
-        <v>3885</v>
+        <v>3889</v>
       </c>
       <c r="H1057" t="s">
-        <v>3886</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1058" spans="1:8">
       <c r="A1058" t="s">
-        <v>3887</v>
+        <v>3890</v>
       </c>
       <c r="B1058" t="s">
         <v>9</v>
       </c>
       <c r="C1058" t="s">
-        <v>273</v>
+        <v>122</v>
       </c>
       <c r="D1058" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1058" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1058" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1058" s="1" t="s">
-        <v>3888</v>
+        <v>3891</v>
       </c>
       <c r="H1058" t="s">
-        <v>3889</v>
+        <v>3892</v>
       </c>
     </row>
     <row r="1059" spans="1:8">
       <c r="A1059" t="s">
-        <v>3890</v>
+        <v>3893</v>
       </c>
       <c r="B1059" t="s">
         <v>9</v>
       </c>
       <c r="C1059" t="s">
-        <v>277</v>
+        <v>126</v>
       </c>
       <c r="D1059" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1059" t="s">
-        <v>3809</v>
-[...2 lines deleted...]
-        <v>3793</v>
+        <v>3823</v>
       </c>
       <c r="G1059" s="1" t="s">
-        <v>3891</v>
+        <v>3894</v>
       </c>
       <c r="H1059" t="s">
-        <v>3892</v>
+        <v>3895</v>
       </c>
     </row>
     <row r="1060" spans="1:8">
       <c r="A1060" t="s">
-        <v>3893</v>
+        <v>3896</v>
       </c>
       <c r="B1060" t="s">
         <v>9</v>
       </c>
       <c r="C1060" t="s">
-        <v>281</v>
+        <v>130</v>
       </c>
       <c r="D1060" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1060" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1060" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1060" s="1" t="s">
-        <v>3894</v>
+        <v>3897</v>
       </c>
       <c r="H1060" t="s">
-        <v>3895</v>
+        <v>3838</v>
       </c>
     </row>
     <row r="1061" spans="1:8">
       <c r="A1061" t="s">
-        <v>3896</v>
+        <v>3898</v>
       </c>
       <c r="B1061" t="s">
         <v>9</v>
       </c>
       <c r="C1061" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="D1061" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1061" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1061" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1061" s="1" t="s">
-        <v>3897</v>
+        <v>3899</v>
       </c>
       <c r="H1061" t="s">
-        <v>3898</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="1062" spans="1:8">
       <c r="A1062" t="s">
-        <v>3899</v>
+        <v>3901</v>
       </c>
       <c r="B1062" t="s">
         <v>9</v>
       </c>
       <c r="C1062" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="D1062" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1062" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1062" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1062" s="1" t="s">
-        <v>3900</v>
+        <v>3902</v>
       </c>
       <c r="H1062" t="s">
-        <v>3901</v>
+        <v>3903</v>
       </c>
     </row>
     <row r="1063" spans="1:8">
       <c r="A1063" t="s">
-        <v>3902</v>
+        <v>3904</v>
       </c>
       <c r="B1063" t="s">
         <v>9</v>
       </c>
       <c r="C1063" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="D1063" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1063" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1063" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1063" s="1" t="s">
-        <v>3903</v>
+        <v>3905</v>
       </c>
       <c r="H1063" t="s">
-        <v>3904</v>
+        <v>3906</v>
       </c>
     </row>
     <row r="1064" spans="1:8">
       <c r="A1064" t="s">
-        <v>3905</v>
+        <v>3907</v>
       </c>
       <c r="B1064" t="s">
         <v>9</v>
       </c>
       <c r="C1064" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="D1064" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1064" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1064" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1064" s="1" t="s">
-        <v>3906</v>
+        <v>3908</v>
       </c>
       <c r="H1064" t="s">
-        <v>3907</v>
+        <v>3909</v>
       </c>
     </row>
     <row r="1065" spans="1:8">
       <c r="A1065" t="s">
-        <v>3908</v>
+        <v>3910</v>
       </c>
       <c r="B1065" t="s">
         <v>9</v>
       </c>
       <c r="C1065" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="D1065" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1065" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1065" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1065" s="1" t="s">
-        <v>3909</v>
+        <v>3911</v>
       </c>
       <c r="H1065" t="s">
-        <v>3910</v>
+        <v>3912</v>
       </c>
     </row>
     <row r="1066" spans="1:8">
       <c r="A1066" t="s">
-        <v>3911</v>
+        <v>3913</v>
       </c>
       <c r="B1066" t="s">
         <v>9</v>
       </c>
       <c r="C1066" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="D1066" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1066" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1066" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1066" s="1" t="s">
-        <v>3912</v>
+        <v>3914</v>
       </c>
       <c r="H1066" t="s">
-        <v>3913</v>
+        <v>3915</v>
       </c>
     </row>
     <row r="1067" spans="1:8">
       <c r="A1067" t="s">
-        <v>3914</v>
+        <v>3916</v>
       </c>
       <c r="B1067" t="s">
         <v>9</v>
       </c>
       <c r="C1067" t="s">
-        <v>309</v>
+        <v>293</v>
       </c>
       <c r="D1067" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1067" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1067" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1067" s="1" t="s">
-        <v>3915</v>
+        <v>3917</v>
       </c>
       <c r="H1067" t="s">
-        <v>3916</v>
+        <v>3918</v>
       </c>
     </row>
     <row r="1068" spans="1:8">
       <c r="A1068" t="s">
-        <v>3917</v>
+        <v>3919</v>
       </c>
       <c r="B1068" t="s">
         <v>9</v>
       </c>
       <c r="C1068" t="s">
-        <v>313</v>
+        <v>297</v>
       </c>
       <c r="D1068" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1068" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1068" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1068" s="1" t="s">
-        <v>3918</v>
+        <v>3920</v>
       </c>
       <c r="H1068" t="s">
-        <v>3821</v>
+        <v>3921</v>
       </c>
     </row>
     <row r="1069" spans="1:8">
       <c r="A1069" t="s">
-        <v>3919</v>
+        <v>3922</v>
       </c>
       <c r="B1069" t="s">
         <v>9</v>
       </c>
       <c r="C1069" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="D1069" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1069" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1069" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1069" s="1" t="s">
-        <v>3920</v>
+        <v>3923</v>
       </c>
       <c r="H1069" t="s">
-        <v>3921</v>
+        <v>3924</v>
       </c>
     </row>
     <row r="1070" spans="1:8">
       <c r="A1070" t="s">
-        <v>3922</v>
+        <v>3925</v>
       </c>
       <c r="B1070" t="s">
         <v>9</v>
       </c>
       <c r="C1070" t="s">
-        <v>321</v>
+        <v>305</v>
       </c>
       <c r="D1070" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1070" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1070" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1070" s="1" t="s">
-        <v>3923</v>
+        <v>3926</v>
       </c>
       <c r="H1070" t="s">
-        <v>3924</v>
+        <v>3927</v>
       </c>
     </row>
     <row r="1071" spans="1:8">
       <c r="A1071" t="s">
-        <v>3925</v>
+        <v>3928</v>
       </c>
       <c r="B1071" t="s">
         <v>9</v>
       </c>
       <c r="C1071" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="D1071" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1071" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1071" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1071" s="1" t="s">
-        <v>3926</v>
+        <v>3929</v>
       </c>
       <c r="H1071" t="s">
-        <v>3927</v>
+        <v>3930</v>
       </c>
     </row>
     <row r="1072" spans="1:8">
       <c r="A1072" t="s">
-        <v>3928</v>
+        <v>3931</v>
       </c>
       <c r="B1072" t="s">
         <v>9</v>
       </c>
       <c r="C1072" t="s">
-        <v>328</v>
+        <v>313</v>
       </c>
       <c r="D1072" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1072" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1072" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1072" s="1" t="s">
-        <v>3929</v>
+        <v>3932</v>
       </c>
       <c r="H1072" t="s">
-        <v>3930</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1073" spans="1:8">
       <c r="A1073" t="s">
-        <v>3931</v>
+        <v>3933</v>
       </c>
       <c r="B1073" t="s">
         <v>9</v>
       </c>
       <c r="C1073" t="s">
-        <v>332</v>
+        <v>317</v>
       </c>
       <c r="D1073" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1073" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1073" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1073" s="1" t="s">
-        <v>3932</v>
+        <v>3934</v>
       </c>
       <c r="H1073" t="s">
-        <v>3933</v>
+        <v>3935</v>
       </c>
     </row>
     <row r="1074" spans="1:8">
       <c r="A1074" t="s">
-        <v>3934</v>
+        <v>3936</v>
       </c>
       <c r="B1074" t="s">
         <v>9</v>
       </c>
       <c r="C1074" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
       <c r="D1074" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1074" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1074" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1074" s="1" t="s">
-        <v>3935</v>
+        <v>3937</v>
       </c>
       <c r="H1074" t="s">
-        <v>3913</v>
+        <v>3938</v>
       </c>
     </row>
     <row r="1075" spans="1:8">
       <c r="A1075" t="s">
-        <v>3936</v>
+        <v>3939</v>
       </c>
       <c r="B1075" t="s">
         <v>9</v>
       </c>
       <c r="C1075" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="D1075" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1075" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1075" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1075" s="1" t="s">
-        <v>3937</v>
+        <v>3940</v>
       </c>
       <c r="H1075" t="s">
-        <v>3821</v>
+        <v>3941</v>
       </c>
     </row>
     <row r="1076" spans="1:8">
       <c r="A1076" t="s">
-        <v>3938</v>
+        <v>3942</v>
       </c>
       <c r="B1076" t="s">
         <v>9</v>
       </c>
       <c r="C1076" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="D1076" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1076" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1076" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1076" s="1" t="s">
-        <v>3939</v>
+        <v>3943</v>
       </c>
       <c r="H1076" t="s">
-        <v>3940</v>
+        <v>3944</v>
       </c>
     </row>
     <row r="1077" spans="1:8">
       <c r="A1077" t="s">
-        <v>3941</v>
+        <v>3945</v>
       </c>
       <c r="B1077" t="s">
         <v>9</v>
       </c>
       <c r="C1077" t="s">
-        <v>348</v>
+        <v>332</v>
       </c>
       <c r="D1077" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1077" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1077" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1077" s="1" t="s">
-        <v>3942</v>
+        <v>3946</v>
       </c>
       <c r="H1077" t="s">
-        <v>3811</v>
+        <v>3947</v>
       </c>
     </row>
     <row r="1078" spans="1:8">
       <c r="A1078" t="s">
-        <v>3943</v>
+        <v>3948</v>
       </c>
       <c r="B1078" t="s">
         <v>9</v>
       </c>
       <c r="C1078" t="s">
-        <v>352</v>
+        <v>336</v>
       </c>
       <c r="D1078" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1078" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1078" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1078" s="1" t="s">
-        <v>3944</v>
+        <v>3949</v>
       </c>
       <c r="H1078" t="s">
-        <v>3821</v>
+        <v>3927</v>
       </c>
     </row>
     <row r="1079" spans="1:8">
       <c r="A1079" t="s">
-        <v>3945</v>
+        <v>3950</v>
       </c>
       <c r="B1079" t="s">
         <v>9</v>
       </c>
       <c r="C1079" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
       <c r="D1079" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1079" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1079" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1079" s="1" t="s">
-        <v>3946</v>
+        <v>3951</v>
       </c>
       <c r="H1079" t="s">
-        <v>3947</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1080" spans="1:8">
       <c r="A1080" t="s">
-        <v>3948</v>
+        <v>3952</v>
       </c>
       <c r="B1080" t="s">
         <v>9</v>
       </c>
       <c r="C1080" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="D1080" t="s">
-        <v>3808</v>
+        <v>3822</v>
       </c>
       <c r="E1080" t="s">
-        <v>3809</v>
+        <v>3823</v>
       </c>
       <c r="F1080" t="s">
-        <v>3793</v>
+        <v>3807</v>
       </c>
       <c r="G1080" s="1" t="s">
-        <v>59</v>
+        <v>3953</v>
       </c>
       <c r="H1080" t="s">
-        <v>3949</v>
+        <v>3954</v>
       </c>
     </row>
     <row r="1081" spans="1:8">
       <c r="A1081" t="s">
-        <v>3950</v>
+        <v>3955</v>
       </c>
       <c r="B1081" t="s">
         <v>9</v>
       </c>
       <c r="C1081" t="s">
-        <v>10</v>
+        <v>348</v>
       </c>
       <c r="D1081" t="s">
-        <v>3951</v>
+        <v>3822</v>
       </c>
       <c r="E1081" t="s">
-        <v>3952</v>
+        <v>3823</v>
       </c>
       <c r="F1081" t="s">
-        <v>3953</v>
+        <v>3807</v>
       </c>
       <c r="G1081" s="1" t="s">
-        <v>3954</v>
+        <v>3956</v>
       </c>
       <c r="H1081" t="s">
-        <v>3955</v>
+        <v>3825</v>
       </c>
     </row>
     <row r="1082" spans="1:8">
       <c r="A1082" t="s">
-        <v>3956</v>
+        <v>3957</v>
       </c>
       <c r="B1082" t="s">
         <v>9</v>
       </c>
       <c r="C1082" t="s">
-        <v>17</v>
+        <v>352</v>
       </c>
       <c r="D1082" t="s">
-        <v>3951</v>
+        <v>3822</v>
       </c>
       <c r="E1082" t="s">
-        <v>3952</v>
+        <v>3823</v>
       </c>
       <c r="F1082" t="s">
-        <v>49</v>
+        <v>3807</v>
       </c>
       <c r="G1082" s="1" t="s">
-        <v>3957</v>
+        <v>3958</v>
       </c>
       <c r="H1082" t="s">
-        <v>3958</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1083" spans="1:8">
       <c r="A1083" t="s">
         <v>3959</v>
       </c>
       <c r="B1083" t="s">
         <v>9</v>
       </c>
       <c r="C1083" t="s">
-        <v>22</v>
+        <v>356</v>
       </c>
       <c r="D1083" t="s">
-        <v>3951</v>
+        <v>3822</v>
       </c>
       <c r="E1083" t="s">
-        <v>3952</v>
+        <v>3823</v>
       </c>
       <c r="F1083" t="s">
-        <v>49</v>
+        <v>3807</v>
       </c>
       <c r="G1083" s="1" t="s">
         <v>3960</v>
       </c>
       <c r="H1083" t="s">
         <v>3961</v>
       </c>
     </row>
     <row r="1084" spans="1:8">
       <c r="A1084" t="s">
         <v>3962</v>
       </c>
       <c r="B1084" t="s">
         <v>9</v>
       </c>
       <c r="C1084" t="s">
-        <v>26</v>
+        <v>360</v>
       </c>
       <c r="D1084" t="s">
-        <v>3951</v>
+        <v>3822</v>
       </c>
       <c r="E1084" t="s">
-        <v>3952</v>
+        <v>3823</v>
       </c>
       <c r="F1084" t="s">
-        <v>49</v>
+        <v>3807</v>
       </c>
       <c r="G1084" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H1084" t="s">
         <v>3963</v>
-      </c>
-[...1 lines deleted...]
-        <v>3964</v>
       </c>
     </row>
     <row r="1085" spans="1:8">
       <c r="A1085" t="s">
+        <v>3964</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1085" t="s">
         <v>3965</v>
       </c>
-      <c r="B1085" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E1085" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1085" t="s">
-        <v>49</v>
+        <v>3967</v>
       </c>
       <c r="G1085" s="1" t="s">
-        <v>3966</v>
+        <v>3968</v>
       </c>
       <c r="H1085" t="s">
-        <v>3967</v>
+        <v>3969</v>
       </c>
     </row>
     <row r="1086" spans="1:8">
       <c r="A1086" t="s">
-        <v>3968</v>
+        <v>3970</v>
       </c>
       <c r="B1086" t="s">
         <v>9</v>
       </c>
       <c r="C1086" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="D1086" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1086" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1086" t="s">
         <v>49</v>
       </c>
       <c r="G1086" s="1" t="s">
-        <v>3969</v>
+        <v>3971</v>
       </c>
       <c r="H1086" t="s">
-        <v>3970</v>
+        <v>3972</v>
       </c>
     </row>
     <row r="1087" spans="1:8">
       <c r="A1087" t="s">
-        <v>3971</v>
+        <v>3973</v>
       </c>
       <c r="B1087" t="s">
         <v>9</v>
       </c>
       <c r="C1087" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="D1087" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1087" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1087" t="s">
-        <v>3972</v>
+        <v>49</v>
       </c>
       <c r="G1087" s="1" t="s">
-        <v>3973</v>
+        <v>3974</v>
       </c>
       <c r="H1087" t="s">
-        <v>3974</v>
+        <v>3975</v>
       </c>
     </row>
     <row r="1088" spans="1:8">
       <c r="A1088" t="s">
-        <v>3975</v>
+        <v>3976</v>
       </c>
       <c r="B1088" t="s">
         <v>9</v>
       </c>
       <c r="C1088" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D1088" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1088" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1088" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G1088" s="1" t="s">
-        <v>3976</v>
+        <v>3977</v>
       </c>
       <c r="H1088" t="s">
-        <v>3977</v>
+        <v>3978</v>
       </c>
     </row>
     <row r="1089" spans="1:8">
       <c r="A1089" t="s">
-        <v>3978</v>
+        <v>3979</v>
       </c>
       <c r="B1089" t="s">
         <v>9</v>
       </c>
       <c r="C1089" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D1089" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1089" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1089" t="s">
         <v>49</v>
       </c>
       <c r="G1089" s="1" t="s">
-        <v>3979</v>
+        <v>3980</v>
       </c>
       <c r="H1089" t="s">
-        <v>3980</v>
+        <v>3981</v>
       </c>
     </row>
     <row r="1090" spans="1:8">
       <c r="A1090" t="s">
-        <v>3981</v>
+        <v>3982</v>
       </c>
       <c r="B1090" t="s">
         <v>9</v>
       </c>
       <c r="C1090" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="D1090" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1090" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1090" t="s">
-        <v>3982</v>
+        <v>49</v>
       </c>
       <c r="G1090" s="1" t="s">
         <v>3983</v>
       </c>
       <c r="H1090" t="s">
         <v>3984</v>
       </c>
     </row>
     <row r="1091" spans="1:8">
       <c r="A1091" t="s">
         <v>3985</v>
       </c>
       <c r="B1091" t="s">
         <v>9</v>
       </c>
       <c r="C1091" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="D1091" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1091" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1091" t="s">
-        <v>49</v>
+        <v>3986</v>
       </c>
       <c r="G1091" s="1" t="s">
-        <v>3986</v>
+        <v>3987</v>
       </c>
       <c r="H1091" t="s">
-        <v>3987</v>
+        <v>3988</v>
       </c>
     </row>
     <row r="1092" spans="1:8">
       <c r="A1092" t="s">
-        <v>3988</v>
+        <v>3989</v>
       </c>
       <c r="B1092" t="s">
         <v>9</v>
       </c>
       <c r="C1092" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="D1092" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1092" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1092" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G1092" s="1" t="s">
-        <v>3989</v>
+        <v>3990</v>
       </c>
       <c r="H1092" t="s">
-        <v>3990</v>
+        <v>3991</v>
       </c>
     </row>
     <row r="1093" spans="1:8">
       <c r="A1093" t="s">
-        <v>3991</v>
+        <v>3992</v>
       </c>
       <c r="B1093" t="s">
         <v>9</v>
       </c>
       <c r="C1093" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="D1093" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1093" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1093" t="s">
         <v>49</v>
       </c>
       <c r="G1093" s="1" t="s">
-        <v>3992</v>
+        <v>3993</v>
       </c>
       <c r="H1093" t="s">
-        <v>3993</v>
+        <v>3994</v>
       </c>
     </row>
     <row r="1094" spans="1:8">
       <c r="A1094" t="s">
-        <v>3994</v>
+        <v>3995</v>
       </c>
       <c r="B1094" t="s">
         <v>9</v>
       </c>
       <c r="C1094" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="D1094" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1094" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1094" t="s">
-        <v>765</v>
+        <v>3996</v>
       </c>
       <c r="G1094" s="1" t="s">
-        <v>3995</v>
+        <v>3997</v>
       </c>
       <c r="H1094" t="s">
-        <v>3996</v>
+        <v>3998</v>
       </c>
     </row>
     <row r="1095" spans="1:8">
       <c r="A1095" t="s">
-        <v>3997</v>
+        <v>3999</v>
       </c>
       <c r="B1095" t="s">
         <v>9</v>
       </c>
       <c r="C1095" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="D1095" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1095" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1095" t="s">
         <v>49</v>
       </c>
       <c r="G1095" s="1" t="s">
-        <v>3998</v>
+        <v>4000</v>
       </c>
       <c r="H1095" t="s">
-        <v>3999</v>
+        <v>4001</v>
       </c>
     </row>
     <row r="1096" spans="1:8">
       <c r="A1096" t="s">
-        <v>4000</v>
+        <v>4002</v>
       </c>
       <c r="B1096" t="s">
         <v>9</v>
       </c>
       <c r="C1096" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="D1096" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1096" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1096" t="s">
         <v>49</v>
       </c>
       <c r="G1096" s="1" t="s">
-        <v>4001</v>
+        <v>4003</v>
       </c>
       <c r="H1096" t="s">
-        <v>4002</v>
+        <v>4004</v>
       </c>
     </row>
     <row r="1097" spans="1:8">
       <c r="A1097" t="s">
-        <v>4003</v>
+        <v>4005</v>
       </c>
       <c r="B1097" t="s">
         <v>9</v>
       </c>
       <c r="C1097" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="D1097" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1097" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1097" t="s">
         <v>49</v>
       </c>
       <c r="G1097" s="1" t="s">
-        <v>4004</v>
+        <v>4006</v>
       </c>
       <c r="H1097" t="s">
-        <v>4005</v>
+        <v>4007</v>
       </c>
     </row>
     <row r="1098" spans="1:8">
       <c r="A1098" t="s">
-        <v>4006</v>
+        <v>4008</v>
       </c>
       <c r="B1098" t="s">
         <v>9</v>
       </c>
       <c r="C1098" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="D1098" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1098" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1098" t="s">
-        <v>49</v>
+        <v>765</v>
       </c>
       <c r="G1098" s="1" t="s">
-        <v>4007</v>
+        <v>4009</v>
       </c>
       <c r="H1098" t="s">
-        <v>4008</v>
+        <v>4010</v>
       </c>
     </row>
     <row r="1099" spans="1:8">
       <c r="A1099" t="s">
-        <v>4009</v>
+        <v>4011</v>
       </c>
       <c r="B1099" t="s">
         <v>9</v>
       </c>
       <c r="C1099" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="D1099" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1099" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1099" t="s">
         <v>49</v>
       </c>
       <c r="G1099" s="1" t="s">
-        <v>4010</v>
+        <v>4012</v>
       </c>
       <c r="H1099" t="s">
-        <v>4011</v>
+        <v>4013</v>
       </c>
     </row>
     <row r="1100" spans="1:8">
       <c r="A1100" t="s">
-        <v>4012</v>
+        <v>4014</v>
       </c>
       <c r="B1100" t="s">
         <v>9</v>
       </c>
       <c r="C1100" t="s">
-        <v>231</v>
+        <v>79</v>
       </c>
       <c r="D1100" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1100" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1100" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="G1100" s="1" t="s">
-        <v>4013</v>
+        <v>4015</v>
       </c>
       <c r="H1100" t="s">
-        <v>4014</v>
+        <v>4016</v>
       </c>
     </row>
     <row r="1101" spans="1:8">
       <c r="A1101" t="s">
-        <v>4015</v>
+        <v>4017</v>
       </c>
       <c r="B1101" t="s">
         <v>9</v>
       </c>
       <c r="C1101" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="D1101" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1101" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1101" t="s">
-        <v>131</v>
+        <v>49</v>
       </c>
       <c r="G1101" s="1" t="s">
-        <v>4016</v>
+        <v>4018</v>
       </c>
       <c r="H1101" t="s">
-        <v>4017</v>
+        <v>4019</v>
       </c>
     </row>
     <row r="1102" spans="1:8">
       <c r="A1102" t="s">
-        <v>4018</v>
+        <v>4020</v>
       </c>
       <c r="B1102" t="s">
         <v>9</v>
       </c>
       <c r="C1102" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="D1102" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1102" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1102" t="s">
-        <v>131</v>
+        <v>49</v>
       </c>
       <c r="G1102" s="1" t="s">
-        <v>4019</v>
+        <v>4021</v>
       </c>
       <c r="H1102" t="s">
-        <v>4020</v>
+        <v>4022</v>
       </c>
     </row>
     <row r="1103" spans="1:8">
       <c r="A1103" t="s">
-        <v>4021</v>
+        <v>4023</v>
       </c>
       <c r="B1103" t="s">
         <v>9</v>
       </c>
       <c r="C1103" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="D1103" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1103" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1103" t="s">
-        <v>258</v>
+        <v>49</v>
       </c>
       <c r="G1103" s="1" t="s">
-        <v>4022</v>
+        <v>4024</v>
       </c>
       <c r="H1103" t="s">
-        <v>4023</v>
+        <v>4025</v>
       </c>
     </row>
     <row r="1104" spans="1:8">
       <c r="A1104" t="s">
-        <v>4024</v>
+        <v>4026</v>
       </c>
       <c r="B1104" t="s">
         <v>9</v>
       </c>
       <c r="C1104" t="s">
-        <v>107</v>
+        <v>231</v>
       </c>
       <c r="D1104" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1104" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1104" t="s">
-        <v>4025</v>
+        <v>75</v>
       </c>
       <c r="G1104" s="1" t="s">
-        <v>4026</v>
+        <v>4027</v>
       </c>
       <c r="H1104" t="s">
-        <v>4027</v>
+        <v>4028</v>
       </c>
     </row>
     <row r="1105" spans="1:8">
       <c r="A1105" t="s">
-        <v>4028</v>
+        <v>4029</v>
       </c>
       <c r="B1105" t="s">
         <v>9</v>
       </c>
       <c r="C1105" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="D1105" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1105" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1105" t="s">
-        <v>4029</v>
+        <v>131</v>
       </c>
       <c r="G1105" s="1" t="s">
         <v>4030</v>
       </c>
       <c r="H1105" t="s">
         <v>4031</v>
       </c>
     </row>
     <row r="1106" spans="1:8">
       <c r="A1106" t="s">
         <v>4032</v>
       </c>
       <c r="B1106" t="s">
         <v>9</v>
       </c>
       <c r="C1106" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="D1106" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1106" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1106" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1106" s="1" t="s">
         <v>4033</v>
       </c>
-      <c r="G1106" s="1" t="s">
+      <c r="H1106" t="s">
         <v>4034</v>
-      </c>
-[...1 lines deleted...]
-        <v>4035</v>
       </c>
     </row>
     <row r="1107" spans="1:8">
       <c r="A1107" t="s">
+        <v>4035</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>103</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>3965</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>3966</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>258</v>
+      </c>
+      <c r="G1107" s="1" t="s">
         <v>4036</v>
       </c>
-      <c r="B1107" t="s">
-[...14 lines deleted...]
-      <c r="G1107" s="1" t="s">
+      <c r="H1107" t="s">
         <v>4037</v>
-      </c>
-[...1 lines deleted...]
-        <v>4038</v>
       </c>
     </row>
     <row r="1108" spans="1:8">
       <c r="A1108" t="s">
+        <v>4038</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>107</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>3965</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>3966</v>
+      </c>
+      <c r="F1108" t="s">
         <v>4039</v>
-      </c>
-[...13 lines deleted...]
-        <v>131</v>
       </c>
       <c r="G1108" s="1" t="s">
         <v>4040</v>
       </c>
       <c r="H1108" t="s">
         <v>4041</v>
       </c>
     </row>
     <row r="1109" spans="1:8">
       <c r="A1109" t="s">
         <v>4042</v>
       </c>
       <c r="B1109" t="s">
         <v>9</v>
       </c>
       <c r="C1109" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="D1109" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1109" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1109" t="s">
-        <v>75</v>
+        <v>4043</v>
       </c>
       <c r="G1109" s="1" t="s">
-        <v>4043</v>
+        <v>4044</v>
       </c>
       <c r="H1109" t="s">
-        <v>4044</v>
+        <v>4045</v>
       </c>
     </row>
     <row r="1110" spans="1:8">
       <c r="A1110" t="s">
-        <v>4045</v>
+        <v>4046</v>
       </c>
       <c r="B1110" t="s">
         <v>9</v>
       </c>
       <c r="C1110" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="D1110" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1110" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1110" t="s">
-        <v>765</v>
+        <v>4047</v>
       </c>
       <c r="G1110" s="1" t="s">
-        <v>4046</v>
+        <v>4048</v>
       </c>
       <c r="H1110" t="s">
-        <v>4047</v>
+        <v>4049</v>
       </c>
     </row>
     <row r="1111" spans="1:8">
       <c r="A1111" t="s">
-        <v>4048</v>
+        <v>4050</v>
       </c>
       <c r="B1111" t="s">
         <v>9</v>
       </c>
       <c r="C1111" t="s">
-        <v>269</v>
+        <v>118</v>
       </c>
       <c r="D1111" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1111" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1111" t="s">
-        <v>232</v>
+        <v>131</v>
       </c>
       <c r="G1111" s="1" t="s">
-        <v>4049</v>
+        <v>4051</v>
       </c>
       <c r="H1111" t="s">
-        <v>4050</v>
+        <v>4052</v>
       </c>
     </row>
     <row r="1112" spans="1:8">
       <c r="A1112" t="s">
-        <v>4051</v>
+        <v>4053</v>
       </c>
       <c r="B1112" t="s">
         <v>9</v>
       </c>
       <c r="C1112" t="s">
-        <v>273</v>
+        <v>122</v>
       </c>
       <c r="D1112" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1112" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1112" t="s">
-        <v>765</v>
+        <v>131</v>
       </c>
       <c r="G1112" s="1" t="s">
-        <v>4052</v>
+        <v>4054</v>
       </c>
       <c r="H1112" t="s">
-        <v>4053</v>
+        <v>4055</v>
       </c>
     </row>
     <row r="1113" spans="1:8">
       <c r="A1113" t="s">
-        <v>4054</v>
+        <v>4056</v>
       </c>
       <c r="B1113" t="s">
         <v>9</v>
       </c>
       <c r="C1113" t="s">
-        <v>277</v>
+        <v>126</v>
       </c>
       <c r="D1113" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1113" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1113" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="G1113" s="1" t="s">
-        <v>4055</v>
+        <v>4057</v>
       </c>
       <c r="H1113" t="s">
-        <v>4056</v>
+        <v>4058</v>
       </c>
     </row>
     <row r="1114" spans="1:8">
       <c r="A1114" t="s">
-        <v>4057</v>
+        <v>4059</v>
       </c>
       <c r="B1114" t="s">
         <v>9</v>
       </c>
       <c r="C1114" t="s">
-        <v>281</v>
+        <v>130</v>
       </c>
       <c r="D1114" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1114" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1114" t="s">
-        <v>49</v>
+        <v>765</v>
       </c>
       <c r="G1114" s="1" t="s">
-        <v>4058</v>
+        <v>4060</v>
       </c>
       <c r="H1114" t="s">
-        <v>4059</v>
+        <v>4061</v>
       </c>
     </row>
     <row r="1115" spans="1:8">
       <c r="A1115" t="s">
-        <v>4060</v>
+        <v>4062</v>
       </c>
       <c r="B1115" t="s">
         <v>9</v>
       </c>
       <c r="C1115" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="D1115" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1115" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1115" t="s">
-        <v>258</v>
+        <v>232</v>
       </c>
       <c r="G1115" s="1" t="s">
-        <v>4061</v>
+        <v>4063</v>
       </c>
       <c r="H1115" t="s">
-        <v>4062</v>
+        <v>4064</v>
       </c>
     </row>
     <row r="1116" spans="1:8">
       <c r="A1116" t="s">
-        <v>4063</v>
+        <v>4065</v>
       </c>
       <c r="B1116" t="s">
         <v>9</v>
       </c>
       <c r="C1116" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="D1116" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1116" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1116" t="s">
-        <v>251</v>
+        <v>765</v>
       </c>
       <c r="G1116" s="1" t="s">
-        <v>4064</v>
+        <v>4066</v>
       </c>
       <c r="H1116" t="s">
-        <v>4065</v>
+        <v>4067</v>
       </c>
     </row>
     <row r="1117" spans="1:8">
       <c r="A1117" t="s">
-        <v>4066</v>
+        <v>4068</v>
       </c>
       <c r="B1117" t="s">
         <v>9</v>
       </c>
       <c r="C1117" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="D1117" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1117" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1117" t="s">
-        <v>131</v>
+        <v>49</v>
       </c>
       <c r="G1117" s="1" t="s">
-        <v>4067</v>
+        <v>4069</v>
       </c>
       <c r="H1117" t="s">
-        <v>4068</v>
+        <v>4070</v>
       </c>
     </row>
     <row r="1118" spans="1:8">
       <c r="A1118" t="s">
-        <v>4069</v>
+        <v>4071</v>
       </c>
       <c r="B1118" t="s">
         <v>9</v>
       </c>
       <c r="C1118" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="D1118" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1118" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1118" t="s">
-        <v>150</v>
+        <v>49</v>
       </c>
       <c r="G1118" s="1" t="s">
-        <v>4070</v>
+        <v>4072</v>
       </c>
       <c r="H1118" t="s">
-        <v>4071</v>
+        <v>4073</v>
       </c>
     </row>
     <row r="1119" spans="1:8">
       <c r="A1119" t="s">
-        <v>4072</v>
+        <v>4074</v>
       </c>
       <c r="B1119" t="s">
         <v>9</v>
       </c>
       <c r="C1119" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="D1119" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1119" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1119" t="s">
-        <v>3982</v>
+        <v>258</v>
       </c>
       <c r="G1119" s="1" t="s">
-        <v>4073</v>
+        <v>4075</v>
       </c>
       <c r="H1119" t="s">
-        <v>4074</v>
+        <v>4076</v>
       </c>
     </row>
     <row r="1120" spans="1:8">
       <c r="A1120" t="s">
-        <v>4075</v>
+        <v>4077</v>
       </c>
       <c r="B1120" t="s">
         <v>9</v>
       </c>
       <c r="C1120" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="D1120" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1120" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1120" t="s">
-        <v>49</v>
+        <v>251</v>
       </c>
       <c r="G1120" s="1" t="s">
-        <v>4076</v>
+        <v>4078</v>
       </c>
       <c r="H1120" t="s">
-        <v>4077</v>
+        <v>4079</v>
       </c>
     </row>
     <row r="1121" spans="1:8">
       <c r="A1121" t="s">
-        <v>4078</v>
+        <v>4080</v>
       </c>
       <c r="B1121" t="s">
         <v>9</v>
       </c>
       <c r="C1121" t="s">
-        <v>309</v>
+        <v>293</v>
       </c>
       <c r="D1121" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1121" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1121" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
       <c r="G1121" s="1" t="s">
-        <v>4079</v>
+        <v>4081</v>
       </c>
       <c r="H1121" t="s">
-        <v>4080</v>
+        <v>4082</v>
       </c>
     </row>
     <row r="1122" spans="1:8">
       <c r="A1122" t="s">
-        <v>4081</v>
+        <v>4083</v>
       </c>
       <c r="B1122" t="s">
         <v>9</v>
       </c>
       <c r="C1122" t="s">
-        <v>321</v>
+        <v>297</v>
       </c>
       <c r="D1122" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1122" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1122" t="s">
-        <v>49</v>
+        <v>150</v>
       </c>
       <c r="G1122" s="1" t="s">
-        <v>4082</v>
+        <v>4084</v>
       </c>
       <c r="H1122" t="s">
-        <v>4083</v>
+        <v>4085</v>
       </c>
     </row>
     <row r="1123" spans="1:8">
       <c r="A1123" t="s">
-        <v>4084</v>
+        <v>4086</v>
       </c>
       <c r="B1123" t="s">
         <v>9</v>
       </c>
       <c r="C1123" t="s">
-        <v>324</v>
+        <v>301</v>
       </c>
       <c r="D1123" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1123" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1123" t="s">
-        <v>4085</v>
+        <v>3996</v>
       </c>
       <c r="G1123" s="1" t="s">
-        <v>4086</v>
+        <v>4087</v>
       </c>
       <c r="H1123" t="s">
-        <v>4087</v>
+        <v>4088</v>
       </c>
     </row>
     <row r="1124" spans="1:8">
       <c r="A1124" t="s">
-        <v>4088</v>
+        <v>4089</v>
       </c>
       <c r="B1124" t="s">
         <v>9</v>
       </c>
       <c r="C1124" t="s">
-        <v>328</v>
+        <v>305</v>
       </c>
       <c r="D1124" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1124" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1124" t="s">
         <v>49</v>
       </c>
       <c r="G1124" s="1" t="s">
-        <v>4089</v>
+        <v>4090</v>
       </c>
       <c r="H1124" t="s">
-        <v>4090</v>
+        <v>4091</v>
       </c>
     </row>
     <row r="1125" spans="1:8">
       <c r="A1125" t="s">
-        <v>4091</v>
+        <v>4092</v>
       </c>
       <c r="B1125" t="s">
         <v>9</v>
       </c>
       <c r="C1125" t="s">
-        <v>332</v>
+        <v>309</v>
       </c>
       <c r="D1125" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1125" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1125" t="s">
         <v>49</v>
       </c>
       <c r="G1125" s="1" t="s">
-        <v>4092</v>
+        <v>4093</v>
       </c>
       <c r="H1125" t="s">
-        <v>4093</v>
+        <v>4094</v>
       </c>
     </row>
     <row r="1126" spans="1:8">
       <c r="A1126" t="s">
-        <v>4094</v>
+        <v>4095</v>
       </c>
       <c r="B1126" t="s">
         <v>9</v>
       </c>
       <c r="C1126" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
       <c r="D1126" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1126" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1126" t="s">
         <v>49</v>
       </c>
       <c r="G1126" s="1" t="s">
-        <v>4095</v>
+        <v>4096</v>
       </c>
       <c r="H1126" t="s">
-        <v>4096</v>
+        <v>4097</v>
       </c>
     </row>
     <row r="1127" spans="1:8">
       <c r="A1127" t="s">
-        <v>4097</v>
+        <v>4098</v>
       </c>
       <c r="B1127" t="s">
         <v>9</v>
       </c>
       <c r="C1127" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="D1127" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1127" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1127" t="s">
-        <v>131</v>
+        <v>4099</v>
       </c>
       <c r="G1127" s="1" t="s">
-        <v>4098</v>
+        <v>4100</v>
       </c>
       <c r="H1127" t="s">
-        <v>4099</v>
+        <v>4101</v>
       </c>
     </row>
     <row r="1128" spans="1:8">
       <c r="A1128" t="s">
-        <v>4100</v>
+        <v>4102</v>
       </c>
       <c r="B1128" t="s">
         <v>9</v>
       </c>
       <c r="C1128" t="s">
-        <v>348</v>
+        <v>328</v>
       </c>
       <c r="D1128" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1128" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1128" t="s">
-        <v>137</v>
+        <v>49</v>
       </c>
       <c r="G1128" s="1" t="s">
-        <v>4101</v>
+        <v>4103</v>
       </c>
       <c r="H1128" t="s">
-        <v>4102</v>
+        <v>4104</v>
       </c>
     </row>
     <row r="1129" spans="1:8">
       <c r="A1129" t="s">
-        <v>4103</v>
+        <v>4105</v>
       </c>
       <c r="B1129" t="s">
         <v>9</v>
       </c>
       <c r="C1129" t="s">
-        <v>352</v>
+        <v>332</v>
       </c>
       <c r="D1129" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1129" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1129" t="s">
         <v>49</v>
       </c>
       <c r="G1129" s="1" t="s">
-        <v>4104</v>
+        <v>4106</v>
       </c>
       <c r="H1129" t="s">
-        <v>4105</v>
+        <v>4107</v>
       </c>
     </row>
     <row r="1130" spans="1:8">
       <c r="A1130" t="s">
-        <v>4106</v>
+        <v>4108</v>
       </c>
       <c r="B1130" t="s">
         <v>9</v>
       </c>
       <c r="C1130" t="s">
-        <v>356</v>
+        <v>336</v>
       </c>
       <c r="D1130" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1130" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1130" t="s">
-        <v>177</v>
+        <v>49</v>
       </c>
       <c r="G1130" s="1" t="s">
-        <v>4107</v>
+        <v>4109</v>
       </c>
       <c r="H1130" t="s">
-        <v>4108</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="1131" spans="1:8">
       <c r="A1131" t="s">
-        <v>4109</v>
+        <v>4111</v>
       </c>
       <c r="B1131" t="s">
         <v>9</v>
       </c>
       <c r="C1131" t="s">
-        <v>360</v>
+        <v>340</v>
       </c>
       <c r="D1131" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1131" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1131" t="s">
-        <v>765</v>
+        <v>131</v>
       </c>
       <c r="G1131" s="1" t="s">
-        <v>4110</v>
+        <v>4112</v>
       </c>
       <c r="H1131" t="s">
-        <v>4111</v>
+        <v>4113</v>
       </c>
     </row>
     <row r="1132" spans="1:8">
       <c r="A1132" t="s">
-        <v>4112</v>
+        <v>4114</v>
       </c>
       <c r="B1132" t="s">
         <v>9</v>
       </c>
       <c r="C1132" t="s">
-        <v>368</v>
+        <v>348</v>
       </c>
       <c r="D1132" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1132" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1132" t="s">
-        <v>765</v>
+        <v>137</v>
       </c>
       <c r="G1132" s="1" t="s">
-        <v>4113</v>
+        <v>4115</v>
       </c>
       <c r="H1132" t="s">
-        <v>4114</v>
+        <v>4116</v>
       </c>
     </row>
     <row r="1133" spans="1:8">
       <c r="A1133" t="s">
-        <v>4115</v>
+        <v>4117</v>
       </c>
       <c r="B1133" t="s">
         <v>9</v>
       </c>
       <c r="C1133" t="s">
-        <v>372</v>
+        <v>352</v>
       </c>
       <c r="D1133" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1133" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1133" t="s">
-        <v>765</v>
+        <v>49</v>
       </c>
       <c r="G1133" s="1" t="s">
-        <v>4116</v>
+        <v>4118</v>
       </c>
       <c r="H1133" t="s">
-        <v>4117</v>
+        <v>4119</v>
       </c>
     </row>
     <row r="1134" spans="1:8">
       <c r="A1134" t="s">
-        <v>4118</v>
+        <v>4120</v>
       </c>
       <c r="B1134" t="s">
         <v>9</v>
       </c>
       <c r="C1134" t="s">
-        <v>376</v>
+        <v>356</v>
       </c>
       <c r="D1134" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1134" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1134" t="s">
-        <v>765</v>
+        <v>177</v>
       </c>
       <c r="G1134" s="1" t="s">
-        <v>4119</v>
+        <v>4121</v>
       </c>
       <c r="H1134" t="s">
-        <v>4120</v>
+        <v>4122</v>
       </c>
     </row>
     <row r="1135" spans="1:8">
       <c r="A1135" t="s">
-        <v>4121</v>
+        <v>4123</v>
       </c>
       <c r="B1135" t="s">
         <v>9</v>
       </c>
       <c r="C1135" t="s">
-        <v>380</v>
+        <v>360</v>
       </c>
       <c r="D1135" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1135" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1135" t="s">
         <v>765</v>
       </c>
       <c r="G1135" s="1" t="s">
-        <v>4122</v>
+        <v>4124</v>
       </c>
       <c r="H1135" t="s">
-        <v>4123</v>
+        <v>4125</v>
       </c>
     </row>
     <row r="1136" spans="1:8">
       <c r="A1136" t="s">
-        <v>4124</v>
+        <v>4126</v>
       </c>
       <c r="B1136" t="s">
         <v>9</v>
       </c>
       <c r="C1136" t="s">
-        <v>384</v>
+        <v>368</v>
       </c>
       <c r="D1136" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1136" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1136" t="s">
-        <v>49</v>
+        <v>765</v>
       </c>
       <c r="G1136" s="1" t="s">
-        <v>4125</v>
+        <v>4127</v>
       </c>
       <c r="H1136" t="s">
-        <v>4126</v>
+        <v>4128</v>
       </c>
     </row>
     <row r="1137" spans="1:8">
       <c r="A1137" t="s">
-        <v>4127</v>
+        <v>4129</v>
       </c>
       <c r="B1137" t="s">
         <v>9</v>
       </c>
       <c r="C1137" t="s">
-        <v>388</v>
+        <v>372</v>
       </c>
       <c r="D1137" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1137" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1137" t="s">
-        <v>49</v>
+        <v>765</v>
       </c>
       <c r="G1137" s="1" t="s">
-        <v>4128</v>
+        <v>4130</v>
       </c>
       <c r="H1137" t="s">
-        <v>4129</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="1138" spans="1:8">
       <c r="A1138" t="s">
-        <v>4130</v>
+        <v>4132</v>
       </c>
       <c r="B1138" t="s">
         <v>9</v>
       </c>
       <c r="C1138" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
       <c r="D1138" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1138" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1138" t="s">
-        <v>49</v>
+        <v>765</v>
       </c>
       <c r="G1138" s="1" t="s">
-        <v>4131</v>
+        <v>4133</v>
       </c>
       <c r="H1138" t="s">
-        <v>4132</v>
+        <v>4134</v>
       </c>
     </row>
     <row r="1139" spans="1:8">
       <c r="A1139" t="s">
-        <v>4133</v>
+        <v>4135</v>
       </c>
       <c r="B1139" t="s">
         <v>9</v>
       </c>
       <c r="C1139" t="s">
-        <v>404</v>
+        <v>380</v>
       </c>
       <c r="D1139" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1139" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1139" t="s">
-        <v>177</v>
+        <v>765</v>
       </c>
       <c r="G1139" s="1" t="s">
-        <v>4134</v>
+        <v>4136</v>
       </c>
       <c r="H1139" t="s">
-        <v>4135</v>
+        <v>4137</v>
       </c>
     </row>
     <row r="1140" spans="1:8">
       <c r="A1140" t="s">
-        <v>4136</v>
+        <v>4138</v>
       </c>
       <c r="B1140" t="s">
         <v>9</v>
       </c>
       <c r="C1140" t="s">
-        <v>408</v>
+        <v>384</v>
       </c>
       <c r="D1140" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1140" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1140" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="G1140" s="1" t="s">
-        <v>4137</v>
+        <v>4139</v>
       </c>
       <c r="H1140" t="s">
-        <v>4138</v>
+        <v>4140</v>
       </c>
     </row>
     <row r="1141" spans="1:8">
       <c r="A1141" t="s">
-        <v>4139</v>
+        <v>4141</v>
       </c>
       <c r="B1141" t="s">
         <v>9</v>
       </c>
       <c r="C1141" t="s">
-        <v>412</v>
+        <v>388</v>
       </c>
       <c r="D1141" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1141" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1141" t="s">
-        <v>232</v>
+        <v>49</v>
       </c>
       <c r="G1141" s="1" t="s">
-        <v>4140</v>
+        <v>4142</v>
       </c>
       <c r="H1141" t="s">
-        <v>4141</v>
+        <v>4143</v>
       </c>
     </row>
     <row r="1142" spans="1:8">
       <c r="A1142" t="s">
-        <v>4142</v>
+        <v>4144</v>
       </c>
       <c r="B1142" t="s">
         <v>9</v>
       </c>
       <c r="C1142" t="s">
-        <v>416</v>
+        <v>392</v>
       </c>
       <c r="D1142" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1142" t="s">
-        <v>3952</v>
+        <v>3966</v>
+      </c>
+      <c r="F1142" t="s">
+        <v>49</v>
       </c>
       <c r="G1142" s="1" t="s">
-        <v>4143</v>
+        <v>4145</v>
       </c>
       <c r="H1142" t="s">
-        <v>4144</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="1143" spans="1:8">
       <c r="A1143" t="s">
-        <v>4145</v>
+        <v>4147</v>
       </c>
       <c r="B1143" t="s">
         <v>9</v>
       </c>
       <c r="C1143" t="s">
-        <v>420</v>
+        <v>404</v>
       </c>
       <c r="D1143" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1143" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1143" t="s">
-        <v>4146</v>
+        <v>177</v>
       </c>
       <c r="G1143" s="1" t="s">
-        <v>4147</v>
+        <v>4148</v>
       </c>
       <c r="H1143" t="s">
-        <v>4148</v>
+        <v>4149</v>
       </c>
     </row>
     <row r="1144" spans="1:8">
       <c r="A1144" t="s">
-        <v>4149</v>
+        <v>4150</v>
       </c>
       <c r="B1144" t="s">
         <v>9</v>
       </c>
       <c r="C1144" t="s">
-        <v>424</v>
+        <v>408</v>
       </c>
       <c r="D1144" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1144" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1144" t="s">
-        <v>765</v>
+        <v>35</v>
       </c>
       <c r="G1144" s="1" t="s">
-        <v>4150</v>
+        <v>4151</v>
       </c>
       <c r="H1144" t="s">
-        <v>4151</v>
+        <v>4152</v>
       </c>
     </row>
     <row r="1145" spans="1:8">
       <c r="A1145" t="s">
-        <v>4152</v>
+        <v>4153</v>
       </c>
       <c r="B1145" t="s">
         <v>9</v>
       </c>
       <c r="C1145" t="s">
-        <v>432</v>
+        <v>412</v>
       </c>
       <c r="D1145" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1145" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1145" t="s">
-        <v>75</v>
+        <v>232</v>
       </c>
       <c r="G1145" s="1" t="s">
-        <v>4153</v>
+        <v>4154</v>
       </c>
       <c r="H1145" t="s">
-        <v>4154</v>
+        <v>4155</v>
       </c>
     </row>
     <row r="1146" spans="1:8">
       <c r="A1146" t="s">
-        <v>4155</v>
+        <v>4156</v>
       </c>
       <c r="B1146" t="s">
         <v>9</v>
       </c>
       <c r="C1146" t="s">
-        <v>436</v>
+        <v>416</v>
       </c>
       <c r="D1146" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1146" t="s">
-        <v>3952</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>3966</v>
       </c>
       <c r="G1146" s="1" t="s">
-        <v>4156</v>
+        <v>4157</v>
       </c>
       <c r="H1146" t="s">
-        <v>4157</v>
+        <v>4158</v>
       </c>
     </row>
     <row r="1147" spans="1:8">
       <c r="A1147" t="s">
-        <v>4158</v>
+        <v>4159</v>
       </c>
       <c r="B1147" t="s">
         <v>9</v>
       </c>
       <c r="C1147" t="s">
-        <v>440</v>
+        <v>420</v>
       </c>
       <c r="D1147" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1147" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1147" t="s">
-        <v>49</v>
+        <v>4160</v>
       </c>
       <c r="G1147" s="1" t="s">
-        <v>4159</v>
+        <v>4161</v>
       </c>
       <c r="H1147" t="s">
-        <v>4160</v>
+        <v>4162</v>
       </c>
     </row>
     <row r="1148" spans="1:8">
       <c r="A1148" t="s">
-        <v>4161</v>
+        <v>4163</v>
       </c>
       <c r="B1148" t="s">
         <v>9</v>
       </c>
       <c r="C1148" t="s">
-        <v>444</v>
+        <v>424</v>
       </c>
       <c r="D1148" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1148" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1148" t="s">
-        <v>49</v>
+        <v>765</v>
       </c>
       <c r="G1148" s="1" t="s">
-        <v>4162</v>
+        <v>4164</v>
       </c>
       <c r="H1148" t="s">
-        <v>4163</v>
+        <v>4165</v>
       </c>
     </row>
     <row r="1149" spans="1:8">
       <c r="A1149" t="s">
-        <v>4164</v>
+        <v>4166</v>
       </c>
       <c r="B1149" t="s">
         <v>9</v>
       </c>
       <c r="C1149" t="s">
-        <v>448</v>
+        <v>432</v>
       </c>
       <c r="D1149" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1149" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1149" t="s">
-        <v>131</v>
+        <v>75</v>
       </c>
       <c r="G1149" s="1" t="s">
-        <v>4165</v>
+        <v>4167</v>
       </c>
       <c r="H1149" t="s">
-        <v>4166</v>
+        <v>4168</v>
       </c>
     </row>
     <row r="1150" spans="1:8">
       <c r="A1150" t="s">
-        <v>4167</v>
+        <v>4169</v>
       </c>
       <c r="B1150" t="s">
         <v>9</v>
       </c>
       <c r="C1150" t="s">
-        <v>452</v>
+        <v>436</v>
       </c>
       <c r="D1150" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1150" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1150" t="s">
-        <v>131</v>
+        <v>49</v>
       </c>
       <c r="G1150" s="1" t="s">
-        <v>4168</v>
+        <v>4170</v>
       </c>
       <c r="H1150" t="s">
-        <v>4169</v>
+        <v>4171</v>
       </c>
     </row>
     <row r="1151" spans="1:8">
       <c r="A1151" t="s">
-        <v>4170</v>
+        <v>4172</v>
       </c>
       <c r="B1151" t="s">
         <v>9</v>
       </c>
       <c r="C1151" t="s">
-        <v>456</v>
+        <v>440</v>
       </c>
       <c r="D1151" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1151" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1151" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="G1151" s="1" t="s">
-        <v>4171</v>
+        <v>4173</v>
       </c>
       <c r="H1151" t="s">
-        <v>4172</v>
+        <v>4174</v>
       </c>
     </row>
     <row r="1152" spans="1:8">
       <c r="A1152" t="s">
-        <v>4173</v>
+        <v>4175</v>
       </c>
       <c r="B1152" t="s">
         <v>9</v>
       </c>
       <c r="C1152" t="s">
-        <v>460</v>
+        <v>444</v>
       </c>
       <c r="D1152" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1152" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1152" t="s">
-        <v>4174</v>
+        <v>49</v>
       </c>
       <c r="G1152" s="1" t="s">
-        <v>4175</v>
+        <v>4176</v>
       </c>
       <c r="H1152" t="s">
-        <v>4176</v>
+        <v>4177</v>
       </c>
     </row>
     <row r="1153" spans="1:8">
       <c r="A1153" t="s">
-        <v>4177</v>
+        <v>4178</v>
       </c>
       <c r="B1153" t="s">
         <v>9</v>
       </c>
       <c r="C1153" t="s">
-        <v>464</v>
+        <v>448</v>
       </c>
       <c r="D1153" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1153" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1153" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
       <c r="G1153" s="1" t="s">
-        <v>4178</v>
+        <v>4179</v>
       </c>
       <c r="H1153" t="s">
-        <v>4179</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="1154" spans="1:8">
       <c r="A1154" t="s">
-        <v>4180</v>
+        <v>4181</v>
       </c>
       <c r="B1154" t="s">
         <v>9</v>
       </c>
       <c r="C1154" t="s">
-        <v>468</v>
+        <v>452</v>
       </c>
       <c r="D1154" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1154" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1154" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
       <c r="G1154" s="1" t="s">
-        <v>4181</v>
+        <v>4182</v>
       </c>
       <c r="H1154" t="s">
-        <v>4182</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="1155" spans="1:8">
       <c r="A1155" t="s">
-        <v>4183</v>
+        <v>4184</v>
       </c>
       <c r="B1155" t="s">
         <v>9</v>
       </c>
       <c r="C1155" t="s">
-        <v>472</v>
+        <v>456</v>
       </c>
       <c r="D1155" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1155" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1155" t="s">
-        <v>232</v>
+        <v>35</v>
       </c>
       <c r="G1155" s="1" t="s">
-        <v>4184</v>
+        <v>4185</v>
       </c>
       <c r="H1155" t="s">
-        <v>4185</v>
+        <v>4186</v>
       </c>
     </row>
     <row r="1156" spans="1:8">
       <c r="A1156" t="s">
-        <v>4186</v>
+        <v>4187</v>
       </c>
       <c r="B1156" t="s">
         <v>9</v>
       </c>
       <c r="C1156" t="s">
-        <v>476</v>
+        <v>460</v>
       </c>
       <c r="D1156" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1156" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1156" t="s">
-        <v>542</v>
+        <v>4188</v>
       </c>
       <c r="G1156" s="1" t="s">
-        <v>4187</v>
+        <v>4189</v>
       </c>
       <c r="H1156" t="s">
-        <v>4188</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="1157" spans="1:8">
       <c r="A1157" t="s">
-        <v>4189</v>
+        <v>4191</v>
       </c>
       <c r="B1157" t="s">
         <v>9</v>
       </c>
       <c r="C1157" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="D1157" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1157" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1157" t="s">
-        <v>542</v>
+        <v>49</v>
       </c>
       <c r="G1157" s="1" t="s">
-        <v>4190</v>
+        <v>4192</v>
       </c>
       <c r="H1157" t="s">
-        <v>4191</v>
+        <v>4193</v>
       </c>
     </row>
     <row r="1158" spans="1:8">
       <c r="A1158" t="s">
-        <v>4192</v>
+        <v>4194</v>
       </c>
       <c r="B1158" t="s">
         <v>9</v>
       </c>
       <c r="C1158" t="s">
-        <v>488</v>
+        <v>468</v>
       </c>
       <c r="D1158" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1158" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1158" t="s">
-        <v>150</v>
+        <v>49</v>
       </c>
       <c r="G1158" s="1" t="s">
-        <v>4193</v>
+        <v>4195</v>
       </c>
       <c r="H1158" t="s">
-        <v>4194</v>
+        <v>4196</v>
       </c>
     </row>
     <row r="1159" spans="1:8">
       <c r="A1159" t="s">
-        <v>4195</v>
+        <v>4197</v>
       </c>
       <c r="B1159" t="s">
         <v>9</v>
       </c>
       <c r="C1159" t="s">
-        <v>536</v>
+        <v>472</v>
       </c>
       <c r="D1159" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1159" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1159" t="s">
-        <v>4196</v>
+        <v>232</v>
       </c>
       <c r="G1159" s="1" t="s">
-        <v>4197</v>
+        <v>4198</v>
       </c>
       <c r="H1159" t="s">
-        <v>4198</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="1160" spans="1:8">
       <c r="A1160" t="s">
-        <v>4199</v>
+        <v>4200</v>
       </c>
       <c r="B1160" t="s">
         <v>9</v>
       </c>
       <c r="C1160" t="s">
-        <v>541</v>
+        <v>476</v>
       </c>
       <c r="D1160" t="s">
-        <v>3951</v>
+        <v>3965</v>
       </c>
       <c r="E1160" t="s">
-        <v>3952</v>
+        <v>3966</v>
       </c>
       <c r="F1160" t="s">
-        <v>49</v>
+        <v>542</v>
       </c>
       <c r="G1160" s="1" t="s">
-        <v>4200</v>
+        <v>4201</v>
       </c>
       <c r="H1160" t="s">
-        <v>4201</v>
+        <v>4202</v>
       </c>
     </row>
     <row r="1161" spans="1:8">
       <c r="A1161" t="s">
-        <v>4202</v>
+        <v>4203</v>
       </c>
       <c r="B1161" t="s">
         <v>9</v>
       </c>
       <c r="C1161" t="s">
-        <v>10</v>
+        <v>480</v>
       </c>
       <c r="D1161" t="s">
-        <v>4203</v>
+        <v>3965</v>
       </c>
       <c r="E1161" t="s">
+        <v>3966</v>
+      </c>
+      <c r="F1161" t="s">
+        <v>542</v>
+      </c>
+      <c r="G1161" s="1" t="s">
         <v>4204</v>
       </c>
-      <c r="F1161" t="s">
-[...2 lines deleted...]
-      <c r="G1161" s="1" t="s">
+      <c r="H1161" t="s">
         <v>4205</v>
-      </c>
-[...1 lines deleted...]
-        <v>4206</v>
       </c>
     </row>
     <row r="1162" spans="1:8">
       <c r="A1162" t="s">
+        <v>4206</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>488</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>3965</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>3966</v>
+      </c>
+      <c r="F1162" t="s">
+        <v>150</v>
+      </c>
+      <c r="G1162" s="1" t="s">
         <v>4207</v>
       </c>
-      <c r="B1162" t="s">
-[...14 lines deleted...]
-      <c r="G1162" s="1" t="s">
+      <c r="H1162" t="s">
         <v>4208</v>
-      </c>
-[...1 lines deleted...]
-        <v>4209</v>
       </c>
     </row>
     <row r="1163" spans="1:8">
       <c r="A1163" t="s">
+        <v>4209</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>536</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>3965</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>3966</v>
+      </c>
+      <c r="F1163" t="s">
         <v>4210</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G1163" s="1" t="s">
         <v>4211</v>
       </c>
       <c r="H1163" t="s">
         <v>4212</v>
       </c>
     </row>
     <row r="1164" spans="1:8">
       <c r="A1164" t="s">
         <v>4213</v>
       </c>
       <c r="B1164" t="s">
         <v>9</v>
       </c>
       <c r="C1164" t="s">
-        <v>34</v>
+        <v>541</v>
       </c>
       <c r="D1164" t="s">
-        <v>4203</v>
+        <v>3965</v>
       </c>
       <c r="E1164" t="s">
-        <v>4204</v>
+        <v>3966</v>
       </c>
       <c r="F1164" t="s">
         <v>49</v>
       </c>
       <c r="G1164" s="1" t="s">
         <v>4214</v>
       </c>
       <c r="H1164" t="s">
         <v>4215</v>
       </c>
     </row>
     <row r="1165" spans="1:8">
       <c r="A1165" t="s">
         <v>4216</v>
       </c>
       <c r="B1165" t="s">
         <v>9</v>
       </c>
       <c r="C1165" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D1165" t="s">
-        <v>4203</v>
+        <v>4217</v>
       </c>
       <c r="E1165" t="s">
-        <v>4204</v>
+        <v>4218</v>
       </c>
       <c r="F1165" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="G1165" s="1" t="s">
-        <v>4217</v>
+        <v>4219</v>
       </c>
       <c r="H1165" t="s">
-        <v>4218</v>
+        <v>4220</v>
       </c>
     </row>
     <row r="1166" spans="1:8">
       <c r="A1166" t="s">
-        <v>4219</v>
+        <v>4221</v>
       </c>
       <c r="B1166" t="s">
         <v>9</v>
       </c>
       <c r="C1166" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="D1166" t="s">
-        <v>4203</v>
+        <v>4217</v>
       </c>
       <c r="E1166" t="s">
-        <v>4204</v>
+        <v>4218</v>
       </c>
       <c r="F1166" t="s">
-        <v>3953</v>
+        <v>58</v>
       </c>
       <c r="G1166" s="1" t="s">
-        <v>4220</v>
+        <v>4222</v>
       </c>
       <c r="H1166" t="s">
-        <v>4221</v>
+        <v>4223</v>
       </c>
     </row>
     <row r="1167" spans="1:8">
       <c r="A1167" t="s">
-        <v>4222</v>
+        <v>4224</v>
       </c>
       <c r="B1167" t="s">
         <v>9</v>
       </c>
       <c r="C1167" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D1167" t="s">
-        <v>4203</v>
+        <v>4217</v>
       </c>
       <c r="E1167" t="s">
-        <v>4204</v>
+        <v>4218</v>
       </c>
       <c r="F1167" t="s">
-        <v>4223</v>
+        <v>49</v>
       </c>
       <c r="G1167" s="1" t="s">
-        <v>4224</v>
+        <v>4225</v>
       </c>
       <c r="H1167" t="s">
-        <v>4225</v>
+        <v>4226</v>
       </c>
     </row>
     <row r="1168" spans="1:8">
       <c r="A1168" t="s">
-        <v>4226</v>
+        <v>4227</v>
       </c>
       <c r="B1168" t="s">
         <v>9</v>
       </c>
       <c r="C1168" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="D1168" t="s">
-        <v>4203</v>
+        <v>4217</v>
       </c>
       <c r="E1168" t="s">
-        <v>4204</v>
+        <v>4218</v>
       </c>
       <c r="F1168" t="s">
         <v>49</v>
       </c>
       <c r="G1168" s="1" t="s">
-        <v>4227</v>
+        <v>4228</v>
       </c>
       <c r="H1168" t="s">
-        <v>4228</v>
+        <v>4229</v>
       </c>
     </row>
     <row r="1169" spans="1:8">
       <c r="A1169" t="s">
-        <v>4229</v>
+        <v>4230</v>
       </c>
       <c r="B1169" t="s">
         <v>9</v>
       </c>
       <c r="C1169" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="D1169" t="s">
-        <v>4203</v>
+        <v>4217</v>
       </c>
       <c r="E1169" t="s">
-        <v>4204</v>
+        <v>4218</v>
       </c>
       <c r="F1169" t="s">
         <v>49</v>
       </c>
       <c r="G1169" s="1" t="s">
-        <v>4230</v>
+        <v>4231</v>
       </c>
       <c r="H1169" t="s">
-        <v>4231</v>
+        <v>4232</v>
       </c>
     </row>
     <row r="1170" spans="1:8">
       <c r="A1170" t="s">
-        <v>4232</v>
+        <v>4233</v>
       </c>
       <c r="B1170" t="s">
         <v>9</v>
       </c>
       <c r="C1170" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="D1170" t="s">
-        <v>4203</v>
+        <v>4217</v>
       </c>
       <c r="E1170" t="s">
-        <v>4204</v>
+        <v>4218</v>
       </c>
       <c r="F1170" t="s">
-        <v>49</v>
+        <v>3967</v>
       </c>
       <c r="G1170" s="1" t="s">
-        <v>4233</v>
+        <v>4234</v>
       </c>
       <c r="H1170" t="s">
-        <v>4234</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="1171" spans="1:8">
       <c r="A1171" t="s">
-        <v>4235</v>
+        <v>4236</v>
       </c>
       <c r="B1171" t="s">
         <v>9</v>
       </c>
       <c r="C1171" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="D1171" t="s">
-        <v>4203</v>
+        <v>4217</v>
       </c>
       <c r="E1171" t="s">
-        <v>4204</v>
+        <v>4218</v>
       </c>
       <c r="F1171" t="s">
-        <v>232</v>
+        <v>4237</v>
       </c>
       <c r="G1171" s="1" t="s">
-        <v>4236</v>
+        <v>4238</v>
       </c>
       <c r="H1171" t="s">
-        <v>4237</v>
+        <v>4239</v>
       </c>
     </row>
     <row r="1172" spans="1:8">
       <c r="A1172" t="s">
-        <v>4238</v>
+        <v>4240</v>
       </c>
       <c r="B1172" t="s">
         <v>9</v>
       </c>
       <c r="C1172" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="D1172" t="s">
-        <v>4203</v>
+        <v>4217</v>
       </c>
       <c r="E1172" t="s">
-        <v>4204</v>
+        <v>4218</v>
       </c>
       <c r="F1172" t="s">
-        <v>232</v>
+        <v>49</v>
       </c>
       <c r="G1172" s="1" t="s">
-        <v>4239</v>
+        <v>4241</v>
       </c>
       <c r="H1172" t="s">
-        <v>4240</v>
+        <v>4242</v>
       </c>
     </row>
     <row r="1173" spans="1:8">
       <c r="A1173" t="s">
-        <v>4241</v>
+        <v>4243</v>
       </c>
       <c r="B1173" t="s">
         <v>9</v>
       </c>
       <c r="C1173" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="D1173" t="s">
-        <v>4203</v>
+        <v>4217</v>
       </c>
       <c r="E1173" t="s">
-        <v>4204</v>
+        <v>4218</v>
       </c>
       <c r="F1173" t="s">
         <v>49</v>
       </c>
       <c r="G1173" s="1" t="s">
-        <v>4242</v>
+        <v>4244</v>
       </c>
       <c r="H1173" t="s">
-        <v>4243</v>
+        <v>4245</v>
       </c>
     </row>
     <row r="1174" spans="1:8">
       <c r="A1174" t="s">
-        <v>4244</v>
+        <v>4246</v>
       </c>
       <c r="B1174" t="s">
         <v>9</v>
       </c>
       <c r="C1174" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="D1174" t="s">
-        <v>4203</v>
+        <v>4217</v>
       </c>
       <c r="E1174" t="s">
-        <v>4204</v>
+        <v>4218</v>
       </c>
       <c r="F1174" t="s">
-        <v>4245</v>
+        <v>49</v>
       </c>
       <c r="G1174" s="1" t="s">
-        <v>4246</v>
+        <v>4247</v>
       </c>
       <c r="H1174" t="s">
-        <v>4247</v>
+        <v>4248</v>
       </c>
     </row>
     <row r="1175" spans="1:8">
       <c r="A1175" t="s">
-        <v>4248</v>
+        <v>4249</v>
       </c>
       <c r="B1175" t="s">
         <v>9</v>
       </c>
       <c r="C1175" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="D1175" t="s">
-        <v>4203</v>
+        <v>4217</v>
       </c>
       <c r="E1175" t="s">
-        <v>4204</v>
+        <v>4218</v>
       </c>
       <c r="F1175" t="s">
-        <v>4245</v>
+        <v>232</v>
       </c>
       <c r="G1175" s="1" t="s">
-        <v>4249</v>
+        <v>4250</v>
       </c>
       <c r="H1175" t="s">
-        <v>4250</v>
+        <v>4251</v>
       </c>
     </row>
     <row r="1176" spans="1:8">
       <c r="A1176" t="s">
-        <v>4251</v>
+        <v>4252</v>
       </c>
       <c r="B1176" t="s">
         <v>9</v>
       </c>
       <c r="C1176" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="D1176" t="s">
-        <v>4203</v>
+        <v>4217</v>
       </c>
       <c r="E1176" t="s">
-        <v>4204</v>
+        <v>4218</v>
       </c>
       <c r="F1176" t="s">
-        <v>35</v>
+        <v>232</v>
       </c>
       <c r="G1176" s="1" t="s">
-        <v>4252</v>
+        <v>4253</v>
       </c>
       <c r="H1176" t="s">
-        <v>4253</v>
+        <v>4254</v>
       </c>
     </row>
     <row r="1177" spans="1:8">
       <c r="A1177" t="s">
-        <v>4254</v>
+        <v>4255</v>
       </c>
       <c r="B1177" t="s">
         <v>9</v>
       </c>
       <c r="C1177" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="D1177" t="s">
-        <v>4203</v>
+        <v>4217</v>
       </c>
       <c r="E1177" t="s">
-        <v>4204</v>
+        <v>4218</v>
       </c>
       <c r="F1177" t="s">
-        <v>765</v>
+        <v>49</v>
       </c>
       <c r="G1177" s="1" t="s">
-        <v>4255</v>
+        <v>4256</v>
       </c>
       <c r="H1177" t="s">
-        <v>4256</v>
+        <v>4257</v>
       </c>
     </row>
     <row r="1178" spans="1:8">
       <c r="A1178" t="s">
-        <v>4257</v>
+        <v>4258</v>
       </c>
       <c r="B1178" t="s">
         <v>9</v>
       </c>
       <c r="C1178" t="s">
-        <v>10</v>
+        <v>79</v>
       </c>
       <c r="D1178" t="s">
-        <v>4258</v>
+        <v>4217</v>
       </c>
       <c r="E1178" t="s">
+        <v>4218</v>
+      </c>
+      <c r="F1178" t="s">
         <v>4259</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G1178" s="1" t="s">
         <v>4260</v>
       </c>
       <c r="H1178" t="s">
         <v>4261</v>
       </c>
     </row>
     <row r="1179" spans="1:8">
       <c r="A1179" t="s">
         <v>4262</v>
       </c>
       <c r="B1179" t="s">
         <v>9</v>
       </c>
       <c r="C1179" t="s">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="D1179" t="s">
+        <v>4217</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>4218</v>
+      </c>
+      <c r="F1179" t="s">
+        <v>4259</v>
+      </c>
+      <c r="G1179" s="1" t="s">
         <v>4263</v>
       </c>
-      <c r="E1179" t="s">
+      <c r="H1179" t="s">
         <v>4264</v>
-      </c>
-[...7 lines deleted...]
-        <v>4266</v>
       </c>
     </row>
     <row r="1180" spans="1:8">
       <c r="A1180" t="s">
+        <v>4265</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>4217</v>
+      </c>
+      <c r="E1180" t="s">
+        <v>4218</v>
+      </c>
+      <c r="F1180" t="s">
+        <v>35</v>
+      </c>
+      <c r="G1180" s="1" t="s">
+        <v>4266</v>
+      </c>
+      <c r="H1180" t="s">
         <v>4267</v>
-      </c>
-[...19 lines deleted...]
-        <v>4269</v>
       </c>
     </row>
     <row r="1181" spans="1:8">
       <c r="A1181" t="s">
+        <v>4268</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>4217</v>
+      </c>
+      <c r="E1181" t="s">
+        <v>4218</v>
+      </c>
+      <c r="F1181" t="s">
+        <v>765</v>
+      </c>
+      <c r="G1181" s="1" t="s">
+        <v>4269</v>
+      </c>
+      <c r="H1181" t="s">
         <v>4270</v>
-      </c>
-[...19 lines deleted...]
-        <v>4272</v>
       </c>
     </row>
     <row r="1182" spans="1:8">
       <c r="A1182" t="s">
+        <v>4271</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>4272</v>
+      </c>
+      <c r="E1182" t="s">
         <v>4273</v>
       </c>
-      <c r="B1182" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F1182" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="G1182" s="1" t="s">
         <v>4274</v>
       </c>
       <c r="H1182" t="s">
         <v>4275</v>
       </c>
     </row>
     <row r="1183" spans="1:8">
       <c r="A1183" t="s">
         <v>4276</v>
       </c>
       <c r="B1183" t="s">
         <v>9</v>
       </c>
       <c r="C1183" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="D1183" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1183" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1183" t="s">
         <v>58</v>
       </c>
       <c r="G1183" s="1" t="s">
-        <v>4277</v>
+        <v>4279</v>
       </c>
       <c r="H1183" t="s">
-        <v>4278</v>
+        <v>4280</v>
       </c>
     </row>
     <row r="1184" spans="1:8">
       <c r="A1184" t="s">
-        <v>4279</v>
+        <v>4281</v>
       </c>
       <c r="B1184" t="s">
         <v>9</v>
       </c>
       <c r="C1184" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="D1184" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1184" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1184" t="s">
-        <v>58</v>
+        <v>150</v>
       </c>
       <c r="G1184" s="1" t="s">
-        <v>4280</v>
+        <v>4282</v>
       </c>
       <c r="H1184" t="s">
-        <v>4281</v>
+        <v>4283</v>
       </c>
     </row>
     <row r="1185" spans="1:8">
       <c r="A1185" t="s">
-        <v>4282</v>
+        <v>4284</v>
       </c>
       <c r="B1185" t="s">
         <v>9</v>
       </c>
       <c r="C1185" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D1185" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1185" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1185" t="s">
         <v>58</v>
       </c>
       <c r="G1185" s="1" t="s">
-        <v>4283</v>
+        <v>4285</v>
       </c>
       <c r="H1185" t="s">
-        <v>4284</v>
+        <v>4286</v>
       </c>
     </row>
     <row r="1186" spans="1:8">
       <c r="A1186" t="s">
-        <v>4285</v>
+        <v>4287</v>
       </c>
       <c r="B1186" t="s">
         <v>9</v>
       </c>
       <c r="C1186" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D1186" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1186" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1186" t="s">
         <v>58</v>
       </c>
       <c r="G1186" s="1" t="s">
-        <v>4286</v>
+        <v>4288</v>
       </c>
       <c r="H1186" t="s">
-        <v>4287</v>
+        <v>4289</v>
       </c>
     </row>
     <row r="1187" spans="1:8">
       <c r="A1187" t="s">
-        <v>4288</v>
+        <v>4290</v>
       </c>
       <c r="B1187" t="s">
         <v>9</v>
       </c>
       <c r="C1187" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="D1187" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1187" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1187" t="s">
-        <v>3050</v>
+        <v>58</v>
       </c>
       <c r="G1187" s="1" t="s">
-        <v>4289</v>
+        <v>4291</v>
       </c>
       <c r="H1187" t="s">
-        <v>4290</v>
+        <v>4292</v>
       </c>
     </row>
     <row r="1188" spans="1:8">
       <c r="A1188" t="s">
-        <v>4291</v>
+        <v>4293</v>
       </c>
       <c r="B1188" t="s">
         <v>9</v>
       </c>
       <c r="C1188" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="D1188" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1188" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1188" t="s">
-        <v>131</v>
+        <v>58</v>
       </c>
       <c r="G1188" s="1" t="s">
-        <v>4292</v>
+        <v>4294</v>
       </c>
       <c r="H1188" t="s">
-        <v>4293</v>
+        <v>4295</v>
       </c>
     </row>
     <row r="1189" spans="1:8">
       <c r="A1189" t="s">
-        <v>4294</v>
+        <v>4296</v>
       </c>
       <c r="B1189" t="s">
         <v>9</v>
       </c>
       <c r="C1189" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="D1189" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1189" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1189" t="s">
-        <v>765</v>
+        <v>58</v>
       </c>
       <c r="G1189" s="1" t="s">
-        <v>4295</v>
+        <v>4297</v>
       </c>
       <c r="H1189" t="s">
-        <v>4296</v>
+        <v>4298</v>
       </c>
     </row>
     <row r="1190" spans="1:8">
       <c r="A1190" t="s">
-        <v>4297</v>
+        <v>4299</v>
       </c>
       <c r="B1190" t="s">
         <v>9</v>
       </c>
       <c r="C1190" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="D1190" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1190" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1190" t="s">
-        <v>765</v>
+        <v>58</v>
       </c>
       <c r="G1190" s="1" t="s">
-        <v>4298</v>
+        <v>4300</v>
       </c>
       <c r="H1190" t="s">
-        <v>4299</v>
+        <v>4301</v>
       </c>
     </row>
     <row r="1191" spans="1:8">
       <c r="A1191" t="s">
-        <v>4300</v>
+        <v>4302</v>
       </c>
       <c r="B1191" t="s">
         <v>9</v>
       </c>
       <c r="C1191" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="D1191" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1191" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1191" t="s">
-        <v>75</v>
+        <v>3050</v>
       </c>
       <c r="G1191" s="1" t="s">
-        <v>4301</v>
+        <v>4303</v>
       </c>
       <c r="H1191" t="s">
-        <v>4302</v>
+        <v>4304</v>
       </c>
     </row>
     <row r="1192" spans="1:8">
       <c r="A1192" t="s">
-        <v>4303</v>
+        <v>4305</v>
       </c>
       <c r="B1192" t="s">
         <v>9</v>
       </c>
       <c r="C1192" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="D1192" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1192" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1192" t="s">
-        <v>765</v>
+        <v>131</v>
       </c>
       <c r="G1192" s="1" t="s">
-        <v>4304</v>
+        <v>4306</v>
       </c>
       <c r="H1192" t="s">
-        <v>4305</v>
+        <v>4307</v>
       </c>
     </row>
     <row r="1193" spans="1:8">
       <c r="A1193" t="s">
-        <v>4306</v>
+        <v>4308</v>
       </c>
       <c r="B1193" t="s">
         <v>9</v>
       </c>
       <c r="C1193" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="D1193" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1193" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1193" t="s">
-        <v>4307</v>
+        <v>765</v>
       </c>
       <c r="G1193" s="1" t="s">
-        <v>4308</v>
+        <v>4309</v>
       </c>
       <c r="H1193" t="s">
-        <v>4309</v>
+        <v>4310</v>
       </c>
     </row>
     <row r="1194" spans="1:8">
       <c r="A1194" t="s">
-        <v>4310</v>
+        <v>4311</v>
       </c>
       <c r="B1194" t="s">
         <v>9</v>
       </c>
       <c r="C1194" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="D1194" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1194" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1194" t="s">
-        <v>4311</v>
+        <v>765</v>
       </c>
       <c r="G1194" s="1" t="s">
         <v>4312</v>
       </c>
       <c r="H1194" t="s">
         <v>4313</v>
       </c>
     </row>
     <row r="1195" spans="1:8">
       <c r="A1195" t="s">
         <v>4314</v>
       </c>
       <c r="B1195" t="s">
         <v>9</v>
       </c>
       <c r="C1195" t="s">
-        <v>231</v>
+        <v>70</v>
       </c>
       <c r="D1195" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1195" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1195" t="s">
-        <v>137</v>
+        <v>75</v>
       </c>
       <c r="G1195" s="1" t="s">
         <v>4315</v>
       </c>
       <c r="H1195" t="s">
         <v>4316</v>
       </c>
     </row>
     <row r="1196" spans="1:8">
       <c r="A1196" t="s">
         <v>4317</v>
       </c>
       <c r="B1196" t="s">
         <v>9</v>
       </c>
       <c r="C1196" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="D1196" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1196" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1196" t="s">
+        <v>765</v>
+      </c>
+      <c r="G1196" s="1" t="s">
         <v>4318</v>
       </c>
-      <c r="G1196" s="1" t="s">
+      <c r="H1196" t="s">
         <v>4319</v>
-      </c>
-[...1 lines deleted...]
-        <v>4320</v>
       </c>
     </row>
     <row r="1197" spans="1:8">
       <c r="A1197" t="s">
+        <v>4320</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>4277</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>4278</v>
+      </c>
+      <c r="F1197" t="s">
         <v>4321</v>
-      </c>
-[...10 lines deleted...]
-        <v>4264</v>
       </c>
       <c r="G1197" s="1" t="s">
         <v>4322</v>
       </c>
       <c r="H1197" t="s">
-        <v>4320</v>
+        <v>4323</v>
       </c>
     </row>
     <row r="1198" spans="1:8">
       <c r="A1198" t="s">
-        <v>4323</v>
+        <v>4324</v>
       </c>
       <c r="B1198" t="s">
         <v>9</v>
       </c>
       <c r="C1198" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="D1198" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1198" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1198" t="s">
-        <v>542</v>
+        <v>4325</v>
       </c>
       <c r="G1198" s="1" t="s">
-        <v>4324</v>
+        <v>4326</v>
       </c>
       <c r="H1198" t="s">
-        <v>4325</v>
+        <v>4327</v>
       </c>
     </row>
     <row r="1199" spans="1:8">
       <c r="A1199" t="s">
-        <v>4326</v>
+        <v>4328</v>
       </c>
       <c r="B1199" t="s">
         <v>9</v>
       </c>
       <c r="C1199" t="s">
-        <v>107</v>
+        <v>231</v>
       </c>
       <c r="D1199" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1199" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1199" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G1199" s="1" t="s">
-        <v>4327</v>
+        <v>4329</v>
       </c>
       <c r="H1199" t="s">
-        <v>4328</v>
+        <v>4330</v>
       </c>
     </row>
     <row r="1200" spans="1:8">
       <c r="A1200" t="s">
-        <v>4329</v>
+        <v>4331</v>
       </c>
       <c r="B1200" t="s">
         <v>9</v>
       </c>
       <c r="C1200" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="D1200" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1200" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1200" t="s">
-        <v>49</v>
+        <v>4332</v>
       </c>
       <c r="G1200" s="1" t="s">
-        <v>4330</v>
+        <v>4333</v>
       </c>
       <c r="H1200" t="s">
-        <v>4331</v>
+        <v>4334</v>
       </c>
     </row>
     <row r="1201" spans="1:8">
       <c r="A1201" t="s">
-        <v>4332</v>
+        <v>4335</v>
       </c>
       <c r="B1201" t="s">
         <v>9</v>
       </c>
       <c r="C1201" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="D1201" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1201" t="s">
-        <v>4264</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>4278</v>
       </c>
       <c r="G1201" s="1" t="s">
-        <v>4333</v>
+        <v>4336</v>
       </c>
       <c r="H1201" t="s">
         <v>4334</v>
       </c>
     </row>
     <row r="1202" spans="1:8">
       <c r="A1202" t="s">
-        <v>4335</v>
+        <v>4337</v>
       </c>
       <c r="B1202" t="s">
         <v>9</v>
       </c>
       <c r="C1202" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="D1202" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1202" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1202" t="s">
-        <v>131</v>
+        <v>542</v>
       </c>
       <c r="G1202" s="1" t="s">
-        <v>4336</v>
+        <v>4338</v>
       </c>
       <c r="H1202" t="s">
-        <v>4337</v>
+        <v>4339</v>
       </c>
     </row>
     <row r="1203" spans="1:8">
       <c r="A1203" t="s">
-        <v>4338</v>
+        <v>4340</v>
       </c>
       <c r="B1203" t="s">
         <v>9</v>
       </c>
       <c r="C1203" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="D1203" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1203" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1203" t="s">
         <v>131</v>
       </c>
       <c r="G1203" s="1" t="s">
-        <v>4339</v>
+        <v>4341</v>
       </c>
       <c r="H1203" t="s">
-        <v>4340</v>
+        <v>4342</v>
       </c>
     </row>
     <row r="1204" spans="1:8">
       <c r="A1204" t="s">
-        <v>4341</v>
+        <v>4343</v>
       </c>
       <c r="B1204" t="s">
         <v>9</v>
       </c>
       <c r="C1204" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="D1204" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1204" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1204" t="s">
-        <v>542</v>
+        <v>49</v>
       </c>
       <c r="G1204" s="1" t="s">
-        <v>4342</v>
+        <v>4344</v>
       </c>
       <c r="H1204" t="s">
-        <v>4343</v>
+        <v>4345</v>
       </c>
     </row>
     <row r="1205" spans="1:8">
       <c r="A1205" t="s">
-        <v>4344</v>
+        <v>4346</v>
       </c>
       <c r="B1205" t="s">
         <v>9</v>
       </c>
       <c r="C1205" t="s">
-        <v>269</v>
+        <v>115</v>
       </c>
       <c r="D1205" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1205" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1205" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
       <c r="G1205" s="1" t="s">
-        <v>4345</v>
+        <v>4347</v>
       </c>
       <c r="H1205" t="s">
-        <v>4346</v>
+        <v>4348</v>
       </c>
     </row>
     <row r="1206" spans="1:8">
       <c r="A1206" t="s">
-        <v>4347</v>
+        <v>4349</v>
       </c>
       <c r="B1206" t="s">
         <v>9</v>
       </c>
       <c r="C1206" t="s">
-        <v>273</v>
+        <v>118</v>
       </c>
       <c r="D1206" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1206" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1206" t="s">
-        <v>765</v>
+        <v>131</v>
       </c>
       <c r="G1206" s="1" t="s">
-        <v>59</v>
+        <v>4350</v>
       </c>
       <c r="H1206" t="s">
-        <v>4348</v>
+        <v>4351</v>
       </c>
     </row>
     <row r="1207" spans="1:8">
       <c r="A1207" t="s">
-        <v>4349</v>
+        <v>4352</v>
       </c>
       <c r="B1207" t="s">
         <v>9</v>
       </c>
       <c r="C1207" t="s">
-        <v>277</v>
+        <v>122</v>
       </c>
       <c r="D1207" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1207" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1207" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
       <c r="G1207" s="1" t="s">
-        <v>4350</v>
+        <v>4353</v>
       </c>
       <c r="H1207" t="s">
-        <v>4351</v>
+        <v>4354</v>
       </c>
     </row>
     <row r="1208" spans="1:8">
       <c r="A1208" t="s">
-        <v>4352</v>
+        <v>4355</v>
       </c>
       <c r="B1208" t="s">
         <v>9</v>
       </c>
       <c r="C1208" t="s">
-        <v>281</v>
+        <v>126</v>
       </c>
       <c r="D1208" t="s">
-        <v>4263</v>
+        <v>4277</v>
       </c>
       <c r="E1208" t="s">
-        <v>4264</v>
+        <v>4278</v>
       </c>
       <c r="F1208" t="s">
-        <v>765</v>
+        <v>542</v>
       </c>
       <c r="G1208" s="1" t="s">
-        <v>59</v>
+        <v>4356</v>
       </c>
       <c r="H1208" t="s">
-        <v>4353</v>
+        <v>4357</v>
       </c>
     </row>
     <row r="1209" spans="1:8">
       <c r="A1209" t="s">
-        <v>4354</v>
+        <v>4358</v>
       </c>
       <c r="B1209" t="s">
         <v>9</v>
       </c>
       <c r="C1209" t="s">
-        <v>10</v>
+        <v>269</v>
       </c>
       <c r="D1209" t="s">
-        <v>4355</v>
+        <v>4277</v>
       </c>
       <c r="E1209" t="s">
-        <v>4356</v>
+        <v>4278</v>
       </c>
       <c r="F1209" t="s">
         <v>49</v>
       </c>
       <c r="G1209" s="1" t="s">
-        <v>4357</v>
+        <v>4359</v>
       </c>
       <c r="H1209" t="s">
-        <v>4358</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="1210" spans="1:8">
       <c r="A1210" t="s">
-        <v>4359</v>
+        <v>4361</v>
       </c>
       <c r="B1210" t="s">
         <v>9</v>
       </c>
       <c r="C1210" t="s">
-        <v>17</v>
+        <v>273</v>
       </c>
       <c r="D1210" t="s">
-        <v>4355</v>
+        <v>4277</v>
       </c>
       <c r="E1210" t="s">
-        <v>4356</v>
+        <v>4278</v>
       </c>
       <c r="F1210" t="s">
-        <v>49</v>
+        <v>765</v>
       </c>
       <c r="G1210" s="1" t="s">
-        <v>4360</v>
+        <v>59</v>
       </c>
       <c r="H1210" t="s">
-        <v>4361</v>
+        <v>4362</v>
       </c>
     </row>
     <row r="1211" spans="1:8">
       <c r="A1211" t="s">
-        <v>4362</v>
+        <v>4363</v>
       </c>
       <c r="B1211" t="s">
         <v>9</v>
       </c>
       <c r="C1211" t="s">
-        <v>10</v>
+        <v>277</v>
       </c>
       <c r="D1211" t="s">
-        <v>4363</v>
+        <v>4277</v>
       </c>
       <c r="E1211" t="s">
+        <v>4278</v>
+      </c>
+      <c r="F1211" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1211" s="1" t="s">
         <v>4364</v>
       </c>
-      <c r="F1211" t="s">
-[...2 lines deleted...]
-      <c r="G1211" s="1" t="s">
+      <c r="H1211" t="s">
         <v>4365</v>
-      </c>
-[...1 lines deleted...]
-        <v>4366</v>
       </c>
     </row>
     <row r="1212" spans="1:8">
       <c r="A1212" t="s">
+        <v>4366</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>281</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>4277</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>4278</v>
+      </c>
+      <c r="F1212" t="s">
+        <v>765</v>
+      </c>
+      <c r="G1212" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H1212" t="s">
         <v>4367</v>
-      </c>
-[...19 lines deleted...]
-        <v>4163</v>
       </c>
     </row>
     <row r="1213" spans="1:8">
       <c r="A1213" t="s">
+        <v>4368</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1213" t="s">
         <v>4369</v>
       </c>
-      <c r="B1213" t="s">
-[...5 lines deleted...]
-      <c r="D1213" t="s">
+      <c r="E1213" t="s">
         <v>4370</v>
       </c>
-      <c r="E1213" t="s">
+      <c r="F1213" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1213" s="1" t="s">
         <v>4371</v>
       </c>
-      <c r="G1213" s="1" t="s">
+      <c r="H1213" t="s">
         <v>4372</v>
-      </c>
-[...1 lines deleted...]
-        <v>4373</v>
       </c>
     </row>
     <row r="1214" spans="1:8">
       <c r="A1214" t="s">
+        <v>4373</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>4369</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>4370</v>
+      </c>
+      <c r="F1214" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1214" s="1" t="s">
         <v>4374</v>
       </c>
-      <c r="B1214" t="s">
-[...5 lines deleted...]
-      <c r="D1214" t="s">
+      <c r="H1214" t="s">
         <v>4375</v>
-      </c>
-[...10 lines deleted...]
-        <v>4378</v>
       </c>
     </row>
     <row r="1215" spans="1:8">
       <c r="A1215" t="s">
-        <v>4379</v>
+        <v>4376</v>
       </c>
       <c r="B1215" t="s">
         <v>9</v>
       </c>
       <c r="C1215" t="s">
         <v>10</v>
       </c>
       <c r="D1215" t="s">
+        <v>4377</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>4378</v>
+      </c>
+      <c r="F1215" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1215" s="1" t="s">
+        <v>4379</v>
+      </c>
+      <c r="H1215" t="s">
         <v>4380</v>
-      </c>
-[...7 lines deleted...]
-        <v>4383</v>
       </c>
     </row>
     <row r="1216" spans="1:8">
       <c r="A1216" t="s">
-        <v>4384</v>
+        <v>4381</v>
       </c>
       <c r="B1216" t="s">
         <v>9</v>
       </c>
       <c r="C1216" t="s">
         <v>17</v>
       </c>
       <c r="D1216" t="s">
-        <v>4380</v>
+        <v>4377</v>
       </c>
       <c r="E1216" t="s">
-        <v>4381</v>
+        <v>4378</v>
+      </c>
+      <c r="F1216" t="s">
+        <v>58</v>
       </c>
       <c r="G1216" s="1" t="s">
-        <v>4385</v>
+        <v>4382</v>
       </c>
       <c r="H1216" t="s">
-        <v>4386</v>
+        <v>4177</v>
       </c>
     </row>
     <row r="1217" spans="1:8">
       <c r="A1217" t="s">
+        <v>4383</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>464</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>4384</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>4385</v>
+      </c>
+      <c r="G1217" s="1" t="s">
+        <v>4386</v>
+      </c>
+      <c r="H1217" t="s">
         <v>4387</v>
-      </c>
-[...16 lines deleted...]
-        <v>4389</v>
       </c>
     </row>
     <row r="1218" spans="1:8">
       <c r="A1218" t="s">
+        <v>4388</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>4389</v>
+      </c>
+      <c r="E1218" t="s">
         <v>4390</v>
       </c>
-      <c r="B1218" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F1218" t="s">
-        <v>3050</v>
+        <v>251</v>
       </c>
       <c r="G1218" s="1" t="s">
-        <v>59</v>
+        <v>4391</v>
       </c>
       <c r="H1218" t="s">
-        <v>4391</v>
+        <v>4392</v>
       </c>
     </row>
     <row r="1219" spans="1:8">
       <c r="A1219" t="s">
-        <v>4392</v>
+        <v>4393</v>
       </c>
       <c r="B1219" t="s">
         <v>9</v>
       </c>
       <c r="C1219" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D1219" t="s">
-        <v>4380</v>
+        <v>4394</v>
       </c>
       <c r="E1219" t="s">
-        <v>4381</v>
-[...2 lines deleted...]
-        <v>4393</v>
+        <v>4395</v>
       </c>
       <c r="G1219" s="1" t="s">
-        <v>59</v>
+        <v>4396</v>
       </c>
       <c r="H1219" t="s">
-        <v>4394</v>
+        <v>4397</v>
       </c>
     </row>
     <row r="1220" spans="1:8">
       <c r="A1220" t="s">
+        <v>4398</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1220" t="s">
         <v>4395</v>
       </c>
-      <c r="B1220" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G1220" s="1" t="s">
-        <v>4396</v>
+        <v>4399</v>
       </c>
       <c r="H1220" t="s">
-        <v>4397</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="1221" spans="1:8">
       <c r="A1221" t="s">
-        <v>4398</v>
+        <v>4401</v>
       </c>
       <c r="B1221" t="s">
         <v>9</v>
       </c>
       <c r="C1221" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="D1221" t="s">
-        <v>4380</v>
+        <v>4394</v>
       </c>
       <c r="E1221" t="s">
-        <v>4381</v>
-[...2 lines deleted...]
-        <v>4393</v>
+        <v>4395</v>
       </c>
       <c r="G1221" s="1" t="s">
-        <v>4399</v>
+        <v>4402</v>
       </c>
       <c r="H1221" t="s">
-        <v>4400</v>
+        <v>4403</v>
       </c>
     </row>
     <row r="1222" spans="1:8">
       <c r="A1222" t="s">
-        <v>4401</v>
+        <v>4404</v>
       </c>
       <c r="B1222" t="s">
         <v>9</v>
       </c>
       <c r="C1222" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D1222" t="s">
-        <v>4380</v>
+        <v>4394</v>
       </c>
       <c r="E1222" t="s">
-        <v>4381</v>
+        <v>4395</v>
       </c>
       <c r="F1222" t="s">
-        <v>4393</v>
+        <v>3050</v>
       </c>
       <c r="G1222" s="1" t="s">
-        <v>4402</v>
+        <v>59</v>
       </c>
       <c r="H1222" t="s">
-        <v>4403</v>
+        <v>4405</v>
       </c>
     </row>
     <row r="1223" spans="1:8">
       <c r="A1223" t="s">
-        <v>4404</v>
+        <v>4406</v>
       </c>
       <c r="B1223" t="s">
         <v>9</v>
       </c>
       <c r="C1223" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D1223" t="s">
-        <v>4380</v>
+        <v>4394</v>
       </c>
       <c r="E1223" t="s">
-        <v>4381</v>
+        <v>4395</v>
       </c>
       <c r="F1223" t="s">
-        <v>4393</v>
+        <v>4407</v>
       </c>
       <c r="G1223" s="1" t="s">
-        <v>4405</v>
+        <v>59</v>
       </c>
       <c r="H1223" t="s">
-        <v>4406</v>
+        <v>4408</v>
       </c>
     </row>
     <row r="1224" spans="1:8">
       <c r="A1224" t="s">
+        <v>4409</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>4395</v>
+      </c>
+      <c r="F1224" t="s">
         <v>4407</v>
       </c>
-      <c r="B1224" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G1224" s="1" t="s">
-        <v>4408</v>
+        <v>4410</v>
       </c>
       <c r="H1224" t="s">
-        <v>4409</v>
+        <v>4411</v>
       </c>
     </row>
     <row r="1225" spans="1:8">
       <c r="A1225" t="s">
-        <v>4410</v>
+        <v>4412</v>
       </c>
       <c r="B1225" t="s">
         <v>9</v>
       </c>
       <c r="C1225" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D1225" t="s">
-        <v>4411</v>
+        <v>4394</v>
       </c>
       <c r="E1225" t="s">
-        <v>4412</v>
+        <v>4395</v>
       </c>
       <c r="F1225" t="s">
+        <v>4407</v>
+      </c>
+      <c r="G1225" s="1" t="s">
         <v>4413</v>
       </c>
-      <c r="G1225" s="1" t="s">
+      <c r="H1225" t="s">
         <v>4414</v>
-      </c>
-[...1 lines deleted...]
-        <v>4415</v>
       </c>
     </row>
     <row r="1226" spans="1:8">
       <c r="A1226" t="s">
+        <v>4415</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>4395</v>
+      </c>
+      <c r="F1226" t="s">
+        <v>4407</v>
+      </c>
+      <c r="G1226" s="1" t="s">
         <v>4416</v>
       </c>
-      <c r="B1226" t="s">
-[...14 lines deleted...]
-      <c r="G1226" s="1" t="s">
+      <c r="H1226" t="s">
         <v>4417</v>
-      </c>
-[...1 lines deleted...]
-        <v>4418</v>
       </c>
     </row>
     <row r="1227" spans="1:8">
       <c r="A1227" t="s">
+        <v>4418</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>4395</v>
+      </c>
+      <c r="F1227" t="s">
+        <v>4407</v>
+      </c>
+      <c r="G1227" s="1" t="s">
         <v>4419</v>
       </c>
-      <c r="B1227" t="s">
-[...5 lines deleted...]
-      <c r="D1227" t="s">
+      <c r="H1227" t="s">
         <v>4420</v>
-      </c>
-[...10 lines deleted...]
-        <v>4424</v>
       </c>
     </row>
     <row r="1228" spans="1:8">
       <c r="A1228" t="s">
-        <v>4425</v>
+        <v>4421</v>
       </c>
       <c r="B1228" t="s">
         <v>9</v>
       </c>
       <c r="C1228" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D1228" t="s">
-        <v>4420</v>
+        <v>4394</v>
       </c>
       <c r="E1228" t="s">
-        <v>4421</v>
+        <v>4395</v>
       </c>
       <c r="F1228" t="s">
+        <v>4407</v>
+      </c>
+      <c r="G1228" s="1" t="s">
         <v>4422</v>
       </c>
-      <c r="G1228" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1228" t="s">
-        <v>3152</v>
+        <v>4423</v>
       </c>
     </row>
     <row r="1229" spans="1:8">
       <c r="A1229" t="s">
+        <v>4424</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>4425</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>4426</v>
+      </c>
+      <c r="F1229" t="s">
         <v>4427</v>
-      </c>
-[...13 lines deleted...]
-        <v>258</v>
       </c>
       <c r="G1229" s="1" t="s">
         <v>4428</v>
       </c>
       <c r="H1229" t="s">
         <v>4429</v>
       </c>
     </row>
     <row r="1230" spans="1:8">
       <c r="A1230" t="s">
         <v>4430</v>
       </c>
       <c r="B1230" t="s">
         <v>9</v>
       </c>
       <c r="C1230" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D1230" t="s">
-        <v>4420</v>
+        <v>4425</v>
       </c>
       <c r="E1230" t="s">
-        <v>4421</v>
+        <v>4426</v>
       </c>
       <c r="F1230" t="s">
-        <v>258</v>
+        <v>171</v>
       </c>
       <c r="G1230" s="1" t="s">
         <v>4431</v>
       </c>
       <c r="H1230" t="s">
         <v>4432</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>