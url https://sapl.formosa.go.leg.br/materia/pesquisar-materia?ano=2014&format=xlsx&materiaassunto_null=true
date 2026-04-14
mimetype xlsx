--- v0 (2026-02-03)
+++ v1 (2026-04-14)
@@ -54,9724 +54,9724 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Nélio Marques de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1579/1579_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA TERMO NO ART. 9º DO ART. 2º DO PROJETO DE LEI Nº 003/2014.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Antônio Faleiro Filho</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1632/1632_texto_integral.png</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1632/1632_texto_integral.png</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO PROJETO DE LEI COMPLEMENTAR N°201/14DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1650/1650_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1650/1650_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME DISPOSITIVOS DO PROJETO DE LEI COMPLEMENTAR 201/14 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1745/1745_texto_integral.png</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1745/1745_texto_integral.png</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO PROJETO DE LEI COMPLEMENTAR Nº201/14 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Jorge Gomes da Mota (Prof. Jorge)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1908/1908_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1908/1908_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.° 006/2014 AO PROJETO DE LEI 008/14/DR DE 19 DE MARÇO DE 2014.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Divino Ramos da Silva - Divino Ramos</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1915/1915_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1915/1915_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5°, PARÁGRAFO 8° DO PROJETO DE LEI N°. 023/2014 DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Dijair de Sousa Geracy (Miquita)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1965/1965_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1965/1965_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DA EMENTA E DO ARTIGO 1° DO PROJETO DE LEI SUBSTITUTIVO AO PROJETO DE LEI COMPLEMENTAR N.° 017/2014, QUE DISPÕE SOBRE REVOGAÇÃO DO ARTIGO 65 DA LEI COMPLEMENTAR N.° 004/2009 DO ESTATUTO DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Natanael Caetano do Nascimento (Sd. Caetano)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2039/2039_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2039/2039_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 009/14 AO PROJETO DE LEI N.º 021/14, DE 15 DE ABRIL DE 2014, DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2040/2040_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2040/2040_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 010/14 AO PROJETO DE LEI Nº 036/14</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Nélio Marques de Almeida, Jurandir Humberto Alves de Oliveira - Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O § 3° AO ART. 2° DO PROJETO DE LEI N°. 027/14, QUE DISPÕE SOBRE A INSTITUIÇÃO DA VIA ESPORTIVA E DO LAZER DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Jurandir Humberto Alves de Oliveira - Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART. 1º DO PROJETO DE LEI COMPLEMENTAR Nº. 061/14, QUE ALTERA A LEI COMPLEMENTAR N°. 003, DE 30 DE DEZEMBRO DE 2009, QUE &amp;#8220;INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO&amp;#8221;, ACRESCENDO O PARÁGRAFO 4° E § 5° AO SEU ARTIGO 182, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>EOR</t>
   </si>
   <si>
     <t>Emenda ao Orçamento</t>
   </si>
   <si>
     <t>Gilmar Vaz da Costa (Didi do Bonito)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA CASA VELATÓRIA NO DISTRITO DO BEZERRA.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2301/2301_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2301/2301_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REFORMA PARA CONCLUSÃO E ATIVAÇÃO DA CRECHE EDUARDO NUNES MARTINS.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>Gustavo Marques de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRIBUIÇÃO AO BOSQUE FORMOSA ESPORTE CLUBE.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO PARA AQUISIÇÃO DE EQUIPAMENTOS PARA A APAE E CONVÊNIO PARA INVESTIMENTO NO INSTITUTO ITIQUIRA.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE EQUIPAMENTOS PARA O HEMOCENTRO.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jeremias Gomes de Castro</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1586/1586_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UM MONUMENTO NA PRAÇA RUI BARBOSA EM HOMENAGEM A JOSÉ SAAD.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>Domingos de Sena Lopes Filho - Domingos Filho</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1593/1593_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1593/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 64, QUADRA 68 NO BAIRRO PARQUE LAGO._x000D_
 </t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1594/1594_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER TROCA DE LÂMPADA NA RUA 06, EM FRENTE O COMERCIAL RODRIGUES, NO BAIRRO PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1592/1592_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1592/1592_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ROÇAGEM ÀS MARGENS DA MATA DA BICA NA AVENIDA LAGOA FEIA.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO ASFÁLTICA NA RUA INÁCIO GARIBALDI NO BAIRRO SÃO NICOLAU, PRÓXIMO AO BAIRRO VILA AURORA.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>Jesulindo Gomes de Castro (Castro)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CORRIGIR A DEPRECIAÇÃO ASFÁLTICA NA RUA EUNICE, QUADRA 23, Nº. 24, NO BAIRRO JARDIM CALIFÓRNIA. </t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1600/1600_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1600/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A CORREÇÃO ASFÁLTICA NA RUA JOSÉ JACINTO, NO BAIRRO JARDIM CALIFÓRNIA. </t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1602/1602_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAR PLACA DE SINALIZAÇÃO "PARE", NO INÍCIO DA RUA 03, QUADRA B DO BAIRRO PRIMAVERA._x000D_
 </t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1591/1591_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1591/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER PATROLAMENTO E CASCALHAMENTO NAS ESTRADAS DO CRIXÁ, PALMEIRA I E PALMEIRA II. </t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER REFORMA, BEM COMO, MANUTENÇÃO NAS PONTES DE MADEIRA NA REGIÃO DO CRIXÁ E PALMEIRA. </t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1596/1596_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NO PÁTIO DO HOSPITAL MUNICIPAL DE FORMOSA._x000D_
 </t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1595/1595_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO DISTRITO DO BEZERRA.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1598/1598_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UM PSF ( PROGRAMA SAÚDE DA FAMÍLIA) NO POVOADO DE SANTA LEOCÁDIA. </t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO PARQUE SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1604/1604_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1604/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LIMPEZA NO CANTEIRO CENTRAL DO BAIRRO PARQUE LAGO.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1605/1605_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1605/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GERAL NO CANTEIRO DO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1606/1606_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1606/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GERAL NO CANTEIRO CENTRAL DA AVENIDA OESTE</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAR O COMBATE AO MOSQUITO DA DENGUE COM MUTIRÃO E USO DE FUMACÊ.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇAO TAPA BURACO NA AVENIDA 01 JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1609/1609_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1609/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO DISTRITO DO BEZERRA</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1610/1610_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1610/1610_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA DE BARRAS PARALELAS NO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1612/1612_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1612/1612_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS LAMPADAS NA AVENIDA LAGOA FEIA</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1613/1613_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1613/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A INSTALAÇÃO DA REDE DE ESGOTO NA RUA INÁCIO GARIBALDI NO SETOR SÃO NICOLAU NAS PROXIMIDADES DA VILA AURORA.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1617/1617_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1617/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR O PLANTIO DE CERCA VIVA NO LAGUINHO DO VOVÔ NA PARTE VOLTADA PARA A AVENIDA.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Emílio Torres de Almeida (Emílio do Raio X)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1631/1631_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR A CALÇADA DA ESCOLA MAÇOM ÂNGELO CHAVES (ANTIGO COLÉGIO MAURO ALVES GUIMARÃES) NA RUA PRESIDENTE VENCESLAU BRAZ NO SETOR PAMPULHA.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1630/1630_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1630/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM GINÁSIO DE ESPORTES NO PARQUE DAS LARANJEIRAS ONDE ERA O ANTIGO  POSTO DE SAÚDE (PSF 02) RUA 04 SN, QUE JÁ SE ENCONTRA EM SEU NOVO ENDEREÇO.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1627/1627_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAR UM CMEI (CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL), NO PARQUE DAS LARANJEIRAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUIR PARADAS DE ÔNIBUS COM COBERTURA NO SETOR IMPERATRIZ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1654/1654_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1654/1654_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAR PLACAS DE SINALIZAÇÕES NA RUA 19 COM OS CRUZAMENTOS DA VIA 16 E VIA 16 A  DO SETOR SUL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1655/1655_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1655/1655_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ACADEMIA DA TERCEIRA IDADE NA AVENIDA CIRCULAR, FUNDOS DO GINÁSIO DE ESPORTES NO SETOR FERROVIÁRIO.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1700/1700_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1700/1700_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PLACAS DE SINALIZAÇÃO EM INGLÊS PARA OS PONTOS TURÍSTICOS DE FORMOSA.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1804/1804_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1804/1804_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER ROTATÓRIA NA AVENIDA CALIFÓRNIA COM FINAL DA AVENIDA IVONE SAAD (PRÓXIMO AO POSTO CALIFÓRNIA).</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1863/1863_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1863/1863_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DE FAZER OPERAÇÃO TAPA BURACOS NA VIA 16  NO SETOR SUL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1629/1629_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1629/1629_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PLACAS DE SINALIZAÇÃO NOS RETORNOS DA AVENIDA POSTO AGROPECUÁRIO, DANDO MAIOR SEGURANÇA.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1616/1616_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1616/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RECAPEAMENTO ASFÁLTICO DA GO 116 QUE LIGA FORMOSA AO SALTO DO ITIQUIRA.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR ESTACIONAMENTO TIPO ESCAMA NO CANTEIRO CENTRAL NA AVENIDA PEDRO MONTEIRO GUIMARÃES DA ESQUINA COM A RUA COSTA PINTO ATÉ A ACADEMIA KAYTO.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1618/1618_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UMA ESCOLA NO POVOADO DA MACAMBIRA.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1619/1619_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1619/1619_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO PARQUE DA COLINA II.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1620/1620_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1620/1620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUIR UMA ESCOLA DE TEMPO INTEGRAL NO PARQUE DA COLINA II._x000D_
 </t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENTIDO DE FAZER O PLANTIO DE GRAMA NO ESTÁDIO DIOGÃO.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/</t>
+    <t>http://sapl.formosa.go.leg.br/media/</t>
   </si>
   <si>
     <t>SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UMA ESCOLA DE TEMPO INTEGRAL NO VILLAGE.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1623/1623_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1623/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL DENTRO DO LAGUINHO DA LAGOA DOS SANTOS.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A OPERAÇÃO TAPA BURACO NA RUA GOMES ORNELAS SETOR NORDESTE. </t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UMA ESCOLA DE TEMPO INTEGRAL NO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1626/1626_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UM NOVO CEMITÉRIO EM FORMOSA. </t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1639/1639_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1639/1639_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE RUA ANTONIO JONAS CASTRO.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1634/1634_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> LIMPEZA DA AVENIDA CIRCULAR PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1669/1669_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1669/1669_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR ALAMBRADOS NAS LATERAIS DA QUADRA DE AREIA, DA AVENIDA TANCREDO NEVES, PRÓXIMO AO GINÁSIO TIO LUIZ, NO SETOR SUL.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1647/1647_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1647/1647_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDE UMA MELHOR  SINALIZAÇÃO NA RUA 10 (EM FRENTE À ESCOLA AUTA VIDAL)  NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1736/1736_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1736/1736_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LIMPEZA  (PATROLAMENTO) NA  RUA F QUADRA 34 LOTE 04 JARDIM TRIANGULO.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>José Aparecido de Sousa Leite (Zequinha Leiloeiro)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1801/1801_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1801/1801_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ACADEMIA PARA IDOSO NA VILA MARILAC.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Iron Pereira da Mota (Cabo Mota)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1646/1646_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1646/1646_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E COLOCAR AS DEVIDAS PLACAS DE SINALIZAÇÃO NA RUA 16 NA FORMOSINHA.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1649/1649_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1649/1649_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA OPERAÇÃO TAPA BURACOS NA RUA 08 DO BAIRRO PARQUE DA COLINA. </t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR UMA FAIXA DE PEDESTRES NA AVENIDA BRASÍLIA FRENTE AO AUTO-ATENDIMENTO DA CAIXA ECONÔMICA FEDERAL, PRÓXIMO AO TÊNIS CLUBE.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1740/1740_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1740/1740_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE BOX PARA OS CARROCEIROS NA AVENIDA ISPER GEBRIM DESTA CIDADE.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1659/1659_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1659/1659_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER FISCALIZAÇÃO DE TODAS AS CASAS DOADAS PELA PREFEITURA.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1660/1660_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1660/1660_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMADO UM GRUPO DE TRABALHO COM PROFISSIONAIS QUALIFICADOS PARA ORIENTAR CRIANÇAS E ADOLESCENTES NA PREVENÇÃO CONTRA AS DROGAS.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1653/1653_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1653/1653_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE LÂMPADAS QUEIMADAS NA RUA INTENDENTE PEREIRA DUTRA, Nº 37 DO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1668/1668_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1668/1668_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE REALIZAR OPERAÇÃO TAPA BURACOS NA RUA 03 DO SETOR PRIMAVERA.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1670/1670_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1670/1670_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCAR REFLETORES DA QUADRA  DE AREIA, NA AVENIDA TANCREDO TANCREDO NEVES, NO SETOR SUL.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1648/1648_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1648/1648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UM ESTUDO REFERENTE AO TRANSITO DA AVENIDA VALERIANO DE CASTRO PRÓXIMO AO SUPERMERCADO. </t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1656/1656_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1656/1656_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM PSF (PROGRAMA SAÚDE DA FAMÍLIA) NO POVOADO SALOBRÃO.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1657/1657_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA ACADEMIA PRO IDOSO NO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1658/1658_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1658/1658_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A PINTURA DA FAIXA DE PEDESTRE COM UMA TINTA ESPECIAL EM FRENTE AO COLÉGIO ESTADUAL HUGO </t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1663/1663_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1663/1663_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR PARA O MUNICÍPIO UMA PATROLA NIVELADORA, RETRO ESCAVADEIRA, 03 (TRÊS) CAMINHÕES E 01 (UMA) COMPACTADORA.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1664/1664_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1664/1664_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A EMPRESA DE ÔNIBUS ANAPOLINA, QUE POSSUI A LINHA BRASÍLIA A FORMOSA, QUE COLOQUE MAIS ÔNIBUS ENTRE 21:30H E 23:30H, PARA MELHOR ATENDER SEUS PASSAGEIROS.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1674/1674_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAVIMENTAÇÃO ASFALTICA NA RUA H QUE LIGA À AVENIDA B DO BAIRRO VILA VERDE</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGAR OS COMÉRCIOS, INDUSTRIAS, BEM COMO, AS FÁBRICAS PARA COLOCAR FILTROS NAS CHAMINÉS A FIM DE CONTER A EMISSÃO DE GASES POLUENTES NA ATMOSFERA.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1719/1719_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1719/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS NAS RUAS 13, 20 E 10A DO JARDIM OLIVEIRA</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1696/1696_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1696/1696_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR RESTAURANTE COMUNITÁRIO PARA FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1695/1695_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1695/1695_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR O FECHAMENTO DOS DOIS RETORNOS ENTRE O SUPERMERCADO BRETAS E O POSTO PARANÃ.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1694/1694_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1694/1694_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA INDÚSTRIA DE LATICÍNIOS NO COLÉGIO AGRÍCOLA.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER OPERAÇÃO TAPA BURACOS NA AVENIDA GOIÁS, MAIS PRECISAMENTE DEPOIS DA AVENIDA 02, LOCALIZADA NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1693/1693_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1693/1693_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADQUIRIR 08 (OITO) CADEIRAS DE RODAS PARA PRÁTICA DE BASQUETE, E 03 (TRÊS) JOGOS DE RODAS SOBRE SALENTES.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1683/1683_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1683/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A PINTURA DA FAIXA DE PEDESTRE COM UMA TINTA ESPECIAL EM FRENTE AO COLÉGIO COLÉGIO JOAQUIM MAGALHÃES.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1675/1675_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1675/1675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UM PARQUE INFANTIL NO JARDIM PLANALTO_x000D_
 </t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1676/1676_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1676/1676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UMA ESCOLA NO JARDIM PLANALTO._x000D_
 </t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1677/1677_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NO DISTRITO DO JK._x000D_
                         _x000D_
 </t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1678/1678_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1678/1678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A PINTURA DA FAIXA DE PEDESTRE COM UMA TINTA ESPECIAL EM FRENTE AO COLÉGIO ESTADUAL HUGO. </t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1680/1680_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM PSF (PROGRAMA SAÚDE DA FAMÍLIA) NO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1681/1681_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1681/1681_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM PSF (PROGRAMA SAÚDE DA FAMÍLIA) NO POVOADO DA TABOCA.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1682/1682_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1682/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA 10 NAS PROXIMIDADES DO S 11 SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1701/1701_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1701/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A PAVIMENTAÇÃO ASFÁLTICA NA RUA 22 DO SETOR SUL.  </t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1699/1699_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1699/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR UM QUEBRA MOLAS NA RUA SANTA LUZIA PRÓXIMO AO S11, NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1686/1686_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A PAVIMENTAÇÃO ASFÁLTICA NO FINAL DA RUA SANTA TEREZINHA NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1687/1687_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NO BAIRRO NOVA FORMOSA.  </t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1688/1688_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UM MINI HOSPITAL NO JK._x000D_
 </t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1689/1689_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM CENTRO DE ATENDIMENTO AO IDOSO COM MÉDICOS NO SETOR NORDESTE</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1690/1690_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBIR A JOGADA DE LIXO NO ATERRO DO ANTIGO &amp;#8220;BORROCÃO&amp;#8221; NO BAIRRO BARROQUINHA SETOR NORD</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1691/1691_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1691/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UM PARQUE INFANTIL NO BAIRRO NOVA FORMOSA._x000D_
 </t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1692/1692_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1692/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A REFORMA NAS GRADES DO HOSPITAL MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1698/1698_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1698/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ROÇAGEM EM TODA EXTENSÃO DO CANTEIRO CENTRAL DA AVENIDA LAGOA FEIA.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR ESTACIONAMENTO PARA FREQUENTADORES DA LAGOA FEIA, ASSIM DEIXANDO A PISTA APENAS PARA TRAFEGO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REPOSIÇÃO DE LÂMPADAS DO GINÁSIO IVANI PAIVA NO SETOR PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR ASFALTO NA VIA PÚBLICA 06 QUADRA 14 PARQUE LAGO, AO LADO DO COLÉGIO WALDA MIRANDA.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1789/1789_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1789/1789_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO A REVISÃO DA ILUMINAÇÃO PÚBLICA NA RUA 08 QUADRA 04 NO BAIRRO PARQUE DA COLINA._x000D_
  </t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS NAS RUAS 11, 12 E 17 DO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1788/1788_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1788/1788_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A IMPLANTAÇÃO DA REDE DE ESGOTO NA RUA 102 DO BAIRRO NOVA FORMOSA.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1852/1852_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1852/1852_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO COM A MAIOR BREVIDADE POSSÍVEL A REFORMA DA PONTE EM SANTO ANTÔNIO DOS ALVES &amp;#8211; FAZ</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UM CAMPO SINTÉTICO NA VIGILÂNDIA.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA COBERTURA NA QUADRA DE ESPORTES DA VIGILÂNDIA.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA ACADEMIA POPULAR NA VIGILÂNDIA.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>REVISÃO DE ILUMINAÇÃO DA RUA F QUADRA 34 JARDIM TRIANGULO.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1721/1721_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA ENTRE A RUA JATOBÁ E A RUA GRAVATA NO BAIRRO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE TODAS AS LÂMPADAS QUE ESTIVER QUEIMADA NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NA AVENIDA FERROVIÁRIA &amp;#8220;E&amp;#8221; EM FRENTE O Nº 615 SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NO JARDIM PLANALTO._x000D_
                        _x000D_
 </t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1725/1725_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1725/1725_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NO CANTEIRO CENTRAL DA AVENIDA FERROVIÁRIA &amp;#8220;E&amp;#8221; NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1728/1728_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1728/1728_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE DUAS (02) LOMBADAS (QUEBRA MOLAS) EM TODA A EXTENSÃO DA RUA 28, DO SETOR BOSQUE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1729/1729_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1729/1729_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR 02 (DUAS) LOMBADAS (QUEBRA MOLAS) NA AVENIDA RIFÂNIA DO SETOR ABREU.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1730/1730_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1730/1730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO COM URGÊNCIA, SERVIÇOS DE &amp;#8220;TAPA BURACOS&amp;#8221; NA RUA 34 DO SETOR BOSQUE.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1790/1790_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1790/1790_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO A PRESENÇA DA POLICIA MILITAR COM MAIS FREQUÊNCIA NO BAIRRO NOVA FORMOSA._x000D_
  </t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1727/1727_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1727/1727_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR ILUMINAÇÃO PÚBLICA NA VIA 10 NO SETOR SUL.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1742/1742_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1742/1742_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO EM TODA EXTENSÃO DA AVENIDA 01, DO SETOR BELA VISTA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1741/1741_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1741/1741_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A PINTURA (REPINTURA) DO MEIO FIO EM TODA EXTENSÃO DA RUA VISCONDE DE PORTO SEGURO, CENTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1870/1870_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1870/1870_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REAVIVAR A FAIXA DE PEDESTRES NA PRAÇA DO MERCADO, AO LADO DO CENTRO COMERCIAL IBRAIM JORGE.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1737/1737_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1737/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR UMA RAMPA DE ACESSO NA PARTE INTERNA DA PREFEITURA, SENTIDO AUDITÓRIO PARA O PROTOCOLO, NO LOCAL APENAS HÁ EXISTÊNCIA DE ESCADAS.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1733/1733_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1733/1733_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR ESTACIONAMENTO NO CANTEIRO CENTRAL DA AVENIDA LAGOA FEIO DA ESQUINA COM A RUA 15 ATÉ FUNDOS DA GARAGEM DA VIAN.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1734/1734_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1734/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER COMPLEMENTAÇÃO ASFÁLTICA NA RUA TRAVESSA SANTA LUZIA PARQUE DOM BOSCO.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1871/1871_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1871/1871_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REAVIVAR A SINALIZAÇÃO DE PARE NA AVENIDA AGROPECUÁRIA, EM FRENTE AO COMERCIAL ECONÔMICO.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1738/1738_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1738/1738_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A RETIRADA DE LIXOS E MATOS EXISTENTES NAS RUAS DO SETOR DE CHÁCARAS SUL.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCAR A PLACA DE SINALIZAÇÃO PROIBIDO TRÂNSITO DE VEÍCULO, NA RUA OLÍMPIO JACINTO, POIS A MESMA ESTÁ TOTALMENTE INDECIFRÁVEL.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1735/1735_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1735/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NO TRECHO DA RUA 20 QD. 27 DO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1739/1739_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1739/1739_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAR AS PESSOAS COM DEFICIÊNCIA FÍSICA PRATICANTES DAS MODALIDADES: BASQUETE E VOLEI EM CADEIRAS DE RODAS BEM COMO PRATICANTES DE OUTRAS MODALIDADES ESPECIAIS A TEREM  PRIORIDADE DE HORÁRIOS PARA PRÁTICAS DE SUAS ATIVIDADES NOS GINÁSIOS E DEPENDÊNCIAS DO PODER PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1746/1746_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1746/1746_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR O CONSERTO URGENTE DA REDE DE ESGOTO NA RUA 35 DO SETOR BOSQUE, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1743/1743_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1743/1743_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA PISTA DE SKATE SETOR PRIMAVERA.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1744/1744_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1744/1744_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA ACADEMIA PARA O IDOSO NO BAIRRO NOVA FORMOSA.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1759/1759_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1759/1759_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAR, CONFORME PRECONIZA O ARTIGO 94 DO CTB, O "QUEBRA-MOLAS" LOCALIZANDO NA RUA NAGIB SIMÃO, EM FRENTE AO NÚMERO 144, LOCALIZADO NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1873/1873_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1873/1873_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REAVIVAR A FAIXA DE PEDESTRE NA RUA VISCONDE DE PORTO SEGURO, EM FRENTE À LOTÉRICA CENTRAL.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1753/1753_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1753/1753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR DUAS LOMBADAS E UMA FAIXA DE PEDESTRES EM FRENTE À IGREJA FONTE DE VIDA, NA AVENIDA CIRCULA, N.° 165,FORMOSINHA.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1754/1754_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1754/1754_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA NA RUA 13 DE MAIO, ENTRE A RUA ANA DE JESUS MELO E RUA 07, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1869/1869_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1869/1869_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR PLACA DE SINALIZAÇÃO "PARE " NA ESQUINA DA RUA OLÍMPIO JACINTO COM A RUA JOÃO MOREIRA.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1755/1755_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1755/1755_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO E QUEBRA MOLA DA RUA 13 E EM VÁRIOS CRUZAMENTOS DO BAIRRO JARDIM BELA VISTA PARA REDUÇÃO DE VELOCIDADE DOS CARROS E MOTOS QUE PASSAM NESTA RUA.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1756/1756_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UMA ESCOLA DE TEMPO INTEGRAL NO PARQUE DA COLINA I._x000D_
 </t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1774/1774_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1774/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUIR O CANAL DO CÓRREGO JOSEFA GOMES NA BR 020 QUE FAZ LIGAÇÃO COM A LAGOA FEIA.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1771/1771_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1771/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADA NA RUA SÃO PEDRO NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1772/1772_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1772/1772_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADA NA AVENIDA ÂNGELO CHAVES NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1773/1773_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1773/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A MANUTENÇÃO EM TODAS AS LÂMPADAS QUEIMADAS  NO DISTRITO DO BEZERRA.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1791/1791_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1791/1791_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA GARAGEM DA PREFEITURA, AV. ANHANGUERA S/Nº SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1800/1800_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1800/1800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">0147/14 - SISTEMA DE CAPTAÇÃO DE AGUAS PLUVIAIS E RECUPERAÇÃO ASFALTICA NA RUA 23 VILA VERDE. </t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1806/1806_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1806/1806_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM QUEBRA-MOLAS NA AVENIDA VALERIANO DE CASTRO, EM FRENTE AO Nº 1.501, SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1807/1807_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1807/1807_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A SINALIZAÇÃO HORIZONTAL(PINTURA DE QUEBRA MOLAS)NA AVENIDA MAESTRO JOÃO DO ESPÍRITO SANTO, EM FRENTE AO HOSPITAL MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1782/1782_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1782/1782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER REDUTOR DE VELOCIDADE NA RUA 01 SETOR PRIMAVERA PRÓXIMO A ESQUINA DA RUA PADRE TOMÉ._x000D_
 </t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1778/1778_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1778/1778_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER MURO OU GRADEAR TODA A QUADRA DE ESPORTE DO BAIRRO NOVA FORMOSA.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1779/1779_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1779/1779_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM QUIOSQUE NA PRAÇA RUI BARBOSA, EM FRETE A CELG.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1780/1780_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1780/1780_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DO BAIRRO NOVA FORMOSA, COM CONSTRUÇÃO DE UM PARQUE E ACADEMIA PARA GINÁSTICA.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1781/1781_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1781/1781_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER INFRAESTRUTURA E PAVIMENTAÇÃO ASFÁLTICA NAS SEGUINTES RUAS: 9(NOVE), 12(DOZE), 13(TREZE) E 17(DEZESSETE) DO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1785/1785_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1785/1785_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER INFRAESTRUTURA E PAVIMENTAÇÃO ASFÁLTICA NAS SEGUINTES RUAS: I E 04(QUATRO) DO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1777/1777_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1777/1777_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE 05 ( CINCO) REDUTOR DE VELOCIDADE NA  AVENIDA &amp;#8220;D&amp;#8221; Q 56  NO VILA VERDE.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1792/1792_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1792/1792_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A COBERTURA DA QUADRA DE ESPORTE DA FAZENDA ISOLADA PALMEIRA LOCAL, NO PALMEIRA II.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1848/1848_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1848/1848_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA NA RUA 02 NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1851/1851_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1851/1851_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GERAL EM TODA A EXTENSÃO DA AV. 03 SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1841/1841_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1841/1841_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER CANALIZAÇÃO, O PATROLAMENTO E CASCALHAMENTO DA VIA 04 SETOR DE CHÁCARA NO JARDIM DAS AMÉRICA.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1794/1794_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1794/1794_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA AMARO JUVENAL DE ALMEIDA EM FRENTE AO NÚMERO 31 NO SETOR SUL.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1795/1795_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1795/1795_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAR O PARQUINHO PRÓXIMO A MATA DA BICA.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1796/1796_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1796/1796_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA QUADRA DE ESPORTE NA VIA 10, NO SETOR SUL.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1797/1797_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1797/1797_texto_integral.pdf</t>
   </si>
   <si>
     <t>UM CALÇADÃO PARA PRÁTICA DE EXERCÍCIOS FÍSICOS NA RUA VICENTINA NO SETOR SUL, FUNDOS DO AEROPORTO.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1799/1799_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1799/1799_texto_integral.pdf</t>
   </si>
   <si>
     <t>UM CALÇADÃO PARA PRÁTICA DE EXERCÍCIOS FÍSICOS E UMA ACADEMIA PÚBLICA NA RUA 08 NO SETOR BOSQUE II.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1798/1798_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1798/1798_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A LIMPEZA DAS CALÇADAS FRENTE AOS LOTES NA AVENIDA CRISTALINA, NO SETOR SUL.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1793/1793_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1793/1793_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM CAMPO POLIESPORTIVO GRAMADO OU SINTÉTICO NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1805/1805_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1805/1805_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO REVISÃO DE ILUMINAÇÃO PÚBLICA NA RUA C NUMERO 22 E RUA 34 NUMERO 413 DO SETOR BOSQUE II.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1858/1858_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1858/1858_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A ILUMINAÇÃO COMPLETA EM TRÊS POSTES PUBLICO NA RUA 65, EM FRENTE A FACULDADE IFG (INSTITUTO FEDERAL DE GOIÁS).</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER PAVIMENTAÇÃO ASFÁLTICA NA RUA 04, QUADRA 66 NÚMERO 02 NO SETOR PARQUE DA COLINA I. </t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAR MONITORES PARA ATENDIMENTO DE ALUNOS ESPECIAIS NAS ESCOLAS MUNICIPAIS. </t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1824/1824_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t>173/2014 - TROCAR 03 (TRÊS) PEQUENAS PONTES POR BUEIROS NAS SEGUINTES LOCALIDADES: 1º DEPOIS DA PONT</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1825/1825_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIR 05 (CINCO) PONTES DE MADEIRAS POR PONTES DE CONCRETO NAS SEGUINTES LOCALIDADES</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1846/1846_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1846/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NA RUA 15, QUADRA 41 DO SETOR JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1874/1874_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1874/1874_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REALIZAR OPERAÇÃO TAPA BURACOS NA AVENIDA TANCREDO NEVES EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1840/1840_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1840/1840_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR O SERVIÇO WIFI, NAS PRAÇAS PÚBLICAS DO MUNICÍPIO SENDO A PRAÇA RUI BARBOSA A 1° A TER O REFERIDO SERVIÇO.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1831/1831_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1831/1831_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAR A ÁREA NECESSÁRIA DE UM NOVO LAGUINHO, SEMELHANTE AO LAGUINHO DO VOVÔ, TAL A ÁREA SE LOCALIZA NA AV. IVONE SAAD, ABAIXO DA FACULDADE CAMBURY EM FRENTE A ESQUINA DO CENTRO DE LINGUAS WIZARD.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1835/1835_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1835/1835_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A REVITALIZAÇÃO DAS PLANTAS ORNAMENTAIS E GRAMADO DA PRAÇA NEIVA ZELAYA, LOCALIZADA NO BAIRRO BELA VISTA MAIS PRECISAMENTE NA ESQUINA COM O VALE DO AMANHECER.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1812/1812_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1812/1812_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADA NA RUA 27 PARQUE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1813/1813_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1813/1813_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADA NA RUA 08 NO PARQUE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1814/1814_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1814/1814_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 08 NO PARQUE SÃO FRANCISCO DE  ASSIS.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1815/1815_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1815/1815_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 27 PARQUE SÃO FRANCISCO DE ASSIS._x000D_
                        _x000D_
 </t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1816/1816_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1816/1816_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A PAVIMENTAÇÃO ASFALTÍCA NA RUA 35 NO PARQUE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1817/1817_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1817/1817_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A PAVIMENTAÇÃO ASFALTÍCA NA RUA 34 NO PARQUE SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1818/1818_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1818/1818_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA NA RUA 25 NO PARQUE SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 25 NO PARQUE SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1820/1820_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1820/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL ÀS MARGENS DA LAGOA FEIA.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1821/1821_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1821/1821_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA NA AVENIDA SENADOR COIMBRA NAS PROXIMIDADES DA CRECHE DO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1842/1842_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1842/1842_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REDUTOR DE VELOCIDADE NA RUA SANTA LUZIA NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1861/1861_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1861/1861_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAR AGENTES COMUNITÁRIO DE SAÚDE - ACS PARA O PSF 02, NO PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1856/1856_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1856/1856_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR LÂMPADAS EM 04 POSTES DE ENERGIA NA RUA BELA VISTA QD. 07 NO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1849/1849_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1849/1849_texto_integral.pdf</t>
   </si>
   <si>
     <t>MURAR OU GRADEAR SEDE DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1855/1855_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1855/1855_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER COMPLEMENTAÇÃO ASFÁLTICA NAS RUAS 17,19,22 E 30 DO BAIRRO SANTA BARBARA (SENDO DUAS RUAS 17 NO MESMO LOCAL E A COMPLEMENTAÇÃO ASFÁLTICA E PARA AS DUAS RUAS.) </t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1892/1892_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1892/1892_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER INFRAESTRUTURA E PAVIMENTAÇÃO ASFÁLTICA NAS RUAS 3(TRÊS) E 5(CINCO) DO JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1850/1850_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1850/1850_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE LÂMPADA NO POSTE DA RUA 02 NO BAIRRO DA FORMOSINHA (FRENTE À CASA 490)</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1847/1847_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1847/1847_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS NA RUA 16, QUADRA 21 DO SETOR JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1857/1857_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1857/1857_texto_integral.pdf</t>
   </si>
   <si>
     <t>MÃO ÙNICA</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1866/1866_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1866/1866_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER O REBAIXAMENTO DAS CALÇADAS QUANDO FOR FAZER AS RUAS E QUE O PODER PÚBLICO ARQUE COM AS DESPESAS.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1865/1865_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1865/1865_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LOMBADA E LIMPEZA DA QUADRA G, LOTE 01 DIVISA COM A RUA CEARÁ NO RESIDENCIAL SANTA ROSA.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1859/1859_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1859/1859_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO PARQUE LAGO</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1862/1862_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1862/1862_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER ALARGAMENTO E ENCASCALHAMENTO E INSTALAR POSTE DE ILUMINAÇÃO PUBLICA  NA RUA 29 NO PARQUE SÃO FRANSCICO DE ASSIS.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1864/1864_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1864/1864_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A PAVIMENTAÇÃO ASFÁLTICA DO TRECHO QUE LIGA A AVENIDA CENTRAL NO SETOR PARQUE LAGO À RODOVIA BR 020.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAR A RUA 33 LOCALIZADA NO PARQUE SÃO FRANCISCO DE ASSIS, PRÓXIMO À LAGOA FEIA.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR PATROLAMENTO DE RECUPERAÇÃO COM CASCALHAMENTO PARA O DEVIDO ESCOAMENTO DE ÁGUAS NA VIA DE ACESSO PARA ÁS CHÁCARAS RECANTO DO INDAIÁ, SENTIDO HÁRAS CRUZEIRO DO SUL, SEGUINDO NA GO 430-KM 18, ENTRADA PARA DIREITA NO SENTIDO PARA A CACHOEIRA DO INDAIÁ 3,6 KM VIRAR À DIREITA. </t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t>DAR CONTINUIDADE AO PATROLAMENTO Á RUA EDUARDO JOSÉ DE PAIVA LOCALIZADA AO LADO DO CONDOMÍNIO JARDIM IPÊ.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1868/1868_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1868/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A REVISÃO DE ILUMINAÇÃO PÚBLICA NA EXTENSÃO DA RUA TRAVESSA GO NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1867/1867_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1867/1867_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A MANUTENÇÃO DA REDE DE ESGOTO NA AVENIDA 2 DO BAIRRO FORMOSINHA EM FRENTE AO BAR DO PARAÍBA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1890/1890_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1890/1890_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UM QUEBRA MOLAS OU UM REDUTOR DE VELOCIDADE NA AVENIDA CALIFÓRNIA, ESPECIFICAMENTE EM FRENTE À ACADEMIA TÚLIO VAZ LOCALIZADA NO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1884/1884_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1884/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO ASFÁLTICA NA RUA TRAVESSA SANTA LUZIA NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1885/1885_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO NAS RUAS SALIM BITTAR A PARTIR DO NÚMERO 255, PARQUE LAGUNA E RUA ROSÁRIO TAVARES.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1875/1875_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1875/1875_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR ILUMINAÇÃO PÚBLICA NA RUA 06 NO PARQUE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1876/1876_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1876/1876_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 06 PARQUE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 31 PARQUE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1878/1878_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1878/1878_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 34 PARQUE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1879/1879_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1879/1879_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADA NA RUA 34 PARQUE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A TROCA DE LÂMPADA NA RUA 37 PARQUE SÃO FRANCISCO DE ASSIS._x000D_
 </t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1881/1881_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1881/1881_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 37 PARQUE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>FAZER A PAVIMENTAÇÃO ASFALTÍCA NA RUA 37 NO PARQUE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1883/1883_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1883/1883_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAR ILUMINAÇÃO PÚBLICA NA RUA 31 NO PARQUE SÃO FRANCISCO DE ASSIS. </t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1891/1891_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1891/1891_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA A QUADRA 01 SETOR E NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1927/1927_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1927/1927_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER QUEBRA MOLAS NA RUA TRAVESSA GO-116, EM FRENTE AO Nº105, SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1893/1893_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1893/1893_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO HORIZONTAL(PINTURA DOS QUEBRAS-MOLAS)AVENIDA PEDRO MONTEIRO GUIMARÃES, CRUZAMENTO COM A RUA 10 DO SETOR FERROVIÁRIO.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1899/1899_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1899/1899_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER ATERRAMENTO E TRANSFORMAR EM JARDINS AS DUAS ROTATÓRIA QUE DIVIDEM O SETOR PRIMAVERA DO JARDIM OLIVEIRA NA AVENIDA CIRCULAR.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1900/1900_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1900/1900_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER OPERAÇÃO TAPA BURACO NA RUA 07 DO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1901/1901_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1901/1901_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REDUTOR DE VELOCIDADE NA RUA G QUADRA 02 NORTE PARANÃ SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1902/1902_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1902/1902_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> FAZER OPERAÇÃO TAPA BURACO NA RUA G QUADRA 02 NORTE PARANÃ SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1903/1903_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1903/1903_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  PROVIDENCIAR BRAÇOS COMPLETO PARA POSTE DE ILUMINAÇÃO PUBLICA NA RUA G QUADRA 02 NORTE PARANÃ SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1904/1904_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1904/1904_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REVISÃO DE ILUMINAÇÃO PUBLICA DA RUA 64 DO SETOR PARQUE LAGO.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1954/1954_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1954/1954_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR A FROTA DE ÔNIBUS NA LINHA PARQUE DA COLINA</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1935/1935_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1935/1935_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS NO TRECHO DA RUA 20, QUADRA 36 DO SETOR JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1907/1907_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1907/1907_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAR CONSTRUÇÃO DE UM CALÇADÃO NA AVENIDA CRISTALINA - SETOR CHÁCARAS SUL (AVENIDA EM FRENTE À PRIMAVIA).</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1936/1936_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1936/1936_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NO TRECHO DA RUA 13, QUADRA 19 DO SETOR JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1937/1937_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1937/1937_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NO TRECHO DA RUA 04, QUADRA F DO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1918/1918_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1918/1918_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAR UM GUARDA MUNICIPAL EM ALGUMAS DAS PRINCIPAIS PRAÇAS E DE MAIS MOVIMENTO. PRAÇA RUI BARBOSA, LAGUINHO DO VOVÔ, LAGUINHO DA VOVÓ, NO SETOR PARQUE DA COLINA, DO SETOR IMPERATRIZ (X), DA RODOVIÁRIA, ANÍSIO LOBO E IMPERATRIZ. </t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1931/1931_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1931/1931_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR A SEDE DA DELEGACIA DA MULHER.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1930/1930_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1930/1930_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA MANUTENÇÃO E MELHORIAS NA REDE DE ESGOTO NA AVENIDA CIRCULAR NO SETOR BOSQUE, ESPECIFICAMENTE EM FRENTE A IGREJA ADVENTISTA.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1940/1940_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1940/1940_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONSTRUÇÃO DE 3 LOMBADAS EM TODA A EXTENSÃO DA RUA 02 DA VILA CAROLINA.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1928/1928_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1928/1928_texto_integral.pdf</t>
   </si>
   <si>
     <t>Nº241 - CRIAÇÃO DE CENTRO DE USO MÚLTIPLOS, NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1921/1921_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1921/1921_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER INFRAESTRUTURA E PAVIMENTAÇÃO ASFÁLTICA NAS RUAS &amp;#8220;A&amp;#8221; E &amp;#8220;B&amp;#8221; DO JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1917/1917_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1917/1917_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A OPERAÇÃO TAPA BURACO NA RUA GOMES ORNELAS NAS PROXIMIDADES DA LAGOA DOS SANTOS.             </t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1922/1922_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1922/1922_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER ALARGAMENTO NA RUA 29 NO PARQUE SÃO FRANCISCO DE ASSIS</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1923/1923_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1923/1923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR POSTE DE ILUMINAÇÃO PUBLICA NA RUA 29 NO PARQUE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1924/1924_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1924/1924_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER O ENCASCALHAMENTO DA RUA 29 NO PARQUE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1925/1925_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1925/1925_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A PAVIMENTAÇÃO ASFALTÍCA NA RUA 34 NO PARQUE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1926/1926_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1926/1926_texto_integral.pdf</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1941/1941_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1941/1941_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER OPERAÇÃO TAPA BURACO NA AVENIDA CIRCULAR NO BAIRRO VILA VERDE</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1939/1939_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1939/1939_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS NA AVENIDA CALIFORNIA, ACIMA DA ACADEMIA TÚLIO VAZ DO SETOR CALIFÓRNI</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1938/1938_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1938/1938_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS NA RUA SANTA LUZIA COM RUA EMÍLIO POVOA, CENTRO.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1947/1947_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1947/1947_texto_integral.docx</t>
   </si>
   <si>
     <t>REFAZER PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA ANGELO CHAVES</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1948/1948_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1948/1948_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFAZER PAVIMENTAÇÃO ASFÁLTICA NA RUA BENEDITO GALVÃO NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1944/1944_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1944/1944_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 12 NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1945/1945_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1945/1945_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 05 NO SETOR PRIMAVERA.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1955/1955_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1955/1955_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO TAPA BURACOS E UMA LIMPEZA GERAL NO SETOR PADRE JOSÉ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1956/1956_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1956/1956_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADA QUEIMADAS NA AVENIDA B NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1957/1957_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1957/1957_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADA QUEIMADAS NA AVENIDA MAESTRO LUIZ DO ESPÍRITO SANTO NAS PROXIMIDADES DO SAMU.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1958/1958_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1958/1958_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A SINALIZAÇÃO HORIZONTAL E VERTICAL NA RUA 03  NO PARQUE LAGO.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1963/1963_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1963/1963_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA AVENIDA B NO JARDIM BELA  VISTA.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1971/1971_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1971/1971_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONSTRUÇÃO DE UMA LOMBADA NA AVENIDA BOSQUE N 276 EM FRENTE A IGREJA ASSEMBLEIA DE DEUS NO SETOR BOSQUE, SENTIDO SAÍDA PARA BRASÍLIA NESTA CIDADE.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1970/1970_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1970/1970_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A INSTALAÇÃO DE BRAÇO COM LUMINÁRIA NO POSTE NA RUA 3A QD 99 NO BAIRRO PARQUE VILA VERDE</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1987/1987_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1987/1987_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR UM QUEBRA MOLAS NA RUA 19 DO SETOR SUL</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2004/2004_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2004/2004_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR PLACAS DE IDENTIFICAÇÃO DE ENDEREÇO NA RUAS E AVENIDAS DO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA JANDAIA DO BAIRRO PARQUE LAGO.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1995/1995_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1995/1995_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UM QUEBRA MOLAS NO SETOR BELO VISTA NAS PROXIMIDADES DA ESCOLA MUNICIPAL DOMINGOS DE JESUS MONTEIRO GUIMARÃES.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1996/1996_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1996/1996_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UM QUEBRA MOLAS NA RUA 14 DO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1976/1976_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1976/1976_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA 01 DO BAIRRO SÃO BENEDITO.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1977/1977_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1977/1977_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA BURACO NA RUA 04 NO BAIRRO PARQUE LAGO.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1981/1981_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1981/1981_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUIR PONTO DE ÔNIBUS NA AVENIDA CIRCULAR DO SETOR JARDIM OLIVEIRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1986/1986_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1986/1986_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSTRUIR PONTO DE ÔNIBUS NA  AVENIDA FERROVIÁRIO (PARADA DO COLEGINHO).</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1989/1989_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1989/1989_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REVISÃO DE ILUMINAÇÃO PUBLICA DA RUA 06 DO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1990/1990_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1990/1990_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUMENTAR O EFETIVO DO SMT.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1988/1988_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1988/1988_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA PRACINHA NO BAIRRO NOVA FORMOSA</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1991/1991_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1991/1991_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA O PARQUINHO PRÓXIMO A MATA BICA </t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1999/1999_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1999/1999_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS NA AVENIDA SENADOR COIMBRA BUENO, ENTRE JARDIM CALIFÓRNIA E JARDIM TRIÂNGULO.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1998/1998_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1998/1998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECAPEAMENTO ASFÁLTICO NA RUA 10, QUADRA 25, BAIRRO JARDIM OLIVEIRA</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2000/2000_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2000/2000_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR QUEBRA MOLAS NA RUA D, N.° 150 DO PARQUE DA COLINA II.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2001/2001_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2001/2001_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR QUEBRA MOLAS NA RUA MUNICIPAL Nº 60, ATRÁS DA UNIVERSIDADE ESTADUAL DE GOIÁS, SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2005/2005_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2005/2005_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR PLACAS DE SINALIZAÇÃO DE TRÂNSITO NA RUAS E AVENIDAS DO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2007/2007_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2007/2007_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS, BEM COMO, O RECAPEAMENTO, NO TRECHO DA RUA 22, QUADRA 42 DO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2006/2006_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2006/2006_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA BURACOS, BEM COMO, O RECAPEAMENTO NO TRECHO DA RUA 13, QUADRA 33 E 34 DO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2003/2003_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2003/2003_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 23 NO PARQUE VILA VERDE.                       </t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2022/2022_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2022/2022_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PINTURA DOS QUEBRA MOLAS NA AVENIDA 03 NO PARQUE DAS LARANJEIRAS (EM FRENTE AO COMERCIAL LARANJEIRAS) NAS DUAS VIAS.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2032/2032_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2032/2032_texto_integral.docx</t>
   </si>
   <si>
     <t>FAZER QUEBRA-MOLAS NA AVENIDA MAESTRO JOÃO LUIZ DO ESPÍRITO SANTO, EM AMBAS AS PISTAS (EM FRENTE AO SAMU).</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>VIABILIZAR NA RUA JOSÉ VIANA LOBO, CENTRO, ESTACIONAMENTO DOS AUTOMÓVEIS SOMENTE DO LADO DIREITO DESTA MESMA VIA.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2009/2009_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2009/2009_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LIMPEZA AO REDOR DO CLUBE DO CRISA, NO SETOR JARDIM OLIVEIRA</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2019/2019_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2019/2019_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER DOAÇÃO DE UM TERRENO SOB REGIME DE COMODATO À IGREJA DO EVANGELHO DE DEUS(IGREJA DO AVIVAMENTO).</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2020/2020_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2020/2020_texto_integral.doc</t>
   </si>
   <si>
     <t>DESVINCULAR O PROCON DA SECRETARIA DE DESENVOLVIMENTO ECONÔMICO.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2015/2015_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2015/2015_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NO CANTEIRO CENTRAL DA AVENIDA SENADOR COIMBRA BUENO NO JARDIM CALIFÓRNIA._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2017/2017_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2017/2017_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A PAVIMENTAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA RUA AUGUSTO INÁCIO DE MACEDO NO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>Wenner Patrick de Sousa - Wenner Patrick</t>
   </si>
   <si>
     <t>VIABILIZAR A ILUMINAÇÃO NO POVOADO DO BARREIRO.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2023/2023_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2023/2023_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REDUTOR DE VELOCIDADE NA AVENIDA CIRCULAR BAIRRO ROSA MARIA (PRÓXIMO AO PARQUE DA COLINA).</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2026/2026_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2026/2026_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LIMPEZA GERAL NA RUA MARIA CARLOS GUIMARÃES NO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2027/2027_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2027/2027_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER LIMPEZA GERAL NA RUA OLÍMPIO DE MELO ÁLVARES NO JARDIM CALIFÓRNIA. </t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2029/2029_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2029/2029_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM QUADRA DE ESPORTE NA VIA 10, NO SETOR SUL.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2030/2030_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2030/2030_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR QUEBRA MOLAS NA RUA TOCANTINS, 99 DO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2042/2042_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2042/2042_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UM POSTO DE SAÚDE NO BAIRRO FORMOSINHA.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2044/2044_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2044/2044_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">304/14 REALIZAR A REPINTURA DAS FAIXAS DE PEDESTRES NOS SEMÁFOROS DA CIDADE. </t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2045/2045_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2045/2045_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA DO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Miguel Rubens dos Santos Oliveira - Macarrão</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2050/2050_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2050/2050_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA EUNICE, EM FRENTE À ESCOLA MUNICIPAL ADELINA RODRIGUES, NO BAIRRO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2048/2048_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2048/2048_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REVISÃO DE ILUMINAÇÃO PÚBLICA DA AVENIDA CIRCULAR NO BAIRRO ROSA MARIA.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2097/2097_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2097/2097_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REVISÃO DE ILUMINAÇÃO PÚBLICA NA RUA ANTÔNIO JONAS DE CASTRO, QUADRA 18, NO BAIRRO PARQUE LAGUNA II.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2120/2120_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2120/2120_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A MUDANÇA DA ILUMINAÇÃO DA AVENIDA 01 NO PARQUE DAS LARANJEIRAS PARA O _x000D_
 CANTEIRO CENTRAL.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2051/2051_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2051/2051_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA CRECHE NO SETOR BOSQUE.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2053/2053_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2053/2053_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO NA RUA 27 NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2054/2054_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2054/2054_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER RECAPEAMENTO NA RUA 33 NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2057/2057_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2057/2057_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER RECAPEAMENTO NA RUA HEITOR VILAS LOBO NO BAIRRO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2055/2055_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2055/2055_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO NA RUA 10 DO SETOR NORDESTE PRÓXIMO AO  SACOLÃO SILVA.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2056/2056_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2056/2056_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REVISÃO DA ILUMINAÇÃO PÚBLICA DA RUA HEITOR VILAS LOBO NO BAIRRO JARDIM _x000D_
 CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2058/2058_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2058/2058_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER RECAPEAMENTO NA AVENIDA FERROVIÁRIA D, PRÓXIMO AO ESCRITÓRIO DE TIÃO TIEL E DA PANIFICADORA MARIANA.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2077/2077_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2077/2077_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UMA EXTENSÃO DO CAT - CENTRO DE ATENDIMENTO AO TURISTA NO DISTRITO DO BEZERRA.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2074/2074_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2074/2074_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA CASA VELATÓRIA NO DISTRITO DO BEZERRA.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2075/2075_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2075/2075_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR BRAÇOS E LÂMPADAS NOS POSTES DA RUA C Q19 NO CONJUNTO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2076/2076_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2076/2076_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A PAVIMENTAÇÃO ASFALTÍCA NO FINAL DA RUA 04 COM A AVENIDA 01 NO PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2086/2086_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2086/2086_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR PINTURA HORIZONTAL E VERTICAL DA FAIXA DE PEDESTRES EM FRENTE AO COLÉGIO ESTADUAL HUGO LOBO, NA RUA VALERIANO DE CASTRO.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2087/2087_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2087/2087_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR PINTURA HORIZONTAL E VERTICAL DA FAIXA DE PEDESTRES EM FRENTE AO COLÉGIO JOAQUIM MAGALHÃES.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2129/2129_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2129/2129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR UMA LOMBADA NA AVENIDA CIRCULAR, QUADRA 22, N° 24 NO BAIRRO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2130/2130_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2130/2130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR PLACAS DE "PROIBIDO ESTACIONAR" NA RUA PRÓXIMO AO POSTO DE GASOLINA, NO DISTRITO DO BEZERRA.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2132/2132_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2132/2132_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAR A ESTRADA QUE VAI DO DISTRITO DO BEZERRA, SENTIDO AO MORRO VERMELHO.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2128/2128_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2128/2128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMAR A QUADRA POLIESPORTIVA DO DISTRITO DO JK E CONSTRUIR UM VESTIÁRIO PARA A MESMA._x000D_
 </t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2131/2131_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2131/2131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REFORMAR A SEDE DO PETI (PROGRAMA DE ERRADICAÇÃO DO TRABALHO INFANTIL) DO DISTRITO DO JK.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2119/2119_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2119/2119_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER QUEBRA MOLAS NO FINAL DA RUA 10 NO BAIRRO SÃO BENEDITO.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2133/2133_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2133/2133_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR URGENTE OPERAÇÃO TAPA BURACOS NO TRECHO DA AVENIDA CIRCULAR, EM FRENTE A QUADRA 48 DO BAIRRO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2134/2134_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2134/2134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAR BRAÇO COM LÂMPADA NO POSTE DA RUA 20, QUADRA 34 DO BAIRRO JARDIM OLIVEIRA._x000D_
 </t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2114/2114_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2114/2114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NA RUA 64 NO PARQUE LAGO._x000D_
 </t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2115/2115_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2115/2115_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM CALÇADÃO PARA CAMINHADA NA AVENIDA CRISTALINA NO SETOR SUL.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2121/2121_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2121/2121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR O PATROLAMENTO E CASCALHAMENTO DA ESTRADA QUE LIGA A BR020 AO POVOADO DO BARREIRO.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2213/2213_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2213/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR PARADA DE ÔNIBUS COBERTA E COM ASSENTO NO SETOR BOSQUE.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2149/2149_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2149/2149_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR BIBLIOTECA NO DISTRITO DO BEZERRA.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2148/2148_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2148/2148_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER INCORPORAÇÃO DO ATENDIMENTO DO IPASGO NA SEDE DO VAPT VUPT.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2147/2147_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2147/2147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAR PLACAS DE SINALIZAÇÃO DE TRÂNSITO E ORIENTAÇÃO DE VELOCIDADE NA AVENIDA CRISTALINA. </t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2150/2150_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2150/2150_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAR A RUA 30 NO SETOR BOSQUE ADEQUADAMENTE COM A LEGISLAÇÃO DE TRÂNSITO, DETERMINANDO QUE TODO PROPRIETÁRIO OU CONDUTOR DE VEÍCULOS ESTACIONE SOMENTE DE UM LADO DA VIA.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2136/2136_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2136/2136_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO BOSQUE II.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2137/2137_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2137/2137_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR CONSTRUÇÃO DE UMA CRECHE NO BAIRRO NOVA FORMOSA.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2138/2138_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2138/2138_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM PSF (PROGRAMA SAÚDE DA FAMÍLIA) NO FAZENDA SANTA LEOCÁDIA.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2139/2139_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2139/2139_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM CENTRO DE ATENDIMENTO AO IDOSO COM MÉDICOS NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2140/2140_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2140/2140_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE 01 (UM) REDUTOR DE VELOCIDADE NA RUA 09 ESQUINA COM A RUA 01 NA VILA MARILAQUE.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2155/2155_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2155/2155_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER 02 (DOIS) QUEBRA MOLAS NO PERÍMETRO URBANO DA BR 020 NO DISTRITO DO BEZERRA.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2169/2169_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2169/2169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR UM POÇO ARTESIANO NA ESCOLA MUNICIPAL PONTE NOVA NO DISTRITO DO BEZERRA.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2165/2165_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2165/2165_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A RETIRADA DO ENTULHO DO LAGUINHO DA LAGOA DOS SANTOS.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2164/2164_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2164/2164_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA REDE DE ESGOTO DA VILA SANTOS.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2166/2166_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2166/2166_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA COM PÁ-FLUTUANTE DENTRO DO LAGUINHO DA LAGOA DOS SANTOS.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2176/2176_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2176/2176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR &amp;#8220;URGENTE&amp;#8221;, TROCA DE LÂMPADAS QUEIMADAS NO DISTRITO DO JK. </t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2217/2217_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2217/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA NA RUA 10 DO JARDIM OLIVEIRA.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2218/2218_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2218/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2219/2219_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2219/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUIR UMA ESCOLA DE TEMPO INTEGRAL NO SETOR PRIMAVERA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2246/2246_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2246/2246_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONCEDER GRATIFICAÇÃO PARA OS AGENTES DE SAÚDE.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A INSTALAÇÃO DE BRAÇOS COM LUMINÁRIAS NOS POSTES EXISTENTES NA RUA D, NO BAIRRO PARQUE DA COLINA.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2285/2285_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A IMPLANTAÇÃO DAS PLACAS DE SINALIZAÇÃO E READEQUAÇÃO (PINTURA) DAS FAIXAS INDICATIVAS DE PASSAGEM DE PEDESTRE NOS DOIS SENTIDOS DA AVENIDA PEDRO MONTEIRO GUIMARÃES EM FRENTE AO DETRAN.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Hermes Ferreira da Costa – Hermes Costa</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR FAIXA DE PEDESTRE NA AVENIDA ÂNGELO CHAVES, PRÓXIMO AO SEMÁFORO NO CRUZAMENTO COM A AVENIDA ANHANGUERA.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2307/2307_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2307/2307_texto_integral.pdf</t>
   </si>
   <si>
     <t>366- MOSTRANDO A NECESSIDADE DE PROCEDER À TROCA DE LÂMPADAS QUEIMADAS, NA VIA 16 NAS PROXIMIDADES DO MERCADO SÃO MATHEUS NO BAIRRO SETOR SUL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA MANUTENÇÃO E MELHORIAS NA REDE DE ESGOTO NA AVENIDA CIRCULAR NO SETOR BOSQUE, ESPECIFICAMENTE ENFRENTE A IGREJA ADVENTISTA.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR O ENTULHO NA RUA ROUXINOL, ESQUINA COM A AVENIDA JOÃO DE BARRO.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2311/2311_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERIR A CONSTRUÇÃO DE 02 (DUAS) LOMBADAS (QUEBRA MOLAS) NA RUA 11A DO SETOR BELA VISTA NESTA CIDADE.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2312/2312_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE SOLICITAR A DISPONIBILIZAÇÃO DE GARIS PARA SERVIÇO DE LIMPEZA NA RUA 11A DO SETOR BELA.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2198/2198_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2198/2198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER O VALE CULTURA AOS SERVIDORES MUNICIPAIS. </t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO COM URGÊNCIA, SERVIÇOS DE &amp;#8220;TAPA BURACOS&amp;#8221; NA RUA EMÍLIO POVOA, EM FRENTE À LOJA MALVES, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER ESTACIONAMENTO ESCAMA DE PEIXE NO CANTEIRO CENTRAL DA AVENIDA LAGOA FEIA ENTRE AS RUAS 22 E 23</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2313/2313_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM MINI HOSPITAL NO DISTRITO DO JK</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2314/2314_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2320/2320_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR (02) DUAS LOMBADAS (QUEBRA MOLAS) NA AVENIDA BRASÍLIA EM FRENTE AO SUPERMERCADO SERVE BEM NO SENTIDO MÃO E CONTRA MÃO.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ESCOLA NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2321/2321_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2321/2321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR OS CENTROS DE ATENÇÃO PSICOSSOCIAL (CAPS) NO HOSPITAL MUNICIPAL DE FORMOSA.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2322/2322_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NO BAIRRO DOM BOSCO</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2324/2324_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR FAIXAS DE ILUMINAÇÃO EM TODOS OS CONTAINER DA CIDADE.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA QUADRA DE ESPORTE NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2331/2331_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2331/2331_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA QUADRA DE ESPORTE NO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A PAVIMENTAÇÃO ASFALTÍCA NO FINAL DA RUA SANTA TEREZINHA ENTRE A RUA GOMES ORNELAS NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER A PAVIMENTAÇÃO ASFALTÍCA NA VIA 13 SETOR DE CHÁCARA SUL._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2328/2328_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2328/2328_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A PAVIMENTAÇÃO ASFALTÍCA NA VIA 22 SETOR DE CHÁCARA SUL.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2329/2329_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2329/2329_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR UM REDUTOR DE VELOCIDADE NA AVENIDA CIRCULAR NAS PROXIMIDADES DA ESCOLA MUNICIPAL GABRIEL</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2332/2332_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2332/2332_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR NA PRAÇA RUY BARBOSA, NO SENTINDO DE RUA JOSÉ VIANA LÔBO, UM ESTACIONAMENTO ESCAMA DE PEIXE.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2333/2333_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2333/2333_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTE A CAMPANHA EDUCATIVA PLANTE UMA ARVORE EM SUA PORTA DAR VALOR A ESSA IDEIA.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2358/2358_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2358/2358_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO A REVISÃO DA ILUMINAÇÃO PÚBLICA DA RUA ``O&amp;#180;&amp;#180; DO PARQUE UNIÃO.        </t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2350/2350_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2350/2350_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER REVISÃO DE ILUMINAÇÃO PÚBLICA DA AVENIDA POSTO AGROPECUÁRIA. </t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2349/2349_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA CALÇADA ATÉ AO FINAL NA AVENIDA 02 DA FORMOSINHA.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2351/2351_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FECHAR TODOS OS RETORNOS DA AVENIDA MAESTRO JOÃO LUIZ DO ESPÍRITO SANTO, EXCETO O RETORNO EM FRENTE AO HOSPITAL MUNICIPAL. </t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2352/2352_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDAR O NOME DO BAIRRO VILA AURORA PARA JARDIM AURORA.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2355/2355_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA ANHANGUERA, PRÓXIMO AO N.° 750, CENTRO.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2354/2354_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2354/2354_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A TROCA DE LÂMPADA QUEIMADA NA RUA MARIA CARLOS GUIMARÃES Q 55 L 12 JARDIM CALIFÓRNIA</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2353/2353_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A MANUTENÇÃO DE TODAS AS LÂMPADAS QUEIMADAS NA RUA 41, QUADRA 09 NO BAIRRO PARQUE LAGO.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2356/2356_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TACHAS REFLETIVAS EM TODOS OS QUEBRA-MOLAS DO MUNICÍPIO NO TAMANHO IDEAL (TACHÃO MONO, AMARELO, 25,0 X 15,0 X 5,0 CM, 2,7 KG) PARA MELHOR VISUALIZAÇÃO DOS CONDUTORES.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2360/2360_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2360/2360_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER ABERTURA DE UM RETORNO NA AVENIDA POSTO AGROPECUÁRIO EM FRENTE A RUA 07 DO BAIRRO SANTA ROSA.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2359/2359_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2359/2359_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LIMPEZA NA RUA ARGENTINA NO BAIRRO JARDIM DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2363/2363_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2363/2363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 405- COLOCAR PLACAS DE IDENTIFICAÇÃO EM TODAS AS RUAS (NOMES) NO SETOR NORDESTE, SETOR </t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2362/2362_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2362/2362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE INSTALAR BRAÇOS E LÂMPADAS NA RUA 34 NO BAIRRO SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2361/2361_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2361/2361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL NO AO REDOR DAS MARGENS DA LAGOA FEIA._x000D_
 </t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2365/2365_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2365/2365_texto_integral.pdf</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2364/2364_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2364/2364_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CAMINHÃO PIPA PARA MOLHAR A VIA 12 DO SETOR SUL.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2383/2383_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2383/2383_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR PAVIMENTAÇÃO ASFÁLTICA E MEIO FIO EM TODA EXTENSÃO DA RUA 11 A, DO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2385/2385_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2385/2385_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO A INSTALAÇÃO DE BRAÇOS COM LUMINÁRIAS NOS POSTES EXISTENTES NA RUA 11 A, DO JARDIM BELA </t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2384/2384_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2384/2384_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A INSTALAÇÃO DE BRAÇOS COM LUMINÁRIAS NOS POSTES EXISTENTES NA RUA 12, DO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2379/2379_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2379/2379_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER O RECAPEAMENTO ASFÁLTICO NA RUA 21 NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2380/2380_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2380/2380_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER O RECAPEAMENTO ASFÁLTICO NA AVENIDA FERROVIÁRIA &amp;#8220;E&amp;#8221; NO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER ILUMINAÇÃO PUBLICA DA RUA 64 NO SETOR PARQUE LAGO.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> FAZER REDUTOR DE VELOCIDADE NA RUA TRAJANO </t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 417/2014 ACADEMIA DE ATIVIDADE FÍSICA AO AR LIVRE.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DE REFORMA DA PRAÇA CENTRAL.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2390/2390_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2390/2390_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO-LHE UMA PINTURA GERAL NO ESTÁDIO DIOGÃO.  _x000D_
 </t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2391/2391_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A PLANTAÇÃO DA GRAMA NO ESTÁDIO DIOGÃO.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZER UMA LIMPEZA GERAL DENTRO DO ESTÁDIO DIOGÃO.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2411/2411_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUEBRA-MOLAS NA AV. FERROVIÁRIA D. </t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2412/2412_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2412/2412_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER PAVIMENTAÇÃO ASFALTICA EM CARÁTER DE URGÊNCIA NA RUA IBRAIM SAAD AO LADO DO TRE (TRIBUNAL REGIONAL ELEITORAL) E FRENTE À DELEGACIA REGIONAL NO PARQUE LAGUNA II</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2416/2416_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2416/2416_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM PONTO DE ÔNIBUS COM BANHEIRO NA SAÍDA PARA O ITIQUIRA EM FRENTE AO MERCADO PAULO RESENDE, SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2436/2436_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2436/2436_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE QUEBRA-MOLAS NA AVENIDA CIRCULAR DO JARDIM TRIÂNGULO</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2438/2438_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2438/2438_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR PLACAS DE SINALIZAÇÃO (PARE) EM VOLTA DA ÁREA DE MÚLTIPLO USO, SITUADA NO SETOR VILA VERDE</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2437/2437_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2437/2437_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA LIMPEZA GERAL NA RUA COSTA RICA NO SETOR SUL AMÉRICA.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2439/2439_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2439/2439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SR. ITAMAR SEBASTIÃO BARRETO.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2440/2440_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2440/2440_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM PSF (PROGRAMA SAÚDE DA FAMÍLIA) NO POVOADO DO SALOBRÃO.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2441/2441_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2441/2441_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR FAIXA DE PEDESTRE NA AVENIDA BRASÍLIA Nº 834 EM FRENTE À PANIFICADORA E CONFEITARIA ÁGUIA</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2456/2456_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2456/2456_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER OPERAÇÃO TAPA BURACO NA RUA 05 DO PARQUE DA COLINA</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2473/2473_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2473/2473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERIR CONSTRUÇÃO DE UMA LOMBADA EM FRENTE A CHÁCARA 142 (ANEL VIÁRIO) DO SETOR SUL.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2464/2464_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2464/2464_texto_integral.docx</t>
   </si>
   <si>
     <t>FAZER INSPEÇÃO DO CANTEIRO DE PASSEIO DA AVENIDA FORMOSINHA.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2459/2459_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2459/2459_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ESCOLA DE TEMPO INTEGRAL NO DISTRITO DE SANTA ROSA.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2460/2460_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2460/2460_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA FEIRA LIVRE NO DISTRITO DE SANTA ROSA.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2458/2458_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2458/2458_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A PINTURA DA FAIXA DE PEDESTRE EM FRENTE AO COLÉGIO ESTADUAL HUGO LOBO.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2461/2461_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2461/2461_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UMA FEIRA LIVRE NO DISTRITO DO JK</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2462/2462_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2462/2462_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE VIABILIZAR A PINTURA DA FAIXA DE PEDESTRE EM FRENTE AO COLÉGIO ESTADUAL JOAQUIM MAGALHÃES</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2479/2479_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2479/2479_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR CONSULTAS COM EXAMES PERIÓDICOS AOS SERVIDORES DO NOSSO MUNICÍPIO, INICIANDO PELOS FUNCION</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2482/2482_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2482/2482_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA SANTA LUZIA , DO SETOR NORDESTE.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2494/2494_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2494/2494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 446 - SINALIZAÇÃO HORIZONTAL(PINTURA DOS QUEBRAS-MOLAS) E VERTICAL(PLACAS) NA RUA 03 NO</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2498/2498_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2498/2498_texto_integral.doc</t>
   </si>
   <si>
     <t>449-COLOCAR DOIS GUARDAS MUNICIPAIS NO LAGUINHO DO VOVO ESPECIFICAMENTE NO HORÁRIO DE 17H ÀS 24H.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2480/2480_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2480/2480_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE ARRUMAR AS ESTRADAS DO BONITO.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2481/2481_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2481/2481_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENTIDO DE ARRUMAR AS ESTRADAS DO DISTRITO DO BEZERRA ATÉ O URUCUIA.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2489/2489_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2489/2489_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE UM LAGUINHO NO BAIRRO VILA AURORA.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2490/2490_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2490/2490_texto_integral.pdf</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2491/2491_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2491/2491_texto_integral.pdf</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2492/2492_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2492/2492_texto_integral.pdf</t>
   </si>
   <si>
     <t>UMA PINTURA GERAL NO ESTÁDIO DIOGÃO.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2493/2493_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2493/2493_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CENTRO MUNICIPAL DE INCLUSÃO SOCIAL DAS PESSOAS COM DEFICIÊNCIAS.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2502/2502_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2502/2502_texto_integral.pdf</t>
   </si>
   <si>
     <t>458- VIABILIZAR A PINTURA DA PISTA DE CAMINHADA DA AVENIDA POSTO AGROPECUÁRIO.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2518/2518_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2518/2518_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LOMBADA EM FRENTE Á ESCOLA MUNICIPAL LIÃOZINHO NO SETOR ABREU.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2508/2508_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2508/2508_texto_integral.doc</t>
   </si>
   <si>
     <t>COLOCAR GRADES DE PROTEÇÃO NOS BUEIROS</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2516/2516_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2516/2516_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UM PONTO DE ÔNIBUS COM COBERTURA NA AVENIDA MAESTRO JOÃO LUIZ DO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Miguel Rubens dos Santos Oliveira - Macarrão, Iron Pereira da Mota (Cabo Mota)</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1573/1573_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1573/1573_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO DR. NABY GEBRIM POR SEU FALECIMENTO EM 07 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>Jesulindo Gomes de Castro (Castro), Dijair de Sousa Geracy (Miquita), Divino Ramos da Silva - Divino Ramos, Domingos de Sena Lopes Filho - Domingos Filho, Edmundo Nunes Dourado - Mundim, Emílio Torres de Almeida (Emílio do Raio X), Iron Pereira da Mota (Cabo Mota), Jeremias Gomes de Castro, Jorge Gomes da Mota (Prof. Jorge), José Aparecido de Sousa Leite (Zequinha Leiloeiro), Jurandir Humberto Alves de Oliveira - Jurandir, Miguel Rubens dos Santos Oliveira - Macarrão, Natanael Caetano do Nascimento (Sd. Caetano), Nélio Marques de Almeida, Wenner Patrick de Sousa - Wenner Patrick</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1608/1608_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1608/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS POLICIAIS MILITARES.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1652/1652_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1652/1652_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SER ENVIADA À FAMÍLIA ENLUTADA DO SR. ADÃO CANDIDO DE ARAÚJO.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AS SERVIDORAS DESTA CASA DE LEIS EM HOMENAGEM AO DIA INTERNACIONAL DA MULHER, OCORRIDO NO DIA 08 DE MARÇO.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1720/1720_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1720/1720_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO SENHOR MOISES XAVIER DE SALES E A ENFERMEIRA SENHORA ALESSANDRA DA COSTA DE JESUS, POR ATO DE BRAVURA SALVANDO A VIDA DE UMA JOVEM QUE TENTOU O SUICÍDIO.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1757/1757_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR A SER ENVIADA À FAMÍLIA ENLUTADA DO SAUDOSO SEBASTIÃO FERREIRA DE SOUSA, PELO SEU FALECIMENTO OCORRIDO NO ÚLTIMO DIA 18 DE MARÇO DO CORRENTE ANO. </t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1827/1827_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1827/1827_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA À SENHORA SOLANGE FARIAS VIERA DE SOUSA PELOS GRANDES FEITOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1898/1898_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1898/1898_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA A ESCOLA MUNICIPAL PROJETO PARANÃ 1, POR TER FICADO ENTRE AS 11 (ONZE) MELHORES ESCOLAS DO BRASIL.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1894/1894_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1894/1894_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADO AO SR. RENATO LOBO E SILVA, PELA RELEVÂNCIA QUE POSSUI NA ÁREA ESPORTIVA DE FORMOSA.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1909/1909_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1909/1909_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA À SENHORA DRA. VERÔNICA MARIA LOBO VERRI, PELOS RELEVÂNTES SERVIÇOS PRESTADOS À SAÚDE PÚBLICA DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1910/1910_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1910/1910_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNIDA AO SENHOR BRENO JOSÉ PRADO DE MIRANDA, PELOS RELEVÂNTES SERVIÇOS PRESTADOS À SAÚDE PÚBLICA DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA À SENHORA KANDICE DE MELO FALCÃO, PELOS RELEVÂNTES SERVIÇOS PRESTADOS À SAÚDE PÚBLICA DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1912/1912_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1912/1912_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA À SENHORA SILVIA DENIELLE ALVES MOREIRA, PELOS RELEVÂNTES SERVIÇOS À SAÚDE PÚBLICA DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADO AO SR. JOSÉ SEBASTIÃO DE MIRANDA, PELOS RELEVÂNTES SERVIÇOS PRESTADOS À SAÚDE PÚBLICA DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1914/1914_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1914/1914_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADO AO SR. RODRIGO CÉSAR FALEIRO DE LACERDA, PELOS RELEVÂNTES SERVIÇOS À SAÚDE PÚBLICA SO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1964/1964_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1964/1964_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SER ENVIADA À FAMÍLIA ENLUTADA DO SAUDOSO PAULO BALDUINO DE SOUSA DÉCIO (DOM TOMÁS BSLDUÍNO).</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1946/1946_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1946/1946_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADO ÀS FACULDADES IESGO, EM NOME DA SENHORA JULIANA CORDEIRO LUCENA, ANA CORDEIRO LUCENA (DIRETORA GERAL), JOÃO PAULO CORDEIRO LUCENA E SENHOR JOSÉ ALBINO FILHO ( DIRETOR PRESIDENTE) PELA RELEVÂNCIA QUE EXERCEM NO ÂMBITO EDUCACIONAL DO MUNICÍPIO DE FORMOSA E REGIÃO. </t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1973/1973_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1973/1973_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AOS GUARDAS MUNICIPAIS, GM OSÉIAS MELO DE MELO E O GM ALEANDRO PIMENTEL DOS SANTOS LEMOS POR PRESTAR À COMUNIDADE RELEVANTE SERVIÇO DE SEGURANÇA PÚBLICA, REALIZANDO SALVAMENTO DE UM HOMEM QUE SE ENCONTRAVA CAÍDO NA MATA EM MEIO ÀS CHAMAS. A AÇÃO OCORREU NO DIA 23/05/2014, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1972/1972_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1972/1972_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO SENHOR MARCIO DA SILVA NELSON E A SENHORA NOEMI RIBEIRO DOS SANTOS.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2002/2002_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2002/2002_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO SECRETÁRIO DE TRANSPORTE E LIMPEZA PÚBLICA SENHOR EDUARDO LEONEL DE PAIVA E AOS SERVIDORES COOPERADOS QUE REALIZAM A LIMPEZA DE UMA CASA/TERRENO NO SETOR PARQUE VILA VERDE.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2024/2024_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2024/2024_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA À SENHORA MARIA AUGUSTA LÔBO, EM COMEMORAÇÃO AOS SEUS 109 ANOS COMEMORADO NO DIA 22 DE MARÇO DO CORRENTE ANO, BEM COMO, A MULHER MAIS IDOSA DO ENTORNO.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO Nº 22/14</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2043/2043_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2043/2043_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A SER CONSIGNADA AO SENHOR GOVERNADOR DE GOIÁS, MARCONI PERILLO, PELA INICIATIVA DE INSTALAÇÃO DE UM PRESÍDIO EM NOSSA CIDADE, COM CAPACIDADE PARA 300 PRESOS, NO SETOR PARQUE SERRANO, AO LADO DO CASE, DESRESPEITANDO LEIS, NORMAS DO MUNICÍPIO E A OPINIÃO PÚBLICA.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2046/2046_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2046/2046_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA À SENHORA ALESSANDRA FAYAD MAGALHÃES, POLICIAL MILITAR, POR BONS SERVIÇOS PRESTADOS NA ÁREA DA SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2073/2073_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2073/2073_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AOS POLICIAIS MILITARES: 3º SGT. QOPM ANTONIO CARLOS BATISTA GOMES, CB. QOPM MARCIO MARTINS LIMA, 3° QOPM SILVANO LOPES LUZ E SD. QOPM TIAGO FERREIRA SILVA, POR PRESTAR À COMUNIDADE RELEVANTE SERVIÇO DE SEGURANÇA PÚBLICA, REALIZANDO O SALVAMENTO DAS VÍTIMAS QUE ESTAVAM NO VEÍCULO EM CHAMAS NO DIA 05/08/2014 NESTA CIDADE.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>Jesulindo Gomes de Castro (Castro), Jeremias Gomes de Castro</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2152/2152_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2152/2152_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA A SENHORA OLIBIA ALVES BERNARDES, AOS SEUS 92 ANOS, EXEMPLO DE MULHER A SER SEGUIDA, MÃE, COMPANHEIRA E PRESTEZA AOS MENOS FAVORECIDOS.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SER ENVIADA A FAMÍLIA ENLUTADA DO SAUDOSO EDUARDO ACCIOLY CAMPOS.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2135/2135_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2135/2135_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AO POLICIAL MILITAR SARGENTO JOSÉ ANTÔNIO CAIXETA SOUZA POR ATO DE BRAVURA IMPEDINDO HOMICÍDIO.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2168/2168_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2168/2168_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA A SENHORA ALINE PEDROSO DE OLIVEIRA, COORDENADORA DO COMPLEXO REGULADOR, PELOS BONS SERVIÇOS PRESTADOS A POPULAÇÃO FORMOSENSE, NA ÁREA DA SAÚDE PÚBLICA DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2310/2310_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATO DE BRAVURA A SER CONSIGNADO AO SUBTENENTE QOPM GILBERTO ALVES CARVALHO, RG: 22.512, COMANDANTE DO POLICIAMENTO DA UNIDADE PELO PROFISSIONALISMO E ATITUDE, NO DIA 04 DE DEZEMBRO DE 2013, A QUAL FOI INDISPENSÁVEL NA AÇÃO ONDE SALVOU A VIDA DO SENHOR EDSON JOSÉ TAVERA.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SER ENVIADA À FAMÍLIA ENLUTADA DO SAUDOSO LUCAS LUCIANO DA COSTA.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À PEC 33/2012 - TENTATIVA DE REDUÇÃO DA IDADE PARA RESPONSABILIZAÇÃO PENAL DE 18 PARA 16 ANOS.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2357/2357_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2357/2357_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA A SRA. LABIBE SAAD GENEROSO, PELOS BONS SERVIÇOS PRESTADOS À COMUNIDADE FORMOSENSE.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2428/2428_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2428/2428_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SENHORA VALDIVINA DA SILVA DIAS</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2463/2463_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2463/2463_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO Nº 038 - PAULO RESENDE</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2478/2478_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2478/2478_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA AOS MEMBROS DO CONSELHO TUTELAR DE FORMOSA-GO, PELOS BONS SERVIÇOS PRESTADOS AO MUNICÍPIO DE FORMOSA, REFERENTE À PROTEÇÃO E A GARANTIA DE DIREITOS DA CRIANÇA E DO ADOLESCENTE, REALIZANDO COM PRESTEZA, DETERMINAÇÃO E RESPONSABILIDADE SUAS MISSÕES DIÁRIAS, RAZÃO PELA QUAL, RECONHECEMOS E HOMENAGEAMOS OS SEGUINTES CONSELHEIROS E SERVIDORES:_x000D_
 CONSELHEIROS(AS):_x000D_
 SRA. RAQUEL MUNIZ DE SOUZA;_x000D_
 SRA. NILDA GOMES DA MOTA DE MORAIS;_x000D_
 SRA. MARIA SERAFIM DOS REIS ROCHA;_x000D_
 SR. CAMILTON SANTOS DA FONSECA CARDOSO;_x000D_
 SR. GILMAR RODRIGUES DE OLIVEIRA;_x000D_
 SR. JOSÉ JULIO DAS DORES DE SOUSA MONTEIRO._x000D_
 _x000D_
 SERVIDORES ADMINISTRATIVOS:_x000D_
 SRA. HÉLIDA DA COSTA GUIMARÃES;_x000D_
 SRA. VALÉRIA GONÇALVES DE ALCÂNTARA._x000D_
 _x000D_
 SERVIDORES MOTORISTAS:_x000D_
 SR. WEYLER DE OLIVEIRA MACHADO;_x000D_
 SR. JOÃO ALBERTO VAZ DA SILVA.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2517/2517_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2517/2517_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SER CONSIGNADA À SENHORA DEJANIRA CARVALHO DE BRITO, EXEMPLO DE MULHER E MÃE A SER SEGUIDO, DE TRABALHO, DEDICAÇÃO E UNIÃO DA FAMÍLIA.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>PCES</t>
   </si>
   <si>
     <t>Parecer Comissão de Educação, Saúde, Esporte</t>
   </si>
   <si>
     <t>CED - Comissão de Educação</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1765/1765_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1765/1765_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL SOBRE O PROJETO DE LEI N.° 012/2014.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1808/1808_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1808/1808_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER AO PLC 017/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1809/1809_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1809/1809_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER AO PLO 018/2014 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1810/1810_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1810/1810_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER AO PLO 009-14 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1992/1992_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1992/1992_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER N.° 008/2014 DA COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL SOBRE O PROJETO DE LEI N.° 021/2014.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2457/2457_texto_integral.bmp</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2457/2457_texto_integral.bmp</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A CAMPANHA DENOMINADA EMPLACA FORMOSA E DÁ OUTRAS PROVIDENCIA.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2465/2465_texto_integral.bmp</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2465/2465_texto_integral.bmp</t>
   </si>
   <si>
     <t xml:space="preserve">   AUTORIZA O PODER EXECUTIVO A IMPLANTAR NO MUNICÍPIO DE FORMOSA-GO A CRECHE NOTURNA.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2466/2466_texto_integral.bmp</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2466/2466_texto_integral.bmp</t>
   </si>
   <si>
     <t>CRIA RESERVA DE VAGAS EM CRECHES DO MUNICÍPIO DE FORMOSA-GO PARA CRIANÇAS EM IDADE COMPATÍVEL,  FILH</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2500/2500_texto_integral.bmp</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2500/2500_texto_integral.bmp</t>
   </si>
   <si>
     <t>014- ALTERA O ARTIGO 34, DA LEI Nº018/91, DE 28 DE JUNHO DE 2005, QUE REESTRUTURA O REGIME PRÓPRIO D</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2501/2501_texto_integral.bmp</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2501/2501_texto_integral.bmp</t>
   </si>
   <si>
     <t>015- ALTERA O ARTIGO 185, DA LEI Nº7143/91, DE 02 DE MAIO DE 1991, QUE INSTITUI O REGIME JURÍDICO  Ú</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1761/1761_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1761/1761_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI  N.° 012/2014. </t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1762/1762_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1762/1762_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI  N.° 013/2014.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1763/1763_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1763/1763_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI  N.° 014/2014.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1764/1764_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1764/1764_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI  N.° 015/2014.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1783/1783_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1783/1783_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PLO 016/2014 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1784/1784_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1784/1784_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PLC 017/2014 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1811/1811_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1811/1811_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PLO 008/2014 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1934/1934_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1934/1934_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO N.° 009/2014 SOBRE O PROJETO DE LEI COMPLEMENTAR N.° 017/2014.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1974/1974_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1974/1974_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 014-14 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1979/1979_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1979/1979_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 021-14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2033/2033_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2033/2033_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PLO 032-14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2034/2034_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2034/2034_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER N.° 013/2014 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N.° 033/2014</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2035/2035_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2035/2035_texto_integral.docx</t>
   </si>
   <si>
     <t>PARECER N.° 014/2014 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N.° 034/2014</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2210/2210_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2210/2210_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PROJETO SUBSTITUTIVO 002-14 AO PLO 048-14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2212/2212_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2212/2212_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PLO 054-14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2247/2247_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2247/2247_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N.° 055/2014 - LOA</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2406/2406_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2406/2406_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER À EMENDA MODIFICATIVA ORÇAMENTÁRIA 001-14 AO PLO 055-14 DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2405/2405_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2405/2405_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER À EMENDA MODIFICATIVA ORÇAMENTÁRIA 002-14 AO PLO 055-14 DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2404/2404_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2404/2404_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER À EMENDA MODIFICATIVA ORÇAMENTÁRIA 003-14 AO PLO 055-14 DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2403/2403_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2403/2403_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER À EMENDA MODIFICATIVA ORÇAMENTÁRIA 004-14 AO PLO 055-14 DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2402/2402_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2402/2402_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER À EMENDA MODIFICATIVA ORÇAMENTÁRIA 005-14 AO PLO 055-14 DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2408/2408_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2408/2408_texto_integral.docx</t>
   </si>
   <si>
     <t>PARECER AO PLO 067-14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2409/2409_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2409/2409_texto_integral.docx</t>
   </si>
   <si>
     <t>PARECER AO PLO 068-14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2410/2410_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2410/2410_texto_integral.docx</t>
   </si>
   <si>
     <t>PARECER AO PLO 069-14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>PARECER AO PLO 071-14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2414/2414_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2414/2414_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PLO 072-14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2415/2415_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2415/2415_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PLO 073-14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2447/2447_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2447/2447_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI N.° 083/2014</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2448/2448_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2448/2448_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI N.° 084/2014</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2449/2449_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2449/2449_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI N.° 085/2014</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2450/2450_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2450/2450_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI N.° 087/2014</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2451/2451_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2451/2451_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI COMPLEMENTAR 086/14</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2455/2455_texto_integral.docx</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2455/2455_texto_integral.docx</t>
   </si>
   <si>
     <t>PARECER AO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DOS MUNICÍPIOS, QUE JULGA AS CONTAS DO GOVERNO DE 2008 DA PREFEITURA MUNICIPAL DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2453/2453_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2453/2453_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI N.° 031/2014</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2452/2452_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2452/2452_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI COMPLEMENTAR N.° 202/14</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2511/2511_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2511/2511_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N.°099/14</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2510/2510_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2510/2510_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N.°100/14</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2509/2509_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2509/2509_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N.° 101/14</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2512/2512_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2512/2512_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N.°097/2014</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2513/2513_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2513/2513_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N.°098/2014</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>PCJR</t>
   </si>
   <si>
     <t>Parecer Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1645/1645_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1645/1645_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA 008/13 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1636/1636_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 009/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1637/1637_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1637/1637_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 010/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1638/1638_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1638/1638_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 011/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1770/1770_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1770/1770_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.° 012/14</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1767/1767_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1767/1767_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.° 013/14.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1768/1768_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1768/1768_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.° 014/14.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.° 015/14.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1766/1766_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1766/1766_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.° 005/2014.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1828/1828_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1828/1828_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 016-14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1829/1829_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1829/1829_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLC 017-14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1830/1830_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1830/1830_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 018-14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1832/1832_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1832/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 019-14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1833/1833_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1833/1833_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 020-14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1834/1834_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1834/1834_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 007-14 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1836/1836_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1836/1836_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 008-14 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1837/1837_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1837/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1887/1887_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1887/1887_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER N.° 019/2014 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.° 004, DE 13 DE FEVEREIRO DE 2014.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1933/1933_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1933/1933_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER  DA COMISSÃO DE REDAÇÃO E JUSTIÇA SOBRE O PROJETO SUBSTITUTIVO AO  PROJETO DE LEI N.° 017/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1942/1942_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1942/1942_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI ORDINÁRIA N.° 006/2014 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1943/1943_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1943/1943_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE A EMENDA MODIFICATIVA AO PROJETO DE LEI N.° 008/2014 DE AUTORIA DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1968/1968_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1968/1968_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 021/2014 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1969/1969_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1969/1969_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.° 014/2014 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2008/2008_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2008/2008_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 021/14 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2010/2010_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2010/2010_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.° 032/2014 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2011/2011_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2011/2011_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.° 033/2014 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2012/2012_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2012/2012_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.° 034/2014 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2088/2088_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2088/2088_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PLO 041/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2090/2090_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2090/2090_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER PLO 042/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2091/2091_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2091/2091_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER PLO 044/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2092/2092_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2092/2092_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PLO 045/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2093/2093_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2093/2093_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PLO 046/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2094/2094_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2094/2094_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PLO 047/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2095/2095_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2095/2095_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PLO 048/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2096/2096_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2096/2096_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 022/14 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2112/2112_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2112/2112_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 024/14 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2113/2113_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2113/2113_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 025/14 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2184/2184_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2184/2184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER AO PLO SUBSTITUTIVO 02 AO PLO 048/14 DE AUTORIA DO PODER EXECUTIVO._x000D_
 </t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2185/2185_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2185/2185_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 054/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2186/2186_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2186/2186_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 026/14 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2187/2187_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2187/2187_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 027/14 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2203/2203_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2203/2203_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 055/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2201/2201_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2201/2201_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 056/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2202/2202_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2202/2202_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 057/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2204/2204_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2204/2204_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 059/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2205/2205_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2205/2205_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 060/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2344/2344_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 048/14 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2345/2345_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2345/2345_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 29/14 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2429/2429_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2429/2429_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 067/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2430/2430_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2430/2430_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 068/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2431/2431_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2431/2431_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 069/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2432/2432_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2432/2432_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 070/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2433/2433_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2433/2433_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 071/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2434/2434_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2434/2434_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 072/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2435/2435_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2435/2435_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 073/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2442/2442_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2442/2442_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE PROJETO DE LEI N.°083/14</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2443/2443_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2443/2443_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE PROJETO DE LEI N.°084/14</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2444/2444_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2444/2444_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE PROJETO DE LEI N.°085/14</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2445/2445_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2445/2445_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE PROJETO DE LEI N.°087/14</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2446/2446_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2446/2446_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE PROJETO DE LEI COMPLEMENTAR N.°086/14</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2470/2470_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2470/2470_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE PROJETO DE LEI N.°031/14</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2469/2469_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2469/2469_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE PROJETO DE LEI N.°033/14</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2467/2467_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2467/2467_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE PROJETO DE LEI N.°034/14</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2468/2468_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2468/2468_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE PROJETO DE LEI COMPLEMENTAR N.°202/14</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2495/2495_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2495/2495_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI COMPLEMENTAR N.° 092/2014</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2496/2496_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2496/2496_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI COMPLEMENTAR N.° 082/2014</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2503/2503_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2503/2503_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.°097/2014</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2504/2504_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2504/2504_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.°098/2014</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2505/2505_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2505/2505_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.°099/2014</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2506/2506_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2506/2506_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.°100/2014</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2507/2507_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2507/2507_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.°101/2014</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2514/2514_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2514/2514_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.°035/2014</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2515/2515_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2515/2515_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE RESOLUÇÃO N.°004/2014</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>PCOS</t>
   </si>
   <si>
     <t>Parecer Comissão de Obras, Serviços Públicos</t>
   </si>
   <si>
     <t>COS - Comissão de Obras, Serviços Públicos e Outras Atividades</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1747/1747_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1747/1747_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER N.º 001/14 EM 14/03/2014, REFERENTE AO PROJETO DE LEI N.º 012/14 DE 10 DE MARÇO DE 2014. </t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1748/1748_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1748/1748_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER N.º 002/14 EM 14/03/2014, REFERENTE AO PROJETO DE LEI N.º 013/14 DE 10 DE MARÇO DE 2014. </t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1749/1749_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1749/1749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER N.º 003/14 EM 14/03/2014, REFERENTE AO PROJETO DE LEI N.º 014/14 DE 10 DE MARÇO DE 2014. </t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1750/1750_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1750/1750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER N.º 004/14 EM 14/03/2014, REFERENTE AO PROJETO DE LEI N.º 015/14 DE 10 DE MARÇO DE 2014. </t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1776/1776_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1776/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER N.º 005/14 EM 28/03/2014, REFERENTE AO PROJETO DE LEI N.º 007/14 DE 18 DE MARÇO DE 2014. </t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1838/1838_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1838/1838_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 019/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1839/1839_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1839/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLO 020/14 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1886/1886_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1886/1886_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER N° 008/14 EM 16/04/2014, REFERENTE AO PROJETO DE LEI N° 011/14 DE 04 DE ABRIL DE 2014.</t>
   </si>
   <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>PCSP</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Segurança Pública e Defesa</t>
+  </si>
+  <si>
+    <t>CSP - Comissão de Segurança Pública e Defesa Social</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1993/1993_texto_integral.jpeg</t>
+  </si>
+  <si>
+    <t>PARECER AO PROJETO DE LEI 021/2014 DE AUTORIA DO PODER EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1994/1994_texto_integral.jpeg</t>
+  </si>
+  <si>
     <t>1671</t>
   </si>
   <si>
     <t>PCPI</t>
   </si>
   <si>
     <t>Parecer Comissão Parlamentar de Inquérito</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1671/1671_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PARLAMENTAR DE INQUÉRITO.</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/7501/7501_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/7501/7501_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FOMOSENSE AO SR. GILBERTO DE CARVALHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2052/2052_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2052/2052_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO GENERAL DO EXÉRCITO SINCLAIR JONAS MAYER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2049/2049_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2049/2049_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO GENERAL DO EXÉRCITO SINCLAIR JONAS MAYER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2111/2111_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2111/2111_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE VISITANTE ILUSTRE DE FORMOSA AO SENHOR ABDON SOARES DE MIRANDA JÚNIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2110/2110_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2110/2110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE VISITANTE ILUSTRE DE FORMOSA AO SENHOR ADIRSON VASCONCELOS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2109/2109_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2109/2109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE VISITANTE ILUSTRE DE FORMOSA AO SENHOR ELIFAS MODESTO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2108/2108_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2108/2108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE VISITANTE ILUSTRE DE FORMOSA À SENHORA ELIZABETH ABREU CALDEIRA BRITO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2107/2107_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2107/2107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE VISITANTE ILUSTRE DE FORMOSA À SENHORA LAURENICE NOLETO ALVES E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2106/2106_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2106/2106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE VISITANTE ILUSTRE DE FORMOSA À SENHORA MARIA DAS DORES CARVALHO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2105/2105_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2105/2105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE VISITANTE ILUSTRE DE FORMOSA À SENHORA MARINA SANT&amp;#8217;ANNA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2104/2104_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2104/2104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE VISITANTE ILUSTRE DE FORMOSA À SENHORA NILVA BELO DE MORAIS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2103/2103_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2103/2103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE VISITANTE ILUSTRE DE FORMOSA À SENHORA ONÃ SILVA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2102/2102_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2102/2102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE VISITANTE ILUSTRE DE FORMOSA AO SENHOR ROBSON ELEUTÉRIO DA SILVA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2101/2101_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2101/2101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE VISITANTE ILUSTRE DE FORMOSA AO SENHOR XIKO MENDES E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2100/2100_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2100/2100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE VISITANTE ILUSTRE DE FORMOSA À SENHORA MÁRCIA BORTONE E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2099/2099_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2099/2099_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE VISITANTE ILUSTRE DE FORMOSA À SENHORA DANIELE MARCELLE GRANNIER E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2089/2089_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2089/2089_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE VISITANTE ILUSTRE DE FORMOSA AO SENHOR ANDRÉ LUCIO BENTO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2098/2098_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2098/2098_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE VISITANTE ILUSTRE DE FORMOSA À SENHORA MARIA ZENEIDE CARNEIRO MAGALHÃES E DÁ OUTRAS PROVIDÊNCIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>Nélio Marques de Almeida, Antônio Faleiro Filho, Dijair de Sousa Geracy (Miquita), Domingos de Sena Lopes Filho - Domingos Filho, Edmundo Nunes Dourado - Mundim, Emílio Torres de Almeida (Emílio do Raio X), Gilmar Vaz da Costa (Didi do Bonito), Gustavo Marques de Oliveira, Hermes Ferreira da Costa – Hermes Costa, Iron Pereira da Mota (Cabo Mota), Jeremias Gomes de Castro, Jesulindo Gomes de Castro (Castro), Jorge Gomes da Mota (Prof. Jorge), José Aparecido de Sousa Leite (Zequinha Leiloeiro), Jurandir Humberto Alves de Oliveira - Jurandir, Miguel Rubens dos Santos Oliveira - Macarrão, Wenner Patrick de Sousa - Wenner Patrick</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2117/2117_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2117/2117_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE  AO GENERAL DO EXÉRCITO SINCLAIR JONAS MAYER.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>Jesulindo Gomes de Castro (Castro), Antônio Faleiro Filho, Dijair de Sousa Geracy (Miquita), Domingos de Sena Lopes Filho - Domingos Filho, Edmundo Nunes Dourado - Mundim, Emílio Torres de Almeida (Emílio do Raio X), Gilmar Vaz da Costa (Didi do Bonito), Gustavo Marques de Oliveira, Hermes Ferreira da Costa – Hermes Costa, Iron Pereira da Mota (Cabo Mota), Jeremias Gomes de Castro, Jorge Gomes da Mota (Prof. Jorge), José Aparecido de Sousa Leite (Zequinha Leiloeiro), Jurandir Humberto Alves de Oliveira - Jurandir, Miguel Rubens dos Santos Oliveira - Macarrão, Nélio Marques de Almeida, Wenner Patrick de Sousa - Wenner Patrick</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2118/2118_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2118/2118_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO GENERAL DO EXÉRCITO SINCLAIR JONAS MAYER.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2190/2190_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2190/2190_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SENHORA DIVINA DA COSTA FERREIRA.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2191/2191_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2191/2191_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO FORMOSENSE AO SENHOR CAPITÃO BRÁULIO CANÇADO FLORES.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2192/2192_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2192/2192_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SENHORA LUCIA VÂNIA FIRMINO DE ALMEIDA.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2193/2193_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2193/2193_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR LUIZ HUMBERTO GONÇALVES.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2194/2194_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2194/2194_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOSÉ ATAÍDE MIRANDA BARRETTO.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2216/2216_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOVÁ GUALBERTO DE BRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2141/2141_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2141/2141_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR ANDRÉ LUIZ GONTIJO.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2142/2142_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2142/2142_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR NORMELINO JOSÉ DIAS.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2143/2143_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2143/2143_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR. VALDEMIRO JOSÉ DIAS.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2144/2144_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2144/2144_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR MARCOS ALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2145/2145_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2145/2145_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JUAREZ FARIAS DA COSTA.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2146/2146_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2146/2146_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR OLAVO PERCILHO DE ASSIS.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2153/2153_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2153/2153_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR GILMAR RODRIGUES DA SILVA.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2200/2200_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2200/2200_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOSÉ GERÔNIMO PACHECO (ZÉ PACHECO).</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2221/2221_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2221/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOÃO JOAQUIM DOS SANTOS (JOÃO BARBEIRO).</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2195/2195_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2195/2195_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR ALAÉRCIO FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2196/2196_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2196/2196_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA  AO SENHOR NIVALDO CAMPOS FALCÃO.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2232/2232_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2232/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR GLAUCO JORGE DO PRADO MIRANDA.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2233/2233_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2233/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HORA AO MÉRITO ITIQUIRA AO SENHOR EUSTÁQUIO JUVÊNCIO DE LACERDA.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2229/2229_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2229/2229_texto_integral.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR RUI BRASIL ALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2230/2230_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2230/2230_texto_integral.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO FORMOSENSE SENHOR DÍONISIO HOLZ.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2231/2231_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2231/2231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR ÍTALO JOSÉ BARBOSA XAVIER_x000D_
 </t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2228/2228_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2228/2228_texto_integral.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO FORMOSENSE À SENHORA MARIA APARECIDA DE MIRANDA.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2223/2223_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR RONI BATISTA BASTOS.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2222/2222_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2222/2222_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHHOR NEY MOURA TELES.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2224/2224_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2224/2224_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR LUIZ ANTONIO DOMINGUES GUIMARÃES.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR SILVINO MARTINS SIQUEIRA DE AZEVEDO._x000D_
 </t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2226/2226_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2226/2226_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOAQUIM JOSÉ DE ATAIDES.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2227/2227_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2227/2227_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SENHORA ROBERTA CRISTINA BATISTA GOMES.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2156/2156_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2156/2156_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SENHORA MARIA WALDEISA RIBEIRO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2157/2157_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2157/2157_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SENHORA CLEONICE GONÇALVES DE SOUZA. </t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2158/2158_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2158/2158_texto_integral.pdf</t>
   </si>
   <si>
     <t>052/2014 - CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR SEBASTIÃO DE JESUS LIMA.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2159/2159_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2159/2159_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOSÉ AURÍLIO CORDEIRO.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2160/2160_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2160/2160_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE À SENHORA MARIA INÁCIA SOARES DE JESUS.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2161/2161_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2161/2161_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR OSVALDO RODRIGUES PEREIRA.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2162/2162_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2162/2162_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR MOACIR KAMOTO.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2163/2163_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2163/2163_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOAQUIM BISPO DA PAIXÃO.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2243/2243_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JEDEON VIEIRA MANSO.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2244/2244_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ABRAHÃO CARDOSO DA COSTA.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2245/2245_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2245/2245_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR ABEL MANOEL GONÇALVES.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2242/2242_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2242/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SENHORA DELMA DOMINGOS BRANDÃO RIBEIRO.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2241/2241_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2241/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR MARCO ANTÔNIO PEREIRA PINTO.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2272/2272_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR AVELINO ALVES DE OLIVEIRA. </t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ALECIO SARDINHA DE SOUSA.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ARNALDO LOPES DE AVELAR.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOSÉ ANTÔNIO CAIXETA DE SOUSA</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOAQUIM PIRES ORNELAS.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR LÁZARO DOS REIS CALÇADO.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR EDSON FERREIRA MOURA - MAJOR MOURA.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2238/2238_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2238/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃ FORMOSENSE À SENHORA CRISTINNE LOPES FARIA GONÇALVES FREITAS.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2239/2239_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2239/2239_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR ANTONIO  CARLOS LOPES MARTINS.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2237/2237_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SENHORA MARLI DA CUNHA MONTEIRO.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2236/2236_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2236/2236_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR ELISBANO ISBELO DE MORAIS.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2235/2235_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2235/2235_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR MENEVALDO PEREIRA NATAL.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2234/2234_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2234/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR HÉLCIO MARINHO DE SOUSA.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2263/2263_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SENHORA MARIA HELENA PINTO BRANDÃO.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2264/2264_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2264/2264_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOSÉ SOARES DA SILVA.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2265/2265_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2265/2265_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃ FORMOSENSE À SENHORA LEILA CRISTINA GOMES DE ARAUJO.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2266/2266_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2266/2266_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SENHORA ERENICE RIBEIRO DE ARAUJO.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2267/2267_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2267/2267_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA A MÉRITO ITIQUIRA À SENHORA  MARIA DE FATIMA PEREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2268/2268_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2268/2268_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA A MÉRITO ITIQUIRA À SENHORA BEATRIZ MARIA FERREIRA FREITAS.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2206/2206_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2206/2206_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR EDMOND ABADIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2207/2207_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2207/2207_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR EURIPEDES GOMES DE MACEDO JUNIOR.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2208/2208_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2208/2208_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR LUCIANO DOS REIS ABRÃO.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2209/2209_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2209/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR WILSON BATISTA MARQUES.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2211/2211_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2211/2211_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR GIOVANI BERNARDO SCHREINER.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>Edmundo Nunes Dourado - Mundim</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2254/2254_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2254/2254_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SENHORA SEBASTIANA VITORIANA DA SILVA.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2255/2255_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR GLANDEMAR ALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2250/2250_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2250/2250_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR WILSON AMADO DOROTEIO FILHO.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2251/2251_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2251/2251_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR AGUIMAR PEREIRA EVANGELISTA.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2253/2253_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2253/2253_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SENHORA MARIA JOSE MENDES DAY SILVA.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2252/2252_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2252/2252_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR UBALDO ELIZEU DA SILVA UBALDO.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2249/2249_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2249/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ FORMOSENSE À SENHORA EDNA SOUSA VAZ.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2377/2377_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2377/2377_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR EDSON RODRIGUES DA COSTA.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ERMIDO BORGES BATISTA.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2259/2259_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2259/2259_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ADELINO PEREIRA ROCHA.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2260/2260_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JUNICESA ANTÔNIO LUIZ._x000D_
                              </t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2257/2257_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2257/2257_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOSÉ AFONSO LOPES BARCELOS.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2269/2269_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2269/2269_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ARLAN JOSÉ DA SILVA.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2256/2256_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2256/2256_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR GENIVAL PEREIRA DE SOUSA.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2261/2261_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR GENEDIR VICENTE BENETTI RIBAS.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SENHORA CILIA BARRETO ORNELAS.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOÃO DE SOUSA COSTA.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2280/2280_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ADELSIMON ANTONIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR MANOEL CARLOS DA CRUZ.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR CARLOS ALBERTO DA SILVA.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR MOACY VIEIRA.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR ELIAS DA SILVA PRIMO.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOÃO MENDES RIBEIRO FILHO._x000D_
 </t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR LINDOMAR MARINHO BISPO._x000D_
 </t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SENHORA MARIA VANILTA MENDES PEREIRA._x000D_
 </t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR FABIANO RABÊLO MENDONÇA.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR JOÃO DE SOUSA MORAIS._x000D_
 </t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR CARLOS HENRIQUE BORGES PEREIRA._x000D_
 </t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR VANDERLEI LUIS WELKER.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR ANTONIO CARLOS PIASENTIN.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR SERGIO RODOLFO WELKER.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR HELIOMAR FERREIRA BARBOSA.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2319/2319_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR AVELINO PAULO DE SOUZA._x000D_
                     </t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2386/2386_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2386/2386_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR TEN. CEL. ANDRÉ LUIS MACIEL DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2397/2397_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR AILTO RODRIGUES DA COSTA._x000D_
 </t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SR. CRISTINO BARBOSA DE ALMEIDA</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2407/2407_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMENDA DE HONRA AO MÉRITO ITIQUIRA AO SENHOR GENILSON MENDES RIBEIRO.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2401/2401_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO FORMOSENSE À SENHORA DIVAMAR FERNANDES DE SOUZA REIS.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR WELLINGTON CAMPELO DOS SANTOS.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR WILSON DE JESUS.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2454/2454_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2454/2454_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA-SE OS DECRETOS LEGISLATIVOS Nº 137/14 E 201/14 DO VEREADOR HERMES FERREIRA DA COSTA.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2471/2471_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2471/2471_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE COMENDA DE HONRA AO MÉRITO ITIQUIRA À SENHORA MARIZA LAUREANO DE MORAES GODINHO.  </t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2472/2472_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2472/2472_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO FORMOSENSE AO SENHOR LENINE JOSÉ ADORNO GODINHO.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Itamar Sebastião Barreto</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1732/1732_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1732/1732_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE REVOGAÇÃO DOS ARTIGOS 62 E 65 DA LEI COMPLEMENTAR N.° 004/2009 DO ESTATUTO DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2189/2189_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2189/2189_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N.° 003, DE DEZEMBRO DE 2009, QUE "INSTITUI O CÓDIGO TRIBUTÁRIA DO MUNICÍPIO". ACRESCENDO O PARÁGRAFO 4° E § 5° AO SEU ARTIGO 182, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2417/2417_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2417/2417_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 119 E ACRESCENTA INCISO I AO ARTIGO N.° 235 DA LEI COMPLEMENTAR N.° 003, DE 30 DE DEZEMBRO DE 2009, QUE "INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2421/2421_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2421/2421_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR N.° 001/05 DE 31 DE DEZEMBRO DE 2005 QUE INSTITUI O CÓDIGO DE POSTURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2423/2423_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2423/2423_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS DA LEI COMPLEMENTAR N.° 003, DE 29 DE DEZEMBRO DE 2009 &amp;#8211; CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2520/2520_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2520/2520_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II DO ARTIGO 119 DA LEI COMPLEMENTAR N.º 003, DE 30 DE DEZEMBRO DE 2009, QUE &amp;#8220;INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2521/2521_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2521/2521_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO I AO ARTIGO N.º 235 E ALTERA A TABELA I DA LEI COMPLEMENTAR N.º 003, DE 30 DE DEZEMBRO DE 2009, QUE &amp;#8220;INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2522/2522_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2522/2522_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR N.º 003, DE 29 DE DEZEMBRO DE 2009 &amp;#8211; QUE INSTITUIU O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE FORMOSA.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1588/1588_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1588/1588_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº. 001-05 - CÓDIGO DE POSTURAS.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2367/2367_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2367/2367_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO QUE ESPECIFICA DA LEI COMPLEMENTAR N.° 004/2009, DE 30.12.2009, QUE ESTABELECE O ESTATUTO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE FORMOSA, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>PLOPE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1580/1580_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1580/1580_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL NO EXERCÍCIO DE 2014 DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1581/1581_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1581/1581_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A DOAÇÃO DE IMÓVEL PÚBLICO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1582/1582_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1582/1582_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº. 143-JP, DE 02 DE MAIO DE 1991 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1583/1583_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1583/1583_texto_integral.pdf</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1584/1584_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1584/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI 141/02 - SMG, DE 30 DE ABRIL DE 2002, QUE INSTITUI A CONTRIBUIÇÃO PARA O CUSTEIO DA ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1585/1585_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA §4º AO ART. 159 DA LEI Nº. 143-JP, DE 02 DE MAIO DE 1991 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 133/2014, DE 23.01.2014, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A DOAÇÃO DE IMÓVEL PÚBLICO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O INSTITUTO DE ASSISTÊNCIA DOS SERVIDORES PÚBLICOS DO ESTADO DE GOIÁS  - IPASGO.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/1587/pl_010-14_ib.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/1587/pl_010-14_ib.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 040/13, DE 24.05.2013 QUE DETERMINA DESAFETAÇÃO DA QUADRA DO TERRENO Nº 1 DO LOTEAMENTO PARTICULAR PARQUE LAGO DESTINADA INICIALMENTE À IMPLANTAÇÃO DE PRAÇA PÚBLICA, REVERTENDO A SUA UTILIZAÇÃO PARA EDIFICAÇÃO DE EQUIPAMENTOS PÚBLICOS, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1601/1601_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE FORMOSA, NA FORMA QUE ESPECIFICA &amp;#8211; LEI Nº. 055/2001 DE 03 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1713/1713_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1713/1713_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAÇÃO DE IMÓVEL PÚBLICO QUE MENCIONA, AO INSTITUTO DE ASSISTÊNCIA DOS SERVIDORES PÚBLICOS DO ESTADO DE GOIÁS - IPASGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROGRAMA DE INCENTIVO AOS CONTRIBUINTES PARA O CADASTRAMENTO E RECADASTRAMENTO DOS IMÓVEIS URBANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA VAGA E PONTO DE TÁXI EM LOCAL A SEGUIR IDENTIFICADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1731/1731_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1731/1731_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DAS MULTAS E DOS JUROS DECORRENTES DO ATRASO DO PAGAMENTO DO IPTU, ISS E ALVARÁ DE LICENÇA E FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1775/1775_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1775/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1786/1786_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1786/1786_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ATUALIZA O DISPOSTO N.° ART. 9° DA LEI MUNICIPAL N.° 250/2004 DE 20 DE DEZEMBRO 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1787/1787_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1787/1787_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ATUALIZA O DISPOSTO NOS PARÁGRAFOS 1° E 2° DO ART. 5° E PARÁGRAFO ÚNICO DO ART. 9° DA LEI MUNICIPAL N° 251/04 DE 20/12/2014 QUE INSTITUIU O PLANO DIRETOR DO MUNICÍPIO DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1929/1929_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1929/1929_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1895/1895_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1895/1895_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ATUALIZA O DISPOSTO NO ART. 9° DA LEI MUNICIPAL N.° 250/2004, DE 20 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1896/1896_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1896/1896_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA E ATUALIZA O DISPOSTO NOS PARÁGRAFOS 1° E 2° DO ART. 5° E PARÁGRAFO ÚNICO DO ART. 9° DA LEI MUNICIPAL N.° 251/04, DE 20/12/2004 QUE INSTITUIU O PLANO DIRETOR DO MUNICÍPIO DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1897/1897_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1897/1897_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART. 37, IX, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1906/1906_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1906/1906_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE TERMO DE ACORDO DE COOPERAÇÃO TÉCNICA &amp;#8211; ACT, ENTRE O MUNICÍPIO DE FORMOSA-GO E O CENTRO NACIONAL DE MONITORAMENTO E ALERTAS DE DESASTRES NATURAIS &amp;#8211; CEMADEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1949/1949_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1949/1949_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NO PLANO PLURIANUAL DO MUNICÍPIO DE FORMOSA PARA O QUADRIÊNIO DE 2014 A 2017 COM INCLUSÃO DO FUNDO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1950/1950_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1950/1950_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL PARA ATENDER AS NECESSIDADES DO FUNDO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1951/1951_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1951/1951_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI N°. 144/2014, DE 15 DE ABRIL DE 2014, QUE DISPÕE SOBRE A REDUÇÃO DAS MULTAS E DOS JUROS DECORRENTES DO ATRASO DO PAGAMENTO DO IPTU, ITU, ISS E ALVARÁ DE LICENÇA E FUNCIONAMENTO, PARA PRORROGAÇÃO DE PRAZO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1952/1952_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1952/1952_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE TERMO DE ACORDO DE COOPERAÇÃO TÉCNICA &amp;#8211; ACT, ENTRE O MUNICÍPIO DE FORMOSA-GO E O CENTRO NACIONAL DE MONITORAMENTO E ALERTAS DE DESASTRES NATURAIS &amp;#8211; CEMADEM, PARA CESSÃO DE USO DE ESPAÇOS PARA INSTALAÇÃO DE PLATAFORMA DE COLETA DE DADOS AMBIENTAIS.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1962/1962_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1962/1962_texto_integral.pdf</t>
   </si>
   <si>
     <t>031/2014 - ALTERA E ACRESCENTA DISPOSITIVOS NA LEI N.° 035/05,DE 16/12/2005, QUE DISPÕE SOBRE O SERVIÇO DE TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1983/1983_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1983/1983_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALIENAÇÃO DE BEM IMÓVEL DO MUNICÍPIO DE FORMOSA, ADIANTE IDENTIFICADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1984/1984_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1984/1984_texto_integral.pdf</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1985/1985_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1985/1985_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PERMUTA DE IMÓVEL QUE ESPECIFICA POR PERMUTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2031/2031_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2031/2031_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREAS DE TERRAS DE SUA PROPRIEDADE AO FUNDO DE ARRENDAMENTO RESIDENCIAL &amp;#8211; FAR, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2036/pl_036-14_ib.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2036/pl_036-14_ib.pdf</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2037/pl_037-14_ib.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2037/pl_037-14_ib.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 079/13, DE 27 DE SETEMBRO DE 2013 QUE CRIOU CARGOS E QUANTITATIVOS NO PLANO DE CARGOS E VENCIMENTOS DO PODER EXECUTIVO DO MUNICÍPIO DE FORMOSA, NA FORMA QUE ESPECIFICA &amp;#8211; LEI Nº. 054/2001 DE 01 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2038/pl_038-14_ib.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2038/pl_038-14_ib.pdf</t>
   </si>
   <si>
     <t>REVOGA SÉRIE DE CLASSES, DO CARGO DE GUARDA MUNICIPAL, NO ANEXO IV, NO PLANO DE CARGOS E VENCIMENTOS DO PODER EXECUTIVO DO MUNICÍPIO DE FORMOSA, NA FORMA QUE ESPECIFICA &amp;#8211; LEI Nº. 054/2001 DE 01 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2079/2079_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2079/2079_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO DE ALIENAÇÃO DE BENS IMÓVEIS DO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2080/2080_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2080/2080_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2° DA LEI N°. 089/13 DE 20 DE NOVEMBRO DE 2013, QUE AUTORIZA ALIENAÇÃO DE IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2061/pl_041-14_ib.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2061/pl_041-14_ib.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALIENAÇÃO POR PERMUTA DE IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2062/2062_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2062/2062_texto_integral.pdf</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2081/2081_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2081/2081_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PRORROGAÇÃO DA CONTRATAÇÃO DE PROFESSORES SUBSTITUTOS POR TEMPO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2064/2064_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2064/2064_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3° DA LEI N°. 157/95-NA, 19 DE DEZEMBRO DE 1995, QUE CRIA O CONSELHO MUNICIPAL DE ASSISTÊNCIA, INSTITUI O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2065/2065_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2065/2065_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO ARTIGO 1°, DA LEI N°. 094/13, DE 06 DE DEZEMBRO DE 2013, QUE AUTORIZA DESAFETAÇÃO DE BEM USO COMUM E INTEGRA AO PATRIMÔNIO DISPONÍVEL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2066/2066_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2066/2066_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2°, DA LEI N°. 095/13, DE 06 DE DEZEMBRO DE 2013, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR DOAÇÃO DE IMÓVEL PÚBLICO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2067/2067_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2067/2067_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2°, DA LEI N°. 096/13, DE 06 DE DEZEMBRO DE 2013, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR DOAÇÃO DE IMÓVEL PÚBLICO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2068/2068_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2068/2068_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA § 3° AO ART. 143 E MODIFICA O ARTIGO 144 DA LEI N°. 143-JP, DE 02 DE MAIO DE 1991, QUE DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2082/2082_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2082/2082_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DESAFETAÇÃO DE ÁREAS DE USO COMUM DO POVO E AUTORIZA ALIENAÇÃO DE BENS IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2083/2083_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2083/2083_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR A CORREÇÃO DO CÁLCULO DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS NOS TERMOS DA INSTRUÇÃO NORMATIVA N°. 002/2014 DO TRIBUNAL DE CONTAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2084/2084_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2084/2084_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE FORMOSA, NA FORMA QUE ESPECIFICA &amp;#8211; LEI N°. 055/2001 DE 03 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2085/2085_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2085/2085_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO AO ART. 15 &amp;#8211; I DA LEI N°. 055/01 &amp;#8211; SMG, DE 03 DE DEZEMBRO DE 2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2116/2116_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2116/2116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALIENAÇÃO DE BENS IMÓVEIS DO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2124/2124_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2124/2124_texto_integral.pdf</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2499/2499_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2499/2499_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FORMOSA PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2171/2171_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2171/2171_texto_integral.pdf</t>
   </si>
   <si>
     <t>056/14 - ALTERA OS ARTIGOS 6º, 7° E 17 DA LEI N°. 068 &amp;#8211; NA &amp;#8211; 93, DE 15 DE OUTUBRO DE 1993, QUE INSTITUI O CONSELHO MUNICIPAL DE CONTRIBUINTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2172/2172_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2172/2172_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO DA ÁREA PÚBLICA LOCALIZADA NO LOTEAMENTO DENOMINADO SANTA BÁRBARA, SENDO PARTE DA RUA SANTO EXPEDITO, ASSIM COMO A DOAÇÃO DA RESPECTIVA RUA AO PATRIMÔNIO IMOBILIÁRIO DO ESTADO DE GOIÁS OCUPADO PELA POLÍCIA CIVIL DO ESTADO DE GOIÁS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2178/2178_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2178/2178_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADEQUAR A REMUNERAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE E DE COMBATE À ENDEMIAS DE ACORDO COM O PISO NACIONAL, NOS TERMOS DA LEI FEDERAL N.° 12.994/14 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2177/2177_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2177/2177_texto_integral.pdf</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2174/2174_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2174/2174_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 9° DA LEI N°. 055/2001, DE 03 DE DEZEMBRO DE 2001, ESTRUTURA ADMINISTRATIVA, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2179/2179_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2179/2179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE ESTACIONAMENTO ROTATIVO PAGO PARA ESTACIONAMENTO ROTATIVO EM VIAS E LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE FORMOSA-GO E REVOGA A LEI N.° 541/11, DE 23 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2181/2181_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2181/2181_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A OUTORGAR, MEDIANTE LICITAÇÃO, CONCESSÃO DE USO PARA EXPLORAÇÃO DE ESTACIONAMENTO ROTATIVO PAGO EM VIAS E LOGRADOUROS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2182/2182_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2182/2182_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETIVAR COMPENSAÇÃO DE CRÉDITOS TRIBUTÁRIOS JUNTO A VIAÇÃO CIDADE FORMOSA LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2183/2183_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2183/2183_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N.° 353/2010, DE 15.10.2015 QUE DISPÕE SOBRE O SISTEMA DE PRESTAÇÃO DE SERVIÇO DE TRANSPORTE REMUNERADO DE PASSAGEIROS E MERCADORIAS, POR MEIO DE MOTOCICLETAS, DENOMINADO MOTO-TÁXI, NO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2240/2240_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2240/2240_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RETIFICAÇÃO DA LEI N.° 660/2012, DE 18 DE DEZEMBRO DE 2012, ANEXO III, ESPECIFICAÇÃO DOS CARGOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2334/2334_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2334/2334_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 34, DA LEI N.° 018/05, DE 28 DE JUNHO DE 2005, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2336/2336_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 185, DA LEI N.° 143/91, DE 02 DE MAIO DE 1991, QUE INSTITUI O REGIME JURÍDICO ÚNICO DOS SERVIDORES PUBLICOS DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2339/2339_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE FORMOSA, NA FORMA QUE ESPECIFICA - LEI N.° 055/2001 DE 03 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2340/2340_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2340/2340_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ADOTA O DIÁRIO MUNICIPAL DE GOIÁS, INSTITUÍDO E ADMINISTRADO PELA ASSOCIAÇÃO GOIANA DE MUNICÍPIOS &amp;#8211; AGM COMO MEIO OFICIAL DE COMUNICAÇÃO E PUBLICAÇÃO DOS ATOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2338/2338_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O INCISO III DO ART. 144, DA LEI N°. 143-JP, DE 02 DE MAIO DE 1991, QUE DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2341/2341_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE ESTACIONAMENTO ROTATIVO PAGO PARA ESTACIONAMENTO ROTATIVO EM VIAS E LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE FORMOSA &amp;#8211; GO E REVOGA A LEI N°. 541/11, DE 23 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2335/2335_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2335/2335_texto_integral.pdf</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2369/2369_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2369/2369_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR A CORREÇÃO DO CÁLCULO DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS NOS TERMOS DA INSTRUÇÃO NORMATIVA N.° 002/2014 DO TRIBUNAL DE CONTAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2370/2370_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2370/2370_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.° 055/01 &amp;#8211; SMG DE 03 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE FORMOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2371/2371_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2371/2371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NA LEI N.° 054/2001 &amp;#8211; SMG, DE 01 DE DEZEMBRO DE 2001, O PISO SALARIAL DOS CARGOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2372/2372_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2372/2372_texto_integral.pdf</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2373/2373_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2373/2373_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO IV, DO GRUPO OCUPACIONAL ADMINISTRATIVO FINANCEIRO E OPERACIONAL, TÍTULO DO CARGO: ADMINISTRATIVO DA LEI N.° 054/2001 &amp;#8211; SMG QUE REFORMULA O PLANO DE CARGOS E VENCIMENTOS, COM INSTITUIÇÃO DE CARREIRA FUNCIONAL, DOS SERVIDORES DO PODER EXECUTIVO DO MUNICÍPIO DE FORMOSA, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2374/2374_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2374/2374_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE &amp;#8220;CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL EDUARDO NUNES MARTINS&amp;#8221;, LOCALIZADO NA RUA UNIVERSITÁRIA, N.° 100, SETOR NORDESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2375/2375_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2375/2375_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO E QUANTITATIVO NO PLANO DE CARGOS E VENCIMENTOS DO PODER EXECUTIVO DO MUNICÍPIO DE FORMOSA, NA FORMA QUE ESPECIFICA &amp;#8211; LEI N.° 054/2001 DE 01 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>AUTORIZA DESAFETAÇÃO DE ÁREA E AUTORIZA ALIENAÇÃO DE BENS IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2418/2418_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2418/2418_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NA PLANTA DE VALORES IMOBILIÁRIOS PARA FINS DE LANÇAMENTO DO IPTU, OS IMÓVEIS SITUADOS NOS LOGRADOUROS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2419/2419_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2419/2419_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CAMPANHA DENOMINADA "EMPLACA FORMOSA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2420/2420_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2420/2420_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE INCENTIVO À ARRECADAÇÃO, AUTORIZA AQUISIÇÃO DE PRÊMIOS PARA SORTEIO DE CARTELAS, ATRAVÉS DA CAMPANHA "IMPOSTO CIDADÃO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2422/2422_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2422/2422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O PODER EXECUTIVO MUNICIPAL A EFETUAR A DOAÇÃO DE IMÓVEL PÚBLICO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2424/2424_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2424/2424_texto_integral.pdf</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2425/2425_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2425/2425_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAÇÃO DE IMÓVEL PÚBLICO QUE MENCIONA, AO FUNDO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE FORMOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2426/2426_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2426/2426_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE FORMOSA-GO, COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2427/2427_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2427/2427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NA PLANTA DE VALORES IMOBILIÁRIOS PARA FINS DE LANÇAMENTO DO IPTU, OS IMÓVEIS SITUADOS NO LOGRADOURO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2474/2474_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2474/2474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> 093/14, &amp;#8220;ALTERA O INCISO III DO ART. 144, DA LEI N°. 143-JP, DE 02 DE MAIO DE 1991, QUE DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2475/pl_094-14_ib.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2475/pl_094-14_ib.pdf</t>
   </si>
   <si>
     <t>094/14, &amp;#8220;INCLUI NA PLANTA DE VALORES IMOBILIÁRIOS PARA FINS DE LANÇAMENTO DO IPTU, OS IMÓVEIS SITUADOS NOS LOGRADOUROS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2476/2476_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2476/2476_texto_integral.pdf</t>
   </si>
   <si>
     <t>095/14, &amp;#8220;AUTORIZA DESAFETAÇÃO DE ÁREA E AUTORIZA ALIENAÇÃO DE BENS IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2477/2477_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2477/2477_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3° DA LEI N.° 648/12, DE 18 DE DEZEMBRO DE 2012, QUE DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS FICAIS À IMPLANTAÇÃO DE UNIDADE INDUSTRIAL DE PRODUÇÃO DE CIMENTOS, CONCRETO E ARGAMASSAS NO MUNICÍPIO DE FORMOSA-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2484/2484_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2484/2484_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 5° DA LEI N.° 037/05, DE 16 DE DEZEMBRO DE 2005, QUE INSTITUI PROGRAMA DE INCENTIVOS FISCAIS E BENEFÍCIOS A INVESTIMENTOS NO MUNICÍPIO DE FORMOSA, INSTITUI O CONSELHO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E FUNDO DE DESENVOLVIMENTO ECONÔMICO, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2485/2485_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2485/2485_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL A ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2486/2486_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2486/2486_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE MEDIANTE CONVÊNIO A ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2487/2487_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2487/2487_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO REALIZAR DESPESAS COM LOCAÇÃO DE IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2488/2488_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2488/2488_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N.°204/2014, DE 18/11/14, QUE INCLUI NA PLANTA DE VALORES IMOBILIÁRIOS PARA FINS DE LANÇAMENTO DO IPTU, OS IMÓVEIS SITUADOS NO LOGRADOURO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2519/2519_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2519/2519_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Dijair de Sousa Geracy (Miquita), Jesulindo Gomes de Castro (Castro), Jurandir Humberto Alves de Oliveira - Jurandir, Nélio Marques de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1574/1574_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1574/1574_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DAS REMUNERAÇÕES E SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E AGENTES POLÍTICOS DO PODER LEGISLATIVO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1575/1575_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART. 1º DA LEI Nº. 014/2013, DE 26 DE FEVEREIRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1576/1576_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1576/1576_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº. 468/11, DE 29 DE JULHO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1673/1673_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURADA, NOS ESTABELECIMENTOS DE ENSINO SUPERIOR, PÚBLICOS E PRIVADOS, A LIVRE ORGANIZAÇÃO DOS CENTROS ACADÊMICOS, DIRETÓRIOS ACADÊMICOS E DIRETÓRIOS CENTRAIS DOS ESTUDANTES, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1697/1697_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA CITAÇÃO DO NOME DO AUTOR DA PROPOSIÇÃO DE PROJETOS DE LEIS ORIUNDAS DO LEGISLATIVO E DEMAIS ATOS PERTINENTES AO PODER LEGISLATIVO MUNICIPAL, POR OCASIÃO DE SUA PUBLICAÇÃO.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1760/1760_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1760/1760_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADMISSÃO, NO MUNICÍPIO DE FORMOSA-GOIÁS, DOS DIPLOMAS DE PÓS-GRADUAÇÃO &amp;#8220;STRICTO SENSU&amp;#8221; SOB A ÉGIDE DOS ACORDOS FIRMADOS NO ÂMBITO DO MERCOSUL, BEM COMO DO TRATADO DE AMIZADE CELEBRADO ENTRE BRASIL E PORTUGAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1752/1752_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1752/1752_texto_integral.pdf</t>
   </si>
   <si>
     <t>007/2014, &amp;#8220;DENOMINA DE PRAÇA ANTONIO MARTINS DE GODOY, A PRAÇA PÚBLICA LOCALIZADA NO SETOR BELA VISTA DESTE MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1803/1803_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1803/1803_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REDUÇÃO NOS SUBSÍDIOS DOS AGENTES POLÍTICOS, PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1802/1802_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1802/1802_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA EDUCAÇÃO REVOLUCIONÁRIA NO ÂMBITO DO MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1826/1826_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1826/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA VAGAS E PONTOS DE CAMINHÕES DE FRETES E MÁQUINAS EM LOCAL A SEGUIR IDENTIFICADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1860/1860_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1860/1860_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA VAGAS E PONTOS DE CAMINHÕES DE FRETES E MÁQUINAS EM LOCAL A SEGUIR IDENTIFICADO E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1967/1967_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1967/1967_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI PARA DECLARAR A ASSOCIAÇÃO ATLÉTICA REAL JUVENTUS ENTIDADE PÚBLICA NO ÂMBITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1916/1916_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1916/1916_texto_integral.pdf</t>
   </si>
   <si>
     <t>014/2014 - CRIA VAGAS E PONTOS DE CAMINHÕES DE FRETES E MÁQUINAS EM LOCAL A SEGUIR IDENTIFICADO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1919/1919_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1919/1919_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A INSTITUIR O_x000D_
 PLANO MUNICIPAL DE IGUALDADE RACIAL_x000D_
 </t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1920/1920_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1920/1920_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A INSTITUIR O_x000D_
 PLANO MUNICIPAL DE LIVRO E LEITURA_x000D_
 </t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1953/1953_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1953/1953_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE TELECENTRO VINICIUS DALL` AGNOL VON MÜLLER, O TELECENTRO DO CENTRO DE ARTES E ESPORTES UNIFICADOS (CEUS) LOCALIZADO NO PARQUE LAGO.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1961/1961_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1961/1961_texto_integral.pdf</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1960/1960_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1960/1960_texto_integral.pdf</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1959/1959_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1959/1959_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE DR. JAIME CERRÓN PALOMINO &amp;#8211; MÁRTIR DA EDUCAÇÃO LATINO-AMERICANA, O CINETEATRO DO CEUS DAS ARTES OLINDA DA ROCHA LÔBO LOCALIZADO NO PARQUE LAGO DESTE MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1966/1966_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1966/1966_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA OSVALDINO PEREIRA DE MENDONÇA, A RUA LOCALIZADA NO LOTEAMENTO SETOR BELA VISTA NESTE MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2028/2028_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2028/2028_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO ATLÉTICA REAL JUVENTUS.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2016/2016_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2016/2016_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI 471/11, QUE AUTORIZA A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO AO ESTADO DE GOIÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2041/2041_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2041/2041_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MULTA PARA QUEM JOGAR, DEIXAR, COLOCAR OU PRATICAR ATO QUE IMPLIQUE DEPÓSITO DE LIXO EM VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2047/2047_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2047/2047_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A COMUNHÃO ESPÍRITA LAR DE MARIA - COELMA. </t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2122/2122_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2122/2122_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA VIA ESPORTIVA E DO LAZER DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2215/2215_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2215/2215_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA SEBASTIANA URANI CHAVES A RUA LOCALIZADA NO SETOR PRIMAVERA, FUNDO DA AGETOP, NESTE MUNICÍPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2214/2214_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTÔNIA LOPES DE CARVALHO A RUA LOCALIZADA NO SETOR PRIMAVERA, FUNDO DA AGETOP, NESTE MUNÍCIPIO DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2342/2342_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2342/2342_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE LIMITE DE TEMPO PARA ATENDIMENTO AO PÚBLICO NAS LOTÉRICAS E CONVENIÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2368/2368_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2368/2368_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO QUE ESPECIFICA DA LEI N.° 143-JP, DE 02.05.1991, INSTITUI O REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2387/2387_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2387/2387_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A IMPLANTAR NO MUNICÍPIO DE FORMOSA-GO, A CRECHE NOTURNA.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2388/2388_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2388/2388_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA RESERVA DE VAGAS EM CRECHES DO MUNICÍPIO DE FORMOSA-GO, PARA CRIANÇAS EM IDADE COMPATÍVEL, FILHAS E FILHOS DE MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA, DE NATUREZA FÍSICA E/OU SEXUAL, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2483/2483_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2483/2483_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 035-14.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t>001/2014 - PRÉ - PROJETO DE LEI SOBRE A REVITALIZAÇÃO DA RUA VISCONDE DE PORTO SEGURO,TRANSFORMANDO-A EM UMA RUA EXCLUSIVAMENTE COMERCIAL TIPO SHOPPING.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1577/1577_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1577/1577_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 2º DA RESOLUÇÃO Nº 003/2009, DE 4 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>Dijair de Sousa Geracy (Miquita), Jesulindo Gomes de Castro (Castro), José Aparecido de Sousa Leite (Zequinha Leiloeiro), Jurandir Humberto Alves de Oliveira - Jurandir, Nélio Marques de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1665/1665_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1665/1665_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A EMENTA DA RESOLUÇÃO 022/14, DE 10 DE FEVEREIRO DE 2014.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2497/2497_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2497/2497_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE BEM MÓVEL AO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>PLELO</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA DESAFETAÇÃO DE ÁREAS DE USO COMUM DO POVO E AUTORIZA ALIENAÇÃO DE BENS IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1662/1662_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1662/1662_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA CÂMARA, O ENVIO DE UM OFÍCIO PARA O SENHOR DEPUTADO THIAGO PEIXOTO, PARA QUE VERIFIQUE JUNTO AO ÓRGÃO COMPETENTE NO ÂMBITO FEDERAL, E FAÇA A INDICAÇÃO PARA QUE SEJA INSERIDA NAS CARTEIRAS NACIONAIS DE HABILITAÇÃO A TIPAGEM SANGUÍNEA A PARTIR DAS PRÓXIMAS A SEREM EXPEDIDAS.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1672/1672_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1672/1672_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA DESIGNADA SESSÃO EXTRAORDINÁRIA, DE NATUREZA SECRETA PARA A VOTAÇÃO DO PARECER PRELIMINAR DA COMISSÃO PARLAMENTAR DE INQUÉRITO.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1703/1703_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1703/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A VOSSA EXCELÊNCIA, ORGANIZAR PROJETO PARA PRÁTICA DE NATAÇÃO PARA PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER O ENVIO A ESTA CASA DE LEIS, ATRAVÉS DO ÓRGÃO COMPETENTE, CÓPIAS DOS DOCUMENTOS DE IMPACTOS: EVI (ESTUDO  DE IMPACTO DE VIZINHANÇA) E EIA (ESTUDOS DE IMPACTO AMBIENTAL) E DEMAIS DOCUMENTOS (LICENÇAS AMBIENTAIS E OUTROS) QUE AUTORIZA A CONSTRUÇÃO DO PRESÍDIO EM FORMOSA-GO. </t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1726/1726_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1726/1726_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR  REQUERIMENTO AO SENHOR ITAMAR SEBASTIÃO BARRETO, PREFEITO MUNICIPAL,SOLICITANDO-LHE QUE ENVIDE ESTUDOS NO SENTIDO DE ENVIAR A ESTA CASA DE LEIS ,  INFORMAÇÕES SOBRE O GASTO MENSAL (INCLUINDO RECURSOS HUMANOS - PLANINHA CONTENDO NOMES, FUNÇÕES, REMUNERAÇÃO E LOCAL DE LOTAÇÃO) REFERENTE ÀS PARCERIAS COM O JUDICIÁRIO, COM AS MEDIDAS SÓCIO-EDUCATIVAS (L.A, PSC E RESTRITIVA DE LIBERDADE) E COM O SISTEMA PRISIONAL, INSTALADOS NO MUNICÍPIO DE FORMOSA-GO.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>SOLICITANDO-LHE QUE ENVIE A ESTA CASA DE LEIS, CÓPIA DE TODOS OS CONTRATOS DE LOCAÇÃO DE IMÓVEIS FEITOS ENTRE PREFEITURA E PARTICULARES, ENCAMINHANDO CÓPIA AO MEU GABINETE E AOS DEMAIS VEREADORES SE ASSIM FOR DE INTERESSES DOS MESMOS.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/1889/009-14_-_jm.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/1889/009-14_-_jm.pdf</t>
   </si>
   <si>
     <t>ENVIAR A ESTA CASA DE LEIS, CÓPIA DOS SEGUINTES DOCUMENTOS: I CÓPIA DO CONTRATO FIRMADO ENTRE PREFEITURA E A COOPERATIVA RECICLA FORMOSA, PARA SERVIÇO DE LIMPEZA E COLETA SELETIVA; II - CÓPIA DOS DOCUMENTOS DA COOPERATIVA (ESTATUTO SOCIAL, CNPJ E DO REPRESENTANTE LEGAL), ENCAMINHANDO CÓPIA AO MEU GABINETE E AOS DEMAIS VEREADORES SE ASSIM FOR DE INTERESSE DOS MESMOS.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1905/1905_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1905/1905_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A VOSSA EXCELÊNCIA, O ENVIO DE UM OFÍCIO À AGÊNCIA NACIONAL DE TRANSPORTES TERRESTRES &amp;#8211; ANTT, PARA QUE FAÇA O AUMENTO DAS LINHAS DE ÔNIBUS NOS HORÁRIOS DE PICO, ENTRE FORMOSA-GO E BRASÍLIA &amp;#8211;DF, PASSANDO POR PLANALTINA E SOBRADINHO.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1982/1982_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1982/1982_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES COMPLETAS SOBRE OS RECURSOS PÚBLICOS REPASSADOS À COOPERATIVA RECICLA FORMOSA PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2123/2123_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2123/2123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXMO. SR. MARCONI PERILLO, GOVERNADOR DO ESTADO DE GOIÁS, SOLICITANDO PARA A NOSSA CIDADE DE FORMOSA-GO UMA EXTENSÃO DO HOSPITAL DE URGÊNCIAS DE GOIÁS &amp;#8211; HUGO.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2197/2197_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2197/2197_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISA GARANTIR AOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE FORMOSA O DIREITO AO GOZO DOS BENEFÍCIOS DO VALE CULTURA.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PREFEITO MUNICIPAL, SENHOR ITAMAR SEBASTIÃO BARRETO, QUE SOLICITE PROVIDÊNCIAS QUANTO A APLICAÇÃO DA LEI N°. 208/08, SANCIONADA EM 03 DE DEZEMBRO DE 2008, PELO EX-PREFEITO CLARIVAL DE MIRANDA, QUE &amp;#8220;DISPÕE SOBRE A INSTITUIÇÃO DA SEMANA MUNICIPAL DA JUVENTUDE&amp;#8221;. </t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2343/2343_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DOS CÓDIGOS DE ENDEREÇO POSTAL (CEP) NO JARDIM IPÊ.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2381/2381_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2381/2381_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR REQUERIMENTO, AO SENHOR ITAMAR SEBASTIÃO BARRETO, PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS A SECRETARIA MUNICIPAL DE EDUCAÇÃO, ACERCA DAS CRECHES MUNICIPAIS, ENVIANDO A ESTA CASA DE LEIS, INFORMAÇÕES REFERENTES AOS CRITÉRIOS ADOTADOS PARA QUE AS CRIANÇAS POSSAM SER ATENDIDAS, A SABER:_x000D_
 A) QUAL A FAIXA ETÁRIA DAS CRIANÇAS;_x000D_
 B) QUAL O PERFIL SÓCIO-ECONÔMICO DAS FAMÍLIAS OU MÃES DAS CRIANÇAS E;_x000D_
 C) QUANTAS CRIANÇAS ATENDIDAS NO MUNICÍPIO E QUAL O PERFIL SÓCIO-ECONÔMICO DAS FAMÍLIAS OU MÃES DAS CRIANÇAS ATENDIDAS.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2382/2382_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2382/2382_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR REQUERIMENTO, AO SENHOR ITAMAR SEBASTIÃO BARRETO, PREFEITO MUNICIPAL, PARA QUE SEJAM REALIZADOS ESTUDOS JUNTO A SANEAGO PARA VIABILIZAR A REDUÇÃO DO VALOR DE TAXA DE ÁGUA E ESGOTO.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2125/2125_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2125/2125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA §3º AO ART.143 E MODIFICA O ARTIGO 144 DA LEI Nº. 143-JP, DE 02 DE MAIO DE 1991, QUE DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIÇOS PÚBLICOS DE FORMOSA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1853/1853_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1853/1853_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO ARTIGO 65 DA LEI COMPLEMENTAR N.° 004/2009 DO ESTATUTO DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1640/1640_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1640/1640_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI COMPLEMENTAR 201/14 DE AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1641/1641_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1641/1641_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER AO PROJETO DE LEI ORDINÁRIA 008/13 DE AUTORIA DO PODER EXECUTIVO. </t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1642/1642_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1642/1642_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER AO PROJETO DE LEI ORDINÁRIA 009/13 DE AUTORIA DO PODER EXECUTIVO. </t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1643/1643_texto_integral.doc</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1643/1643_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER AO PROJETO DE LEI ORDINÁRIA 010/13 DE AUTORIA DO PODER EXECUTIVO. </t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1644/1644_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1644/1644_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>PCCD</t>
   </si>
   <si>
     <t>Parecer Comissão de Cultura, Direitos Humanos</t>
   </si>
   <si>
     <t>CCD - Comissão de Cultura, Turismo, Direitos Humanos, Minoria e Legislação Participativa</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1845/1845_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1845/1845_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1844/1844_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1844/1844_texto_integral.jpeg</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2013/2013_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2013/2013_texto_integral.jpeg</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2188/2188_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2188/2188_texto_integral.jpeg</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2199/2199_texto_integral.jpeg</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2199/2199_texto_integral.jpeg</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1666/1666_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1666/1666_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI Nº 009, DE 03 DE FEVEREIRO DE 2014, PROPOSTO PELO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1667/1667_texto_integral.pdf</t>
+    <t>http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1667/1667_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 011/14 AO PROJETO DE LEI Nº 201 , DE 04 DE JANEIRO DE 2014, _x000D_
 PROPOSTO PELO PODER LEGISLATIVO.</t>
-  </si>
-[...22 lines deleted...]
-    <t>https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1994/1994_texto_integral.jpeg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -10075,67 +10075,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1632/1632_texto_integral.png" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1745/1745_texto_integral.png" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2039/2039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2301/2301_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1907/1907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1947/1947_texto_integral.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2032/2032_texto_integral.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2020/2020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2464/2464_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2498/2498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2508/2508_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1720/1720_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1827/1827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1964/1964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1973/1973_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1765/1765_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1808/1808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1809/1809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1810/1810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2457/2457_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2465/2465_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2466/2466_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2500/2500_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2501/2501_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1761/1761_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1762/1762_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1763/1763_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1764/1764_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1783/1783_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1784/1784_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1811/1811_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1934/1934_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2033/2033_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2034/2034_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2035/2035_texto_integral.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2210/2210_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2212/2212_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2247/2247_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2406/2406_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2405/2405_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2404/2404_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2403/2403_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2402/2402_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2408/2408_texto_integral.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2409/2409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2410/2410_texto_integral.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2414/2414_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2415/2415_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2455/2455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2088/2088_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2090/2090_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2091/2091_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2092/2092_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2093/2093_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2094/2094_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2095/2095_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/7501/7501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/1587/pl_010-14_ib.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2036/pl_036-14_ib.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2037/pl_037-14_ib.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2038/pl_038-14_ib.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2061/pl_041-14_ib.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2475/pl_094-14_ib.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/1889/009-14_-_jm.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1640/1640_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1641/1641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1642/1642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1643/1643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1644/1644_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1845/1845_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1844/1844_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2013/2013_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2188/2188_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2199/2199_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1993/1993_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1994/1994_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1632/1632_texto_integral.png" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1745/1745_texto_integral.png" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2039/2039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2301/2301_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1907/1907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1947/1947_texto_integral.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2032/2032_texto_integral.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2020/2020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2464/2464_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2498/2498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2508/2508_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1720/1720_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1827/1827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1964/1964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1973/1973_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1765/1765_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1808/1808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1809/1809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1810/1810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2457/2457_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2465/2465_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2466/2466_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2500/2500_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2501/2501_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1761/1761_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1762/1762_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1763/1763_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1764/1764_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1783/1783_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1784/1784_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1811/1811_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1934/1934_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2033/2033_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2034/2034_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2035/2035_texto_integral.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2210/2210_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2212/2212_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2247/2247_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2406/2406_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2405/2405_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2404/2404_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2403/2403_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2402/2402_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2408/2408_texto_integral.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2409/2409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2410/2410_texto_integral.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2414/2414_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2415/2415_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2455/2455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2088/2088_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2090/2090_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2091/2091_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2092/2092_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2093/2093_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2094/2094_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2095/2095_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1993/1993_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1994/1994_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/7501/7501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/1587/pl_010-14_ib.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2036/pl_036-14_ib.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2037/pl_037-14_ib.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2038/pl_038-14_ib.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2061/pl_041-14_ib.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/2475/pl_094-14_ib.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/sapl/public/materialegislativa/2014/1889/009-14_-_jm.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1640/1640_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1641/1641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1642/1642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1643/1643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1644/1644_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1845/1845_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1844/1844_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2013/2013_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2188/2188_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/2199/2199_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosa.go.leg.br/media/./sapl/public/materialegislativa/2014/1667/1667_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H914"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -25971,7900 +25971,7900 @@
         <v>2261</v>
       </c>
       <c r="G610" s="1" t="s">
         <v>2283</v>
       </c>
       <c r="H610" t="s">
         <v>2284</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
         <v>2285</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
         <v>10</v>
       </c>
       <c r="D611" t="s">
         <v>2286</v>
       </c>
       <c r="E611" t="s">
         <v>2287</v>
       </c>
+      <c r="F611" t="s">
+        <v>2288</v>
+      </c>
       <c r="G611" s="1" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="H611" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="D612" t="s">
-        <v>2291</v>
+        <v>2286</v>
       </c>
       <c r="E612" t="s">
+        <v>2287</v>
+      </c>
+      <c r="F612" t="s">
+        <v>2288</v>
+      </c>
+      <c r="G612" s="1" t="s">
         <v>2292</v>
       </c>
-      <c r="G612" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H612" t="s">
-        <v>2294</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>10</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E613" t="s">
         <v>2295</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G613" s="1" t="s">
         <v>2296</v>
       </c>
       <c r="H613" t="s">
         <v>2297</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
         <v>2298</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D614" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E614" t="s">
-        <v>2292</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>2300</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="H614" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="D615" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E615" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F615" t="s">
-        <v>1202</v>
+        <v>13</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="H615" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D616" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E616" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F616" t="s">
-        <v>1202</v>
+        <v>103</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="H616" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D617" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E617" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F617" t="s">
         <v>1202</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="H617" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D618" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E618" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F618" t="s">
         <v>1202</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
       <c r="H618" t="s">
-        <v>2312</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D619" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E619" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F619" t="s">
         <v>1202</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>2314</v>
+        <v>2316</v>
       </c>
       <c r="H619" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D620" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E620" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F620" t="s">
         <v>1202</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
       <c r="H620" t="s">
-        <v>2318</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D621" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E621" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F621" t="s">
         <v>1202</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
       <c r="H621" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
-        <v>119</v>
+        <v>45</v>
       </c>
       <c r="D622" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E622" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F622" t="s">
         <v>1202</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="H622" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D623" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E623" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F623" t="s">
         <v>1202</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="H623" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
-        <v>59</v>
+        <v>119</v>
       </c>
       <c r="D624" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E624" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F624" t="s">
         <v>1202</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="H624" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
-        <v>129</v>
+        <v>54</v>
       </c>
       <c r="D625" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E625" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F625" t="s">
         <v>1202</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="H625" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>133</v>
+        <v>59</v>
       </c>
       <c r="D626" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E626" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F626" t="s">
         <v>1202</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="H626" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D627" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E627" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F627" t="s">
         <v>1202</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="H627" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="D628" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E628" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F628" t="s">
         <v>1202</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="H628" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="D629" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E629" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F629" t="s">
         <v>1202</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="H629" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="D630" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E630" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F630" t="s">
-        <v>2347</v>
+        <v>1202</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="H630" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="D631" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E631" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F631" t="s">
-        <v>2351</v>
+        <v>1202</v>
       </c>
       <c r="G631" s="1" t="s">
         <v>2352</v>
       </c>
       <c r="H631" t="s">
         <v>2353</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
         <v>2354</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="D632" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E632" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F632" t="s">
-        <v>103</v>
+        <v>2355</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="H632" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="D633" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E633" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F633" t="s">
-        <v>103</v>
+        <v>2359</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
       <c r="H633" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="D634" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E634" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F634" t="s">
         <v>103</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
       <c r="H634" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="D635" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E635" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F635" t="s">
         <v>103</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="H635" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
-        <v>1845</v>
+        <v>165</v>
       </c>
       <c r="D636" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E636" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F636" t="s">
         <v>103</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="H636" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D637" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E637" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F637" t="s">
         <v>103</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>2370</v>
+        <v>2372</v>
       </c>
       <c r="H637" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
-        <v>177</v>
+        <v>1845</v>
       </c>
       <c r="D638" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E638" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F638" t="s">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
       <c r="H638" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="D639" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E639" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F639" t="s">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
       <c r="H639" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="D640" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E640" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F640" t="s">
         <v>60</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
       <c r="H640" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="D641" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E641" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F641" t="s">
         <v>60</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="H641" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="D642" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E642" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F642" t="s">
         <v>60</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
       <c r="H642" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="D643" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E643" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F643" t="s">
         <v>60</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="H643" t="s">
-        <v>2389</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="D644" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E644" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F644" t="s">
-        <v>178</v>
+        <v>60</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="H644" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>2393</v>
+        <v>2395</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="D645" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E645" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F645" t="s">
-        <v>178</v>
+        <v>60</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>2394</v>
+        <v>2396</v>
       </c>
       <c r="H645" t="s">
-        <v>2395</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2396</v>
+        <v>2398</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="D646" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E646" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F646" t="s">
         <v>178</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>2397</v>
+        <v>2399</v>
       </c>
       <c r="H646" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="D647" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E647" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F647" t="s">
         <v>178</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="H647" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="D648" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E648" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F648" t="s">
         <v>178</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="H648" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>2405</v>
+        <v>2407</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="D649" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E649" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F649" t="s">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
       <c r="H649" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="D650" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E650" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F650" t="s">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
       <c r="H650" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="D651" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E651" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F651" t="s">
         <v>13</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
       <c r="H651" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="D652" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E652" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F652" t="s">
         <v>13</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
       <c r="H652" t="s">
-        <v>2416</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2417</v>
+        <v>2419</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="D653" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E653" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F653" t="s">
         <v>13</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="H653" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2420</v>
+        <v>2422</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="D654" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E654" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F654" t="s">
         <v>13</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
       <c r="H654" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="D655" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E655" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F655" t="s">
-        <v>288</v>
+        <v>13</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>2424</v>
+        <v>2426</v>
       </c>
       <c r="H655" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="D656" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E656" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F656" t="s">
-        <v>288</v>
+        <v>13</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>2427</v>
+        <v>2429</v>
       </c>
       <c r="H656" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="D657" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E657" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F657" t="s">
         <v>288</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
       <c r="H657" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="D658" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E658" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F658" t="s">
         <v>288</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
       <c r="H658" t="s">
-        <v>2434</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="D659" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E659" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F659" t="s">
         <v>288</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2436</v>
+        <v>2438</v>
       </c>
       <c r="H659" t="s">
-        <v>2437</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="D660" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E660" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F660" t="s">
         <v>288</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
       <c r="H660" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="D661" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E661" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F661" t="s">
-        <v>31</v>
+        <v>288</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>2442</v>
+        <v>2444</v>
       </c>
       <c r="H661" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2444</v>
+        <v>2446</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="D662" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E662" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F662" t="s">
-        <v>31</v>
+        <v>288</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
       <c r="H662" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="D663" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E663" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F663" t="s">
         <v>31</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
       <c r="H663" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="D664" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E664" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F664" t="s">
         <v>31</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="H664" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="D665" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E665" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F665" t="s">
         <v>31</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
       <c r="H665" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="D666" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E666" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F666" t="s">
         <v>31</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
       <c r="H666" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="D667" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E667" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F667" t="s">
         <v>31</v>
       </c>
       <c r="G667" s="1" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
       <c r="H667" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2462</v>
+        <v>2464</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="D668" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E668" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F668" t="s">
         <v>31</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>2463</v>
+        <v>2465</v>
       </c>
       <c r="H668" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="D669" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E669" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F669" t="s">
-        <v>86</v>
+        <v>31</v>
       </c>
       <c r="G669" s="1" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
       <c r="H669" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="D670" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E670" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F670" t="s">
-        <v>86</v>
+        <v>31</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>2469</v>
+        <v>2471</v>
       </c>
       <c r="H670" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2471</v>
+        <v>2473</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="D671" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E671" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F671" t="s">
         <v>86</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
       <c r="H671" t="s">
-        <v>2473</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2474</v>
+        <v>2476</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="D672" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E672" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F672" t="s">
         <v>86</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>2475</v>
+        <v>2477</v>
       </c>
       <c r="H672" t="s">
-        <v>2476</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>2477</v>
+        <v>2479</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="D673" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E673" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F673" t="s">
         <v>86</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
       <c r="H673" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="D674" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E674" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F674" t="s">
         <v>86</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="H674" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>2483</v>
+        <v>2485</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="D675" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E675" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F675" t="s">
-        <v>1238</v>
+        <v>86</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>2484</v>
+        <v>2486</v>
       </c>
       <c r="H675" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>2486</v>
+        <v>2488</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="D676" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E676" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F676" t="s">
-        <v>1238</v>
+        <v>86</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>2487</v>
+        <v>2489</v>
       </c>
       <c r="H676" t="s">
-        <v>2488</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>2489</v>
+        <v>2491</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="D677" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E677" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F677" t="s">
         <v>1238</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>2490</v>
+        <v>2492</v>
       </c>
       <c r="H677" t="s">
-        <v>2491</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>2492</v>
+        <v>2494</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="D678" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E678" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F678" t="s">
         <v>1238</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>2493</v>
+        <v>2495</v>
       </c>
       <c r="H678" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2495</v>
+        <v>2497</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="D679" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E679" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F679" t="s">
         <v>1238</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>2496</v>
+        <v>2498</v>
       </c>
       <c r="H679" t="s">
-        <v>2497</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2498</v>
+        <v>2500</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="D680" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E680" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F680" t="s">
         <v>1238</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>2499</v>
+        <v>2501</v>
       </c>
       <c r="H680" t="s">
-        <v>2500</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2501</v>
+        <v>2503</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="D681" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E681" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F681" t="s">
-        <v>66</v>
+        <v>1238</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>2502</v>
+        <v>2504</v>
       </c>
       <c r="H681" t="s">
-        <v>2503</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2504</v>
+        <v>2506</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="D682" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E682" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F682" t="s">
-        <v>66</v>
+        <v>1238</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>2505</v>
+        <v>2507</v>
       </c>
       <c r="H682" t="s">
-        <v>2506</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2507</v>
+        <v>2509</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="D683" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E683" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F683" t="s">
         <v>66</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
       <c r="H683" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2510</v>
+        <v>2512</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="D684" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E684" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F684" t="s">
         <v>66</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
       <c r="H684" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>2513</v>
+        <v>2515</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="D685" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E685" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F685" t="s">
         <v>66</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>2514</v>
+        <v>2516</v>
       </c>
       <c r="H685" t="s">
-        <v>2515</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>2516</v>
+        <v>2518</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="D686" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E686" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F686" t="s">
         <v>66</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>2517</v>
+        <v>2519</v>
       </c>
       <c r="H686" t="s">
-        <v>2518</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>2519</v>
+        <v>2521</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="D687" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E687" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F687" t="s">
-        <v>283</v>
+        <v>66</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>2520</v>
+        <v>2522</v>
       </c>
       <c r="H687" t="s">
-        <v>2521</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2522</v>
+        <v>2524</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="D688" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E688" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F688" t="s">
-        <v>283</v>
+        <v>66</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>2523</v>
+        <v>2525</v>
       </c>
       <c r="H688" t="s">
-        <v>2524</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2525</v>
+        <v>2527</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="D689" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E689" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F689" t="s">
         <v>283</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>2526</v>
+        <v>2528</v>
       </c>
       <c r="H689" t="s">
-        <v>2527</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2528</v>
+        <v>2530</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="D690" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E690" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F690" t="s">
         <v>283</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
       <c r="H690" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="D691" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E691" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F691" t="s">
         <v>283</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="H691" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="D692" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E692" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F692" t="s">
         <v>283</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="H692" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2537</v>
+        <v>2539</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>2538</v>
+        <v>392</v>
       </c>
       <c r="D693" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E693" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F693" t="s">
-        <v>74</v>
+        <v>283</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="H693" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="D694" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E694" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F694" t="s">
-        <v>74</v>
+        <v>283</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="H694" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2544</v>
+        <v>2545</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>404</v>
+        <v>2546</v>
       </c>
       <c r="D695" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E695" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F695" t="s">
         <v>74</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>2545</v>
+        <v>2547</v>
       </c>
       <c r="H695" t="s">
-        <v>2546</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2547</v>
+        <v>2549</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="D696" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E696" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F696" t="s">
         <v>74</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
       <c r="H696" t="s">
-        <v>2549</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>2550</v>
+        <v>2552</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="D697" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E697" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F697" t="s">
         <v>74</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2551</v>
+        <v>2553</v>
       </c>
       <c r="H697" t="s">
-        <v>2552</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2553</v>
+        <v>2555</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="D698" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E698" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F698" t="s">
-        <v>2554</v>
+        <v>74</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
       <c r="H698" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="D699" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E699" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F699" t="s">
-        <v>2554</v>
+        <v>74</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
       <c r="H699" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="D700" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E700" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F700" t="s">
-        <v>2554</v>
+        <v>2562</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2561</v>
+        <v>2563</v>
       </c>
       <c r="H700" t="s">
-        <v>2562</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>2563</v>
+        <v>2565</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="D701" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E701" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F701" t="s">
-        <v>2554</v>
+        <v>2562</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>2564</v>
+        <v>2566</v>
       </c>
       <c r="H701" t="s">
-        <v>2565</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>2566</v>
+        <v>2568</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="D702" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E702" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F702" t="s">
-        <v>2554</v>
+        <v>2562</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>2567</v>
+        <v>2569</v>
       </c>
       <c r="H702" t="s">
-        <v>2568</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>2569</v>
+        <v>2571</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="D703" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E703" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F703" t="s">
-        <v>2554</v>
+        <v>2562</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>2570</v>
+        <v>2572</v>
       </c>
       <c r="H703" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="D704" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E704" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F704" t="s">
-        <v>178</v>
+        <v>2562</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
       <c r="H704" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2575</v>
+        <v>2577</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="D705" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E705" t="s">
-        <v>2292</v>
+        <v>2300</v>
+      </c>
+      <c r="F705" t="s">
+        <v>2562</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>2576</v>
+        <v>2578</v>
       </c>
       <c r="H705" t="s">
-        <v>2577</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2578</v>
+        <v>2580</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="D706" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E706" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F706" t="s">
-        <v>90</v>
+        <v>178</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>243</v>
+        <v>2581</v>
       </c>
       <c r="H706" t="s">
-        <v>2579</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2580</v>
+        <v>2583</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="D707" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E707" t="s">
-        <v>2292</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>2300</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2581</v>
+        <v>2584</v>
       </c>
       <c r="H707" t="s">
-        <v>2582</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>2583</v>
+        <v>2586</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="D708" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E708" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F708" t="s">
         <v>90</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>2584</v>
+        <v>243</v>
       </c>
       <c r="H708" t="s">
-        <v>2585</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>2586</v>
+        <v>2588</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="D709" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E709" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F709" t="s">
         <v>90</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>2587</v>
+        <v>2589</v>
       </c>
       <c r="H709" t="s">
-        <v>2588</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>2589</v>
+        <v>2591</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="D710" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E710" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F710" t="s">
         <v>90</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>2590</v>
+        <v>2592</v>
       </c>
       <c r="H710" t="s">
-        <v>2591</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="D711" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E711" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F711" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="H711" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>2595</v>
+        <v>2597</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="D712" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E712" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F712" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>2596</v>
+        <v>2598</v>
       </c>
       <c r="H712" t="s">
-        <v>2597</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2598</v>
+        <v>2600</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
       <c r="D713" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E713" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F713" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>2599</v>
+        <v>2601</v>
       </c>
       <c r="H713" t="s">
-        <v>2600</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>2601</v>
+        <v>2603</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="D714" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E714" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F714" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>243</v>
+        <v>2604</v>
       </c>
       <c r="H714" t="s">
-        <v>2577</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>2602</v>
+        <v>2606</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="D715" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E715" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F715" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>2603</v>
+        <v>2607</v>
       </c>
       <c r="H715" t="s">
-        <v>2604</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>2605</v>
+        <v>2609</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="D716" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E716" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F716" t="s">
-        <v>41</v>
+        <v>90</v>
       </c>
       <c r="G716" s="1" t="s">
-        <v>2606</v>
+        <v>243</v>
       </c>
       <c r="H716" t="s">
-        <v>2607</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="D717" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E717" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F717" t="s">
         <v>41</v>
       </c>
       <c r="G717" s="1" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
       <c r="H717" t="s">
-        <v>2610</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="D718" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E718" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F718" t="s">
         <v>41</v>
       </c>
       <c r="G718" s="1" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="H718" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="D719" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E719" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F719" t="s">
         <v>41</v>
       </c>
       <c r="G719" s="1" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
       <c r="H719" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
-        <v>503</v>
+        <v>495</v>
       </c>
       <c r="D720" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E720" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F720" t="s">
         <v>41</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>2618</v>
+        <v>2620</v>
       </c>
       <c r="H720" t="s">
-        <v>2619</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
-        <v>507</v>
+        <v>499</v>
       </c>
       <c r="D721" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E721" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F721" t="s">
-        <v>1202</v>
+        <v>41</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="H721" t="s">
-        <v>2622</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2623</v>
+        <v>2625</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
-        <v>511</v>
+        <v>503</v>
       </c>
       <c r="D722" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E722" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F722" t="s">
-        <v>1202</v>
+        <v>41</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>2624</v>
+        <v>2626</v>
       </c>
       <c r="H722" t="s">
-        <v>2625</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2626</v>
+        <v>2628</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="D723" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E723" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F723" t="s">
         <v>1202</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>2627</v>
+        <v>2629</v>
       </c>
       <c r="H723" t="s">
-        <v>2628</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2629</v>
+        <v>2631</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="D724" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E724" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F724" t="s">
         <v>1202</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>2630</v>
+        <v>2632</v>
       </c>
       <c r="H724" t="s">
-        <v>2631</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2632</v>
+        <v>2634</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
-        <v>523</v>
+        <v>515</v>
       </c>
       <c r="D725" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E725" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F725" t="s">
         <v>1202</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>2633</v>
+        <v>2635</v>
       </c>
       <c r="H725" t="s">
-        <v>2634</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2635</v>
+        <v>2637</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
-        <v>527</v>
+        <v>519</v>
       </c>
       <c r="D726" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E726" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F726" t="s">
         <v>1202</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>2636</v>
+        <v>2638</v>
       </c>
       <c r="H726" t="s">
-        <v>2637</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2638</v>
+        <v>2640</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
       <c r="D727" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E727" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F727" t="s">
-        <v>18</v>
+        <v>1202</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>2639</v>
+        <v>2641</v>
       </c>
       <c r="H727" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="D728" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E728" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F728" t="s">
-        <v>18</v>
+        <v>1202</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
       <c r="H728" t="s">
-        <v>2643</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2644</v>
+        <v>2646</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="D729" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E729" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F729" t="s">
         <v>18</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
       <c r="H729" t="s">
-        <v>2646</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2647</v>
+        <v>2649</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="D730" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E730" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F730" t="s">
-        <v>1439</v>
+        <v>18</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>2648</v>
+        <v>2650</v>
       </c>
       <c r="H730" t="s">
-        <v>2649</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2650</v>
+        <v>2652</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>547</v>
+        <v>539</v>
       </c>
       <c r="D731" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E731" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F731" t="s">
-        <v>1439</v>
+        <v>18</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
       <c r="H731" t="s">
-        <v>2652</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2653</v>
+        <v>2655</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="D732" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E732" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F732" t="s">
-        <v>13</v>
+        <v>1439</v>
       </c>
       <c r="G732" s="1" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
       <c r="H732" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="D733" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E733" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F733" t="s">
-        <v>46</v>
+        <v>1439</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="H733" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="D734" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E734" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F734" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="H734" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="D735" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E735" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F735" t="s">
         <v>46</v>
       </c>
       <c r="G735" s="1" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="H735" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2665</v>
+        <v>2667</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
-        <v>567</v>
+        <v>559</v>
       </c>
       <c r="D736" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E736" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F736" t="s">
         <v>46</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>2666</v>
+        <v>2668</v>
       </c>
       <c r="H736" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2668</v>
+        <v>2670</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="D737" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E737" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F737" t="s">
         <v>46</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>2669</v>
+        <v>2671</v>
       </c>
       <c r="H737" t="s">
-        <v>2670</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2671</v>
+        <v>2673</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="D738" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E738" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F738" t="s">
         <v>46</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>2672</v>
+        <v>2674</v>
       </c>
       <c r="H738" t="s">
-        <v>2673</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="D739" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E739" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F739" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="H739" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>2677</v>
+        <v>2679</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="D740" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E740" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F740" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>2678</v>
+        <v>2680</v>
       </c>
       <c r="H740" t="s">
-        <v>2679</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>2680</v>
+        <v>2682</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
-        <v>587</v>
+        <v>579</v>
       </c>
       <c r="D741" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="E741" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="F741" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="G741" s="1" t="s">
-        <v>2681</v>
+        <v>2683</v>
       </c>
       <c r="H741" t="s">
-        <v>2682</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
-        <v>141</v>
+        <v>583</v>
       </c>
       <c r="D742" t="s">
-        <v>2684</v>
+        <v>2299</v>
       </c>
       <c r="E742" t="s">
-        <v>2685</v>
+        <v>2300</v>
       </c>
       <c r="F742" t="s">
+        <v>18</v>
+      </c>
+      <c r="G742" s="1" t="s">
         <v>2686</v>
       </c>
-      <c r="G742" s="1" t="s">
+      <c r="H742" t="s">
         <v>2687</v>
-      </c>
-[...1 lines deleted...]
-        <v>2688</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>587</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2300</v>
+      </c>
+      <c r="F743" t="s">
+        <v>18</v>
+      </c>
+      <c r="G743" s="1" t="s">
         <v>2689</v>
       </c>
-      <c r="B743" t="s">
-[...14 lines deleted...]
-      <c r="G743" s="1" t="s">
+      <c r="H743" t="s">
         <v>2690</v>
-      </c>
-[...1 lines deleted...]
-        <v>2691</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>141</v>
+      </c>
+      <c r="D744" t="s">
         <v>2692</v>
       </c>
-      <c r="B744" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E744" t="s">
-        <v>2685</v>
+        <v>2693</v>
       </c>
       <c r="F744" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>2693</v>
+        <v>2695</v>
       </c>
       <c r="H744" t="s">
-        <v>2694</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2695</v>
+        <v>2697</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>412</v>
+        <v>316</v>
       </c>
       <c r="D745" t="s">
-        <v>2684</v>
+        <v>2692</v>
       </c>
       <c r="E745" t="s">
-        <v>2685</v>
+        <v>2693</v>
       </c>
       <c r="F745" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>2696</v>
+        <v>2698</v>
       </c>
       <c r="H745" t="s">
-        <v>2697</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2698</v>
+        <v>2700</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
-        <v>436</v>
+        <v>2546</v>
       </c>
       <c r="D746" t="s">
-        <v>2684</v>
+        <v>2692</v>
       </c>
       <c r="E746" t="s">
-        <v>2685</v>
+        <v>2693</v>
       </c>
       <c r="F746" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>2699</v>
+        <v>2701</v>
       </c>
       <c r="H746" t="s">
-        <v>2700</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>2701</v>
+        <v>2703</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
-        <v>480</v>
+        <v>412</v>
       </c>
       <c r="D747" t="s">
-        <v>2684</v>
+        <v>2692</v>
       </c>
       <c r="E747" t="s">
-        <v>2685</v>
+        <v>2693</v>
       </c>
       <c r="F747" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>2702</v>
+        <v>2704</v>
       </c>
       <c r="H747" t="s">
-        <v>2703</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>2704</v>
+        <v>2706</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
-        <v>484</v>
+        <v>436</v>
       </c>
       <c r="D748" t="s">
-        <v>2684</v>
+        <v>2692</v>
       </c>
       <c r="E748" t="s">
-        <v>2685</v>
+        <v>2693</v>
       </c>
       <c r="F748" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G748" s="1" t="s">
-        <v>2705</v>
+        <v>2707</v>
       </c>
       <c r="H748" t="s">
-        <v>2706</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>2707</v>
+        <v>2709</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="D749" t="s">
-        <v>2684</v>
+        <v>2692</v>
       </c>
       <c r="E749" t="s">
-        <v>2685</v>
+        <v>2693</v>
       </c>
       <c r="F749" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>2708</v>
+        <v>2710</v>
       </c>
       <c r="H749" t="s">
-        <v>2709</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>2710</v>
+        <v>2712</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
-        <v>851</v>
+        <v>484</v>
       </c>
       <c r="D750" t="s">
-        <v>2711</v>
+        <v>2692</v>
       </c>
       <c r="E750" t="s">
-        <v>2712</v>
+        <v>2693</v>
       </c>
       <c r="F750" t="s">
-        <v>18</v>
+        <v>2694</v>
       </c>
       <c r="G750" s="1" t="s">
         <v>2713</v>
       </c>
       <c r="H750" t="s">
         <v>2714</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
         <v>2715</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
-        <v>855</v>
+        <v>488</v>
       </c>
       <c r="D751" t="s">
-        <v>2711</v>
+        <v>2692</v>
       </c>
       <c r="E751" t="s">
-        <v>2712</v>
+        <v>2693</v>
       </c>
       <c r="F751" t="s">
-        <v>1202</v>
+        <v>2694</v>
       </c>
       <c r="G751" s="1" t="s">
         <v>2716</v>
       </c>
       <c r="H751" t="s">
         <v>2717</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
         <v>2718</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
-        <v>10</v>
+        <v>851</v>
       </c>
       <c r="D752" t="s">
         <v>2719</v>
       </c>
       <c r="E752" t="s">
         <v>2720</v>
       </c>
       <c r="F752" t="s">
-        <v>2686</v>
+        <v>18</v>
       </c>
       <c r="G752" s="1" t="s">
         <v>2721</v>
       </c>
       <c r="H752" t="s">
         <v>2722</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
         <v>2723</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
-        <v>70</v>
+        <v>855</v>
       </c>
       <c r="D753" t="s">
         <v>2719</v>
       </c>
       <c r="E753" t="s">
         <v>2720</v>
       </c>
       <c r="F753" t="s">
-        <v>2686</v>
+        <v>1202</v>
       </c>
       <c r="G753" s="1" t="s">
         <v>2724</v>
       </c>
       <c r="H753" t="s">
         <v>2725</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
         <v>2726</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D754" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E754" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F754" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>2727</v>
+        <v>2729</v>
       </c>
       <c r="H754" t="s">
-        <v>2728</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>2729</v>
+        <v>2731</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="D755" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E755" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F755" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>2730</v>
+        <v>2732</v>
       </c>
       <c r="H755" t="s">
-        <v>2728</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>2731</v>
+        <v>2734</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D756" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E756" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F756" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G756" s="1" t="s">
-        <v>2732</v>
+        <v>2735</v>
       </c>
       <c r="H756" t="s">
-        <v>2733</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>2734</v>
+        <v>2737</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D757" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E757" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F757" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G757" s="1" t="s">
-        <v>2735</v>
+        <v>2738</v>
       </c>
       <c r="H757" t="s">
         <v>2736</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>2737</v>
+        <v>2739</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D758" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E758" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F758" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G758" s="1" t="s">
-        <v>2738</v>
+        <v>2740</v>
       </c>
       <c r="H758" t="s">
-        <v>2739</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>2740</v>
+        <v>2742</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D759" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E759" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F759" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G759" s="1" t="s">
-        <v>2741</v>
+        <v>2743</v>
       </c>
       <c r="H759" t="s">
-        <v>2742</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>2743</v>
+        <v>2745</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D760" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E760" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F760" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G760" s="1" t="s">
-        <v>2744</v>
+        <v>2746</v>
       </c>
       <c r="H760" t="s">
-        <v>2745</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>2746</v>
+        <v>2748</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
-        <v>119</v>
+        <v>45</v>
       </c>
       <c r="D761" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E761" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F761" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
       <c r="H761" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D762" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E762" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F762" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G762" s="1" t="s">
-        <v>2750</v>
+        <v>2752</v>
       </c>
       <c r="H762" t="s">
-        <v>2751</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
-        <v>2752</v>
+        <v>2754</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
-        <v>59</v>
+        <v>119</v>
       </c>
       <c r="D763" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E763" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F763" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G763" s="1" t="s">
-        <v>2753</v>
+        <v>2755</v>
       </c>
       <c r="H763" t="s">
-        <v>2754</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
-        <v>2755</v>
+        <v>2757</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
-        <v>129</v>
+        <v>54</v>
       </c>
       <c r="D764" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E764" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F764" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G764" s="1" t="s">
-        <v>2756</v>
+        <v>2758</v>
       </c>
       <c r="H764" t="s">
-        <v>2757</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
-        <v>2758</v>
+        <v>2760</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
-        <v>133</v>
+        <v>59</v>
       </c>
       <c r="D765" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E765" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F765" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G765" s="1" t="s">
-        <v>2759</v>
+        <v>2761</v>
       </c>
       <c r="H765" t="s">
-        <v>2757</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
-        <v>2760</v>
+        <v>2763</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D766" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E766" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F766" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G766" s="1" t="s">
-        <v>2761</v>
+        <v>2764</v>
       </c>
       <c r="H766" t="s">
-        <v>2762</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>2763</v>
+        <v>2766</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="D767" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E767" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F767" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G767" s="1" t="s">
-        <v>2764</v>
+        <v>2767</v>
       </c>
       <c r="H767" t="s">
         <v>2765</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="D768" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E768" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F768" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G768" s="1" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
       <c r="H768" t="s">
-        <v>2768</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
-        <v>2769</v>
+        <v>2771</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="D769" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E769" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F769" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G769" s="1" t="s">
-        <v>2770</v>
+        <v>2772</v>
       </c>
       <c r="H769" t="s">
-        <v>2771</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>2772</v>
+        <v>2774</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="D770" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E770" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F770" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>2773</v>
+        <v>2775</v>
       </c>
       <c r="H770" t="s">
-        <v>2774</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
-        <v>2775</v>
+        <v>2777</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="D771" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E771" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F771" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G771" s="1" t="s">
-        <v>2776</v>
+        <v>2778</v>
       </c>
       <c r="H771" t="s">
-        <v>2777</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
-        <v>2778</v>
+        <v>2780</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="D772" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E772" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F772" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G772" s="1" t="s">
-        <v>2779</v>
+        <v>2781</v>
       </c>
       <c r="H772" t="s">
-        <v>2780</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
-        <v>2781</v>
+        <v>2783</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="D773" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E773" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F773" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G773" s="1" t="s">
-        <v>2782</v>
+        <v>2784</v>
       </c>
       <c r="H773" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
-        <v>1845</v>
+        <v>165</v>
       </c>
       <c r="D774" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E774" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F774" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G774" s="1" t="s">
-        <v>2785</v>
+        <v>2787</v>
       </c>
       <c r="H774" t="s">
-        <v>2786</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>2787</v>
+        <v>2789</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="D775" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E775" t="s">
-        <v>2720</v>
+        <v>2728</v>
+      </c>
+      <c r="F775" t="s">
+        <v>2694</v>
       </c>
       <c r="G775" s="1" t="s">
-        <v>2788</v>
+        <v>2790</v>
       </c>
       <c r="H775" t="s">
-        <v>2789</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
-        <v>2790</v>
+        <v>2792</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
-        <v>182</v>
+        <v>1845</v>
       </c>
       <c r="D776" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E776" t="s">
-        <v>2720</v>
+        <v>2728</v>
+      </c>
+      <c r="F776" t="s">
+        <v>2694</v>
       </c>
       <c r="G776" s="1" t="s">
-        <v>2791</v>
+        <v>2793</v>
       </c>
       <c r="H776" t="s">
-        <v>2792</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>2793</v>
+        <v>2795</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="D777" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E777" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="G777" s="1" t="s">
-        <v>2794</v>
+        <v>2796</v>
       </c>
       <c r="H777" t="s">
-        <v>2795</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>2796</v>
+        <v>2798</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="D778" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E778" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="G778" s="1" t="s">
-        <v>2797</v>
+        <v>2799</v>
       </c>
       <c r="H778" t="s">
-        <v>2798</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>2799</v>
+        <v>2801</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="D779" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E779" t="s">
-        <v>2720</v>
-[...2 lines deleted...]
-        <v>2686</v>
+        <v>2728</v>
       </c>
       <c r="G779" s="1" t="s">
-        <v>2800</v>
+        <v>2802</v>
       </c>
       <c r="H779" t="s">
-        <v>2801</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>2802</v>
+        <v>2804</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="D780" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E780" t="s">
-        <v>2720</v>
-[...2 lines deleted...]
-        <v>2686</v>
+        <v>2728</v>
       </c>
       <c r="G780" s="1" t="s">
-        <v>2803</v>
+        <v>2805</v>
       </c>
       <c r="H780" t="s">
-        <v>2804</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>2805</v>
+        <v>2807</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="D781" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E781" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F781" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G781" s="1" t="s">
-        <v>2806</v>
+        <v>2808</v>
       </c>
       <c r="H781" t="s">
-        <v>2804</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
-        <v>2807</v>
+        <v>2810</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="D782" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E782" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F782" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G782" s="1" t="s">
-        <v>2808</v>
+        <v>2811</v>
       </c>
       <c r="H782" t="s">
-        <v>2809</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
-        <v>2810</v>
+        <v>2813</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="D783" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E783" t="s">
-        <v>2720</v>
+        <v>2728</v>
+      </c>
+      <c r="F783" t="s">
+        <v>2694</v>
       </c>
       <c r="G783" s="1" t="s">
-        <v>2811</v>
+        <v>2814</v>
       </c>
       <c r="H783" t="s">
         <v>2812</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
-        <v>2813</v>
+        <v>2815</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="D784" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E784" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F784" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G784" s="1" t="s">
-        <v>2814</v>
+        <v>2816</v>
       </c>
       <c r="H784" t="s">
-        <v>2804</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
-        <v>2815</v>
+        <v>2818</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="D785" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E785" t="s">
-        <v>2720</v>
-[...2 lines deleted...]
-        <v>2686</v>
+        <v>2728</v>
       </c>
       <c r="G785" s="1" t="s">
-        <v>2816</v>
+        <v>2819</v>
       </c>
       <c r="H785" t="s">
-        <v>2817</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
-        <v>2818</v>
+        <v>2821</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="D786" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E786" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F786" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G786" s="1" t="s">
-        <v>2819</v>
+        <v>2822</v>
       </c>
       <c r="H786" t="s">
-        <v>2820</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
-        <v>2821</v>
+        <v>2823</v>
       </c>
       <c r="B787" t="s">
         <v>9</v>
       </c>
       <c r="C787" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="D787" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E787" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F787" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G787" s="1" t="s">
-        <v>2822</v>
+        <v>2824</v>
       </c>
       <c r="H787" t="s">
-        <v>2823</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
-        <v>2824</v>
+        <v>2826</v>
       </c>
       <c r="B788" t="s">
         <v>9</v>
       </c>
       <c r="C788" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="D788" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E788" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F788" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G788" s="1" t="s">
-        <v>2825</v>
+        <v>2827</v>
       </c>
       <c r="H788" t="s">
-        <v>2826</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
-        <v>2827</v>
+        <v>2829</v>
       </c>
       <c r="B789" t="s">
         <v>9</v>
       </c>
       <c r="C789" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="D789" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E789" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F789" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G789" s="1" t="s">
-        <v>2828</v>
+        <v>2830</v>
       </c>
       <c r="H789" t="s">
-        <v>2829</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
-        <v>2830</v>
+        <v>2832</v>
       </c>
       <c r="B790" t="s">
         <v>9</v>
       </c>
       <c r="C790" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="D790" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E790" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F790" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G790" s="1" t="s">
-        <v>2831</v>
+        <v>2833</v>
       </c>
       <c r="H790" t="s">
-        <v>2829</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
-        <v>2832</v>
+        <v>2835</v>
       </c>
       <c r="B791" t="s">
         <v>9</v>
       </c>
       <c r="C791" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="D791" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E791" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F791" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G791" s="1" t="s">
-        <v>2833</v>
+        <v>2836</v>
       </c>
       <c r="H791" t="s">
-        <v>2834</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
-        <v>2835</v>
+        <v>2838</v>
       </c>
       <c r="B792" t="s">
         <v>9</v>
       </c>
       <c r="C792" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="D792" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E792" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F792" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G792" s="1" t="s">
-        <v>2836</v>
+        <v>2839</v>
       </c>
       <c r="H792" t="s">
         <v>2837</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
-        <v>2838</v>
+        <v>2840</v>
       </c>
       <c r="B793" t="s">
         <v>9</v>
       </c>
       <c r="C793" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="D793" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E793" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F793" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G793" s="1" t="s">
-        <v>2839</v>
+        <v>2841</v>
       </c>
       <c r="H793" t="s">
-        <v>2840</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
-        <v>2841</v>
+        <v>2843</v>
       </c>
       <c r="B794" t="s">
         <v>9</v>
       </c>
       <c r="C794" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="D794" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E794" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F794" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G794" s="1" t="s">
-        <v>2842</v>
+        <v>2844</v>
       </c>
       <c r="H794" t="s">
-        <v>2843</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
-        <v>2844</v>
+        <v>2846</v>
       </c>
       <c r="B795" t="s">
         <v>9</v>
       </c>
       <c r="C795" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="D795" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E795" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F795" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G795" s="1" t="s">
-        <v>2845</v>
+        <v>2847</v>
       </c>
       <c r="H795" t="s">
-        <v>2846</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
-        <v>2847</v>
+        <v>2849</v>
       </c>
       <c r="B796" t="s">
         <v>9</v>
       </c>
       <c r="C796" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="D796" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E796" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F796" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G796" s="1" t="s">
-        <v>2848</v>
+        <v>2850</v>
       </c>
       <c r="H796" t="s">
-        <v>2849</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
-        <v>2850</v>
+        <v>2852</v>
       </c>
       <c r="B797" t="s">
         <v>9</v>
       </c>
       <c r="C797" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="D797" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E797" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F797" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G797" s="1" t="s">
-        <v>2851</v>
+        <v>2853</v>
       </c>
       <c r="H797" t="s">
-        <v>2852</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
-        <v>2853</v>
+        <v>2855</v>
       </c>
       <c r="B798" t="s">
         <v>9</v>
       </c>
       <c r="C798" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="D798" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E798" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F798" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G798" s="1" t="s">
-        <v>2854</v>
+        <v>2856</v>
       </c>
       <c r="H798" t="s">
-        <v>2855</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
-        <v>2856</v>
+        <v>2858</v>
       </c>
       <c r="B799" t="s">
         <v>9</v>
       </c>
       <c r="C799" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="D799" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E799" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F799" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G799" s="1" t="s">
-        <v>2857</v>
+        <v>2859</v>
       </c>
       <c r="H799" t="s">
-        <v>2858</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
-        <v>2859</v>
+        <v>2861</v>
       </c>
       <c r="B800" t="s">
         <v>9</v>
       </c>
       <c r="C800" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="D800" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E800" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F800" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G800" s="1" t="s">
-        <v>2860</v>
+        <v>2862</v>
       </c>
       <c r="H800" t="s">
-        <v>2861</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
-        <v>2862</v>
+        <v>2864</v>
       </c>
       <c r="B801" t="s">
         <v>9</v>
       </c>
       <c r="C801" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="D801" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E801" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F801" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G801" s="1" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="H801" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
-        <v>2865</v>
+        <v>2867</v>
       </c>
       <c r="B802" t="s">
         <v>9</v>
       </c>
       <c r="C802" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="D802" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E802" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F802" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G802" s="1" t="s">
-        <v>2866</v>
+        <v>2868</v>
       </c>
       <c r="H802" t="s">
-        <v>2855</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
-        <v>2867</v>
+        <v>2870</v>
       </c>
       <c r="B803" t="s">
         <v>9</v>
       </c>
       <c r="C803" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="D803" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E803" t="s">
-        <v>2720</v>
+        <v>2728</v>
+      </c>
+      <c r="F803" t="s">
+        <v>2694</v>
       </c>
       <c r="G803" s="1" t="s">
-        <v>2868</v>
+        <v>2871</v>
       </c>
       <c r="H803" t="s">
-        <v>2869</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
-        <v>2870</v>
+        <v>2873</v>
       </c>
       <c r="B804" t="s">
         <v>9</v>
       </c>
       <c r="C804" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="D804" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E804" t="s">
-        <v>2720</v>
+        <v>2728</v>
+      </c>
+      <c r="F804" t="s">
+        <v>2694</v>
       </c>
       <c r="G804" s="1" t="s">
-        <v>2871</v>
+        <v>2874</v>
       </c>
       <c r="H804" t="s">
-        <v>2872</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
-        <v>2873</v>
+        <v>2875</v>
       </c>
       <c r="B805" t="s">
         <v>9</v>
       </c>
       <c r="C805" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="D805" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E805" t="s">
-        <v>2720</v>
-[...2 lines deleted...]
-        <v>2686</v>
+        <v>2728</v>
       </c>
       <c r="G805" s="1" t="s">
-        <v>2874</v>
+        <v>2876</v>
       </c>
       <c r="H805" t="s">
-        <v>2875</v>
+        <v>2877</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
-        <v>2876</v>
+        <v>2878</v>
       </c>
       <c r="B806" t="s">
         <v>9</v>
       </c>
       <c r="C806" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="D806" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E806" t="s">
-        <v>2720</v>
-[...2 lines deleted...]
-        <v>2686</v>
+        <v>2728</v>
       </c>
       <c r="G806" s="1" t="s">
-        <v>2877</v>
+        <v>2879</v>
       </c>
       <c r="H806" t="s">
-        <v>2878</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
-        <v>2879</v>
+        <v>2881</v>
       </c>
       <c r="B807" t="s">
         <v>9</v>
       </c>
       <c r="C807" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="D807" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E807" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F807" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G807" s="1" t="s">
-        <v>2880</v>
+        <v>2882</v>
       </c>
       <c r="H807" t="s">
-        <v>2852</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
-        <v>2881</v>
+        <v>2884</v>
       </c>
       <c r="B808" t="s">
         <v>9</v>
       </c>
       <c r="C808" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="D808" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E808" t="s">
-        <v>2720</v>
+        <v>2728</v>
+      </c>
+      <c r="F808" t="s">
+        <v>2694</v>
       </c>
       <c r="G808" s="1" t="s">
-        <v>2882</v>
+        <v>2885</v>
       </c>
       <c r="H808" t="s">
-        <v>2883</v>
+        <v>2886</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
-        <v>2884</v>
+        <v>2887</v>
       </c>
       <c r="B809" t="s">
         <v>9</v>
       </c>
       <c r="C809" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="D809" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E809" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F809" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G809" s="1" t="s">
-        <v>2885</v>
+        <v>2888</v>
       </c>
       <c r="H809" t="s">
-        <v>2886</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
-        <v>2887</v>
+        <v>2889</v>
       </c>
       <c r="B810" t="s">
         <v>9</v>
       </c>
       <c r="C810" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="D810" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E810" t="s">
-        <v>2720</v>
-[...2 lines deleted...]
-        <v>2686</v>
+        <v>2728</v>
       </c>
       <c r="G810" s="1" t="s">
-        <v>2888</v>
+        <v>2890</v>
       </c>
       <c r="H810" t="s">
-        <v>2889</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
-        <v>2890</v>
+        <v>2892</v>
       </c>
       <c r="B811" t="s">
         <v>9</v>
       </c>
       <c r="C811" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="D811" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E811" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F811" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G811" s="1" t="s">
-        <v>2891</v>
+        <v>2893</v>
       </c>
       <c r="H811" t="s">
-        <v>2892</v>
+        <v>2894</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
-        <v>2893</v>
+        <v>2895</v>
       </c>
       <c r="B812" t="s">
         <v>9</v>
       </c>
       <c r="C812" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="D812" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E812" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F812" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G812" s="1" t="s">
-        <v>2894</v>
+        <v>2896</v>
       </c>
       <c r="H812" t="s">
-        <v>2895</v>
+        <v>2897</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
-        <v>2896</v>
+        <v>2898</v>
       </c>
       <c r="B813" t="s">
         <v>9</v>
       </c>
       <c r="C813" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="D813" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E813" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F813" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G813" s="1" t="s">
-        <v>2897</v>
+        <v>2899</v>
       </c>
       <c r="H813" t="s">
-        <v>2898</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
-        <v>2899</v>
+        <v>2901</v>
       </c>
       <c r="B814" t="s">
         <v>9</v>
       </c>
       <c r="C814" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="D814" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E814" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F814" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G814" s="1" t="s">
-        <v>2900</v>
+        <v>2902</v>
       </c>
       <c r="H814" t="s">
-        <v>2901</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
-        <v>2902</v>
+        <v>2904</v>
       </c>
       <c r="B815" t="s">
         <v>9</v>
       </c>
       <c r="C815" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="D815" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E815" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F815" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G815" s="1" t="s">
-        <v>2903</v>
+        <v>2905</v>
       </c>
       <c r="H815" t="s">
-        <v>2904</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
-        <v>2905</v>
+        <v>2907</v>
       </c>
       <c r="B816" t="s">
         <v>9</v>
       </c>
       <c r="C816" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="D816" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E816" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F816" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G816" s="1" t="s">
-        <v>2906</v>
+        <v>2908</v>
       </c>
       <c r="H816" t="s">
-        <v>2907</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
-        <v>2908</v>
+        <v>2910</v>
       </c>
       <c r="B817" t="s">
         <v>9</v>
       </c>
       <c r="C817" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="D817" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E817" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F817" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G817" s="1" t="s">
-        <v>2909</v>
+        <v>2911</v>
       </c>
       <c r="H817" t="s">
-        <v>2910</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
-        <v>2911</v>
+        <v>2913</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="D818" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E818" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F818" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G818" s="1" t="s">
-        <v>2912</v>
+        <v>2914</v>
       </c>
       <c r="H818" t="s">
-        <v>2913</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
-        <v>2914</v>
+        <v>2916</v>
       </c>
       <c r="B819" t="s">
         <v>9</v>
       </c>
       <c r="C819" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="D819" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E819" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F819" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G819" s="1" t="s">
-        <v>2915</v>
+        <v>2917</v>
       </c>
       <c r="H819" t="s">
-        <v>2916</v>
+        <v>2918</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
-        <v>2917</v>
+        <v>2919</v>
       </c>
       <c r="B820" t="s">
         <v>9</v>
       </c>
       <c r="C820" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="D820" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E820" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F820" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G820" s="1" t="s">
-        <v>2918</v>
+        <v>2920</v>
       </c>
       <c r="H820" t="s">
-        <v>2889</v>
+        <v>2921</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
-        <v>2919</v>
+        <v>2922</v>
       </c>
       <c r="B821" t="s">
         <v>9</v>
       </c>
       <c r="C821" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="D821" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E821" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F821" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G821" s="1" t="s">
-        <v>2920</v>
+        <v>2923</v>
       </c>
       <c r="H821" t="s">
-        <v>2921</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
-        <v>2922</v>
+        <v>2925</v>
       </c>
       <c r="B822" t="s">
         <v>9</v>
       </c>
       <c r="C822" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="D822" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E822" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F822" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G822" s="1" t="s">
-        <v>2923</v>
+        <v>2926</v>
       </c>
       <c r="H822" t="s">
-        <v>2924</v>
+        <v>2897</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
-        <v>2925</v>
+        <v>2927</v>
       </c>
       <c r="B823" t="s">
         <v>9</v>
       </c>
       <c r="C823" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="D823" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E823" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F823" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G823" s="1" t="s">
-        <v>2926</v>
+        <v>2928</v>
       </c>
       <c r="H823" t="s">
-        <v>2927</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
-        <v>2928</v>
+        <v>2930</v>
       </c>
       <c r="B824" t="s">
         <v>9</v>
       </c>
       <c r="C824" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="D824" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E824" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F824" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G824" s="1" t="s">
-        <v>2929</v>
+        <v>2931</v>
       </c>
       <c r="H824" t="s">
-        <v>2898</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
-        <v>2930</v>
+        <v>2933</v>
       </c>
       <c r="B825" t="s">
         <v>9</v>
       </c>
       <c r="C825" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="D825" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E825" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F825" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G825" s="1" t="s">
-        <v>2931</v>
+        <v>2934</v>
       </c>
       <c r="H825" t="s">
-        <v>2932</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
-        <v>2933</v>
+        <v>2936</v>
       </c>
       <c r="B826" t="s">
         <v>9</v>
       </c>
       <c r="C826" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="D826" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E826" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F826" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G826" s="1" t="s">
-        <v>2934</v>
+        <v>2937</v>
       </c>
       <c r="H826" t="s">
-        <v>2935</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
-        <v>2936</v>
+        <v>2938</v>
       </c>
       <c r="B827" t="s">
         <v>9</v>
       </c>
       <c r="C827" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="D827" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E827" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F827" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G827" s="1" t="s">
-        <v>2937</v>
+        <v>2939</v>
       </c>
       <c r="H827" t="s">
-        <v>2938</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
-        <v>2939</v>
+        <v>2941</v>
       </c>
       <c r="B828" t="s">
         <v>9</v>
       </c>
       <c r="C828" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="D828" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E828" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F828" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G828" s="1" t="s">
-        <v>243</v>
+        <v>2942</v>
       </c>
       <c r="H828" t="s">
-        <v>2940</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
-        <v>2941</v>
+        <v>2944</v>
       </c>
       <c r="B829" t="s">
         <v>9</v>
       </c>
       <c r="C829" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="D829" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E829" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F829" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G829" s="1" t="s">
-        <v>2942</v>
+        <v>2945</v>
       </c>
       <c r="H829" t="s">
-        <v>2943</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
-        <v>2944</v>
+        <v>2947</v>
       </c>
       <c r="B830" t="s">
         <v>9</v>
       </c>
       <c r="C830" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="D830" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E830" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F830" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G830" s="1" t="s">
-        <v>2945</v>
+        <v>243</v>
       </c>
       <c r="H830" t="s">
-        <v>2946</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
-        <v>2947</v>
+        <v>2949</v>
       </c>
       <c r="B831" t="s">
         <v>9</v>
       </c>
       <c r="C831" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="D831" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E831" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F831" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G831" s="1" t="s">
-        <v>2948</v>
+        <v>2950</v>
       </c>
       <c r="H831" t="s">
-        <v>2949</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
-        <v>2950</v>
+        <v>2952</v>
       </c>
       <c r="B832" t="s">
         <v>9</v>
       </c>
       <c r="C832" t="s">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="D832" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E832" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F832" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G832" s="1" t="s">
-        <v>2951</v>
+        <v>2953</v>
       </c>
       <c r="H832" t="s">
-        <v>2952</v>
+        <v>2954</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
-        <v>2953</v>
+        <v>2955</v>
       </c>
       <c r="B833" t="s">
         <v>9</v>
       </c>
       <c r="C833" t="s">
-        <v>420</v>
+        <v>408</v>
       </c>
       <c r="D833" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E833" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F833" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G833" s="1" t="s">
-        <v>2954</v>
+        <v>2956</v>
       </c>
       <c r="H833" t="s">
-        <v>2940</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
-        <v>2955</v>
+        <v>2958</v>
       </c>
       <c r="B834" t="s">
         <v>9</v>
       </c>
       <c r="C834" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="D834" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E834" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F834" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G834" s="1" t="s">
-        <v>2956</v>
+        <v>2959</v>
       </c>
       <c r="H834" t="s">
-        <v>2957</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
-        <v>2958</v>
+        <v>2961</v>
       </c>
       <c r="B835" t="s">
         <v>9</v>
       </c>
       <c r="C835" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="D835" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E835" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F835" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G835" s="1" t="s">
-        <v>2959</v>
+        <v>2962</v>
       </c>
       <c r="H835" t="s">
-        <v>2960</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
-        <v>2961</v>
+        <v>2963</v>
       </c>
       <c r="B836" t="s">
         <v>9</v>
       </c>
       <c r="C836" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="D836" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E836" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F836" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G836" s="1" t="s">
-        <v>2962</v>
+        <v>2964</v>
       </c>
       <c r="H836" t="s">
-        <v>2963</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
-        <v>2964</v>
+        <v>2966</v>
       </c>
       <c r="B837" t="s">
         <v>9</v>
       </c>
       <c r="C837" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="D837" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E837" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F837" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G837" s="1" t="s">
-        <v>2965</v>
+        <v>2967</v>
       </c>
       <c r="H837" t="s">
-        <v>2966</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
-        <v>2967</v>
+        <v>2969</v>
       </c>
       <c r="B838" t="s">
         <v>9</v>
       </c>
       <c r="C838" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="D838" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E838" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F838" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G838" s="1" t="s">
-        <v>2968</v>
+        <v>2970</v>
       </c>
       <c r="H838" t="s">
-        <v>2969</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
-        <v>2970</v>
+        <v>2972</v>
       </c>
       <c r="B839" t="s">
         <v>9</v>
       </c>
       <c r="C839" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="D839" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E839" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F839" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G839" s="1" t="s">
-        <v>2971</v>
+        <v>2973</v>
       </c>
       <c r="H839" t="s">
-        <v>2972</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
-        <v>2973</v>
+        <v>2975</v>
       </c>
       <c r="B840" t="s">
         <v>9</v>
       </c>
       <c r="C840" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="D840" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E840" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F840" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G840" s="1" t="s">
-        <v>2974</v>
+        <v>2976</v>
       </c>
       <c r="H840" t="s">
-        <v>2975</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
-        <v>2976</v>
+        <v>2978</v>
       </c>
       <c r="B841" t="s">
         <v>9</v>
       </c>
       <c r="C841" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="D841" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E841" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F841" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G841" s="1" t="s">
-        <v>2977</v>
+        <v>2979</v>
       </c>
       <c r="H841" t="s">
-        <v>2978</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
-        <v>2979</v>
+        <v>2981</v>
       </c>
       <c r="B842" t="s">
         <v>9</v>
       </c>
       <c r="C842" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="D842" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E842" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F842" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G842" s="1" t="s">
-        <v>2980</v>
+        <v>2982</v>
       </c>
       <c r="H842" t="s">
-        <v>2981</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" t="s">
-        <v>2982</v>
+        <v>2984</v>
       </c>
       <c r="B843" t="s">
         <v>9</v>
       </c>
       <c r="C843" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="D843" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E843" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F843" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G843" s="1" t="s">
-        <v>2983</v>
+        <v>2985</v>
       </c>
       <c r="H843" t="s">
-        <v>2984</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
-        <v>2985</v>
+        <v>2987</v>
       </c>
       <c r="B844" t="s">
         <v>9</v>
       </c>
       <c r="C844" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="D844" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E844" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F844" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G844" s="1" t="s">
-        <v>2986</v>
+        <v>2988</v>
       </c>
       <c r="H844" t="s">
-        <v>2987</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
-        <v>2988</v>
+        <v>2990</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="D845" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E845" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F845" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G845" s="1" t="s">
-        <v>2989</v>
+        <v>2991</v>
       </c>
       <c r="H845" t="s">
-        <v>2990</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
-        <v>2991</v>
+        <v>2993</v>
       </c>
       <c r="B846" t="s">
         <v>9</v>
       </c>
       <c r="C846" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
       <c r="D846" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="E846" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="F846" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="G846" s="1" t="s">
-        <v>2992</v>
+        <v>2994</v>
       </c>
       <c r="H846" t="s">
-        <v>2993</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
-        <v>2994</v>
+        <v>2996</v>
       </c>
       <c r="B847" t="s">
         <v>9</v>
       </c>
       <c r="C847" t="s">
-        <v>10</v>
+        <v>472</v>
       </c>
       <c r="D847" t="s">
-        <v>2995</v>
+        <v>2727</v>
       </c>
       <c r="E847" t="s">
-        <v>2996</v>
+        <v>2728</v>
       </c>
       <c r="F847" t="s">
+        <v>2694</v>
+      </c>
+      <c r="G847" s="1" t="s">
         <v>2997</v>
       </c>
-      <c r="G847" s="1" t="s">
+      <c r="H847" t="s">
         <v>2998</v>
-      </c>
-[...1 lines deleted...]
-        <v>2999</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>476</v>
+      </c>
+      <c r="D848" t="s">
+        <v>2727</v>
+      </c>
+      <c r="E848" t="s">
+        <v>2728</v>
+      </c>
+      <c r="F848" t="s">
+        <v>2694</v>
+      </c>
+      <c r="G848" s="1" t="s">
         <v>3000</v>
       </c>
-      <c r="B848" t="s">
-[...14 lines deleted...]
-      <c r="G848" s="1" t="s">
+      <c r="H848" t="s">
         <v>3001</v>
-      </c>
-[...1 lines deleted...]
-        <v>3002</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>10</v>
+      </c>
+      <c r="D849" t="s">
         <v>3003</v>
       </c>
-      <c r="B849" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E849" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F849" t="s">
-        <v>2997</v>
+        <v>3005</v>
       </c>
       <c r="G849" s="1" t="s">
-        <v>3004</v>
+        <v>3006</v>
       </c>
       <c r="H849" t="s">
-        <v>3005</v>
+        <v>3007</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
-        <v>3006</v>
+        <v>3008</v>
       </c>
       <c r="B850" t="s">
         <v>9</v>
       </c>
       <c r="C850" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="D850" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E850" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F850" t="s">
-        <v>36</v>
+        <v>3005</v>
       </c>
       <c r="G850" s="1" t="s">
-        <v>3007</v>
+        <v>3009</v>
       </c>
       <c r="H850" t="s">
-        <v>3008</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
-        <v>3009</v>
+        <v>3011</v>
       </c>
       <c r="B851" t="s">
         <v>9</v>
       </c>
       <c r="C851" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D851" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E851" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F851" t="s">
-        <v>13</v>
+        <v>3005</v>
       </c>
       <c r="G851" s="1" t="s">
-        <v>3010</v>
+        <v>3012</v>
       </c>
       <c r="H851" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
       <c r="B852" t="s">
         <v>9</v>
       </c>
       <c r="C852" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D852" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E852" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F852" t="s">
-        <v>1202</v>
+        <v>36</v>
       </c>
       <c r="G852" s="1" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
       <c r="H852" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
       <c r="B853" t="s">
         <v>9</v>
       </c>
       <c r="C853" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D853" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E853" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F853" t="s">
-        <v>1202</v>
+        <v>13</v>
       </c>
       <c r="G853" s="1" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
       <c r="H853" t="s">
-        <v>3017</v>
+        <v>3019</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
-        <v>3018</v>
+        <v>3020</v>
       </c>
       <c r="B854" t="s">
         <v>9</v>
       </c>
       <c r="C854" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D854" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E854" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F854" t="s">
-        <v>36</v>
+        <v>1202</v>
       </c>
       <c r="G854" s="1" t="s">
-        <v>3019</v>
+        <v>3021</v>
       </c>
       <c r="H854" t="s">
-        <v>3020</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
-        <v>3021</v>
+        <v>3023</v>
       </c>
       <c r="B855" t="s">
         <v>9</v>
       </c>
       <c r="C855" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D855" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E855" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F855" t="s">
         <v>1202</v>
       </c>
       <c r="G855" s="1" t="s">
-        <v>3022</v>
+        <v>3024</v>
       </c>
       <c r="H855" t="s">
-        <v>3023</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
-        <v>3024</v>
+        <v>3026</v>
       </c>
       <c r="B856" t="s">
         <v>9</v>
       </c>
       <c r="C856" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D856" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E856" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F856" t="s">
-        <v>86</v>
+        <v>36</v>
       </c>
       <c r="G856" s="1" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
       <c r="H856" t="s">
-        <v>3026</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
-        <v>3027</v>
+        <v>3029</v>
       </c>
       <c r="B857" t="s">
         <v>9</v>
       </c>
       <c r="C857" t="s">
-        <v>119</v>
+        <v>45</v>
       </c>
       <c r="D857" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E857" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F857" t="s">
-        <v>86</v>
+        <v>1202</v>
       </c>
       <c r="G857" s="1" t="s">
-        <v>3028</v>
+        <v>3030</v>
       </c>
       <c r="H857" t="s">
-        <v>3029</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
-        <v>3030</v>
+        <v>3032</v>
       </c>
       <c r="B858" t="s">
         <v>9</v>
       </c>
       <c r="C858" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="D858" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E858" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F858" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>3031</v>
+        <v>3033</v>
       </c>
       <c r="H858" t="s">
-        <v>3032</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
-        <v>3033</v>
+        <v>3035</v>
       </c>
       <c r="B859" t="s">
         <v>9</v>
       </c>
       <c r="C859" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="D859" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E859" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F859" t="s">
         <v>86</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>3034</v>
+        <v>3036</v>
       </c>
       <c r="H859" t="s">
-        <v>3035</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
-        <v>3036</v>
+        <v>3038</v>
       </c>
       <c r="B860" t="s">
         <v>9</v>
       </c>
       <c r="C860" t="s">
-        <v>133</v>
+        <v>59</v>
       </c>
       <c r="D860" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E860" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F860" t="s">
-        <v>1202</v>
+        <v>13</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>3037</v>
+        <v>3039</v>
       </c>
       <c r="H860" t="s">
-        <v>3038</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
-        <v>3039</v>
+        <v>3041</v>
       </c>
       <c r="B861" t="s">
         <v>9</v>
       </c>
       <c r="C861" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D861" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E861" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F861" t="s">
-        <v>1202</v>
+        <v>86</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>3040</v>
+        <v>3042</v>
       </c>
       <c r="H861" t="s">
-        <v>3041</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
-        <v>3042</v>
+        <v>3044</v>
       </c>
       <c r="B862" t="s">
         <v>9</v>
       </c>
       <c r="C862" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="D862" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E862" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F862" t="s">
-        <v>36</v>
+        <v>1202</v>
       </c>
       <c r="G862" s="1" t="s">
-        <v>3043</v>
+        <v>3045</v>
       </c>
       <c r="H862" t="s">
-        <v>3044</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
-        <v>3045</v>
+        <v>3047</v>
       </c>
       <c r="B863" t="s">
         <v>9</v>
       </c>
       <c r="C863" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="D863" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E863" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F863" t="s">
         <v>1202</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>3046</v>
+        <v>3048</v>
       </c>
       <c r="H863" t="s">
-        <v>3038</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
-        <v>3047</v>
+        <v>3050</v>
       </c>
       <c r="B864" t="s">
         <v>9</v>
       </c>
       <c r="C864" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="D864" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E864" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F864" t="s">
-        <v>1202</v>
+        <v>36</v>
       </c>
       <c r="G864" s="1" t="s">
-        <v>3048</v>
+        <v>3051</v>
       </c>
       <c r="H864" t="s">
-        <v>3041</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
-        <v>3049</v>
+        <v>3053</v>
       </c>
       <c r="B865" t="s">
         <v>9</v>
       </c>
       <c r="C865" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="D865" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E865" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F865" t="s">
         <v>1202</v>
       </c>
       <c r="G865" s="1" t="s">
-        <v>3050</v>
+        <v>3054</v>
       </c>
       <c r="H865" t="s">
-        <v>3051</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" t="s">
-        <v>3052</v>
+        <v>3055</v>
       </c>
       <c r="B866" t="s">
         <v>9</v>
       </c>
       <c r="C866" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="D866" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E866" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F866" t="s">
-        <v>41</v>
+        <v>1202</v>
       </c>
       <c r="G866" s="1" t="s">
-        <v>3053</v>
+        <v>3056</v>
       </c>
       <c r="H866" t="s">
-        <v>3054</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" t="s">
-        <v>3055</v>
+        <v>3057</v>
       </c>
       <c r="B867" t="s">
         <v>9</v>
       </c>
       <c r="C867" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="D867" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E867" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F867" t="s">
-        <v>13</v>
+        <v>1202</v>
       </c>
       <c r="G867" s="1" t="s">
-        <v>3056</v>
+        <v>3058</v>
       </c>
       <c r="H867" t="s">
-        <v>3057</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" t="s">
-        <v>3058</v>
+        <v>3060</v>
       </c>
       <c r="B868" t="s">
         <v>9</v>
       </c>
       <c r="C868" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="D868" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E868" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F868" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="G868" s="1" t="s">
-        <v>3059</v>
+        <v>3061</v>
       </c>
       <c r="H868" t="s">
-        <v>3060</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" t="s">
-        <v>3061</v>
+        <v>3063</v>
       </c>
       <c r="B869" t="s">
         <v>9</v>
       </c>
       <c r="C869" t="s">
-        <v>1845</v>
+        <v>161</v>
       </c>
       <c r="D869" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E869" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F869" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G869" s="1" t="s">
-        <v>3062</v>
+        <v>3064</v>
       </c>
       <c r="H869" t="s">
-        <v>3063</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" t="s">
-        <v>3064</v>
+        <v>3066</v>
       </c>
       <c r="B870" t="s">
         <v>9</v>
       </c>
       <c r="C870" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D870" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E870" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F870" t="s">
-        <v>1202</v>
+        <v>31</v>
       </c>
       <c r="G870" s="1" t="s">
-        <v>3065</v>
+        <v>3067</v>
       </c>
       <c r="H870" t="s">
-        <v>3066</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" t="s">
-        <v>3067</v>
+        <v>3069</v>
       </c>
       <c r="B871" t="s">
         <v>9</v>
       </c>
       <c r="C871" t="s">
-        <v>177</v>
+        <v>1845</v>
       </c>
       <c r="D871" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E871" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F871" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G871" s="1" t="s">
-        <v>3068</v>
+        <v>3070</v>
       </c>
       <c r="H871" t="s">
-        <v>3069</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" t="s">
-        <v>3070</v>
+        <v>3072</v>
       </c>
       <c r="B872" t="s">
         <v>9</v>
       </c>
       <c r="C872" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="D872" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E872" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F872" t="s">
-        <v>1238</v>
+        <v>1202</v>
       </c>
       <c r="G872" s="1" t="s">
-        <v>3071</v>
+        <v>3073</v>
       </c>
       <c r="H872" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="B873" t="s">
         <v>9</v>
       </c>
       <c r="C873" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="D873" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E873" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F873" t="s">
-        <v>1238</v>
+        <v>13</v>
       </c>
       <c r="G873" s="1" t="s">
-        <v>3074</v>
+        <v>3076</v>
       </c>
       <c r="H873" t="s">
-        <v>3075</v>
+        <v>3077</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" t="s">
-        <v>3076</v>
+        <v>3078</v>
       </c>
       <c r="B874" t="s">
         <v>9</v>
       </c>
       <c r="C874" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="D874" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E874" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F874" t="s">
-        <v>288</v>
+        <v>1238</v>
       </c>
       <c r="G874" s="1" t="s">
-        <v>3077</v>
+        <v>3079</v>
       </c>
       <c r="H874" t="s">
-        <v>3078</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" t="s">
-        <v>3079</v>
+        <v>3081</v>
       </c>
       <c r="B875" t="s">
         <v>9</v>
       </c>
       <c r="C875" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="D875" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E875" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F875" t="s">
-        <v>1202</v>
+        <v>1238</v>
       </c>
       <c r="G875" s="1" t="s">
-        <v>3080</v>
+        <v>3082</v>
       </c>
       <c r="H875" t="s">
-        <v>3081</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" t="s">
-        <v>3082</v>
+        <v>3084</v>
       </c>
       <c r="B876" t="s">
         <v>9</v>
       </c>
       <c r="C876" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="D876" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E876" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F876" t="s">
-        <v>31</v>
+        <v>288</v>
       </c>
       <c r="G876" s="1" t="s">
-        <v>3083</v>
+        <v>3085</v>
       </c>
       <c r="H876" t="s">
-        <v>3084</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" t="s">
-        <v>3085</v>
+        <v>3087</v>
       </c>
       <c r="B877" t="s">
         <v>9</v>
       </c>
       <c r="C877" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="D877" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E877" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F877" t="s">
-        <v>31</v>
+        <v>1202</v>
       </c>
       <c r="G877" s="1" t="s">
-        <v>3086</v>
+        <v>3088</v>
       </c>
       <c r="H877" t="s">
-        <v>3087</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" t="s">
-        <v>3088</v>
+        <v>3090</v>
       </c>
       <c r="B878" t="s">
         <v>9</v>
       </c>
       <c r="C878" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="D878" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E878" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F878" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G878" s="1" t="s">
-        <v>3089</v>
+        <v>3091</v>
       </c>
       <c r="H878" t="s">
-        <v>3090</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" t="s">
-        <v>3091</v>
+        <v>3093</v>
       </c>
       <c r="B879" t="s">
         <v>9</v>
       </c>
       <c r="C879" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="D879" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="E879" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="F879" t="s">
-        <v>86</v>
+        <v>31</v>
       </c>
       <c r="G879" s="1" t="s">
-        <v>3092</v>
+        <v>3094</v>
       </c>
       <c r="H879" t="s">
-        <v>3093</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" t="s">
-        <v>3094</v>
+        <v>3096</v>
       </c>
       <c r="B880" t="s">
         <v>9</v>
       </c>
       <c r="C880" t="s">
-        <v>10</v>
+        <v>210</v>
       </c>
       <c r="D880" t="s">
-        <v>3095</v>
+        <v>3003</v>
       </c>
       <c r="E880" t="s">
-        <v>3096</v>
+        <v>3004</v>
       </c>
       <c r="F880" t="s">
-        <v>2997</v>
+        <v>13</v>
       </c>
       <c r="G880" s="1" t="s">
         <v>3097</v>
       </c>
       <c r="H880" t="s">
         <v>3098</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" t="s">
         <v>3099</v>
       </c>
       <c r="B881" t="s">
         <v>9</v>
       </c>
       <c r="C881" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="D881" t="s">
-        <v>3095</v>
+        <v>3003</v>
       </c>
       <c r="E881" t="s">
-        <v>3096</v>
+        <v>3004</v>
       </c>
       <c r="F881" t="s">
+        <v>86</v>
+      </c>
+      <c r="G881" s="1" t="s">
         <v>3100</v>
       </c>
-      <c r="G881" s="1" t="s">
+      <c r="H881" t="s">
         <v>3101</v>
-      </c>
-[...1 lines deleted...]
-        <v>3102</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>10</v>
+      </c>
+      <c r="D882" t="s">
         <v>3103</v>
       </c>
-      <c r="B882" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E882" t="s">
-        <v>3096</v>
+        <v>3104</v>
       </c>
       <c r="F882" t="s">
-        <v>3100</v>
+        <v>3005</v>
       </c>
       <c r="G882" s="1" t="s">
-        <v>3104</v>
+        <v>3105</v>
       </c>
       <c r="H882" t="s">
-        <v>3105</v>
+        <v>3106</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" t="s">
-        <v>3106</v>
+        <v>3107</v>
       </c>
       <c r="B883" t="s">
         <v>9</v>
       </c>
       <c r="C883" t="s">
-        <v>308</v>
+        <v>70</v>
       </c>
       <c r="D883" t="s">
-        <v>3107</v>
+        <v>3103</v>
       </c>
       <c r="E883" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F883" t="s">
         <v>3108</v>
       </c>
       <c r="G883" s="1" t="s">
-        <v>243</v>
+        <v>3109</v>
       </c>
       <c r="H883" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="B884" t="s">
         <v>9</v>
       </c>
       <c r="C884" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D884" t="s">
-        <v>3111</v>
+        <v>3103</v>
       </c>
       <c r="E884" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F884" t="s">
+        <v>3108</v>
+      </c>
+      <c r="G884" s="1" t="s">
         <v>3112</v>
       </c>
-      <c r="F884" t="s">
-[...2 lines deleted...]
-      <c r="G884" s="1" t="s">
+      <c r="H884" t="s">
         <v>3113</v>
-      </c>
-[...1 lines deleted...]
-        <v>3114</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>308</v>
+      </c>
+      <c r="D885" t="s">
         <v>3115</v>
       </c>
-      <c r="B885" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E885" t="s">
-        <v>3112</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3116</v>
       </c>
       <c r="G885" s="1" t="s">
-        <v>3116</v>
+        <v>243</v>
       </c>
       <c r="H885" t="s">
         <v>3117</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" t="s">
         <v>3118</v>
       </c>
       <c r="B886" t="s">
         <v>9</v>
       </c>
       <c r="C886" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D886" t="s">
-        <v>3111</v>
+        <v>3119</v>
       </c>
       <c r="E886" t="s">
-        <v>3112</v>
+        <v>3120</v>
       </c>
       <c r="F886" t="s">
         <v>13</v>
       </c>
       <c r="G886" s="1" t="s">
-        <v>3119</v>
+        <v>3121</v>
       </c>
       <c r="H886" t="s">
-        <v>3120</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" t="s">
-        <v>3121</v>
+        <v>3123</v>
       </c>
       <c r="B887" t="s">
         <v>9</v>
       </c>
       <c r="C887" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="D887" t="s">
-        <v>3111</v>
+        <v>3119</v>
       </c>
       <c r="E887" t="s">
-        <v>3112</v>
+        <v>3120</v>
       </c>
       <c r="F887" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G887" s="1" t="s">
-        <v>3122</v>
+        <v>3124</v>
       </c>
       <c r="H887" t="s">
-        <v>3123</v>
+        <v>3125</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" t="s">
-        <v>3124</v>
+        <v>3126</v>
       </c>
       <c r="B888" t="s">
         <v>9</v>
       </c>
       <c r="C888" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D888" t="s">
-        <v>3111</v>
+        <v>3119</v>
       </c>
       <c r="E888" t="s">
-        <v>3112</v>
+        <v>3120</v>
       </c>
       <c r="F888" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G888" s="1" t="s">
-        <v>3125</v>
+        <v>3127</v>
       </c>
       <c r="H888" t="s">
-        <v>3126</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" t="s">
-        <v>3127</v>
+        <v>3129</v>
       </c>
       <c r="B889" t="s">
         <v>9</v>
       </c>
       <c r="C889" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="D889" t="s">
-        <v>3111</v>
+        <v>3119</v>
       </c>
       <c r="E889" t="s">
-        <v>3112</v>
+        <v>3120</v>
       </c>
       <c r="F889" t="s">
         <v>31</v>
       </c>
       <c r="G889" s="1" t="s">
-        <v>243</v>
+        <v>3130</v>
       </c>
       <c r="H889" t="s">
-        <v>3128</v>
+        <v>3131</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" t="s">
-        <v>3129</v>
+        <v>3132</v>
       </c>
       <c r="B890" t="s">
         <v>9</v>
       </c>
       <c r="C890" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="D890" t="s">
-        <v>3111</v>
+        <v>3119</v>
       </c>
       <c r="E890" t="s">
-        <v>3112</v>
+        <v>3120</v>
       </c>
       <c r="F890" t="s">
         <v>31</v>
       </c>
       <c r="G890" s="1" t="s">
-        <v>3130</v>
+        <v>3133</v>
       </c>
       <c r="H890" t="s">
-        <v>3131</v>
+        <v>3134</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" t="s">
-        <v>3132</v>
+        <v>3135</v>
       </c>
       <c r="B891" t="s">
         <v>9</v>
       </c>
       <c r="C891" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D891" t="s">
-        <v>3111</v>
+        <v>3119</v>
       </c>
       <c r="E891" t="s">
-        <v>3112</v>
+        <v>3120</v>
       </c>
       <c r="F891" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G891" s="1" t="s">
-        <v>3133</v>
+        <v>243</v>
       </c>
       <c r="H891" t="s">
-        <v>3134</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" t="s">
-        <v>3135</v>
+        <v>3137</v>
       </c>
       <c r="B892" t="s">
         <v>9</v>
       </c>
       <c r="C892" t="s">
-        <v>119</v>
+        <v>45</v>
       </c>
       <c r="D892" t="s">
-        <v>3111</v>
+        <v>3119</v>
       </c>
       <c r="E892" t="s">
-        <v>3112</v>
+        <v>3120</v>
       </c>
       <c r="F892" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="G892" s="1" t="s">
-        <v>3136</v>
+        <v>3138</v>
       </c>
       <c r="H892" t="s">
-        <v>3137</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" t="s">
-        <v>3138</v>
+        <v>3140</v>
       </c>
       <c r="B893" t="s">
         <v>9</v>
       </c>
       <c r="C893" t="s">
-        <v>129</v>
+        <v>50</v>
       </c>
       <c r="D893" t="s">
-        <v>3111</v>
+        <v>3119</v>
       </c>
       <c r="E893" t="s">
-        <v>3112</v>
+        <v>3120</v>
       </c>
       <c r="F893" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="G893" s="1" t="s">
-        <v>3139</v>
+        <v>3141</v>
       </c>
       <c r="H893" t="s">
-        <v>3140</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" t="s">
-        <v>3141</v>
+        <v>3143</v>
       </c>
       <c r="B894" t="s">
         <v>9</v>
       </c>
       <c r="C894" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="D894" t="s">
-        <v>3111</v>
+        <v>3119</v>
       </c>
       <c r="E894" t="s">
-        <v>3112</v>
+        <v>3120</v>
       </c>
       <c r="F894" t="s">
-        <v>1202</v>
+        <v>46</v>
       </c>
       <c r="G894" s="1" t="s">
-        <v>3142</v>
+        <v>3144</v>
       </c>
       <c r="H894" t="s">
-        <v>3143</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" t="s">
-        <v>3144</v>
+        <v>3146</v>
       </c>
       <c r="B895" t="s">
         <v>9</v>
       </c>
       <c r="C895" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D895" t="s">
-        <v>3111</v>
+        <v>3119</v>
       </c>
       <c r="E895" t="s">
-        <v>3112</v>
+        <v>3120</v>
       </c>
       <c r="F895" t="s">
-        <v>103</v>
+        <v>178</v>
       </c>
       <c r="G895" s="1" t="s">
-        <v>243</v>
+        <v>3147</v>
       </c>
       <c r="H895" t="s">
-        <v>3145</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" t="s">
-        <v>3146</v>
+        <v>3149</v>
       </c>
       <c r="B896" t="s">
         <v>9</v>
       </c>
       <c r="C896" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="D896" t="s">
-        <v>3111</v>
+        <v>3119</v>
       </c>
       <c r="E896" t="s">
-        <v>3112</v>
+        <v>3120</v>
       </c>
       <c r="F896" t="s">
-        <v>288</v>
+        <v>1202</v>
       </c>
       <c r="G896" s="1" t="s">
-        <v>3147</v>
+        <v>3150</v>
       </c>
       <c r="H896" t="s">
-        <v>3148</v>
+        <v>3151</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" t="s">
-        <v>3149</v>
+        <v>3152</v>
       </c>
       <c r="B897" t="s">
         <v>9</v>
       </c>
       <c r="C897" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="D897" t="s">
-        <v>3111</v>
+        <v>3119</v>
       </c>
       <c r="E897" t="s">
-        <v>3112</v>
+        <v>3120</v>
       </c>
       <c r="F897" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="G897" s="1" t="s">
-        <v>3150</v>
+        <v>243</v>
       </c>
       <c r="H897" t="s">
-        <v>3151</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" t="s">
-        <v>3152</v>
+        <v>3154</v>
       </c>
       <c r="B898" t="s">
         <v>9</v>
       </c>
       <c r="C898" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="D898" t="s">
-        <v>3111</v>
+        <v>3119</v>
       </c>
       <c r="E898" t="s">
-        <v>3112</v>
+        <v>3120</v>
       </c>
       <c r="F898" t="s">
-        <v>31</v>
+        <v>288</v>
       </c>
       <c r="G898" s="1" t="s">
-        <v>3153</v>
+        <v>3155</v>
       </c>
       <c r="H898" t="s">
-        <v>3154</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" t="s">
-        <v>3155</v>
+        <v>3157</v>
       </c>
       <c r="B899" t="s">
         <v>9</v>
       </c>
       <c r="C899" t="s">
-        <v>70</v>
+        <v>145</v>
       </c>
       <c r="D899" t="s">
-        <v>3156</v>
+        <v>3119</v>
       </c>
       <c r="E899" t="s">
-        <v>3157</v>
+        <v>3120</v>
       </c>
       <c r="F899" t="s">
-        <v>2686</v>
+        <v>31</v>
       </c>
       <c r="G899" s="1" t="s">
         <v>3158</v>
       </c>
       <c r="H899" t="s">
         <v>3159</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" t="s">
         <v>3160</v>
       </c>
       <c r="B900" t="s">
         <v>9</v>
       </c>
       <c r="C900" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="D900" t="s">
-        <v>3156</v>
+        <v>3119</v>
       </c>
       <c r="E900" t="s">
-        <v>3157</v>
+        <v>3120</v>
       </c>
       <c r="F900" t="s">
-        <v>2686</v>
+        <v>31</v>
       </c>
       <c r="G900" s="1" t="s">
         <v>3161</v>
       </c>
       <c r="H900" t="s">
         <v>3162</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" t="s">
         <v>3163</v>
       </c>
       <c r="B901" t="s">
         <v>9</v>
       </c>
       <c r="C901" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="D901" t="s">
         <v>3164</v>
       </c>
       <c r="E901" t="s">
         <v>3165</v>
       </c>
       <c r="F901" t="s">
-        <v>2041</v>
+        <v>2694</v>
       </c>
       <c r="G901" s="1" t="s">
         <v>3166</v>
       </c>
       <c r="H901" t="s">
         <v>3167</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" t="s">
         <v>3168</v>
       </c>
       <c r="B902" t="s">
         <v>9</v>
       </c>
       <c r="C902" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
       <c r="D902" t="s">
         <v>3164</v>
       </c>
       <c r="E902" t="s">
         <v>3165</v>
       </c>
       <c r="F902" t="s">
-        <v>1886</v>
+        <v>2694</v>
       </c>
       <c r="G902" s="1" t="s">
         <v>3169</v>
       </c>
       <c r="H902" t="s">
         <v>3170</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" t="s">
         <v>3171</v>
       </c>
       <c r="B903" t="s">
         <v>9</v>
       </c>
       <c r="C903" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D903" t="s">
-        <v>3164</v>
+        <v>3172</v>
       </c>
       <c r="E903" t="s">
-        <v>3165</v>
+        <v>3173</v>
       </c>
       <c r="F903" t="s">
-        <v>1886</v>
+        <v>2041</v>
       </c>
       <c r="G903" s="1" t="s">
-        <v>3172</v>
+        <v>3174</v>
       </c>
       <c r="H903" t="s">
-        <v>3173</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" t="s">
-        <v>3174</v>
+        <v>3176</v>
       </c>
       <c r="B904" t="s">
         <v>9</v>
       </c>
       <c r="C904" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D904" t="s">
-        <v>3164</v>
+        <v>3172</v>
       </c>
       <c r="E904" t="s">
-        <v>3165</v>
+        <v>3173</v>
       </c>
       <c r="F904" t="s">
         <v>1886</v>
       </c>
       <c r="G904" s="1" t="s">
-        <v>3175</v>
+        <v>3177</v>
       </c>
       <c r="H904" t="s">
-        <v>3176</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" t="s">
-        <v>3177</v>
+        <v>3179</v>
       </c>
       <c r="B905" t="s">
         <v>9</v>
       </c>
       <c r="C905" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D905" t="s">
-        <v>3164</v>
+        <v>3172</v>
       </c>
       <c r="E905" t="s">
-        <v>3165</v>
+        <v>3173</v>
       </c>
       <c r="F905" t="s">
-        <v>1949</v>
+        <v>1886</v>
       </c>
       <c r="G905" s="1" t="s">
-        <v>3178</v>
+        <v>3180</v>
       </c>
       <c r="H905" t="s">
-        <v>3173</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" t="s">
-        <v>3179</v>
+        <v>3182</v>
       </c>
       <c r="B906" t="s">
         <v>9</v>
       </c>
       <c r="C906" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D906" t="s">
-        <v>3180</v>
+        <v>3172</v>
       </c>
       <c r="E906" t="s">
-        <v>3181</v>
+        <v>3173</v>
       </c>
       <c r="F906" t="s">
-        <v>3182</v>
+        <v>1886</v>
       </c>
       <c r="G906" s="1" t="s">
         <v>3183</v>
       </c>
       <c r="H906" t="s">
-        <v>2075</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" t="s">
-        <v>3184</v>
+        <v>3185</v>
       </c>
       <c r="B907" t="s">
         <v>9</v>
       </c>
       <c r="C907" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="D907" t="s">
-        <v>3180</v>
+        <v>3172</v>
       </c>
       <c r="E907" t="s">
+        <v>3173</v>
+      </c>
+      <c r="F907" t="s">
+        <v>1949</v>
+      </c>
+      <c r="G907" s="1" t="s">
+        <v>3186</v>
+      </c>
+      <c r="H907" t="s">
         <v>3181</v>
-      </c>
-[...7 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
       <c r="B908" t="s">
         <v>9</v>
       </c>
       <c r="C908" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D908" t="s">
-        <v>3180</v>
+        <v>3188</v>
       </c>
       <c r="E908" t="s">
-        <v>3181</v>
+        <v>3189</v>
       </c>
       <c r="F908" t="s">
-        <v>3182</v>
+        <v>3190</v>
       </c>
       <c r="G908" s="1" t="s">
-        <v>3187</v>
+        <v>3191</v>
       </c>
       <c r="H908" t="s">
-        <v>1947</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B909" t="s">
+        <v>9</v>
+      </c>
+      <c r="C909" t="s">
+        <v>22</v>
+      </c>
+      <c r="D909" t="s">
         <v>3188</v>
       </c>
-      <c r="B909" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E909" t="s">
-        <v>3181</v>
+        <v>3189</v>
       </c>
       <c r="F909" t="s">
-        <v>3182</v>
+        <v>3190</v>
       </c>
       <c r="G909" s="1" t="s">
-        <v>3189</v>
+        <v>3193</v>
       </c>
       <c r="H909" t="s">
-        <v>2158</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" t="s">
+        <v>3194</v>
+      </c>
+      <c r="B910" t="s">
+        <v>9</v>
+      </c>
+      <c r="C910" t="s">
+        <v>26</v>
+      </c>
+      <c r="D910" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E910" t="s">
+        <v>3189</v>
+      </c>
+      <c r="F910" t="s">
         <v>3190</v>
       </c>
-      <c r="B910" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G910" s="1" t="s">
-        <v>3191</v>
+        <v>3195</v>
       </c>
       <c r="H910" t="s">
-        <v>2161</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" t="s">
-        <v>3192</v>
+        <v>3196</v>
       </c>
       <c r="B911" t="s">
         <v>9</v>
       </c>
       <c r="C911" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D911" t="s">
-        <v>3180</v>
+        <v>3188</v>
       </c>
       <c r="E911" t="s">
-        <v>3181</v>
+        <v>3189</v>
       </c>
       <c r="F911" t="s">
-        <v>3182</v>
+        <v>3190</v>
       </c>
       <c r="G911" s="1" t="s">
-        <v>3193</v>
+        <v>3197</v>
       </c>
       <c r="H911" t="s">
-        <v>3194</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" t="s">
-        <v>3195</v>
+        <v>3198</v>
       </c>
       <c r="B912" t="s">
         <v>9</v>
       </c>
       <c r="C912" t="s">
-        <v>119</v>
+        <v>35</v>
       </c>
       <c r="D912" t="s">
-        <v>3180</v>
+        <v>3188</v>
       </c>
       <c r="E912" t="s">
-        <v>3181</v>
+        <v>3189</v>
       </c>
       <c r="F912" t="s">
-        <v>3182</v>
+        <v>3190</v>
       </c>
       <c r="G912" s="1" t="s">
-        <v>3196</v>
+        <v>3199</v>
       </c>
       <c r="H912" t="s">
-        <v>3197</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" t="s">
-        <v>3198</v>
+        <v>3200</v>
       </c>
       <c r="B913" t="s">
         <v>9</v>
       </c>
       <c r="C913" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D913" t="s">
-        <v>3199</v>
+        <v>3188</v>
       </c>
       <c r="E913" t="s">
-        <v>3200</v>
+        <v>3189</v>
       </c>
       <c r="F913" t="s">
+        <v>3190</v>
+      </c>
+      <c r="G913" s="1" t="s">
         <v>3201</v>
       </c>
-      <c r="G913" s="1" t="s">
+      <c r="H913" t="s">
         <v>3202</v>
-      </c>
-[...1 lines deleted...]
-        <v>3203</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" t="s">
+        <v>3203</v>
+      </c>
+      <c r="B914" t="s">
+        <v>9</v>
+      </c>
+      <c r="C914" t="s">
+        <v>119</v>
+      </c>
+      <c r="D914" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E914" t="s">
+        <v>3189</v>
+      </c>
+      <c r="F914" t="s">
+        <v>3190</v>
+      </c>
+      <c r="G914" s="1" t="s">
         <v>3204</v>
       </c>
-      <c r="B914" t="s">
-[...14 lines deleted...]
-      <c r="G914" s="1" t="s">
+      <c r="H914" t="s">
         <v>3205</v>
-      </c>
-[...1 lines deleted...]
-        <v>1944</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>